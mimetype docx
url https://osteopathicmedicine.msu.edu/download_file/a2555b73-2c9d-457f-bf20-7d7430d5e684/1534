--- v0 (2026-01-05)
+++ v1 (2026-10-11)
@@ -19,83 +19,83 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
+    <w:p w14:paraId="54826181" w14:textId="25C00342" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="44A27FE7">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -157,155 +157,191 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>CORE INTERNAL MEDICINE INPATIENT CLERKSHIP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A6F6F89" w14:textId="77777777" w:rsidR="00CD11AE" w:rsidRPr="001A497B" w:rsidRDefault="00CD11AE" w:rsidP="00CD11AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40169A75" w14:textId="77777777" w:rsidR="00CD11AE" w:rsidRPr="001A497B" w:rsidRDefault="00CD11AE" w:rsidP="00CD11AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E30637B" w14:textId="68F020B7" w:rsidR="00CD11AE" w:rsidRDefault="00CD11AE" w:rsidP="00CD11AE">
+    <w:p w14:paraId="3E30637B" w14:textId="0EC09C8C" w:rsidR="00CD11AE" w:rsidRDefault="00CD11AE" w:rsidP="00CD11AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>CLERKSHIP REQUIRED ROTATION (R2) SYLLABUS</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">CLERKSHIP </w:t>
+      </w:r>
+      <w:r w:rsidR="00A04B41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>CORE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="01434BE3" w14:textId="77777777" w:rsidR="00CD11AE" w:rsidRPr="001A497B" w:rsidRDefault="00CD11AE" w:rsidP="00CD11AE">
+        <w:t xml:space="preserve"> ROTATION SYLLABUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5223FE08" w14:textId="77777777" w:rsidR="00AC28C1" w:rsidRPr="001A497B" w:rsidRDefault="00AC28C1" w:rsidP="00CD11AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61652B84" w14:textId="77777777" w:rsidR="00CD11AE" w:rsidRPr="001A497B" w:rsidRDefault="00CD11AE" w:rsidP="00CD11AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01434BE3" w14:textId="77777777" w:rsidR="00CD11AE" w:rsidRPr="001A497B" w:rsidRDefault="00CD11AE" w:rsidP="00CD11AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc43471870"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>OSTEOPATHIC MEDICAL SPECIALTIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="0DC2EA48" w14:textId="77777777" w:rsidR="00CD11AE" w:rsidRPr="001A497B" w:rsidRDefault="00CD11AE" w:rsidP="00CD11AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>MARY HUGHES, D.O.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A28315" w14:textId="77777777" w:rsidR="00CD11AE" w:rsidRPr="001A497B" w:rsidRDefault="00CD11AE" w:rsidP="00CD11AE">
+    <w:p w14:paraId="09A28315" w14:textId="77E48713" w:rsidR="00CD11AE" w:rsidRPr="001A497B" w:rsidRDefault="00CD11AE" w:rsidP="00CD11AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>CHAIRPERSON, INSTRUCTOR OF RECORD, and COURSE DIRECTOR</w:t>
+        <w:t>CHAIRPERSON</w:t>
+      </w:r>
+      <w:r w:rsidR="008A46E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>INSTRUCTOR OF RECORD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A8B8114" w14:textId="77777777" w:rsidR="00CD11AE" w:rsidRDefault="00CD11AE" w:rsidP="00CD11AE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="001A497B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
@@ -326,161 +362,179 @@
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B853158" w14:textId="77777777" w:rsidR="00CD11AE" w:rsidRPr="001A497B" w:rsidRDefault="00CD11AE" w:rsidP="00CD11AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DAVID MINTER, D.O.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC2E9FD" w14:textId="77777777" w:rsidR="00CD11AE" w:rsidRDefault="00CD11AE" w:rsidP="00CD11AE">
+    <w:p w14:paraId="3FC2E9FD" w14:textId="1D97FFB1" w:rsidR="00CD11AE" w:rsidRDefault="00CD11AE" w:rsidP="00CD11AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>FACULTY EDITOR and CONTENT MANAGER</w:t>
+        <w:t xml:space="preserve">CONTENT </w:t>
+      </w:r>
+      <w:r w:rsidR="008A46E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>EXPERT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="339773D7" w14:textId="77777777" w:rsidR="00CD11AE" w:rsidRPr="001A497B" w:rsidRDefault="00CD11AE" w:rsidP="00CD11AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="001A497B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>minterda@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5443CC48" w14:textId="77777777" w:rsidR="00CD11AE" w:rsidRPr="001613D1" w:rsidRDefault="00CD11AE" w:rsidP="00CD11AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4800C371" w14:textId="4B5A9C3B" w:rsidR="00CD11AE" w:rsidRDefault="00CD11AE" w:rsidP="00CD11AE">
+    <w:p w14:paraId="4800C371" w14:textId="75DFC87F" w:rsidR="00CD11AE" w:rsidRDefault="00CD11AE" w:rsidP="00CD11AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="009A72D2" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="009A72D2">
+      <w:r w:rsidR="008F517B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="009A72D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="008F517B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6056A55C" w14:textId="77777777" w:rsidR="00CD11AE" w:rsidRPr="001613D1" w:rsidRDefault="00CD11AE" w:rsidP="00CD11AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7712960E" w14:textId="77777777" w:rsidR="00CD11AE" w:rsidRPr="001A497B" w:rsidRDefault="00CD11AE" w:rsidP="00CD11AE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -580,51 +634,51 @@
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="001A497B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>stonest@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="006B6394" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="459C0454" w:rsidR="00E405FF" w:rsidRPr="006B6394" w:rsidRDefault="00E405FF" w:rsidP="70FB6F6B">
+    <w:p w14:paraId="7CF99B53" w14:textId="092893D5" w:rsidR="00E405FF" w:rsidRPr="006B6394" w:rsidRDefault="00E405FF" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -648,51 +702,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3C26" w:rsidRPr="006B6394">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6394">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -708,2991 +784,3053 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2826A95A" w14:textId="47CD312E" w:rsidR="00556A88" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="1DAE4EE2" w14:textId="1562A9BC" w:rsidR="003007F6" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc213836866" w:history="1">
-        <w:r w:rsidR="00556A88" w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490725" w:history="1">
+        <w:r w:rsidR="003007F6" w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00556A88">
+        <w:r w:rsidR="003007F6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00556A88">
+        <w:r w:rsidR="003007F6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00556A88">
+        <w:r w:rsidR="003007F6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836866 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00556A88">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490725 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003007F6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00556A88">
+        <w:r w:rsidR="003007F6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00556A88">
+        <w:r w:rsidR="003007F6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00556A88">
+        <w:r w:rsidR="003007F6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E3BB23E" w14:textId="67F1354B" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="4314F24B" w14:textId="45C02A6A" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836867" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490726" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>High Pass Requirements*</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836867 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490726 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0331D87B" w14:textId="1E8C5BB3" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="159FF7F2" w14:textId="33DC30E8" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836868" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490727" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>HONORS Requirements*</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836868 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490727 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A4AA626" w14:textId="44C114DA" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="34F7CA71" w14:textId="231B18D5" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836869" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490728" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836869 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490728 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CD4D3E1" w14:textId="18F9B056" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="211E2E7D" w14:textId="17D6E78E" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836870" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490729" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836870 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490729 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BD12193" w14:textId="799A4E3F" w:rsidR="00556A88" w:rsidRDefault="00556A88" w:rsidP="00556A88">
+    <w:p w14:paraId="1DEA384B" w14:textId="3B62C050" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836871" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490730" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836871 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490730 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0101DF25" w14:textId="7EA1C294" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="3D7E68A4" w14:textId="697BC205" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836872" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490731" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836872 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490731 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FDA40A5" w14:textId="2DD7B5A5" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="35813BC9" w14:textId="67B82613" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836873" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490732" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836873 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490732 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32EEC83E" w14:textId="309D04CE" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="39DF708D" w14:textId="02B601A6" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836874" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490733" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836874 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490733 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D84D0B6" w14:textId="0579072E" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="4BEDA597" w14:textId="47391D82" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836875" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490734" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836875 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490734 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B4795F5" w14:textId="616C03F0" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="76F67FEC" w14:textId="7A9070A6" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836876" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490735" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836876 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490735 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4450A88D" w14:textId="578BC835" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="69967A6A" w14:textId="0312B5CF" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836877" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490736" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836877 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490736 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="655F0D2D" w14:textId="2BA563D3" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="4CE3341C" w14:textId="3A7BE11A" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836878" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490737" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836878 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490737 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A895D07" w14:textId="707C6D35" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="4352FCD3" w14:textId="2B2456FD" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836879" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490738" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836879 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490738 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52C29BAD" w14:textId="028EF50A" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="61B9FEA5" w14:textId="5E81633C" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836880" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490739" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836880 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490739 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EDB164A" w14:textId="37EAB417" w:rsidR="00556A88" w:rsidRDefault="00556A88" w:rsidP="00556A88">
+    <w:p w14:paraId="376AF189" w14:textId="4BB3DAF3" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836881" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490740" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836881 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490740 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="05F2D194" w14:textId="02B5977D" w:rsidR="00556A88" w:rsidRDefault="00556A88" w:rsidP="00556A88">
+    <w:p w14:paraId="1CC0D656" w14:textId="296DF7A0" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836882" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490741" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Websites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836882 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490741 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F5ED330" w14:textId="7CDA9FD8" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="2CEB523F" w14:textId="6BC20BFD" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836883" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490742" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836883 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490742 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03D8A9AA" w14:textId="2285D1D3" w:rsidR="00556A88" w:rsidRDefault="00556A88" w:rsidP="00556A88">
+    <w:p w14:paraId="5ABF0CC8" w14:textId="1E21CB25" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836884" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490743" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Week 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836884 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490743 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29F18E57" w14:textId="4E9542EA" w:rsidR="00556A88" w:rsidRDefault="00556A88" w:rsidP="00556A88">
+    <w:p w14:paraId="6E5A42F3" w14:textId="3AA1E18C" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836885" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490744" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Week 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836885 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490744 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32EE6032" w14:textId="0E377042" w:rsidR="00556A88" w:rsidRDefault="00556A88" w:rsidP="00556A88">
+    <w:p w14:paraId="17C74C81" w14:textId="656E453A" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836886" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490745" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Week 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836886 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490745 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DED27AA" w14:textId="2DE12DFA" w:rsidR="00556A88" w:rsidRDefault="00556A88" w:rsidP="00556A88">
+    <w:p w14:paraId="53CEBDD0" w14:textId="2D3A7D5A" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836887" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490746" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Week 4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836887 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490746 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E17AC3B" w14:textId="276982FE" w:rsidR="00556A88" w:rsidRDefault="00556A88" w:rsidP="00556A88">
+    <w:p w14:paraId="3D54C34F" w14:textId="4D25250D" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836888" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490747" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MID ROTATION FEEDBACK FORM</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836888 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490747 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D37167F" w14:textId="692B74C6" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="77D57301" w14:textId="39A7A19C" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836889" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490748" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>QUIZZES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836889 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490748 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0566CF6C" w14:textId="71973936" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="52A9EE3D" w14:textId="7A40D236" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836890" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490749" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMAT EXAM INFORMATION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836890 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490749 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54300812" w14:textId="0EF0B2BF" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="5C25842F" w14:textId="185410DE" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836891" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490750" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>shift schedule</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836891 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490750 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51B29053" w14:textId="434EA5C6" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="264CD9BD" w14:textId="6950CF2E" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836892" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490751" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836892 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490751 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A57AEAC" w14:textId="2DF6595F" w:rsidR="00556A88" w:rsidRDefault="00556A88" w:rsidP="00556A88">
+    <w:p w14:paraId="6D49F941" w14:textId="2D5996C5" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836893" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490752" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836893 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490752 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20D4D341" w14:textId="2DED419F" w:rsidR="00556A88" w:rsidRDefault="00556A88" w:rsidP="00556A88">
+    <w:p w14:paraId="49EC2B66" w14:textId="6BB2BBD5" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836894" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490753" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836894 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490753 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FB92521" w14:textId="0D22EA38" w:rsidR="00556A88" w:rsidRDefault="00556A88" w:rsidP="00556A88">
+    <w:p w14:paraId="0449BA68" w14:textId="2A843CDD" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836895" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490754" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836895 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490754 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CD22587" w14:textId="37456E3D" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="1B80CCCC" w14:textId="1315B86A" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836896" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490755" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836896 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490755 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44F66AE8" w14:textId="76B4A364" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="373D7D9C" w14:textId="7EFFD512" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836897" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490756" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836897 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490756 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C702F55" w14:textId="222DDAE4" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="4D0898CC" w14:textId="4493A6C7" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836898" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490757" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836898 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490757 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36D49CAE" w14:textId="0BA004FA" w:rsidR="00556A88" w:rsidRDefault="00556A88" w:rsidP="00556A88">
+    <w:p w14:paraId="5DDA9CC1" w14:textId="7FB2FD42" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836899" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490758" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836899 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490758 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="158BA005" w14:textId="72A0E5B8" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="26BC7F5E" w14:textId="013E0A1A" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836900" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490759" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836900 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490759 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2886AD5E" w14:textId="26F410F9" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="286EF82A" w14:textId="25970D9F" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836901" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490760" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836901 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490760 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>25</w:t>
+          <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51B5C8E9" w14:textId="12C32794" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="443333E1" w14:textId="237C7D73" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836902" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490761" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00422A28">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836902 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490761 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>25</w:t>
+          <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45E983B6" w14:textId="55FA77AB" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="7B5A29A8" w14:textId="6F57BD32" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836903" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490762" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836903 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490762 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>25</w:t>
+          <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A6EBAA1" w14:textId="02AE0386" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="4CFD19F3" w14:textId="2F6E2CC3" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836904" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490763" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836904 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490763 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74FA8056" w14:textId="491CDEBE" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="24D96C4D" w14:textId="1E1B31C7" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836905" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490764" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836905 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490764 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="491A58E1" w14:textId="208697EE" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="441C8477" w14:textId="0EE4011D" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836906" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490765" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836906 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490765 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12D09079" w14:textId="6123DC43" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="15128F71" w14:textId="3C1911A7" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836907" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490766" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836907 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490766 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6643388A" w14:textId="56A798A5" w:rsidR="00556A88" w:rsidRDefault="00556A88" w:rsidP="00556A88">
-[...60 lines deleted...]
-    <w:p w14:paraId="3BDCE405" w14:textId="4D09E811" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="04159D19" w14:textId="74BA8449" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836909" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490767" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836909 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490767 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>25</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4C3880A7" w14:textId="57B66FA3" w:rsidR="003007F6" w:rsidRDefault="003007F6">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234490768" w:history="1">
+        <w:r w:rsidRPr="00B74343">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490768 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24245E26" w14:textId="78FEBCC0" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="2EAC65D4" w14:textId="6298571F" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836910" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490769" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836910 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490769 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="223C927A" w14:textId="4FDFC9F1" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="26CB43B8" w14:textId="584D58E1" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836911" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490770" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490770 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>26</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5EF1AB2E" w14:textId="7ACFE9BD" w:rsidR="003007F6" w:rsidRDefault="003007F6">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234490771" w:history="1">
+        <w:r w:rsidRPr="00B74343">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836911 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490771 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08CC0E6B" w14:textId="0C55B545" w:rsidR="00556A88" w:rsidRDefault="00556A88">
+    <w:p w14:paraId="7840EC88" w14:textId="5B21B32D" w:rsidR="003007F6" w:rsidRDefault="003007F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213836912" w:history="1">
-        <w:r w:rsidRPr="00422A28">
+      <w:hyperlink w:anchor="_Toc234490772" w:history="1">
+        <w:r w:rsidRPr="00B74343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213836912 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234490772 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>28</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="1751C5E9" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="6DBF2207" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -3746,51 +3884,51 @@
           <w:headerReference w:type="first" r:id="rId18"/>
           <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FBE8D92" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRPr="00C40B5D" w:rsidRDefault="00CF31F9" w:rsidP="00CF31F9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc213836866"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc234490725"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
@@ -3880,51 +4018,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2216" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67644AF8" w14:textId="14B5B24B" w:rsidR="00341318" w:rsidRPr="7ACAF297" w:rsidRDefault="002A3FBE" w:rsidP="002A3FBE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="53A99923" w14:textId="060C9D71" w:rsidTr="00341318">
+      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="53A99923" w14:textId="060C9D71" w:rsidTr="000A0417">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FEA8DDF" w14:textId="061541A0" w:rsidR="00341318" w:rsidRPr="00910DF9" w:rsidRDefault="00341318" w:rsidP="00910DF9">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00910DF9">
@@ -3944,75 +4082,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="545172AF" w14:textId="788359F5" w:rsidR="00341318" w:rsidRPr="00910DF9" w:rsidRDefault="00341318" w:rsidP="00910DF9">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00910DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2216" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D00AD40" w14:textId="0371C8C9" w:rsidR="00341318" w:rsidRPr="00910DF9" w:rsidRDefault="002A3FBE" w:rsidP="002A3FBE">
+          <w:p w14:paraId="2D00AD40" w14:textId="0371C8C9" w:rsidR="00341318" w:rsidRPr="00910DF9" w:rsidRDefault="002A3FBE" w:rsidP="000A0417">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="592A13AE" w14:textId="3D5241E7" w:rsidTr="00341318">
+      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="592A13AE" w14:textId="3D5241E7" w:rsidTr="000A0417">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21AC4582" w14:textId="67119FB4" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="001E40B2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
@@ -4032,75 +4171,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68F34EFC" w14:textId="2A28B15B" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="001E40B2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submitted into Dropbox in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2216" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17B70267" w14:textId="3F30885B" w:rsidR="00341318" w:rsidRPr="001A497B" w:rsidRDefault="002A3FBE" w:rsidP="002A3FBE">
+          <w:p w14:paraId="17B70267" w14:textId="3F30885B" w:rsidR="00341318" w:rsidRPr="001A497B" w:rsidRDefault="002A3FBE" w:rsidP="000A0417">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="2E6FC53F" w14:textId="60D571B6" w:rsidTr="00341318">
+      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="2E6FC53F" w14:textId="60D571B6" w:rsidTr="000A0417">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1917527B" w14:textId="35AE59E2" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="00836B3B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
@@ -4120,75 +4260,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EC3F3E1" w14:textId="7CBB11F5" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="00836B3B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluated on Quiz 1 Taken in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2216" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="777831AC" w14:textId="43EBF3E2" w:rsidR="00341318" w:rsidRPr="001A497B" w:rsidRDefault="002A3FBE" w:rsidP="002A3FBE">
+          <w:p w14:paraId="777831AC" w14:textId="43EBF3E2" w:rsidR="00341318" w:rsidRPr="001A497B" w:rsidRDefault="002A3FBE" w:rsidP="000A0417">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="438732BA" w14:textId="685F2107" w:rsidTr="00341318">
+      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="438732BA" w14:textId="685F2107" w:rsidTr="000A0417">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48A31BC1" w14:textId="45662E1A" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="00E14CA7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
@@ -4208,75 +4349,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="346C8DC3" w14:textId="7C036B51" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="00E14CA7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluated on Quiz 1 Taken in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2216" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2482FFDB" w14:textId="4DF8035C" w:rsidR="00341318" w:rsidRPr="001A497B" w:rsidRDefault="002A3FBE" w:rsidP="002A3FBE">
+          <w:p w14:paraId="2482FFDB" w14:textId="4DF8035C" w:rsidR="00341318" w:rsidRPr="001A497B" w:rsidRDefault="002A3FBE" w:rsidP="000A0417">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="177D2C98" w14:textId="356D4991" w:rsidTr="00341318">
+      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="177D2C98" w14:textId="356D4991" w:rsidTr="000A0417">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DDA1E6B" w14:textId="33E47FD5" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="003A476B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
@@ -4296,164 +4438,184 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53CDC14B" w14:textId="6008D2B6" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="003A476B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluated on Quiz 2 Taken in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2216" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CAC0FED" w14:textId="3EA5CD98" w:rsidR="00341318" w:rsidRPr="001A497B" w:rsidRDefault="002A3FBE" w:rsidP="002A3FBE">
+          <w:p w14:paraId="3CAC0FED" w14:textId="3EA5CD98" w:rsidR="00341318" w:rsidRPr="001A497B" w:rsidRDefault="002A3FBE" w:rsidP="000A0417">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="3DF41413" w14:textId="0B1CC13A" w:rsidTr="00341318">
+      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="3DF41413" w14:textId="0B1CC13A" w:rsidTr="000A0417">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38E300FC" w14:textId="4B8A8CFB" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="004F7866">
+          <w:p w14:paraId="38E300FC" w14:textId="13334F24" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="004F7866">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Required Module 4: Electrolyte Disorders (K, Ca, Mg, Phos with Quiz</w:t>
+              <w:t>Required Module 4: Electrolyte Disorders (K, Ca, Mg, Phos</w:t>
+            </w:r>
+            <w:r w:rsidR="00C549B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A497B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with Quiz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77A988DA" w14:textId="49FB830C" w:rsidR="00341318" w:rsidRPr="004F7866" w:rsidRDefault="00341318" w:rsidP="004F7866">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluated on Quiz 2 Taken in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2216" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="692D903B" w14:textId="79CD0CA4" w:rsidR="00341318" w:rsidRPr="001A497B" w:rsidRDefault="002A3FBE" w:rsidP="002A3FBE">
+          <w:p w14:paraId="692D903B" w14:textId="79CD0CA4" w:rsidR="00341318" w:rsidRPr="001A497B" w:rsidRDefault="002A3FBE" w:rsidP="000A0417">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="783D298D" w14:textId="7EBEA652" w:rsidTr="00341318">
+      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="783D298D" w14:textId="7EBEA652" w:rsidTr="000A0417">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33AB5D1E" w14:textId="6EF6FFC4" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="00F86314">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
@@ -4473,75 +4635,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50200A6F" w14:textId="14BEE45D" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="00F86314">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluated on Quiz 3 Taken in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2216" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72FF86D4" w14:textId="4A6AFA45" w:rsidR="00341318" w:rsidRPr="001A497B" w:rsidRDefault="002A3FBE" w:rsidP="002A3FBE">
+          <w:p w14:paraId="72FF86D4" w14:textId="4A6AFA45" w:rsidR="00341318" w:rsidRPr="001A497B" w:rsidRDefault="002A3FBE" w:rsidP="000A0417">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="60C419EC" w14:textId="5B8F98C7" w:rsidTr="00341318">
+      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="60C419EC" w14:textId="5B8F98C7" w:rsidTr="000A0417">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3813E4BC" w14:textId="0DBB58A8" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="006D702B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
@@ -4561,75 +4724,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E3ACC7F" w14:textId="6744EB3D" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="006D702B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluated on Quiz 3 Taken in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2216" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE4F9DD" w14:textId="05100B4D" w:rsidR="00341318" w:rsidRPr="001A497B" w:rsidRDefault="002A3FBE" w:rsidP="002A3FBE">
+          <w:p w14:paraId="2EE4F9DD" w14:textId="05100B4D" w:rsidR="00341318" w:rsidRPr="001A497B" w:rsidRDefault="002A3FBE" w:rsidP="000A0417">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="79404C98" w14:textId="6F591B10" w:rsidTr="00341318">
+      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="79404C98" w14:textId="6F591B10" w:rsidTr="000A0417">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5058F173" w14:textId="5E7B0C19" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="005B715B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
@@ -4649,75 +4813,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F33974C" w14:textId="318BF54C" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="005B715B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluated on Quiz 3 Taken in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2216" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4870359D" w14:textId="538E4178" w:rsidR="00341318" w:rsidRPr="001A497B" w:rsidRDefault="002A3FBE" w:rsidP="002A3FBE">
+          <w:p w14:paraId="4870359D" w14:textId="538E4178" w:rsidR="00341318" w:rsidRPr="001A497B" w:rsidRDefault="002A3FBE" w:rsidP="000A0417">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="27BE837E" w14:textId="54BE5031" w:rsidTr="00341318">
+      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="27BE837E" w14:textId="54BE5031" w:rsidTr="000A0417">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19ED250D" w14:textId="5B800389" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="0051096B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
@@ -4738,75 +4903,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39B31F24" w14:textId="591497ED" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="0051096B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluated on Quiz 4 Taken in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2216" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24173E1F" w14:textId="137270CA" w:rsidR="00341318" w:rsidRPr="001A497B" w:rsidRDefault="002A3FBE" w:rsidP="002A3FBE">
+          <w:p w14:paraId="24173E1F" w14:textId="137270CA" w:rsidR="00341318" w:rsidRPr="001A497B" w:rsidRDefault="002A3FBE" w:rsidP="000A0417">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="0CD4FC4C" w14:textId="6512EA45" w:rsidTr="00341318">
+      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="0CD4FC4C" w14:textId="6512EA45" w:rsidTr="000A0417">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2400F7DD" w14:textId="0DCA26DA" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="000A6BEB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
@@ -4974,75 +5140,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="543192AE" w14:textId="1F4122C8" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="000A6BEB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submitted into Dropbox in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2216" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21B2573F" w14:textId="285DA0D8" w:rsidR="00341318" w:rsidRPr="001A497B" w:rsidRDefault="002A3FBE" w:rsidP="002A3FBE">
+          <w:p w14:paraId="21B2573F" w14:textId="285DA0D8" w:rsidR="00341318" w:rsidRPr="001A497B" w:rsidRDefault="002A3FBE" w:rsidP="000A0417">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="2BB10BDF" w14:textId="4B396C79" w:rsidTr="00341318">
+      <w:tr w:rsidR="00341318" w:rsidRPr="0057603C" w14:paraId="2BB10BDF" w14:textId="4B396C79" w:rsidTr="000A0417">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13141848" w14:textId="77777777" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="000A6BEB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
@@ -5060,204 +5227,222 @@
             <w:tcW w:w="4690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04F45016" w14:textId="77777777" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="000A6BEB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2216" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75033C10" w14:textId="2AF03F6F" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="002A3FBE" w:rsidP="002A3FBE">
+          <w:p w14:paraId="75033C10" w14:textId="2AF03F6F" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="002A3FBE" w:rsidP="000A0417">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341318" w:rsidRPr="00C40B5D" w14:paraId="46513F36" w14:textId="6BF96E03" w:rsidTr="00341318">
+      <w:tr w:rsidR="00341318" w:rsidRPr="00C40B5D" w14:paraId="46513F36" w14:textId="6BF96E03" w:rsidTr="000A0417">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42214679" w14:textId="77777777" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="000A6BEB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11996F58" w14:textId="77777777" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="000A6BEB">
+          <w:p w14:paraId="11996F58" w14:textId="2D84CD62" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="00341318" w:rsidP="000A6BEB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2216" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AFE4E2B" w14:textId="5DBE4B4E" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="002A3FBE" w:rsidP="002A3FBE">
+          <w:p w14:paraId="5AFE4E2B" w14:textId="5DBE4B4E" w:rsidR="00341318" w:rsidRPr="00165CD1" w:rsidRDefault="002A3FBE" w:rsidP="000A0417">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="744C0DF0" w14:textId="021DB7EF" w:rsidR="00472C7B" w:rsidRDefault="00472C7B" w:rsidP="00CF31F9">
+    <w:p w14:paraId="744C0DF0" w14:textId="70E89F10" w:rsidR="00B63255" w:rsidRDefault="00B63255" w:rsidP="00CF31F9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="272B1383" w14:textId="77777777" w:rsidR="00B63255" w:rsidRDefault="00B63255">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="026FCDE5" w14:textId="77777777" w:rsidR="00E95645" w:rsidRPr="001A497B" w:rsidRDefault="00E95645" w:rsidP="006E13C6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc173322037"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc213836867"/>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc234490726"/>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>High Pass Requirements*</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="1069F6C8" w14:textId="163A70B5" w:rsidR="00FE0742" w:rsidRDefault="00E95645" w:rsidP="006E13C6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>* NOTE these are in addition to other requirements as listed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5272,161 +5457,160 @@
         <w:t xml:space="preserve"> including the COMAT score</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08BF6469" w14:textId="77777777" w:rsidR="008807B7" w:rsidRPr="00C40B5D" w:rsidRDefault="008807B7" w:rsidP="0005735A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="11350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5016"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3167"/>
+        <w:gridCol w:w="5395"/>
+        <w:gridCol w:w="2970"/>
+        <w:gridCol w:w="2985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A3FBE" w:rsidRPr="00C40B5D" w14:paraId="57EDB003" w14:textId="7D57F5C3" w:rsidTr="002A3FBE">
+      <w:tr w:rsidR="002A3FBE" w:rsidRPr="00C40B5D" w14:paraId="57EDB003" w14:textId="7D57F5C3" w:rsidTr="00065D8D">
         <w:trPr>
           <w:trHeight w:val="428"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5016" w:type="dxa"/>
+            <w:tcW w:w="5395" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="317BCD4A" w14:textId="5CCA5AA0" w:rsidR="002A3FBE" w:rsidRPr="00D67E61" w:rsidRDefault="002A3FBE" w:rsidP="00306A96">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D67E61">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>OPTIONAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3167" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="757F4BBF" w14:textId="77777777" w:rsidR="002A3FBE" w:rsidRPr="00515EC5" w:rsidRDefault="002A3FBE" w:rsidP="00306A96">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SUBMISSION METHOD</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F89E39C" w14:textId="77777777" w:rsidR="002A3FBE" w:rsidRPr="00515EC5" w:rsidRDefault="002A3FBE" w:rsidP="00306A96">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(for submission due dates, refer to table at the end of the syllabus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3167" w:type="dxa"/>
+            <w:tcW w:w="2985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="327C3925" w14:textId="32D1F694" w:rsidR="002A3FBE" w:rsidRPr="7ACAF297" w:rsidRDefault="00207901" w:rsidP="00306A96">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A3FBE" w:rsidRPr="0057603C" w14:paraId="7182C71A" w14:textId="01B69D47" w:rsidTr="002A3FBE">
+      <w:tr w:rsidR="002A3FBE" w:rsidRPr="0057603C" w14:paraId="7182C71A" w14:textId="01B69D47" w:rsidTr="00065D8D">
         <w:trPr>
           <w:trHeight w:val="735"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5016" w:type="dxa"/>
+            <w:tcW w:w="5395" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D6633B7" w14:textId="77777777" w:rsidR="002A3FBE" w:rsidRPr="00D67E61" w:rsidRDefault="002A3FBE" w:rsidP="00183A92">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D67E61">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete </w:t>
             </w:r>
             <w:r w:rsidRPr="00D67E61">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -5571,208 +5755,125 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hepatocellular Disease</w:t>
             </w:r>
             <w:r w:rsidRPr="00D67E61">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00D67E61">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Inflammatory Bowel Disease</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3167" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DBF5DEB" w14:textId="4A8B8F64" w:rsidR="002A3FBE" w:rsidRPr="00910DF9" w:rsidRDefault="002A3FBE" w:rsidP="00306A96">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Quizzes on individual modules taken in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3167" w:type="dxa"/>
+            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37C99E28" w14:textId="77777777" w:rsidR="00207901" w:rsidRDefault="00207901" w:rsidP="00207901">
-[...83 lines deleted...]
-          <w:p w14:paraId="55BC5674" w14:textId="638FB2EF" w:rsidR="002A3FBE" w:rsidRPr="001A497B" w:rsidRDefault="00207901" w:rsidP="00207901">
+          <w:p w14:paraId="55BC5674" w14:textId="14C983A9" w:rsidR="002A3FBE" w:rsidRPr="001A497B" w:rsidRDefault="00F61D55" w:rsidP="000A0417">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D80E68D" w14:textId="77777777" w:rsidR="008807B7" w:rsidRDefault="008807B7" w:rsidP="00207901">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18FD6FC3" w14:textId="3CA45E16" w:rsidR="00346788" w:rsidRPr="001A497B" w:rsidRDefault="00346788" w:rsidP="00E50101">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-576"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc213836868"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc234490727"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ONORS</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Requirements*</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="4DB53B92" w14:textId="77777777" w:rsidR="00346788" w:rsidRDefault="00346788" w:rsidP="00E50101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
@@ -5802,583 +5903,470 @@
         </w:rPr>
         <w:t xml:space="preserve"> including the COMAT score</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="571" w:tblpY="504"/>
         <w:tblW w:w="11245" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4945"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3150"/>
+        <w:gridCol w:w="5305"/>
+        <w:gridCol w:w="2970"/>
+        <w:gridCol w:w="2970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E50101" w:rsidRPr="00C40B5D" w14:paraId="0C4F4960" w14:textId="77777777" w:rsidTr="00E50101">
+      <w:tr w:rsidR="00E50101" w:rsidRPr="00C40B5D" w14:paraId="0C4F4960" w14:textId="77777777" w:rsidTr="00065D8D">
         <w:trPr>
           <w:trHeight w:val="505"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4945" w:type="dxa"/>
+            <w:tcW w:w="5305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27E1F288" w14:textId="77777777" w:rsidR="00E50101" w:rsidRPr="00D67E61" w:rsidRDefault="00E50101" w:rsidP="00E50101">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D67E61">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>OPTIONAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22222399" w14:textId="77777777" w:rsidR="00E50101" w:rsidRPr="00515EC5" w:rsidRDefault="00E50101" w:rsidP="00E50101">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SUBMISSION METHOD</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12BC7668" w14:textId="77777777" w:rsidR="00E50101" w:rsidRPr="00515EC5" w:rsidRDefault="00E50101" w:rsidP="00E50101">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(for submission due dates, refer to table at the end of the syllabus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="631734BE" w14:textId="77777777" w:rsidR="00E50101" w:rsidRPr="7ACAF297" w:rsidRDefault="00E50101" w:rsidP="00E50101">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50101" w:rsidRPr="0057603C" w14:paraId="547AD682" w14:textId="77777777" w:rsidTr="00E50101">
+      <w:tr w:rsidR="00E50101" w:rsidRPr="0057603C" w14:paraId="547AD682" w14:textId="77777777" w:rsidTr="00065D8D">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4945" w:type="dxa"/>
+            <w:tcW w:w="5305" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58BE8E03" w14:textId="77777777" w:rsidR="00E50101" w:rsidRPr="00212DB6" w:rsidRDefault="00E50101" w:rsidP="00E50101">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="717A3157">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete </w:t>
             </w:r>
             <w:r w:rsidRPr="717A3157">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>four additional module quizzes</w:t>
             </w:r>
             <w:r w:rsidRPr="717A3157">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> of your choosing with an 80% grade on two attempts. These are not averaged with the four required quiz attempts but will be averaged together.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="395E5800" w14:textId="77777777" w:rsidR="00E50101" w:rsidRPr="00212DB6" w:rsidRDefault="00E50101" w:rsidP="00E50101">
+          <w:p w14:paraId="30DC997F" w14:textId="59B50925" w:rsidR="00E50101" w:rsidRPr="008C151B" w:rsidRDefault="00E50101" w:rsidP="00E50101">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00212DB6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Optional Modules covering the following topics:</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00212DB6">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="Default"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00212DB6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Approach to Anemia</w:t>
+            </w:r>
             <w:r w:rsidRPr="00212DB6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Optional Modules:</w:t>
+              <w:br/>
             </w:r>
             <w:r w:rsidRPr="00212DB6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Sodium Disorder</w:t>
             </w:r>
             <w:r w:rsidRPr="00212DB6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00212DB6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Approach to Anemia</w:t>
+              <w:t>Urinary Tract Infections</w:t>
             </w:r>
             <w:r w:rsidRPr="00212DB6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00212DB6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Sodium Disorder</w:t>
+              <w:t>Asthma</w:t>
             </w:r>
             <w:r w:rsidRPr="00212DB6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00212DB6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Urinary Tract Infections</w:t>
+              <w:t>Approach to Elevated Liver Function Tests</w:t>
             </w:r>
             <w:r w:rsidRPr="00212DB6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00212DB6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Asthma</w:t>
+              <w:t>Cholestatic Disease</w:t>
             </w:r>
             <w:r w:rsidRPr="00212DB6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00212DB6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Approach to Elevated Liver Function Tests</w:t>
+              <w:t>Hepatocellular Disease</w:t>
             </w:r>
             <w:r w:rsidRPr="00212DB6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00212DB6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Cholestatic Disease</w:t>
-[...29 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>Inflammatory Bowel Disease</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19F95A0E" w14:textId="77777777" w:rsidR="00E50101" w:rsidRPr="00910DF9" w:rsidRDefault="00E50101" w:rsidP="00E50101">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Quizzes on individual modules taken in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E00986A" w14:textId="77777777" w:rsidR="00E50101" w:rsidRDefault="00E50101" w:rsidP="00E50101">
-[...83 lines deleted...]
-          <w:p w14:paraId="28E0D5E7" w14:textId="77777777" w:rsidR="00E50101" w:rsidRPr="001A497B" w:rsidRDefault="00E50101" w:rsidP="00E50101">
+          <w:p w14:paraId="28E0D5E7" w14:textId="4C8634B0" w:rsidR="00E50101" w:rsidRPr="001A497B" w:rsidRDefault="000A0417" w:rsidP="000A0417">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3CBB1E90" w14:textId="77777777" w:rsidR="00346788" w:rsidRPr="00C40B5D" w:rsidRDefault="00346788" w:rsidP="00346788"/>
     <w:p w14:paraId="729DB34A" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRDefault="00CF31F9" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="2250035C" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc213836869"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc234490728"/>
       <w:r w:rsidRPr="0061495F">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="043C97B7" w14:textId="69A6373C" w:rsidR="00A1402C" w:rsidRPr="001A497B" w:rsidRDefault="00A1402C" w:rsidP="00A1402C">
+    <w:p w14:paraId="043C97B7" w14:textId="7B64B4FB" w:rsidR="00A1402C" w:rsidRPr="001A497B" w:rsidRDefault="00A1402C" w:rsidP="00A1402C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Int_sNARc7m3"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Welcome to </w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Int_iSSvQbjQ"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>IM</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 650, Core Internal Medicine In-Patient Clerkship, which is one of two or three Core Internal Medicine (IM) rotations you will complete successfully </w:t>
       </w:r>
       <w:r w:rsidR="000C31A7" w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>during</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> your clerkship years.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Our internal medicine team has collaborated to offer selected topics in IM for your study through a series of three required clerkship rotations - IM 650 (inpatient IM rotation #1), IM 658 or FCM 622 (Out-patient IM #1 or 2</w:t>
+        <w:t xml:space="preserve"> Our internal medicine team has collaborated to offer selected topics in IM for your study through a series of three required clerkship rotations - IM 650 (inpatient IM rotation #1), IM </w:t>
+      </w:r>
+      <w:r w:rsidR="00232A69" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>658,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or FCM 622 (Out-patient IM #1 or 2</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Out-Patient FCM) and IM 660 (sub-internship inpatient IM #2). IM 650 must occur before IM 660 and is highly recommended, but not essential that IM 658 or FCM 622 occur before IM 660. </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Int_fU3oC7ZJ"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>IM 660 should ideally be completed after IM 650 and 658 (or FCM 622), and it should ideally NOT occur prior to the 4th month of the third year to allow adequate exposure to inpatient medicine for the medical student.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6421,165 +6409,177 @@
         </w:rPr>
         <w:t xml:space="preserve">We believe these topics are the most common ailments affecting our U.S. population. If you put the time and effort into studying these modules you will be well prepared for internship, residency, and national tests you will take such as COMAT and COMLEX. It is also our hope that you will recognize the integral role of Internal Medicine, for it is a cognitively rewarding discipline for which there will always be a </w:t>
       </w:r>
       <w:r w:rsidR="006D1078" w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>need.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5C9B2D9B" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc213836870"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc234490729"/>
       <w:r>
         <w:t>COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="747C31DA" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc213836871"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc234490730"/>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nrollment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="4EE70069" w14:textId="77777777" w:rsidR="00B85647" w:rsidRPr="00C40B5D" w:rsidRDefault="00B85647" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F07ACEA" w14:textId="42274B3B" w:rsidR="00B85647" w:rsidRDefault="00B85647" w:rsidP="004C2107">
+    <w:p w14:paraId="0F07ACEA" w14:textId="7D33A582" w:rsidR="00B85647" w:rsidRDefault="00B85647" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Core rotations are scheduled by MSUCOM</w:t>
       </w:r>
       <w:r w:rsidR="00A112EA" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="66E12564" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Changes in core rotation schedul</w:t>
       </w:r>
       <w:r w:rsidR="171A9755" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="66E12564" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> are not permitted</w:t>
       </w:r>
       <w:r w:rsidR="7860DD61" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (exception-base hospital request due to preceptor scheduling issue).</w:t>
+        <w:t xml:space="preserve"> (exception-</w:t>
+      </w:r>
+      <w:r w:rsidR="0052171A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7860DD61" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>base hospital request due to preceptor scheduling issue).</w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34814EA5" w14:textId="77777777" w:rsidR="00B85647" w:rsidRPr="0050013B" w:rsidRDefault="00B85647" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050013B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6625,175 +6625,187 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C3BF087" w14:textId="67C4066E" w:rsidR="70FB6F6B" w:rsidRDefault="70FB6F6B" w:rsidP="00B85647">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc213836872"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc234490731"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="134F90E5" w14:textId="09AEED6F" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00B40066" w:rsidP="000602B1">
+    <w:p w14:paraId="134F90E5" w14:textId="3460F456" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00B40066" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The instructional modules for the inpatient IM rotation are created to </w:t>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="_Int_SQsmG5Cs"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>showcase</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a typical day for an Internist in the hospital. You will be assigned eight </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>required</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> modules during your </w:t>
-[...6 lines deleted...]
-        <w:t>four-week IM rotation. Each module is under 60 minutes. They will be assessed using four quizzes total. Additional modules and quizzes will be available to allow you to earn High Pass or Honors grades. It is recommended that you complete an initial review of the required modules the weekend before your rotation starts with further study and assessment weekly. Quizzes must be taken by the deadline listed.</w:t>
+        <w:t xml:space="preserve"> modules during your four-week IM rotation. Each module is under 60 minutes. They will be assessed using four </w:t>
+      </w:r>
+      <w:r w:rsidR="00232A69" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>quizzes in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> total. Additional modules and quizzes will be available to allow you to earn High Pass or Honors grades. It is recommended that you complete an initial review of the required modules the weekend before your rotation starts with further study and assessment weekly. Quizzes must be taken by the deadline listed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="635B8107" w:rsidR="0084162D" w:rsidRPr="0061495F" w:rsidRDefault="0084162D" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc213836873"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc234490732"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidR="00941F4E" w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="07B262FC" w:rsidR="00B848B6" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc213836874"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc234490733"/>
       <w:r w:rsidRPr="001527B1">
         <w:t>GOALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="4696C879" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F536B55" w14:textId="77777777" w:rsidR="00353550" w:rsidRPr="001A497B" w:rsidRDefault="00353550" w:rsidP="00D66CD3">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The general goal of clerkship is to provide the environment needed for students to develop into knowledgeable, sympathetic, and sophisticated physicians. Additionally, it seeks to ensure that each student can work </w:t>
+        <w:t xml:space="preserve">The general goal of clerkship is to provide the environment needed for students to develop into knowledgeable, sympathetic, and sophisticated physicians. Additionally, it seeks to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ensure that each student can work </w:t>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="_Int_I5Soq8nu"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>up</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a patient, to develop a differential diagnosis, to formulate a treatment plan, and to consider an approach to managing the patient. Further, our aim is to teach students to apply the background in pathophysiology acquired in the pre-clinical years to the diagnosis and management of patients. Lastly, it is expected that students will continue to expand their knowledge base and clinical judgment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E495473" w14:textId="77777777" w:rsidR="00353550" w:rsidRPr="001A497B" w:rsidRDefault="00353550" w:rsidP="00D66CD3">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -6962,51 +6974,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DIAGNOSIS: Articulate a cogent, prioritized differential diagnosis based on initial history and exam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="599CF936" w14:textId="77777777" w:rsidR="00353550" w:rsidRPr="001A497B" w:rsidRDefault="00353550" w:rsidP="00D66CD3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A prime learning objective of this clerkship will be the formulation of a prioritized initial differential diagnosis based on the history and physical examination for common medical problems of adult patients presenting in inpatient settings. </w:t>
       </w:r>
       <w:bookmarkStart w:id="16" w:name="_Int_rqQUfdAt"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Differential diagnosis of common systemic, cardiac, pulmonary, gastrointestinal, renal, endocrine, metabolic, rheumatologic, neoplastic, and infectious disease problems will receive particular emphasis.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="76117BA9" w14:textId="77777777" w:rsidR="00353550" w:rsidRPr="001A497B" w:rsidRDefault="00353550" w:rsidP="00D66CD3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17C1FA95" w14:textId="77777777" w:rsidR="00353550" w:rsidRPr="001A497B" w:rsidRDefault="00353550" w:rsidP="00D66CD3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -7021,50 +7032,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DIAGNOSIS II: Students are expected to design a diagnostic strategy to narrow an initial differential diagnosis demonstrating knowledge of pathophysiology and evidence from literature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07B6E718" w14:textId="77777777" w:rsidR="00353550" w:rsidRPr="001A497B" w:rsidRDefault="00353550" w:rsidP="00D66CD3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Another priority learning objective for this clerkship will be formulation of a diagnostic strategy, emphasizing use of the principles of clinical epidemiology (test sensitivity, specificity, pretest probability, predictive value) and cost effectiveness data to guide test selection and interpretation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ECC49B5" w14:textId="77777777" w:rsidR="00353550" w:rsidRPr="001A497B" w:rsidRDefault="00353550" w:rsidP="00D66CD3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7200,65 +7212,76 @@
     </w:p>
     <w:p w14:paraId="2B9F91B8" w14:textId="77777777" w:rsidR="00353550" w:rsidRPr="001A497B" w:rsidRDefault="00353550" w:rsidP="00D66CD3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Int_2wypmfb8"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CULTURAL COMPETENCE: Understand the disease with respect to the cultural, socioeconomic, gender and age-related context of the patient.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="23A61C3B" w14:textId="77777777" w:rsidR="00353550" w:rsidRPr="001A497B" w:rsidRDefault="00353550" w:rsidP="00D66CD3">
+    <w:p w14:paraId="23A61C3B" w14:textId="6DC90240" w:rsidR="00353550" w:rsidRPr="001A497B" w:rsidRDefault="00353550" w:rsidP="00D66CD3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>This IM rotation will stress how doctor-patient relationship is influenced by a variety of factors. Special emphasis will be placed on conducting patient interviews with sensitivity towards cultural differences</w:t>
+        <w:t xml:space="preserve">This IM rotation will stress how doctor-patient </w:t>
+      </w:r>
+      <w:r w:rsidR="00C239E6" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>relationships are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> influenced by a variety of factors. Special emphasis will be placed on conducting patient interviews with sensitivity towards cultural differences</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and social determinants of health</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> as well as the impact these may have on disease evaluation and management.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3695DBDA" w14:textId="77777777" w:rsidR="00353550" w:rsidRPr="001A497B" w:rsidRDefault="00353550" w:rsidP="00D66CD3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E1FFA8F" w14:textId="77777777" w:rsidR="00353550" w:rsidRPr="001A497B" w:rsidRDefault="00353550" w:rsidP="00D66CD3">
@@ -7403,110 +7426,110 @@
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This clerkship will highlight available career paths in internal medicine including primary care versus subspecialty training. It will also encourage students to find mentors as they prepare for future choices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="006B6394" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="006B6394" w:rsidRDefault="006630FF" w:rsidP="008E773A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc213836875"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc234490734"/>
       <w:r w:rsidRPr="006B6394">
         <w:t>OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="7125767A" w14:textId="77777777" w:rsidR="006C39B3" w:rsidRPr="001A497B" w:rsidRDefault="006C39B3" w:rsidP="008E773A">
+    <w:p w14:paraId="7125767A" w14:textId="77777777" w:rsidR="006C39B3" w:rsidRPr="001A497B" w:rsidRDefault="006C39B3" w:rsidP="001E77CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Provide the student with the fundamental knowledge base in internal medicine.</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453F0927" w14:textId="77777777" w:rsidR="006C39B3" w:rsidRPr="001A497B" w:rsidRDefault="006C39B3" w:rsidP="008E773A">
+    <w:p w14:paraId="453F0927" w14:textId="281BEAD7" w:rsidR="006C39B3" w:rsidRPr="001A497B" w:rsidRDefault="006C39B3" w:rsidP="001E77CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Introduce the student to basic procedures relevant to the practice of internal medicine. </w:t>
+        <w:t>Introduce the student to basic procedures relevant to the practice of internal medicine.</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4EE720" w14:textId="77777777" w:rsidR="006C39B3" w:rsidRPr="001A497B" w:rsidRDefault="006C39B3" w:rsidP="008E773A">
+    <w:p w14:paraId="1E4EE720" w14:textId="77777777" w:rsidR="006C39B3" w:rsidRPr="001A497B" w:rsidRDefault="006C39B3" w:rsidP="001E77CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Facilitate an understanding of the approach to acute care clinical problem solving.</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="540574D1" w14:textId="60AEC30C" w:rsidR="006C39B3" w:rsidRPr="001A497B" w:rsidRDefault="006C39B3" w:rsidP="008E773A">
@@ -7545,96 +7568,95 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Encourage the continued development of the student’s professional attitude and behavior.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="006B6394" w:rsidRDefault="009D3F69" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="486FCA96" w14:textId="08C59CEF" w:rsidR="002D4AE9" w:rsidRDefault="002D4AE9" w:rsidP="008E773A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc213836876"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc234490735"/>
       <w:r w:rsidRPr="006B6394">
         <w:t>COMPETENCIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="161F3B43" w14:textId="5F172C2A" w:rsidR="00805D3A" w:rsidRDefault="008B7E74" w:rsidP="008E773A">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The AOA developed the Core Competencies</w:t>
       </w:r>
       <w:r w:rsidR="00085E91" w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to represent seven defined areas. In 2012, the American Association of Colleges of Osteopathic Medicine developed a document to assist colleges in integrating these same core competencies into medical education at the medical student level. The following core competencies are addressed during the month of In-Patient Internal Medicine:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0A8B61" w14:textId="774E0245" w:rsidR="00DC2479" w:rsidRPr="00C72F38" w:rsidRDefault="00DC2479" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C72F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Osteopathic Principles and Practice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5891E0E1" w14:textId="2DB2619F" w:rsidR="00DC2479" w:rsidRPr="00C72F38" w:rsidRDefault="00DC2479" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C72F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Approach the patient with recognition of the entire clinical context, including mind body and psychosocial </w:t>
       </w:r>
       <w:r w:rsidR="006D1078" w:rsidRPr="00C72F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -7814,50 +7836,51 @@
         <w:t xml:space="preserve">Gather accurate data related to the patient </w:t>
       </w:r>
       <w:r w:rsidR="006D1078" w:rsidRPr="00C72F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>encounter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C990FE" w14:textId="6B8E6FF0" w:rsidR="00DC2479" w:rsidRPr="00C72F38" w:rsidRDefault="00DC2479" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C72F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Develop a differential diagnosis appropriate to the context of the patient setting and</w:t>
       </w:r>
       <w:r w:rsidR="005A7BD6" w:rsidRPr="00C72F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC0109" w:rsidRPr="00C72F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>findings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09CC1DDF" w14:textId="50EF5ED1" w:rsidR="00DC2479" w:rsidRPr="00C72F38" w:rsidRDefault="00DC2479" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8235,51 +8258,51 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00C72F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Identify and utilize effective strategies for assessing patients.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc213836877"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc234490736"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="6036C472" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -8322,75 +8345,75 @@
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="004B0394">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc213836878"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc234490737"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="004B0394">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc213836879"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc234490738"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="004B0394">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="77668E1A" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="004B0394">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc106630800"/>
@@ -8423,51 +8446,58 @@
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> with your MSU Net ID</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, your course </w:t>
       </w:r>
       <w:r w:rsidR="6854B9C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">appear on the D2L landing page. </w:t>
+        <w:t xml:space="preserve">appear on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the D2L landing page. </w:t>
       </w:r>
       <w:r w:rsidR="53A086CA" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If you do not see your course on the landing page, search for the course with the following criteria, and </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">pin </w:t>
       </w:r>
       <w:r w:rsidR="25C46649" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">it </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>to your homepage</w:t>
       </w:r>
@@ -8508,291 +8538,316 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="2B13021B" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is your responsibility to make sure you have access to the course D2L page on the first day of the course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4162636F" w14:textId="77777777" w:rsidR="00711CE9" w:rsidRPr="00C40B5D" w:rsidRDefault="00711CE9" w:rsidP="004B0394">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A9F6E97" w14:textId="77777777" w:rsidR="00711CE9" w:rsidRPr="008E62B2" w:rsidRDefault="00711CE9" w:rsidP="004B0394">
-[...8 lines deleted...]
-    <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="004B0394">
+    <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="006E0715">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="004B0394">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc213836880"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc234490739"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="0DA8A430" w14:textId="55B9F894" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="004B0394">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53B681B4" w14:textId="074B68BD" w:rsidR="00D52AA3" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="004B0394">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc213836881"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc234490740"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="227AA6E0" w14:textId="77777777" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="002C6602">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5660B5B1" w14:textId="77777777" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Access Medicine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57272ABB" w14:textId="77777777" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="007D5029">
+    <w:p w14:paraId="57272ABB" w14:textId="00F74F85" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="007D5029">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of various medical books, questions, images, videos that apply to internal medicine. Infinitely helpful resources that </w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="_Int_Qcwpm1Zt"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidR="006E0715" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>allow</w:t>
+      </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> you to search a topic over multiple different texts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="149F2333" w14:textId="58017935" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="007D5029">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="001A497B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38161825" w14:textId="77777777" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="004C2107">
+    <w:p w14:paraId="38161825" w14:textId="7E390BC9" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Harrison's Principles of Internal Medicine 21st edition</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="42A91B42" w14:textId="77777777" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="007D5029">
+        <w:t>Harrison's Principles of Internal Medicine 2</w:t>
+      </w:r>
+      <w:r w:rsidR="000A0256">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A91B42" w14:textId="75B4AFA1" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="007D5029">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The bible of internal medicine. Long running book providing complex overview of topics that are applicable to every level of education. </w:t>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="30"/>
+        <w:t xml:space="preserve">The bible of internal medicine. Long running book providing complex </w:t>
+      </w:r>
+      <w:r w:rsidR="00434160" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>overviews</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of topics that are applicable to every level of education. </w:t>
+      </w:r>
+      <w:r w:rsidR="00434160" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>It can</w:t>
+      </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> be overly complex when trying to quickly review a topic or answer clinical questions for a medical student. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C878851" w14:textId="7FAFF9B4" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="002C6602">
+    <w:p w14:paraId="6C878851" w14:textId="2F1A6F5B" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="002C6602">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Available online at: </w:t>
+        <w:t>Available online at:</w:t>
+      </w:r>
+      <w:r w:rsidR="001528F1" w:rsidRPr="008B6556">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002040C4" w:rsidRPr="008B6556">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="001A497B">
+        <w:r w:rsidR="001528F1" w:rsidRPr="008B6556">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=3095</w:t>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookid=3541</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="008B6556">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2685875C" w14:textId="7E7C3B48" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8810,153 +8865,172 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Complete overview of Internal medicine. May be a bit easier to follow than Harrison’s.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="713C3741" w14:textId="0C90884D" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="003E082F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Available at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:anchor="!/browse/book/3-s2.0-C2017000616X" w:history="1">
         <w:r w:rsidRPr="00304E89">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www-clinicalkey-com.proxy1.cl.msu.edu/#!/browse/book/3-s2.0-C2017000616X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E20B61F" w14:textId="52486709" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="004C2107">
+    <w:p w14:paraId="2E20B61F" w14:textId="18D8641A" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Current Medical Diagnosis &amp; Treatment 202</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AF0EBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37F78054" w14:textId="77777777" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="003E082F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Int_3pIW6dnR"/>
+      <w:bookmarkStart w:id="29" w:name="_Int_3pIW6dnR"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Concise overviews of topics as well as approach to patient’s organized by system.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="2D02F1C8" w14:textId="7EBEF36A" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="002C6602">
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The text focuses on practical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of knowledge and contains mixed media (videos, sound clips, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D02F1C8" w14:textId="02D68EEB" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="002C6602">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Available at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="00F05C6E">
+        <w:r w:rsidR="00E312F4" w:rsidRPr="00290389">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookid=3495</w:t>
+          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookid=3594</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00E312F4" w:rsidRPr="00290389">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290389">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65024245" w14:textId="77777777" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -8972,50 +9046,51 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Case based topics that walk a resident or medical student through the basic approach, differential diagnosis, and work up of various symptoms or clinical conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20ADF93B" w14:textId="7E8D3253" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="003E082F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Available at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00954B65">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/Book.aspx?bookid=2715</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D3F2200" w14:textId="77777777" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="004C2107">
@@ -9036,71 +9111,70 @@
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Differential Diagnosis of Common Complaints, 7th Edition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A08447A" w14:textId="77777777" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="003E082F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Enhances differential diagnosis and approach to complaints.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A37B410" w14:textId="1CF6725E" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="002C6602">
+    <w:p w14:paraId="7A37B410" w14:textId="03BE1131" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="002C6602">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:anchor="!/browse/book/3-s2.0-C20150022286" w:history="1">
-        <w:r w:rsidRPr="001A497B">
+        <w:r w:rsidR="00372F6D" w:rsidRPr="002C7424">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://www-clinicalkey-com.proxy1.cl.msu.edu/#!/browse/book/3-s2.0-C20150022286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4603CF69" w14:textId="77777777" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -9269,221 +9343,233 @@
     </w:p>
     <w:p w14:paraId="0EEBBA8F" w14:textId="7BFD2975" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Dynamed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0460AE8F" w14:textId="77777777" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="006A28FE">
+    <w:p w14:paraId="0460AE8F" w14:textId="7B9A0E51" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="006A28FE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Online bullet point review of assorted topics</w:t>
+        <w:t xml:space="preserve">Online bullet point review of assorted </w:t>
+      </w:r>
+      <w:r w:rsidR="00232A69" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>topics.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1556AE" w14:textId="0FC604C0" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="006A28FE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Available at:</w:t>
       </w:r>
       <w:r w:rsidRPr="005603B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="005603B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www-dynamed-com.proxy1.cl.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AB0390" w14:textId="2C1C035B" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="004C2107">
+    <w:p w14:paraId="29AB0390" w14:textId="23E4CC6D" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">The 5-minute clinical consult </w:t>
       </w:r>
       <w:r w:rsidR="007B06BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20B4878D" w14:textId="77777777" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="009409C9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Alphabetized, quick bullet point review of topics focused on application of medical knowledge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42AA489B" w14:textId="23C368F8" w:rsidR="00BD0D98" w:rsidRDefault="002C6602" w:rsidP="002C6602">
+    <w:p w14:paraId="2DC51FFF" w14:textId="343BD90E" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="00E367C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidR="00BD0D98" w:rsidRPr="004778C3">
+        <w:r w:rsidR="00270683" w:rsidRPr="00290389">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>https://oce-ovid-com.proxy2.cl.msu.edu/book?SerialCode=02275369</w:t>
+          <w:t>https://ezproxy.msu.edu/login?url=https://ovidsp.ovid.com/ovidweb.cgi?T=JS&amp;NEWS=n&amp;CSC=Y&amp;PAGE=booktext&amp;D=books&amp;AN=02276248$&amp;XPATH=/PG(0)&amp;EPUB=Y</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00270683" w:rsidRPr="00290389">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81C9A">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E6953D9" w14:textId="77777777" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>BMJ Best Practices</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C2A059" w14:textId="77777777" w:rsidR="002C6602" w:rsidRPr="001A497B" w:rsidRDefault="002C6602" w:rsidP="009409C9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Helpful resource with concise overviews of topics as well as various procedural videos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6007DFAD" w14:textId="37A420BD" w:rsidR="009F71CB" w:rsidRPr="00B976D2" w:rsidRDefault="002C6602" w:rsidP="00B976D2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="001A497B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
@@ -9531,116 +9617,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Board question practice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="00F74714">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Free through the MSU Libraries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626373AF" w14:textId="6A58F26D" w:rsidR="002C6602" w:rsidRDefault="002C6602" w:rsidP="009409C9">
+    <w:p w14:paraId="626373AF" w14:textId="50FCC948" w:rsidR="002C6602" w:rsidRDefault="002C6602" w:rsidP="009409C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="001A497B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://libguides.lib.msu.edu/medicalboardexamprep/comlex</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="007C36BB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0BE89CC3" w14:textId="510F6591" w:rsidR="00DD4FC2" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="004B0394">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CE4F5E0" w14:textId="1ADBAD62" w:rsidR="0068598D" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="004B0394">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc213836882"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc234490741"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">Recommended </w:t>
       </w:r>
       <w:r w:rsidR="00DF55E0" w:rsidRPr="00C40B5D">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ebsites</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="2BB7FAD9" w14:textId="77777777" w:rsidR="00B24304" w:rsidRPr="001A497B" w:rsidRDefault="00B24304" w:rsidP="009E4EA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C1F2C2D" w14:textId="77777777" w:rsidR="00B24304" w:rsidRPr="001A497B" w:rsidRDefault="00B24304" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1296"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
@@ -9822,58 +9916,58 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://www.merckmanuals.com/professional</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28BFA4BA" w14:textId="77777777" w:rsidR="00B24304" w:rsidRPr="001A497B" w:rsidRDefault="00B24304" w:rsidP="009E4EA2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1296"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Int_4EMzco6I"/>
+      <w:bookmarkStart w:id="31" w:name="_Int_4EMzco6I"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Contains quick concise overviews of topics as well as a large catalog of procedural videos.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B1F4C23" w14:textId="62DBA2A2" w:rsidR="00B24304" w:rsidRPr="001A497B" w:rsidRDefault="00B24304" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1296"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -10047,219 +10141,226 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Medicine</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="481B055F" w14:textId="77777777" w:rsidR="003F571A" w:rsidRPr="00C40B5D" w:rsidRDefault="003F571A" w:rsidP="003F571A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRDefault="00A50CB0" w:rsidP="004B0394">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc213836883"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc234490742"/>
       <w:r>
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="46DBF1A5" w14:textId="77777777" w:rsidR="00E56C85" w:rsidRPr="001A497B" w:rsidRDefault="00E56C85" w:rsidP="00E56C85">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>uring each of the 4 weeks of the internal medicine rotation the student will be responsible for reviewing all content pertaining to that week’s topics and completing the corresponding quizzes. The content is meant to be a complete overview of a topic, with up-to-date medical information, which would prepare a PGYI to present on that topic to an attending; while also providing a framework for patient evaluation, work up, and treatment. Overall, the activities are meant to sharpen the student’s understanding of that topic, how it is approached, and application of that knowledge in a hospital setting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ED22187" w14:textId="77777777" w:rsidR="00E56C85" w:rsidRPr="001A497B" w:rsidRDefault="00E56C85" w:rsidP="00E56C85">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4586F2ED" w14:textId="5E5D2909" w:rsidR="001835FE" w:rsidRDefault="00E56C85" w:rsidP="002E6828">
+    <w:p w14:paraId="4586F2ED" w14:textId="53DA275B" w:rsidR="001835FE" w:rsidRDefault="00E56C85" w:rsidP="002E6828">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">NOTE: quizzes are intended to be taken weekly. If the student chooses to wait until the end of the rotation and then has computer problems, internet problems, MSU </w:t>
       </w:r>
-      <w:bookmarkStart w:id="35" w:name="_Int_25gutqub"/>
+      <w:bookmarkStart w:id="33" w:name="_Int_25gutqub"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>IT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> is </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001A497B">
+        <w:t xml:space="preserve"> is down, etc. it will not be accepted as an excuse to be allowed extra time. Scores on quizzes not completed will be graded as </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>“</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001A497B">
+        <w:t>0.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>0.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>”</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001A497B">
+        <w:t xml:space="preserve">  If you </w:t>
+      </w:r>
+      <w:r w:rsidR="008161FC" w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">  If you completed one attempt but not a second attempt for a higher </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="36" w:name="_Int_l3sDl6oD"/>
+        <w:t>complete</w:t>
+      </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>score</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="36"/>
+        <w:t xml:space="preserve"> one attempt but not a second attempt for a higher </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="_Int_l3sDl6oD"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>score</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> your first attempt will be your grade for that quiz. This may necessitate a corrective action plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2769BD9A" w14:textId="77777777" w:rsidR="009A4532" w:rsidRDefault="009A4532" w:rsidP="002E6828">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4ABACF6A" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="00C142F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BB403F3" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="00C142F9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc147238245"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="39" w:name="_Toc213836884"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc147238245"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc173322040"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc234490743"/>
       <w:r w:rsidRPr="001A497B">
         <w:t>Week 1</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
-      <w:bookmarkEnd w:id="38"/>
-      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="44087770" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="00C142F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>Topics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13DAEEC3" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
@@ -10362,259 +10463,358 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="321F2D40" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="00C142F9">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Acute Coronary Syndrome (ACS) -</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> REQUIRED evaluated on Quiz 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7117C72A" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
+    <w:p w14:paraId="7117C72A" w14:textId="3DA0B947" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Consistently explain pathophysiology of Coronary disease</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Consistently explain </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5643">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pathophysiology of Coronary disease</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38408B12" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recite the risk factors for coronary disease.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F241246" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
+    <w:p w14:paraId="1F241246" w14:textId="71B6FFDA" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Provide basic work up with laboratory and imaging for a patient with chest pain.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45DDCE03" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
+        <w:t xml:space="preserve">Provide </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0674">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>basic</w:t>
+      </w:r>
+      <w:r w:rsidR="000E302E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00043B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>workup</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:r w:rsidR="00043B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>labs</w:t>
+      </w:r>
+      <w:r w:rsidR="00043B8B" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and imaging for a patient with chest pain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DDCE03" w14:textId="056E8C1A" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Combine history, physical exam, EKG, and laboratory findings when meeting a new patient to decide if they are having an acute coronary syndrome.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="693526F9" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
+        <w:t xml:space="preserve">Combine history, physical exam, EKG, and laboratory findings </w:t>
+      </w:r>
+      <w:r w:rsidR="00875DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E302E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to diagnose</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acute coronary syndrome.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693526F9" w14:textId="76AA1AE2" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Quickly identify a </w:t>
       </w:r>
-      <w:bookmarkStart w:id="40" w:name="_Int_OVT93E9o"/>
+      <w:bookmarkStart w:id="38" w:name="_Int_OVT93E9o"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>STEMI</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="37250F26" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002412D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ST elevation </w:t>
+      </w:r>
+      <w:r w:rsidR="00296D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="002412D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yocardial infarction) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>on EKG.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37250F26" w14:textId="54980815" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Identify EKG changes of ischemia and apply these to risk stratification of a patient for coronary disease.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="23C305D7" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
+        <w:t xml:space="preserve">Identify EKG changes </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5619B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>consistent with</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5619B" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ischemia and apply these to </w:t>
+      </w:r>
+      <w:r w:rsidR="006B355C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>risk stratification of a patient for coronary disease.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C305D7" w14:textId="4AC74DEF" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00A23F72" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A497B">
-[...20 lines deleted...]
-    <w:p w14:paraId="0BC3C534" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
+      <w:r w:rsidRPr="00A23F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reproduce the various branches of treatment for NSTEMI/UA (non-ST elevation myocardial infarction and unstable angina) into a treatment plan given various medications, indications, and contraindications. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707102ED" w14:textId="0DA6908C" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="00AC553D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Int_KmaYhs1b"/>
+      <w:bookmarkStart w:id="39" w:name="_Int_KmaYhs1b"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Memorize and recite the timing and indication of reperfusion therapy for STEMI as well as being familiar with various contraindications.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
-[...19 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="3A8A304A" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="00C142F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="626B59D4" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="00C142F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -10626,297 +10826,362 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> REQUIRED evaluated on Quiz 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B61F6C7" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recite the three main causes of CHF and three exotic causes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08450531" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
+    <w:p w14:paraId="08450531" w14:textId="09EAF3ED" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Consistently diagnose an exacerbation of CHF on physical exam while being aided by lab work and imaging. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5AE4D48F" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
+        <w:t>Consistently diagnose an exacerbation of CHF on physical exam while being aided by lab work and imaging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE4D48F" w14:textId="4A03F831" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Use a focused history to tease out factors that lead to the exacerbation.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="17BB4ECA" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
+        <w:t>Use a focused history to tease out factors that lead to exacerbation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BB4ECA" w14:textId="15554586" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Pick out structural factors on an echocardiogram report that has led to CHF.</w:t>
+        <w:t xml:space="preserve">Pick out structural factors on an echocardiogram report that </w:t>
+      </w:r>
+      <w:r w:rsidR="00B508A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidR="00B508A0" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>led to CHF.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CA50E3" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Classify CHF for a patient based on an echocardiogram report and patient history.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778DBC19" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
+    <w:p w14:paraId="778DBC19" w14:textId="05F83C7B" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quickly recite the acute treatment for pulmonary edema in CHF </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="331D1B5F" w14:textId="7FD462E6" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
+        <w:t>Quickly recite the acute treatment for pulmonary edema in CHF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331D1B5F" w14:textId="45BE1403" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Provide basic long-term treatment aimed at reducing vicious cycle in CHF under various clinical scenarios as it relates to medical indications and contraindications.</w:t>
+        <w:t xml:space="preserve">Provide basic long-term treatment aimed at reducing </w:t>
+      </w:r>
+      <w:r w:rsidR="00A27B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>vicious cycle in CHF under various clinical scenarios as it relates to medical indications and contraindications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EAFEB44" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Council a patient on lifestyle changes that will help decrease exacerbations and slow progression of disease.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE19527" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="00C142F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1223BFFA" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="00C142F9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approach to Anemia </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>- OPTIONAL Evaluated on individual quiz for topic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0088A640" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
+    <w:p w14:paraId="0088A640" w14:textId="4E6611CC" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recite a differential diagnosis </w:t>
+        <w:t>Recite a differential diagnosis</w:t>
+      </w:r>
+      <w:r w:rsidR="00735774">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5 possibilities for anemia based on the size the red blood cell.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="155EA338" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
+        <w:t xml:space="preserve"> 5 possibilities for anemia based on the size </w:t>
+      </w:r>
+      <w:r w:rsidR="00735774">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the red blood cell.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155EA338" w14:textId="0C2BC383" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Systematically approach a workup for anemia based on a basic complete blood count, patient history, and demographics </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6AA85723" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
+        <w:t>Systematically approach a workup for anemia based on a basic complete blood count, patient history, and demographics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA85723" w14:textId="09A9A161" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Identify peripheral smear findings to refine differential diagnosis of anemia.</w:t>
+        <w:t xml:space="preserve">Identify peripheral smear findings to refine </w:t>
+      </w:r>
+      <w:r w:rsidR="00096058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>differential diagnosis of anemia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5723BD1B" w14:textId="77777777" w:rsidR="00C142F9" w:rsidRPr="001A497B" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Provide a workup for a patient to prove hemolysis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67318D2B" w14:textId="1219789F" w:rsidR="00E11FF3" w:rsidRPr="00425273" w:rsidRDefault="00C142F9" w:rsidP="004C2107">
@@ -10934,59 +11199,59 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Consistently decide if a patient needs a transfusion of red blood cells.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73019671" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EF55581" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc147238246"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="45" w:name="_Toc213836885"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc147238246"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc173322041"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc234490744"/>
       <w:r w:rsidRPr="001A497B">
         <w:t>Week 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="44DDF16E" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>Topics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1183F250" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -11003,88 +11268,100 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Acute Kidney Injury (AKI) - REQUIRED evaluated on Quiz 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF3A961" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Electrolyte disorders (K, Ca, Mg, Phos) - REQUIRED evaluated on Quiz 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B59832" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="57B59832" w14:textId="6C6486DD" w:rsidR="00E11FF3" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F228F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Sodium Disorder – OPTIONAL Evaluated on individual quiz for topic.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6C9CAB93" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="000F228F" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t xml:space="preserve">Sodium Disorder – OPTIONAL Evaluated on individual quiz for </w:t>
+      </w:r>
+      <w:r w:rsidR="00232A69" w:rsidRPr="000F228F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>topic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9CAB93" w14:textId="3B92EB74" w:rsidR="00E11FF3" w:rsidRPr="000F228F" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F228F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Urinary Tract Infection – OPTIONAL Evaluated on individual quiz for topic.</w:t>
+        <w:t xml:space="preserve">Urinary Tract Infection – OPTIONAL Evaluated on individual quiz for </w:t>
+      </w:r>
+      <w:r w:rsidR="00232A69" w:rsidRPr="000F228F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>topic.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="516F1871" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1296"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E099293" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:ind w:left="1008"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="thick"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
@@ -11149,210 +11426,270 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Include AKI in a differential diagnosis based on various signs and symptoms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B8CFED" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recognize AKI quickly and efficiently based on lab work and urine output.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340D6601" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="340D6601" w14:textId="38405D07" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stage the degree of AKI based on established baseline creatinine. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="010F02F8" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t xml:space="preserve">Stage the degree of AKI based on </w:t>
+      </w:r>
+      <w:r w:rsidR="004C640E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>established baseline creatinine.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010F02F8" w14:textId="0358D15E" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Recite the etiology of AKI (prerenal, post renal, intrinsic) from most common to least common.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="37F185F6" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t>Recite the etiology of AKI (prerenal, postrenal, intrinsic) from most common to least common.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F185F6" w14:textId="0164B2A8" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Int_pwNeR5PJ"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="47AD0C1A" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+      <w:bookmarkStart w:id="43" w:name="_Int_pwNeR5PJ"/>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Formulate a differential using initial lab work</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2053">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>physical exam</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2053">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and history to assist in patient care on rounds.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="47AD0C1A" w14:textId="2C6706DA" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Provide a stepwise approach to work up and diagnose to avoid unnecessary/costly workups.</w:t>
+        <w:t>Provide a stepwise approach to workup and diagnos</w:t>
+      </w:r>
+      <w:r w:rsidR="00024682">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to avoid unnecessary/costly workups.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B62FAA" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recognize warning signs of “zebras” when considering the etiology of AKI.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C4F6E03" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recommend treatment for AKI based on etiology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3C6073" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="3E3C6073" w14:textId="077EA135" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recognize and recite the indications for dialysis emergently. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2D4D0341" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t xml:space="preserve">Recognize and recite the indications for </w:t>
+      </w:r>
+      <w:r w:rsidR="0082468F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">emergent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dialysis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4D0341" w14:textId="11671550" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recommend strategies to help prevent AKI. </w:t>
+        <w:t>Recommend strategies to help prevent AKI.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A0C7CAB" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C1763CC" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -11389,591 +11726,649 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Identify the signs and symptoms of potassium disorders.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1550BAE2" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recite the major components of the differential diagnosis of hypokalemia and hyperkalemia as it relates to the mechanism.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551E2CF1" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="551E2CF1" w14:textId="1FFB10B9" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00EC339D" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A497B">
-[...6 lines deleted...]
-    <w:p w14:paraId="01AF0647" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+      <w:r w:rsidRPr="00EC339D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Consistently provide treatment for hypokalemia by the most appropriate route and dosage of potassium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AF0647" w14:textId="7DBD51F5" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00DC0D44" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Int_HPlYS871"/>
-[...12 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="44" w:name="_Int_HPlYS871"/>
+      <w:r w:rsidRPr="00DC0D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Quickly provide treatment for hyperkalemia under various clinical conditions.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="32907469" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Recite and identify the electrocardiographic changes of hypo and hyperkalemia consistently.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ACEB6D6" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Quickly correct serum calcium levels based on albumin in your head.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174926A8" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="174926A8" w14:textId="32F02BA0" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Explain hormonal regulation of calcium and connect this to forming a differential diagnosis for hyper and hypocalcemia.</w:t>
+        <w:t xml:space="preserve">Explain </w:t>
+      </w:r>
+      <w:r w:rsidR="00381D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>hormonal regulation of calcium and connect this to forming a differential diagnosis for hyper and hypocalcemia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C5CB8B2" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Provide a workup to narrow down your differential diagnosis of hypercalcemia and hypocalcemia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C267150" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="3C267150" w14:textId="030BFDAA" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Recite the treatment for hypercalcemia while factoring in the severity of disease.</w:t>
+        <w:t xml:space="preserve">Recite the treatment for hypercalcemia while factoring in the severity of </w:t>
+      </w:r>
+      <w:r w:rsidR="00616C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>disease.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D5CC3A" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Apply the signs and symptoms of electrolyte disturbances to the differential diagnosis of common presentations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A088F76" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Identify EKG changes as they relate to electrolyte disturbances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="057452CD" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="057452CD" w14:textId="4855DCE7" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Consistently suggest quantity and route of replacement in routine electrolyte deficiencies</w:t>
+        <w:t xml:space="preserve">Consistently suggest quantity and route of replacement </w:t>
+      </w:r>
+      <w:r w:rsidR="005426F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="005426F6" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>routine electrolyte deficiencies</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5808">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A992709" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="407B76AF" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sodium Disorders </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>– OPTIONAL Evaluated on individual quiz for topic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B84FF6C" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="5B84FF6C" w14:textId="111169C3" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Formulate a</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> differential diagnosis for hyponatremia/hypernatremia. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1847C900" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t xml:space="preserve"> differential diagnosis for hyponatremia/hypernatremia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1847C900" w14:textId="432E8FE2" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Recite at least three major disorders that lead to hyponatremia based on a patient’s fluid status.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="14F6B4A8" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:lastRenderedPageBreak/>
+        <w:t>Recite at least three major disorders that lead to hyponatremia</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7A43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="002A44D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7A43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>hypernatremia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> based on a patient’s fluid status.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F6B4A8" w14:textId="19774EA9" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pose a theory as to etiology of hyponatremia/ hypernatremia based on clinical presentation and basic labs. </w:t>
+        <w:t xml:space="preserve">Pose a theory as to </w:t>
+      </w:r>
+      <w:r w:rsidR="002A44D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>etiology of hyponatremia/ hypernatremia based on clinical presentation and basic labs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="577D5896" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Order and interpret labs to confirm etiology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBC5E3C" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="7EBC5E3C" w14:textId="3AD08D0C" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Provide basic treatment for hyponatremia/ hypernatremia.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1B782BA5" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t>Provide basic treatment for hyponatremia/ hypernatremia</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76929">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> based on the etiology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26544E2D" w14:textId="46366FF8" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00091955">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Name five causes of SIADH.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2F188E" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
-[...78 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0B47D28B" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D64C8D4" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Urinary Tract Infection </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>– OPTIONAL Evaluated on individual quiz for topic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E795EE7" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="7E795EE7" w14:textId="50979348" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Consistently list the causative organisms responsible for UTI</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="113AC7B8" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t xml:space="preserve">Consistently list the causative organisms responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00091955">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>UTI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113AC7B8" w14:textId="3172629F" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Accurately diagnosis a urinary tract infection given a urinalysis and a patient presentation.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="170CA4CE" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t>Accurately diagnos</w:t>
+      </w:r>
+      <w:r w:rsidR="00984C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a urinary tract infection given a urinalysis and a patient presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170CA4CE" w14:textId="3F29CB40" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Formulate an appropriate work up for a patient with UTI knowing the indications for different labs and imaging.</w:t>
+        <w:t xml:space="preserve">Formulate an appropriate workup for a patient with </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>UTI</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> knowing the indications for different labs and imaging.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B1B26D6" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Identify situations that call for the need for a specialist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BADBBD4" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
@@ -12007,59 +12402,59 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Disposition a patient based on clinical indicators and presentation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ACD0169" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25BC0724" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc147238247"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="_Toc213836886"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc147238247"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc173322042"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc234490745"/>
       <w:r w:rsidRPr="001A497B">
         <w:t>Week 3</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="396ABC6E" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>Topics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ECBA552" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
@@ -12100,364 +12495,462 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Community Acquired Pneumonia (CAP) - REQUIRED evaluated on Quiz 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09894623" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Venous Thromboembolism (VTE) - REQUIRED evaluated on Quiz 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72546C67" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="72546C67" w14:textId="6452F3B8" w:rsidR="00E11FF3" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Asthma – OPTIONAL Evaluated on individual quiz for topic.</w:t>
+        <w:t xml:space="preserve">Asthma – OPTIONAL Evaluated on individual quiz for </w:t>
+      </w:r>
+      <w:r w:rsidR="00232A69" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>topic.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCFAB63" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="00561EDC" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58EEC8F5" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
+    <w:p w14:paraId="58EEC8F5" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="008C5CB8" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001A497B">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5CB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Specific Learning Objectives</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BA05098" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1CA67902">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Chronic Obstructive Pulmonary Disease (COPD) </w:t>
       </w:r>
       <w:r w:rsidRPr="1CA67902">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>- REQUIRED evaluated on Quiz 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3040BF25" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Apply the GOLD classification for COPD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF1C5CF" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="3EF1C5CF" w14:textId="0C3E4C53" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Suggest additional treatment for patients that are not controlled on an outpatient treatment regimen.</w:t>
+        <w:t xml:space="preserve">Suggest additional treatment for patients </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1A63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1A63" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are not controlled on an outpatient treatment regimen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C3E6818" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Quickly and consistently diagnose a patient with an exacerbation of COPD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612C4F03" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="612C4F03" w14:textId="08F3615D" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Recite differential diagnosis for wheezing as it relates to adults and children.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BE00E50" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t xml:space="preserve">Recite </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1A63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>differential diagnosis for wheezing as it relates to adults and children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE00E50" w14:textId="45863047" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Consistently take a history as it relates to COPD, teasing out triggers for exacerbation</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5D92064D" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t xml:space="preserve">Consistently take </w:t>
+      </w:r>
+      <w:r w:rsidR="008C5CB8" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>history</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as it relates to COPD, teasing out triggers for exacerbation</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1A63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D92064D" w14:textId="54B493FD" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Suggest an initial work up for an exacerbation of COPD knowing why each test is ordered.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="46089FE6" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t>Suggest an initial workup for an exacerbation of COPD</w:t>
+      </w:r>
+      <w:r w:rsidR="00171A44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> knowing why each test is ordered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46089FE6" w14:textId="3A2C087A" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Be able to quickly disposition a patient with an exacerbation of COPD based on various clinical indicators.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="53EB11EC" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t xml:space="preserve">Be able to quickly </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5898" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dispose</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a patient with an exacerbation of COPD based on various clinical indicators.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53EB11EC" w14:textId="4D02C878" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Identify and suggest patients that are appropriate for discharge.</w:t>
+        <w:t xml:space="preserve">Identify and suggest patients </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5A32" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are appropriate for discharge.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1B5CA1" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40BD7AC8" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Community Acquired Pneumonia (CAP) </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>- REQUIRED evaluated on Quiz 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="401C32E2" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Review the IDSA/ATS guidelines for CAP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D8D4FB" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="14D8D4FB" w14:textId="6E6AE89D" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Review bacterial etiology under various clinical conditions. </w:t>
+        <w:t>Review bacterial etiology under various clinical conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D6F6298" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>When seeing a patient with pneumonia, apply guidelines to site of care decisions when deciding on treatment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15265104" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
@@ -12532,380 +13025,473 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Venous Thromboembolism (VTE)v</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>- REQUIRED evaluated on Quiz 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E90D43" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="31E90D43" w14:textId="3006B56D" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>If asked, be able to explain the pathophysiology that leads to Venous Thromboembolism (VTE) to a layperson –</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="54AE8A5F" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t>If asked, be able to explain the pathophysiology that leads to Venous Thromboembolism (VTE) to a layperson</w:t>
+      </w:r>
+      <w:r w:rsidR="0019174A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54AE8A5F" w14:textId="7ED185E5" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00C86004" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A497B">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and apply it to the initial work up for leg edema – DVT= Deep Vein Thrombosis</w:t>
+      <w:r w:rsidRPr="00C86004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Quickly recite a differential diagnosis for DVT (deep venous thrombosis) and apply it to the initial workup for lower extremity edema.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46FF3FD8" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Consistently rank the likelihood of VTE on a differential diagnosis by being able to recite the risk factors for VTE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4941196F" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="4941196F" w14:textId="4E2C8040" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Deciding what the risk/likelihood a patient has of VTE diseases by utilizing different systems (Wells,’ PERC)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="61799A9A" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t>Decid</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2006">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> what the risk/likelihood a patient has of VTE diseases by utilizing different systems (Wells,’ PERC)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE48E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61799A9A" w14:textId="4031F8AE" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Be able to order testing to confirm diagnosis of VTE based on likelihood of disease under various clinical conditions.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="112CF9A3" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t xml:space="preserve">Be able to order testing to confirm </w:t>
+      </w:r>
+      <w:r w:rsidR="004A165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">diagnosis of VTE based on </w:t>
+      </w:r>
+      <w:r w:rsidR="004A165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>likelihood of disease under various clinical conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112CF9A3" w14:textId="2BF6666D" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suggest different treatment options for VTE under various clinical circumstances by applying contraindications of different anticoagulants. </w:t>
+        <w:t>Suggest different treatment options for VTE under various clinical circumstances by applying contraindications of different anticoagulants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0571A714" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Identify patients with VTE where advanced treatment options (IVC filter, thrombolysis, thrombectomy) may be needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74235AF7" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Int_HRJ6StP5"/>
+      <w:bookmarkStart w:id="48" w:name="_Int_HRJ6StP5"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Be able to provide a duration of therapy for VTE under various clinical circumstances.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0B65B87C" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="0B65B87C" w14:textId="3AD974DD" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Explain to a patient complication of VTE. </w:t>
+        <w:t xml:space="preserve">Explain to a patient </w:t>
+      </w:r>
+      <w:r w:rsidR="000528EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the possible </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">complication of VTE. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58631F2C" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DAFC8AD" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Asthma </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>– OPTIONAL Evaluated on individual quiz for topic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB2920E" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="0BB2920E" w14:textId="470AAE62" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Consistently take a focused history about asthma when interviewing a patient</w:t>
+        <w:t xml:space="preserve">Consistently take a focused history </w:t>
+      </w:r>
+      <w:r w:rsidR="003775BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="003775BE" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>asthma when interviewing a patient</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C99EAA4" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Make a clinical diagnosis of asthma based on signs and symptoms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17CB8154" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Make a definitive diagnosis of asthma based on pulmonary function testing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752D2EA2" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="752D2EA2" w14:textId="7FD0B9BE" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Grade severity of asthma based on symptoms as well as pulmonary function testing.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6162E2C1" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t xml:space="preserve">Grade </w:t>
+      </w:r>
+      <w:r w:rsidR="003775BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">severity of asthma based on symptoms </w:t>
+      </w:r>
+      <w:r w:rsidR="009578FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pulmonary function testing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6162E2C1" w14:textId="1DBC1D99" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Quickly provide a treatment plan for status asthmaticus</w:t>
       </w:r>
+      <w:r w:rsidR="00601A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="29A1E127" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Provide a treatment plan for chronic asthma depending on severity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4247633E" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -12938,389 +13524,438 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Consistently instruct patients on proper meter does inhaler use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="582E3E9C" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0124C6CF" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc147238248"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="56" w:name="_Toc213836887"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc147238248"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc173322043"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc234490746"/>
       <w:r w:rsidRPr="001A497B">
         <w:t>Week 4</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="7AEBA865" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>Topics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA8298C" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="774EB2CD" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pancreatitis - - REQUIRED evaluated on Quiz 4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212E6599" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="212E6599" w14:textId="3AD59373" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Cholestatic Liver Disease - OPTIONAL Evaluated on individual quiz for topic.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0BFC73A1" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t xml:space="preserve">Cholestatic Liver Disease - OPTIONAL Evaluated on individual quiz for </w:t>
+      </w:r>
+      <w:r w:rsidR="00232A69" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>topic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFC73A1" w14:textId="4721BCF9" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Hepatocellular Disease – OPTIONAL Evaluated on</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>individual quiz for topic.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6EECA12E" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t xml:space="preserve">individual quiz for </w:t>
+      </w:r>
+      <w:r w:rsidR="00232A69" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>topic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EECA12E" w14:textId="0DFDAFE5" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Inflammatory Bowel Disease - OPTIONAL Evaluated on individual quiz for topic.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06F05CAC" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t xml:space="preserve">Inflammatory Bowel Disease - OPTIONAL Evaluated on individual quiz for </w:t>
+      </w:r>
+      <w:r w:rsidR="00232A69" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>topic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F05CAC" w14:textId="0E244792" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Approach to Elevated Liver Function Testing – OPTIONAL Evaluated on individual quiz for topic.</w:t>
+        <w:t xml:space="preserve">Approach to Elevated Liver Function Testing – OPTIONAL Evaluated on individual quiz for </w:t>
+      </w:r>
+      <w:r w:rsidR="00232A69" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>topic.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E1FE8CF" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39331B20" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Hlk136594314"/>
+      <w:bookmarkStart w:id="52" w:name="_Hlk136594314"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>Specific Learning Objectives</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p w14:paraId="78A470DD" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Pancreatitis </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>- REQUIRED evaluated on Quiz 4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="578AD11C" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recite ten causes of pancreatitis; knowing which two are the most common.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0384FEB6" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="0384FEB6" w14:textId="111836A7" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Quickly provide a basic work up when pancreatitis is suspected.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="202C2FEF" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t>Quickly provide a basic workup when pancreatitis is suspected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202C2FEF" w14:textId="68F55E49" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Provide an advanced work up using labs and imaging when the etiology of pancreatitis is unclear.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5A37B6EB" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t>Provide an advanced workup using labs and imaging when the etiology of pancreatitis is unclear.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A37B6EB" w14:textId="7162FE88" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Consistently diagnose pancreatitis based on signs and symptoms of disease in combination with laboratory and imaging findings.</w:t>
+        <w:t xml:space="preserve">Consistently diagnose pancreatitis based on signs and symptoms of </w:t>
+      </w:r>
+      <w:r w:rsidR="009B26E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>disease in combination with laboratory and imaging findings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26714012" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Familiarize yourself with factors that indicate a worse prognosis in pancreatitis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B3BF30" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Construct a basic treatment plan for pancreatitis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BA8DAC" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="47BA8DAC" w14:textId="664FC1CC" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Familiarize yourself with complications of pancreatitis and how this might change management.</w:t>
+        <w:t xml:space="preserve">Familiarize yourself with </w:t>
+      </w:r>
+      <w:r w:rsidR="007D515E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>complications of pancreatitis and how this might change management.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD9D547" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Provide a workup when chronic pancreatitis is suspected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71D7DDCE" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
@@ -13346,78 +13981,77 @@
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F876759" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Approach to Elevated Liver Function Testing “LFTs” –</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> OPTIONAL Evaluated on individual quiz for topic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28949268" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="28949268" w14:textId="0572AD8E" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Create a better differential diagnosis for a patient with elevated liver function testing based on the pattern of elevation.</w:t>
+        <w:t>Create a differential diagnosis for a patient with elevated liver function testing based on the pattern of elevation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66C17349" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>When approaching a patient with elevated LFTs consistently decide if the pattern present is hepatocellular or cholestatic in nature</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2670B55D" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
@@ -13456,68 +14090,80 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recite at least five conditions that result in cholestatic damage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A53EAA3" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Identify what lab tests truly evaluate the synthetic function of the liver.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605D46E1" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="605D46E1" w14:textId="70357A94" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Explain how imaging can be used to assist in the differential of jaundice.</w:t>
+        <w:t xml:space="preserve">Explain how imaging can be used to assist in the differential </w:t>
+      </w:r>
+      <w:r w:rsidR="00773AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">diagnosis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>of jaundice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75751381" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="277A400A" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -13570,128 +14216,171 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recite a differential diagnosis for cholestatic pattern of elevated “LFTs.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174D4AAE" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Use imaging efficiently to refine differential diagnosis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B36C623" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="0B36C623" w14:textId="1B78DA0F" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Identify patients that require acute surgical management with cholestatic disease.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4F5BE6C9" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t xml:space="preserve">Identify patients </w:t>
+      </w:r>
+      <w:r w:rsidR="00891CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r w:rsidR="00891CCE" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>require acute surgical management with cholestatic disease.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5BE6C9" w14:textId="3D48B725" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Review a patient’s medication list and identify medications that may potentially cause biliary stasis. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="13B17E18" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t>Review a patient’s medication list and identify medications that may potentially cause biliary stasis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B17E18" w14:textId="264B9966" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Identify patents that potentially have various cholestatic diseases based on signs and symptoms, demographics, and provide a workup to make a definitive diagnosis. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1B3F26BA" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:lastRenderedPageBreak/>
+        <w:t>Identify patents that potentially have various cholestatic diseases based on signs and symptoms, demographics, and provide a workup to make a definitive diagnosis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3F26BA" w14:textId="58B5B2B8" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Provide additional or confirmatory testing to refine differential.</w:t>
+        <w:t xml:space="preserve">Provide additional or confirmatory testing to refine </w:t>
+      </w:r>
+      <w:r w:rsidR="00891CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>differential</w:t>
+      </w:r>
+      <w:r w:rsidR="00891CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diagnosis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60BD7666" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Provide basic treatment for various cholestatic diseases.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F74162C" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="00E11FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -13840,232 +14529,289 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>UC=Ulcerative Colitis, CD=Crohn’s Disease – OPTIONAL Evaluated on individual quiz for topic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BBE8AF8" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Recite the pathological differences in distribution and appearance of IBD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E63EAA" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="07E63EAA" w14:textId="78BFDB33" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Know the signs and symptoms of IBD so it may be kept in your differential diagnosis of common GI complaints.</w:t>
+        <w:t>Know the signs and symptoms of IBD</w:t>
+      </w:r>
+      <w:r w:rsidR="00026DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so it may be kept in your differential diagnosis of common GI complaints.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26FEA8E5" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Identify extraintestinal manifestations of IBD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A22852" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="12A22852" w14:textId="5BB6736F" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Recite the initial work up for IBD knowing what you are looking for with each test.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="71F17E12" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t>Recite the initial workup for IBD</w:t>
+      </w:r>
+      <w:r w:rsidR="00026DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> knowing what you are looking for with each test.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F17E12" w14:textId="1ECF5A4F" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Understand and decide on imaging/endoscopy to make diagnosis of IBD.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="587E5FCA" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+        <w:t xml:space="preserve">Understand and decide on imaging/endoscopy to make </w:t>
+      </w:r>
+      <w:r w:rsidR="007F32F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>diagnosis of IBD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587E5FCA" w14:textId="41723DFA" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Familiarize yourself with treatment of </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="58" w:name="_Int_4uRj1cf9"/>
+        <w:t>Familiarize yourself with</w:t>
+      </w:r>
+      <w:r w:rsidR="007F32F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> treatment of </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="53" w:name="_Int_4uRj1cf9"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>UC</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:bookmarkStart w:id="59" w:name="_Int_oXnFnszR"/>
+      <w:bookmarkStart w:id="54" w:name="_Int_oXnFnszR"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>CD</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on severity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032DADEA" w14:textId="77777777" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
+    <w:p w14:paraId="032DADEA" w14:textId="2330B3E2" w:rsidR="00E11FF3" w:rsidRPr="001A497B" w:rsidRDefault="00E11FF3" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Recite the in-patient management of IBD quickly/consistently.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="304F061B" w14:textId="3D0F8525" w:rsidR="009F71CB" w:rsidRPr="00B976D2" w:rsidRDefault="00E11FF3" w:rsidP="00B976D2">
+        <w:t>Recite the inpatient management of IBD quickly/consistently.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304F061B" w14:textId="208D80C7" w:rsidR="009F71CB" w:rsidRDefault="00E11FF3" w:rsidP="00B976D2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Monitor side effects and potential complications of immunomodulators.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509520FF" w14:textId="77777777" w:rsidR="006009C2" w:rsidRPr="00B976D2" w:rsidRDefault="006009C2" w:rsidP="0050247B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1512"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A497B">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="22B97A20" w14:textId="6DF021D6" w:rsidR="00CA6324" w:rsidRPr="004D4543" w:rsidRDefault="00CA6324" w:rsidP="004D4543">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc213836888"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc234490747"/>
       <w:r w:rsidRPr="009F71CB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidRPr="004D4543">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B112F6" w14:textId="77777777" w:rsidR="00042A7A" w:rsidRPr="00156337" w:rsidRDefault="00042A7A" w:rsidP="004B0394">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are required to complete the MSUCOM Mid-Rotation Feedback form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237C2EB8" w14:textId="4A85A2CA" w:rsidR="26910FCD" w:rsidRPr="00556A88" w:rsidRDefault="007F4E10" w:rsidP="00556A88">
       <w:pPr>
         <w:ind w:left="720"/>
@@ -14090,220 +14836,229 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00042A7A" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be completed by the Attending or Resident at the end of week two of the rotation. It should be dated no later than the 3</w:t>
       </w:r>
       <w:r w:rsidR="00042A7A" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidR="00042A7A" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm on third Sunday of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03027002" w14:textId="77777777" w:rsidR="003333CB" w:rsidRPr="00C40B5D" w:rsidRDefault="003333CB" w:rsidP="004B0394">
+    <w:p w14:paraId="3E15A0DD" w14:textId="77777777" w:rsidR="00DD7E0E" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD7E0E" w:rsidP="002B0C49">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51597E01" w14:textId="4308BC7D" w:rsidR="6BB67C26" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="004B0394">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc213836889"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc234490748"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>QUIZZES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="2B7F1230" w14:textId="624F8178" w:rsidR="26910FCD" w:rsidRDefault="26910FCD" w:rsidP="004B0394">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67DE5F5F" w14:textId="77777777" w:rsidR="00C01FB8" w:rsidRPr="001A497B" w:rsidRDefault="00C01FB8" w:rsidP="00C01FB8">
+    <w:p w14:paraId="67DE5F5F" w14:textId="77777777" w:rsidR="00C01FB8" w:rsidRPr="00E32518" w:rsidRDefault="00C01FB8" w:rsidP="00C01FB8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001A497B">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc75856279"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc75868633"/>
+      <w:r w:rsidRPr="00E32518">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Transitions of Care Modules</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001A497B">
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r w:rsidRPr="00E32518">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58FDA6B0" w14:textId="77777777" w:rsidR="00C01FB8" w:rsidRPr="001A497B" w:rsidRDefault="00C01FB8" w:rsidP="00C01FB8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Must be completed by the end of week two</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (second Sunday)</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> at 11:59 pm (Day 14) during this rotation. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="64" w:name="_Int_vDDVyWnS"/>
+      <w:bookmarkStart w:id="59" w:name="_Int_vDDVyWnS"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The purpose of this set of modules is to help you understand how to transfer care to another provider.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="59"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> By completing at the end of week two you will have 2 weeks to practice implementing these techniques, which have been shown to decrease errors in medicine, thus improving patient outcomes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15F08C5A" w14:textId="29211EE7" w:rsidR="00C01FB8" w:rsidRPr="001A497B" w:rsidRDefault="00C01FB8" w:rsidP="00C01FB8">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There is a quiz in D2l based on the content in this set Transitions of Care online modules. You must obtain an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>80</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>% score on two attempts. This score is not averaged into the other module scores but will be scored independently. The in-module quizzes and content</w:t>
+        <w:t xml:space="preserve">% score on two attempts. This score is not averaged </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>into the other module scores but will be scored independently. The in-module quizzes and content</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">will help you achieve success on the overall transitions of care quiz. You must achieve this 80% score on the first two attempts to qualify for Honors or High Pass. Needing and successfully completing a corrective action plan will disqualify you from Honors or High Pass but will be necessary to pass the class. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48450713" w14:textId="12190674" w:rsidR="00C01FB8" w:rsidRPr="001A497B" w:rsidRDefault="0014685E" w:rsidP="001D470B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="thick"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Hlk131432894"/>
+      <w:bookmarkStart w:id="60" w:name="_Hlk131432894"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t xml:space="preserve">Accessing </w:t>
       </w:r>
       <w:r w:rsidR="00C01FB8" w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>Transitions of Care Modules</w:t>
       </w:r>
       <w:r w:rsidR="00C01FB8" w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -14329,64 +15084,82 @@
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId39">
         <w:r w:rsidRPr="7145750A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/cases.aspx?gboscontainerid=209&amp;groupid=850</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00377C5D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00377C5D" w:rsidRPr="007E68BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69078AAB" w14:textId="41737C15" w:rsidR="00C01FB8" w:rsidRPr="001A497B" w:rsidRDefault="002F6636" w:rsidP="001D470B">
+    <w:p w14:paraId="69078AAB" w14:textId="21C03E60" w:rsidR="00C01FB8" w:rsidRPr="001A497B" w:rsidRDefault="002F6636" w:rsidP="001D470B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Go to MY PROFILE in the upper right corner and log in</w:t>
+        <w:t xml:space="preserve">Go to </w:t>
+      </w:r>
+      <w:r w:rsidR="00062ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D842F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ACCOUNT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the upper right corner and log in</w:t>
       </w:r>
       <w:r w:rsidR="00677B96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (or CREATE A FREE ACCESS PROFILE if you </w:t>
       </w:r>
       <w:r w:rsidR="008B7E74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>have not</w:t>
       </w:r>
       <w:r w:rsidR="00677B96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> previously created an Access Medicine </w:t>
       </w:r>
       <w:r w:rsidR="00837CB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>account</w:t>
       </w:r>
@@ -14396,51 +15169,63 @@
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Then </w:t>
       </w:r>
       <w:r w:rsidR="001D470B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">scroll </w:t>
       </w:r>
       <w:r w:rsidR="001D470B" w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="00C01FB8" w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the bottom of the page to the Transitions of Care Modules and you can access each one of the below modules:</w:t>
+        <w:t xml:space="preserve"> the bottom of the page to the Transitions of Care Modules and you can access each one of the </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1F5D" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>modules below</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01FB8" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A570DED" w14:textId="615FBD87" w:rsidR="00C42EAF" w:rsidRDefault="00C01FB8" w:rsidP="006E5C8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -14525,128 +15310,128 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Psychosocial Assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="7F4BD14F" w14:textId="574EE46F" w:rsidR="0E6AF12A" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="004B0394">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Toc213836890"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc234490749"/>
       <w:r>
         <w:t>COMAT EXAM INFORMATION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="3C37ED5A" w14:textId="16D45690" w:rsidR="00907C86" w:rsidRPr="00E838F6" w:rsidRDefault="00E838F6" w:rsidP="004B0394">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00070866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DUE DATE: The last Friday of the rotation in IM 660</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03271643" w14:textId="77777777" w:rsidR="00907C86" w:rsidRPr="00D207BA" w:rsidRDefault="00907C86" w:rsidP="004B0394">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DFA1DF9" w14:textId="7DD6A82A" w:rsidR="00D207BA" w:rsidRPr="00D207BA" w:rsidRDefault="00D207BA" w:rsidP="004B0394">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Int_gWTzAXpR"/>
+      <w:bookmarkStart w:id="62" w:name="_Int_gWTzAXpR"/>
       <w:r w:rsidRPr="00070866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>All students are required to take the NBOME COMAT examination in Internal Medicine on the last Friday of IM 660 rotation.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidRPr="00070866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The score for the exam will be considered part of the IM 660 rotation grade and for honors </w:t>
       </w:r>
       <w:r w:rsidR="00426AA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or high pass </w:t>
       </w:r>
       <w:r w:rsidRPr="00070866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>designations in all IM core rotations.</w:t>
       </w:r>
     </w:p>
@@ -14850,106 +15635,107 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>examination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA91579" w14:textId="0BC7B8C6" w:rsidR="001E21B5" w:rsidRPr="00AF2D97" w:rsidRDefault="001E21B5" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">On rare </w:t>
       </w:r>
-      <w:bookmarkStart w:id="68" w:name="_Int_qnHlHSOI"/>
+      <w:bookmarkStart w:id="63" w:name="_Int_qnHlHSOI"/>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>occasion</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, the student may request to delay the COMAT examination</w:t>
       </w:r>
       <w:r w:rsidR="00A112EA" w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Associate Dean for Clerkship Education will review and approve/deny such requests</w:t>
       </w:r>
       <w:r w:rsidR="00A112EA" w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The student must request a delay to com.clerkship@msu.edu by the end of the first week of the rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="390361A9" w14:textId="0BD5E092" w:rsidR="00876F87" w:rsidRPr="00FE5960" w:rsidRDefault="00876F87" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Failure to show for the scheduled examination, or failure to show up on time as described </w:t>
       </w:r>
       <w:r w:rsidR="00FA7A70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>in the COMAT Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, will result in a ‘0’ score for the scheduled examination attempt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60593DE0" w14:textId="77777777" w:rsidR="00CB4500" w:rsidRDefault="00CB4500" w:rsidP="0046126F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -15007,192 +15793,179 @@
         <w:t>etter</w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the Resource Center for Persons with Disabilities (RCPD) must be presented to the COM Clerkship Team at least seven days in advance of the COMAT examination date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8A181D" w14:textId="5B715143" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="0046126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A6C9B93" w14:textId="563BE54F" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="00EB39EE" w:rsidP="0046126F">
+    <w:p w14:paraId="02300164" w14:textId="47C35779" w:rsidR="26910FCD" w:rsidRPr="00921C55" w:rsidRDefault="00EB39EE" w:rsidP="00921C55">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Toc213836891"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc234490750"/>
       <w:r>
         <w:t>shift schedule</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="69"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="02300164" w14:textId="4E9443BF" w:rsidR="26910FCD" w:rsidRPr="00070866" w:rsidRDefault="26910FCD" w:rsidP="0046126F">
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="5FE53BBF" w14:textId="7D689375" w:rsidR="009A2FA5" w:rsidRPr="00070866" w:rsidRDefault="00E8682C" w:rsidP="0046126F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5FE53BBF" w14:textId="7D689375" w:rsidR="009A2FA5" w:rsidRPr="00070866" w:rsidRDefault="00E8682C" w:rsidP="0046126F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Must be submitted</w:t>
+      </w:r>
+      <w:r w:rsidR="0012423B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> into Dropbox in D2L by 11:59 pm on the last Sunday of the rotation</w:t>
+      </w:r>
+      <w:r w:rsidR="00A112EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00170AF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Must be your actual daily shift schedule</w:t>
+      </w:r>
+      <w:r w:rsidR="00302B7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, showing what you worked</w:t>
+      </w:r>
+      <w:r w:rsidR="00A112EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00302B7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is no standard form, and you can </w:t>
+      </w:r>
+      <w:r w:rsidR="00856712">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>just upload the four-week calendar marking the shifts you worked.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4EC6D4" w14:textId="77777777" w:rsidR="009A2FA5" w:rsidRPr="00C40B5D" w:rsidRDefault="009A2FA5" w:rsidP="0046126F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...59 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="0046126F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="71" w:name="_Toc213836892"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc234490751"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="70"/>
-      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="0046126F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="75" w:name="_Toc213836893"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc234490752"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="72"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="1D0D4AB6" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="0046126F">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
@@ -15255,58 +16028,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attendings will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Attendings will access the electronic form within Medtrics by selecting the </w:t>
-[...6 lines deleted...]
-        <w:t>email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
+        <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF80809" w14:textId="7F8E021F" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="0046126F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -15328,151 +16094,164 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="0046126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="0046126F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="79" w:name="_Toc213836894"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc234490753"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="76"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="0046126F">
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="3416CC4C" w14:textId="055794F5" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="0046126F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00165CD1">
+        <w:t>Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE35BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidR="00E512B0" w:rsidRPr="002561EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for the respective rotation</w:t>
+        <w:t xml:space="preserve"> for the </w:t>
+      </w:r>
+      <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts</w:t>
       </w:r>
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="0046126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="0046126F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="80" w:name="_Toc213836895"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc234490754"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="75"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="7EAFC114" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0046126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Instructor of Record </w:t>
       </w:r>
       <w:r w:rsidR="5A508616" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00365D1E" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15513,89 +16292,76 @@
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse</w:t>
       </w:r>
       <w:r w:rsidR="0047522E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2820E7D9" w14:textId="1773B23D" w:rsidR="009F71CB" w:rsidRDefault="009F71CB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="028AF68B" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="0046126F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="_Toc213836896"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc234490755"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p w14:paraId="08F3B119" w14:textId="568D5CD3" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="0046126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07DDAFAD" w14:textId="75B2EE58" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="0046126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The following assignments are eligible for corrective action</w:t>
       </w:r>
@@ -15676,145 +16442,208 @@
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006667A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Quizzes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="006D1E59" w:rsidRPr="1CA67902">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student who fails to achieve an 75% overall average on the four required quizzes with two attempts will either be allowed to have a third attempt on the lowest quiz, or if multiple quizzes were below 75% on two attempts the student will be </w:t>
-      </w:r>
+        <w:t xml:space="preserve">The student who fails to achieve an 75% overall average on the four required quizzes with two attempts will either be allowed to have a third attempt on the lowest quiz, or if multiple quizzes were below 75% on two attempts the student will be required to take a comprehensive final examination that will be a random selection of </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="77" w:name="_Int_WlT5xekE"/>
       <w:r w:rsidR="006D1E59" w:rsidRPr="1CA67902">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="82" w:name="_Int_WlT5xekE"/>
+        <w:t>similar questions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="77"/>
       <w:r w:rsidR="006D1E59" w:rsidRPr="1CA67902">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>similar questions</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="82"/>
+        <w:t xml:space="preserve">, worth 50 points, with a necessary score of 75% to pass. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="78" w:name="_Int_U8K5SX4l"/>
       <w:r w:rsidR="006D1E59" w:rsidRPr="1CA67902">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, worth 50 points, with a necessary score of 75% to pass. </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="83" w:name="_Int_U8K5SX4l"/>
+        <w:t>It will be a cumulative examination and will be offered within the first two weeks following the completion of the rotation in which the student failed to achieve the necessary average score.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="78"/>
       <w:r w:rsidR="006D1E59" w:rsidRPr="1CA67902">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>It will be a cumulative examination and will be offered within the first two weeks following the completion of the rotation in which the student failed to achieve the necessary average score.</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="006D1E59" w:rsidRPr="1CA67902">
+        <w:t xml:space="preserve"> The Instructor of Record will advise what option you will be given based on their review of your attempts. The need to complete a corrective action plan for low performance on the two attempts will preclude the award of Honors or High Pass grades.</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The Instructor of Record will advise what option you will be given based on their review of your attempts. The need to complete a corrective action plan for low performance on the two attempts will preclude the award of Honors or High Pass grades.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006D1E59">
+        <w:t xml:space="preserve"> An 80% average overall on the 4 required quizzes is required to qualify for Honors or High Pass.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A702AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> An 80% average overall on the 4 required quizzes is required to qualify for Honors or High Pass.</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA93E09" w14:textId="54CFC8CD" w:rsidR="005A2923" w:rsidRPr="006667A3" w:rsidRDefault="006D1E59" w:rsidP="004C2107">
+    <w:p w14:paraId="0CE72873" w14:textId="06E9C19D" w:rsidR="004E2B02" w:rsidRPr="003007F6" w:rsidRDefault="006D1E59" w:rsidP="004E2B02">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006667A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Transitions of Care Quiz</w:t>
       </w:r>
       <w:r w:rsidRPr="006667A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – You will have two attempts to meet the passing score of 80%. The need to complete a corrective action plan for low performance on the two attempts will preclude the award of Honors or High Pass grades. The Instructor of Record will advise what option you will be given based on their review of your attempts</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006667A3">
+        <w:t xml:space="preserve"> – You will have two attempts to meet the passing score of 80%. The need to complete a corrective action plan for low performance on the two attempts will preclude the award of Honors or High Pass grades. The Instructor of Record will advise </w:t>
+      </w:r>
+      <w:r w:rsidR="004E2B02" w:rsidRPr="00D35504">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>what option you will be given based on their review of your attempts</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2B02" w:rsidRPr="003007F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  The corrective action plan may include focused review by the IOR of your two submissions with guided education and an option to take a third quiz, to achieve 80%, or failing that, writing a paper related to transitions of care to be defined based on the content that you have found the most difficult.  All of this is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004E2B02" w:rsidRPr="003007F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>predicated</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004E2B02" w:rsidRPr="003007F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on completing the first two attempts by the deadline so there is time to complete these possible corrective action options during the time of the rotation, so as not to impact the next rotation.  Should you miss the deadline for the first two attempts and submit </w:t>
+      </w:r>
+      <w:r w:rsidR="004E2B02" w:rsidRPr="003007F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">later, and don't pass, there may not be opportunity to complete the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004E2B02" w:rsidRPr="003007F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>above listed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004E2B02" w:rsidRPr="003007F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004E2B02" w:rsidRPr="003007F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>options</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004E2B02" w:rsidRPr="003007F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and you may receive an N for the</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7338">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> course.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA93E09" w14:textId="3EB1B94D" w:rsidR="005A2923" w:rsidRPr="006667A3" w:rsidRDefault="00A702AA" w:rsidP="003007F6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DD4449" w14:textId="255F31F9" w:rsidR="00A702AA" w:rsidRPr="006667A3" w:rsidRDefault="00ED29CC" w:rsidP="004C2107">
+    <w:p w14:paraId="29DD4449" w14:textId="5C0F7F0A" w:rsidR="00A702AA" w:rsidRPr="006667A3" w:rsidRDefault="00ED29CC" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="109"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Mid Rotation Evaluation</w:t>
       </w:r>
       <w:r w:rsidR="006F651D">
         <w:rPr>
@@ -15851,69 +16680,93 @@
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidRPr="006667A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wednesday of the rotation.</w:t>
       </w:r>
       <w:r w:rsidR="00336145" w:rsidRPr="006667A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00336145" w:rsidRPr="006667A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006667A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Students must upload the form to the correct drop box (100% completed and needing no revisions) on D2L by 11:59 pm the third Sunday of the rotation. A grade cannot be entered for the course until all requirements are met.</w:t>
+        <w:t xml:space="preserve">Students must upload the form to the correct drop box (100% completed and needing no revisions) on D2L by 11:59 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5237B" w:rsidRPr="006667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pm on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the third Sunday of the rotation. A grade cannot be entered for the course until all requirements are met.</w:t>
       </w:r>
       <w:r w:rsidR="006A7EC2" w:rsidRPr="006667A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="006A7EC2" w:rsidRPr="006667A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006667A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Students that do not successfully complete and upload their mid rotation evaluation will be required to email the Course Coordinator with an explanation why this was missed. </w:t>
+        <w:t xml:space="preserve">Students that do not successfully complete and upload their mid rotation evaluation will be required to email the Course Coordinator with an explanation why this was </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5237B" w:rsidRPr="006667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>missing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBDD655" w14:textId="082EDFD9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="0046126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16D44669" w14:textId="20741DD8" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="0046126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -16346,76 +17199,75 @@
         </w:rPr>
         <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>except for</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Attending Evaluation)</w:t>
       </w:r>
       <w:r w:rsidR="00F92546" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7200D457" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRDefault="00D900EF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57D30E8A" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRPr="00C40B5D" w:rsidRDefault="00D900EF" w:rsidP="00D900EF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="84" w:name="_Toc213836897"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc234490756"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="79"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56E1A04B" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRPr="00C40B5D" w:rsidRDefault="00D900EF" w:rsidP="00D900EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r>
@@ -16526,150 +17378,153 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="696055B3" w14:textId="77777777" w:rsidR="00B6209F" w:rsidRDefault="00B6209F" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2048A12C" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="85" w:name="_Toc213836898"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc234490757"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="85"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="230637D6" w14:textId="0C477BEC" w:rsidR="002E4FC2" w:rsidRDefault="002E4FC2" w:rsidP="00782174">
+      <w:bookmarkEnd w:id="80"/>
+    </w:p>
+    <w:p w14:paraId="3C87F4CF" w14:textId="741DA3CB" w:rsidR="00582476" w:rsidRPr="00B5237B" w:rsidRDefault="002E4FC2" w:rsidP="009F6C1E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="288"/>
+        <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must be completed to determine a </w:t>
       </w:r>
       <w:r w:rsidR="005F342F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">final </w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>grade for the course</w:t>
       </w:r>
       <w:r w:rsidR="00A112EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are required to ensure their rotation requirements are completed </w:t>
       </w:r>
       <w:r w:rsidR="00E3438B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and submitted </w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>correctly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C87F4CF" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="00E11CEA" w:rsidRDefault="00582476" w:rsidP="00782174">
-[...9 lines deleted...]
-    <w:p w14:paraId="1D5BE2B0" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
+    <w:p w14:paraId="1D5BE2B0" w14:textId="469251E1" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1125DAF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>H/Honors</w:t>
       </w:r>
       <w:r w:rsidRPr="1125DAF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – A grade of honors will be designated to students demonstrating outstanding clinical, professional, and academic performance in certain core rotations. Criteria for achieving honors in a core rotation will be determined by the Instructor of Record and will be listed in the course syllabus. While Honors designation will be awarded to students meeting the criteria in the syllabi of the above courses, Honors is not an official MSU grade. The official MSUCOM transcript will reflect a grade as Pass with an additional notation that the student achieved Honors in the course. The students Medical Student Performance Evaluation will reflect each Honors grade.</w:t>
+        <w:t xml:space="preserve"> – A grade of honors will be designated to students demonstrating outstanding clinical, professional, and academic performance in certain core rotations. Criteria for achieving honors in a core rotation will be determined by the Instructor of Record and will be listed in the course syllabus. While Honors designation will be awarded to students meeting the criteria in the syllabi of the above courses, Honors is not an official MSU grade. The official MSUCOM transcript will reflect a grade as Pass with an additional notation that the student achieved Honors in the course. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5237B" w:rsidRPr="1125DAF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>students’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1125DAF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medical Student Performance Evaluation will reflect each Honors grade.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69143B46" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4832D541" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
@@ -16683,50 +17538,115 @@
       </w:pPr>
       <w:r w:rsidRPr="1125DAF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>HP/High Pass</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="1125DAF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>– The grade of High Pass will be designated to students who have above average clinical, professional, and academic performance in certain core rotations but do not meet the criteria for Honors. Criteria for High Pass in a core rotation will be determined by the Instructor of Record and will be listed in the course syllabus. While High Pass designation will be awarded to students meeting the criteria in the syllabi of the above courses, High Pass is not an official MSU grade. The official MSUCOM transcript will reflect a grade as Pass with an additional notation that the student achieved High Pass in the course. The student’s Medical Student Performance Evaluation will reflect each High Pass grade.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612BFCDF" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="356"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75D3CD84" w14:textId="77777777" w:rsidR="00ED2ADB" w:rsidRPr="00ED2ADB" w:rsidRDefault="00ED2ADB" w:rsidP="00ED2ADB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="E40000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2ADB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="E40000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Honors/High Pass Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398F205F" w14:textId="598033F8" w:rsidR="00E26C38" w:rsidRDefault="00ED2ADB" w:rsidP="00ED2ADB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="356"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2ADB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="E40000"/>
+        </w:rPr>
+        <w:t>Students are eligible to earn a High Pass or Honors designation only during the first attempt of a core rotation. Any subsequent attempts at the same rotation will be graded as a Pass/No Grade, regardless of performance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2ADB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3591683B" w14:textId="77777777" w:rsidR="00E26C38" w:rsidRDefault="00E26C38" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F90E42E" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -17711,344 +18631,370 @@
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> the student’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>didactic</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4508D4B0" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="0096296A" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="86" w:name="_Toc213836899"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc234490758"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="86"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7ED43562" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="00D208C0" w:rsidRDefault="00582476" w:rsidP="00582476">
+      <w:bookmarkEnd w:id="81"/>
+    </w:p>
+    <w:p w14:paraId="758D7C2F" w14:textId="10ADC411" w:rsidR="26910FCD" w:rsidRPr="003007F6" w:rsidRDefault="00582476" w:rsidP="003007F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Students who fail this rotation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
-[...17 lines deleted...]
-      </w:pPr>
+        <w:t>have to repeat the entire rotation and fulfill all (clinical and academic) requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="003007F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="87" w:name="_Toc213836900"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc234490759"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="34570D43" w14:textId="77777777" w:rsidR="0047330B" w:rsidRPr="001A497B" w:rsidRDefault="0047330B" w:rsidP="0047330B">
       <w:pPr>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Internal Medicine clerkship is divided into three four-week rotations that include an IM or FM- Ambulatory, IM-Hospital and IM-Sub-I clerkship. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="88" w:name="_Int_ObsW98a0"/>
+      <w:bookmarkStart w:id="83" w:name="_Int_ObsW98a0"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This will provide the mechanism to achieve the objectives that will be covered in internal medicine.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="83"/>
     </w:p>
     <w:p w14:paraId="0AA4935E" w14:textId="77777777" w:rsidR="0047330B" w:rsidRPr="001A497B" w:rsidRDefault="0047330B" w:rsidP="0047330B">
       <w:pPr>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">During the third-year inpatient IM rotation, students will rotate as a part of the medical team at their designated hospital. The students will collaborate primarily with the preceptor and with intern/resident physicians when applicable as part of the team caring for patients. Students will be expected to write history and </w:t>
       </w:r>
-      <w:bookmarkStart w:id="89" w:name="_Int_BxrjOQBt"/>
+      <w:bookmarkStart w:id="84" w:name="_Int_BxrjOQBt"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>physicals</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="84"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> on new admits and daily progress notes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B63053" w14:textId="77777777" w:rsidR="0047330B" w:rsidRDefault="0047330B" w:rsidP="0047330B">
+    <w:p w14:paraId="66B63053" w14:textId="38C672AA" w:rsidR="0047330B" w:rsidRDefault="0047330B" w:rsidP="0047330B">
       <w:pPr>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Medical students are expected to participate in direct patient care on the hospital floors, although final responsibility and decision-making rests with the attending physician. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="90" w:name="_Int_HiHjLH1c"/>
+      <w:bookmarkStart w:id="85" w:name="_Int_HiHjLH1c"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>As a third-year student, more emphasis</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="90"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="7668BC50" w14:textId="77777777" w:rsidR="0047330B" w:rsidRPr="001A497B" w:rsidRDefault="0047330B" w:rsidP="0047330B">
+      <w:bookmarkEnd w:id="85"/>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be placed on student responsibility and your ability to manage basic internal medicine patients. Students are required to attend daily didactics that may include morning reports, noon conferences, faculty grand rounds, resident grand rounds, hematology rounds, cardiology </w:t>
+      </w:r>
+      <w:r w:rsidR="00232A69" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rounds,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and faculty lectures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7668BC50" w14:textId="5772C070" w:rsidR="0047330B" w:rsidRPr="001A497B" w:rsidRDefault="0047330B" w:rsidP="0047330B">
       <w:pPr>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="91" w:name="_Int_BwqRMgog"/>
+      <w:bookmarkStart w:id="86" w:name="_Int_BwqRMgog"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>During your clinical rotation you will be part of many different learning environments and will be given a great deal of responsibility.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="91"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Importantly, most of your patients will consider you a critical member of the medical team and see you as a physician. Given this, it is vital that a high-level professional behavior is maintained. Outward appearance is particularly important in this regard and is critical for initial impressions and for gaining the respect of your patients.</w:t>
+      <w:bookmarkEnd w:id="86"/>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Importantly, most of your patients will consider you a critical member of the medical team and see you as a physician. Given this, it is vital that </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5237B" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>high</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-level professional behavior is maintained. Outward appearance is particularly important in this regard and is critical for initial impressions and for gaining the respect of your patients.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B0D32F0" w14:textId="77777777" w:rsidR="0047330B" w:rsidRPr="001A497B" w:rsidRDefault="0047330B" w:rsidP="0047330B">
       <w:pPr>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Scrubs are provided for situations where extended periods of patient care necessitate more comfortable clothing or a change in clothing. Therefore, scrubs are allowed for on-call days only.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3467EDFD" w14:textId="77777777" w:rsidR="0047330B" w:rsidRPr="001A497B" w:rsidRDefault="0047330B" w:rsidP="0047330B">
       <w:pPr>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>At ALL times when patient contact is expected or anticipated, your waist-length WHITE COAT will be worn, with your ID badge worn above the waist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1221E3B8" w14:textId="77777777" w:rsidR="0047330B" w:rsidRPr="001A497B" w:rsidRDefault="0047330B" w:rsidP="0047330B">
       <w:pPr>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are expected to function collaboratively on health care teams that include health professionals from other disciplines in the provision of quality, patient-centered care.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3929D765" w14:textId="77777777" w:rsidR="0047330B" w:rsidRPr="001A497B" w:rsidRDefault="0047330B" w:rsidP="0047330B">
+    <w:p w14:paraId="3929D765" w14:textId="7DC38FF3" w:rsidR="0047330B" w:rsidRPr="001A497B" w:rsidRDefault="0047330B" w:rsidP="0047330B">
       <w:pPr>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Students are expected to identify, access, interpret and apply medical evidence contained in the scientific literature related to patients' health problems.</w:t>
+        <w:t xml:space="preserve">Students are expected to identify, access, interpret and apply medical evidence contained in </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5237B" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> literature related to patients' health problems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15391775" w14:textId="2244B8FE" w:rsidR="0047330B" w:rsidRPr="001A497B" w:rsidRDefault="0047330B" w:rsidP="0047330B">
       <w:pPr>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
       </w:r>
       <w:r w:rsidR="00FA114B" w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>daily</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -18462,51 +19408,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2E8B3AE0" w14:textId="45BDAAD1" w:rsidR="0047330B" w:rsidRPr="00E65401" w:rsidRDefault="0047330B" w:rsidP="004C2107">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1020"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>ea</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ding </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -18941,72 +19886,79 @@
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ATTIRE AND ETIQUETTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="470ECF9B" w14:textId="77777777" w:rsidR="009D7962" w:rsidRDefault="009D7962" w:rsidP="009D7962">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">During your clinical rotation, you will be a part of many different learning environments and will be given </w:t>
       </w:r>
-      <w:bookmarkStart w:id="92" w:name="_Int_MKVNvGL5"/>
+      <w:bookmarkStart w:id="87" w:name="_Int_MKVNvGL5"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>great</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="87"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> deal of responsibility. Importantly, most of your patients will consider you a critical member of the medical team and see you as a physician. Given this, it is vital that </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="93" w:name="_Int_SFTgVZZ8"/>
+        <w:t xml:space="preserve"> deal of responsibility. Importantly, most of your patients will consider you a </w:t>
+      </w:r>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">critical member of the medical team and see you as a physician. Given this, it is vital that </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="88" w:name="_Int_SFTgVZZ8"/>
+      <w:r w:rsidRPr="0DDFC92B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>a high level</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="88"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of professional behavior is maintained. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3F4102" w14:textId="057D86B3" w:rsidR="009D7962" w:rsidRPr="00016F1D" w:rsidRDefault="009D7962" w:rsidP="009D7962">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Outward appearance is particularly important in this regard and is critical for initial impressions and for gaining the respect of your patients. For this reason, please adhere to the following </w:t>
       </w:r>
       <w:r w:rsidR="00661BDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -19159,553 +20111,756 @@
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>At ALL times when patient contact is expected or anticipated, your waist-length WHITE COAT will be worn, with your ID badge worn above the waist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B93ACF" w14:textId="77777777" w:rsidR="009D7962" w:rsidRPr="00016F1D" w:rsidRDefault="009D7962" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>As this policy simply represents general guidelines, we encourage anyone with uncertainties or questions regarding the dress code to reach out to the student director for confirmation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A423AA" w14:textId="77777777" w:rsidR="00651BC8" w:rsidRDefault="009D7962" w:rsidP="004C2107">
+    <w:p w14:paraId="57A423AA" w14:textId="52B5A4DD" w:rsidR="00651BC8" w:rsidRDefault="009D7962" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Wear a waterproof gown when blood or body fluid may soak a cloth gown.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2241EB8D" w14:textId="7F13FC74" w:rsidR="3AFD8C84" w:rsidRPr="00651BC8" w:rsidRDefault="009D7962" w:rsidP="004C2107">
+        <w:t xml:space="preserve">Wear a waterproof gown when blood or body fluid may </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE35BB" w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>soak in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a cloth gown.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2241EB8D" w14:textId="342C9A76" w:rsidR="3AFD8C84" w:rsidRPr="00651BC8" w:rsidRDefault="009D7962" w:rsidP="004C2107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00651BC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you accidentally have blood or body fluids splattered on your clothing, at the next convenient time, you should </w:t>
+        <w:t xml:space="preserve">If you accidentally have blood or body </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE35BB" w:rsidRPr="00651BC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fluid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00651BC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> splattered on your clothing, at the next convenient time, you should </w:t>
       </w:r>
       <w:r w:rsidR="00AC0109" w:rsidRPr="00651BC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>excuse yourself, change into hospital scrubs,</w:t>
       </w:r>
       <w:r w:rsidRPr="00651BC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for later laundering.</w:t>
+        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5237B" w:rsidRPr="00651BC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>laundering later</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00651BC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="024B5E64" w14:textId="4C8980D0" w:rsidR="009F71CB" w:rsidRDefault="009F71CB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:spacing w:val="4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="50450130" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="0046126F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="94" w:name="_Toc213836901"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc234490760"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="94"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="0046126F">
+      <w:bookmarkEnd w:id="89"/>
+    </w:p>
+    <w:p w14:paraId="136FF872" w14:textId="77777777" w:rsidR="00DE381E" w:rsidRPr="00FE44A4" w:rsidRDefault="00C11B04" w:rsidP="00DE381E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="00DE381E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE381E" w:rsidRPr="00FE44A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499AE529" w14:textId="77777777" w:rsidR="00DE381E" w:rsidRPr="00FE44A4" w:rsidRDefault="00DE381E" w:rsidP="00DE381E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="29BD0322" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00DE381E" w:rsidP="00DE381E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE44A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal</w:t>
+      </w:r>
+      <w:r w:rsidR="00185366">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE44A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="00FE44A4">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="0046126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRPr="00C40B5D" w:rsidRDefault="003C4D04" w:rsidP="007F38F3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="95" w:name="_Toc213836902"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc234490761"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="95"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="90"/>
+    </w:p>
+    <w:p w14:paraId="117C17FF" w14:textId="77777777" w:rsidR="0049652D" w:rsidRPr="00361731" w:rsidRDefault="009447C8" w:rsidP="0049652D">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C68FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00A112EA" w:rsidRPr="000C68FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C68FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidR="0049652D" w:rsidRPr="0049652D">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1AD9E27B" w14:textId="6DDB6E86" w:rsidR="00696DC9" w:rsidRPr="0049652D" w:rsidRDefault="00696DC9" w:rsidP="0049652D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B2223B2" w14:textId="77777777" w:rsidR="00A56D94" w:rsidRPr="00A56D94" w:rsidRDefault="00A56D94" w:rsidP="00A56D94">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="91" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc234490762"/>
+      <w:r w:rsidRPr="00A56D94">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
+    </w:p>
+    <w:p w14:paraId="510B153E" w14:textId="05746BDB" w:rsidR="00796300" w:rsidRPr="00EA7A22" w:rsidRDefault="00A56D94" w:rsidP="00796300">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C68FB">
-[...20 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00A56D94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00512238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00796300" w:rsidRPr="00512238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidR="00796300" w:rsidRPr="00512238">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AD9E27B" w14:textId="6DDB6E86" w:rsidR="00696DC9" w:rsidRPr="00C40B5D" w:rsidRDefault="00696DC9" w:rsidP="007F38F3">
+    <w:p w14:paraId="61298E50" w14:textId="313AD1BA" w:rsidR="00446517" w:rsidRDefault="00446517" w:rsidP="00A56D94">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B9B87C3" w14:textId="3A807223" w:rsidR="00902AE6" w:rsidRPr="00C40B5D" w:rsidRDefault="00902AE6" w:rsidP="007F38F3">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0F8907E6" w14:textId="77777777" w:rsidR="00446517" w:rsidRPr="00C40B5D" w:rsidRDefault="00446517" w:rsidP="007F38F3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="96" w:name="_Toc213836903"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B9B87C3" w14:textId="3A807223" w:rsidR="00902AE6" w:rsidRPr="00C40B5D" w:rsidRDefault="00902AE6" w:rsidP="007F38F3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="93" w:name="_Toc234490763"/>
       <w:r w:rsidRPr="0096296A">
         <w:lastRenderedPageBreak/>
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="96"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="081A8948" w14:textId="6AFD25BB" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="007F38F3">
+      <w:bookmarkEnd w:id="93"/>
+    </w:p>
+    <w:p w14:paraId="081A8948" w14:textId="6AFD25BB" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00234BA8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="456B9632" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
         <w:t>Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
-        <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidR="00234BA8" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="007F38F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="007F38F3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="97" w:name="_Toc213836904"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc234490764"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="94"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="75472015" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="007F38F3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="00C82EC8" w:rsidRPr="00C82EC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="009D59E9" w:rsidRPr="00A10AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D59E9" w:rsidRPr="00A10AD0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="007F38F3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="007F38F3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="98" w:name="_Toc213836905"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc234490765"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="95"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="007F38F3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="007F38F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="007F38F3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="99" w:name="_Toc213836906"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc234490766"/>
       <w:r>
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="96"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="2F30CCB0" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="007F38F3">
+    <w:p w14:paraId="5A2D4E8B" w14:textId="73A0D228" w:rsidR="00E20D8B" w:rsidRPr="00215D48" w:rsidRDefault="00E20D8B" w:rsidP="00215D48">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C31" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r w:rsidR="00215D48" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State Univers</w:t>
+        </w:r>
+        <w:r w:rsidR="00215D48" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>i</w:t>
+        </w:r>
+        <w:r w:rsidR="00215D48" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>ty</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="007F38F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C484ECA" w14:textId="7367222F" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="007F38F3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="100" w:name="_Toc213836907"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc234490767"/>
       <w:r>
         <w:t xml:space="preserve">MSU </w:t>
       </w:r>
       <w:r w:rsidR="002E1C02">
         <w:t>Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="97"/>
       <w:r w:rsidR="00E85C4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C601E0B" w14:textId="326925E4" w:rsidR="00284F2C" w:rsidRPr="00C40B5D" w:rsidRDefault="73C31A4E" w:rsidP="007F38F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received</w:t>
       </w:r>
       <w:r w:rsidR="00A112EA" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -19823,433 +20978,435 @@
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>secure; many web-based email systems including Hotmail, Gmail</w:t>
       </w:r>
       <w:r w:rsidR="000801F8" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="08BF29D0" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidR="009D59E9" w:rsidRPr="009D59E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D59E9" w:rsidRPr="009D59E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="007F38F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39480B10" w14:textId="77777777" w:rsidR="00556A88" w:rsidRPr="00556A65" w:rsidRDefault="00556A88" w:rsidP="00556A88">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="101" w:name="_Toc213320658"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="103" w:name="_Toc213836908"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc213835968"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc234490768"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="101"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1BDD4399" w14:textId="77777777" w:rsidR="00556A88" w:rsidRPr="005F7800" w:rsidRDefault="00556A88" w:rsidP="00556A88">
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
+    </w:p>
+    <w:p w14:paraId="1BDD4399" w14:textId="4849C82F" w:rsidR="00556A88" w:rsidRDefault="00556A88" w:rsidP="00556A88">
       <w:pPr>
         <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005F7800">
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00232A69" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00232A69" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00232A69" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE35BB" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00232A69" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255BCDA4" w14:textId="2E672F0D" w:rsidR="00E85094" w:rsidRPr="005F7800" w:rsidRDefault="00190D73" w:rsidP="00556A88">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r w:rsidRPr="00190D73">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="007F38F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="007F38F3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="101" w:name="_Toc234490769"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="101"/>
+    </w:p>
+    <w:p w14:paraId="781A6A67" w14:textId="77777777" w:rsidR="00C03ED0" w:rsidRDefault="0079705E" w:rsidP="00C03ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The accreditation standards for graduate medical education programs include restrictions on the duty hours of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D208C0" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>residents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Additionally, </w:t>
+      </w:r>
+      <w:r w:rsidR="1B7D1B2B" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>institutions</w:t>
+      </w:r>
+      <w:r w:rsidR="2C99CD68" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
-        <w:r w:rsidRPr="005F7800">
+      <w:r w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="2387758C" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>expected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00D208C0" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>promote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
+      </w:r>
+      <w:r w:rsidR="000512F6" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53">
+        <w:r w:rsidR="00C03ED0" w:rsidRPr="245FF0B1">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>AI_Use_Policy.pdf</w:t>
+          <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="007F38F3">
+    <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00C03ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...106 lines deleted...]
-        <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="007F38F3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="105" w:name="_Toc213836910"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc234490770"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="105"/>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:bookmarkEnd w:id="102"/>
+    </w:p>
+    <w:p w14:paraId="6251608F" w14:textId="77777777" w:rsidR="00E74728" w:rsidRPr="00A871DA" w:rsidRDefault="00E74728" w:rsidP="00E74728">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...55 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F22B28" w14:textId="77777777" w:rsidR="00E74728" w:rsidRPr="00A871DA" w:rsidRDefault="00E74728" w:rsidP="00E74728">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="736E9C3B" w14:textId="77777777" w:rsidR="00E74728" w:rsidRPr="00A871DA" w:rsidRDefault="00E74728" w:rsidP="00E74728">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...9 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00417516">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
-        <w:r w:rsidRPr="00417516">
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00417516">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="007F38F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62B39D01" w14:textId="77777777" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="007F38F3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="106" w:name="_Toc169162520"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="109" w:name="_Toc213836911"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc186790649"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc234490771"/>
       <w:r w:rsidRPr="0002378E">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
-      <w:bookmarkEnd w:id="107"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="109"/>
     </w:p>
     <w:p w14:paraId="1F9B2CDF" w14:textId="77777777" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="007F38F3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -20332,93 +21489,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54">
+      <w:hyperlink r:id="rId56">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId55">
+      <w:hyperlink r:id="rId57">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -20738,90 +21895,90 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="4B7A4375" w:rsidR="00B17123" w:rsidRDefault="00B17123">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="00472C7B">
-          <w:footerReference w:type="default" r:id="rId56"/>
-          <w:footerReference w:type="first" r:id="rId57"/>
+          <w:footerReference w:type="default" r:id="rId58"/>
+          <w:footerReference w:type="first" r:id="rId59"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="110" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="113" w:name="_Toc213836912"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc234490772"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
-      <w:bookmarkEnd w:id="111"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="113"/>
     </w:p>
     <w:p w14:paraId="7E32B9C6" w14:textId="5B377DF7" w:rsidR="00D8367A" w:rsidRPr="00D703AA" w:rsidRDefault="00D8367A" w:rsidP="00D703AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="00E33C29">
         <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15120" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2430"/>
         <w:gridCol w:w="1890"/>
@@ -21073,167 +22230,187 @@
           </w:tcPr>
           <w:p w14:paraId="75DA67C1" w14:textId="50491968" w:rsidR="00490B06" w:rsidRPr="009275FB" w:rsidRDefault="00490B06" w:rsidP="00490B06">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed in D2L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56CB4F72" w14:textId="1F609D93" w:rsidR="00490B06" w:rsidRPr="1125DAF6" w:rsidRDefault="00490B06" w:rsidP="004C2107">
+          <w:p w14:paraId="56CB4F72" w14:textId="1851F5FC" w:rsidR="00490B06" w:rsidRPr="1125DAF6" w:rsidRDefault="00490B06" w:rsidP="00A62F99">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0049790A">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">All required quizzes have been completed by 11:59 pm the last </w:t>
+              <w:t xml:space="preserve">All required quizzes have been completed by 11:59 </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE35BB" w:rsidRPr="0049790A">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pm on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0049790A">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sun</w:t>
             </w:r>
             <w:r w:rsidRPr="0049790A">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">day of the Rotation with an 80% overall average score within two attempts </w:t>
             </w:r>
             <w:r w:rsidRPr="0049790A">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PLUS four additional optional modules with their quizzes (80% avg 2 attempts) besides the eight required modules.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50B3BDD3" w14:textId="5889CE5E" w:rsidR="00490B06" w:rsidRPr="74C1DA06" w:rsidRDefault="00490B06" w:rsidP="004C2107">
+          <w:p w14:paraId="50B3BDD3" w14:textId="14B59006" w:rsidR="00490B06" w:rsidRPr="74C1DA06" w:rsidRDefault="00490B06" w:rsidP="00A62F99">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0049790A">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">All required quizzes have been completed by 11:59 pm the last </w:t>
+              <w:t xml:space="preserve">All required quizzes have been completed by 11:59 </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE35BB" w:rsidRPr="0049790A">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pm on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0049790A">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sun</w:t>
             </w:r>
             <w:r w:rsidRPr="0049790A">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">day of the Rotation with an 80% overall average score within two attempts </w:t>
             </w:r>
             <w:r w:rsidRPr="0049790A">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PLUS two additional optional modules with their quizzes (80% avg 2 attempts) besides the eight required modules.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A8639B2" w14:textId="39BECE4E" w:rsidR="00490B06" w:rsidRPr="1125DAF6" w:rsidRDefault="00490B06" w:rsidP="004C2107">
+          <w:p w14:paraId="1A8639B2" w14:textId="39BECE4E" w:rsidR="00490B06" w:rsidRPr="1125DAF6" w:rsidRDefault="00490B06" w:rsidP="00A62F99">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0049790A">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">All required quizzes have been completed by 11:59 pm the last </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sun</w:t>
             </w:r>
             <w:r w:rsidRPr="0049790A">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
@@ -21261,59 +22438,55 @@
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A6026AD" w14:textId="77777777" w:rsidR="00490B06" w:rsidRPr="1125DAF6" w:rsidRDefault="00490B06" w:rsidP="00490B06">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45B8797D" w14:textId="357E85B9" w:rsidR="00490B06" w:rsidRPr="389FCA9F" w:rsidRDefault="00490B06" w:rsidP="004C2107">
+          <w:p w14:paraId="45B8797D" w14:textId="357E85B9" w:rsidR="00490B06" w:rsidRPr="389FCA9F" w:rsidRDefault="00490B06" w:rsidP="004278AE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to meet the quiz and</w:t>
             </w:r>
             <w:r w:rsidR="00983F2B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>or the corrective action.</w:t>
@@ -21367,155 +22540,143 @@
           </w:tcPr>
           <w:p w14:paraId="338D7539" w14:textId="1C278C13" w:rsidR="005605A2" w:rsidRPr="009275FB" w:rsidRDefault="005605A2" w:rsidP="005605A2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54D6E000" w14:textId="3435720B" w:rsidR="005605A2" w:rsidRPr="1125DAF6" w:rsidRDefault="005605A2" w:rsidP="004C2107">
+          <w:p w14:paraId="54D6E000" w14:textId="3435720B" w:rsidR="005605A2" w:rsidRPr="1125DAF6" w:rsidRDefault="005605A2" w:rsidP="00A62F99">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">80% on two attempts by 11:59 pm on the </w:t>
             </w:r>
             <w:r w:rsidRPr="0049790A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">second Sunday </w:t>
             </w:r>
             <w:r w:rsidRPr="0049790A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">of the Rotation </w:t>
             </w:r>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(quiz in D2l)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="525C471A" w14:textId="0164F23B" w:rsidR="005605A2" w:rsidRPr="74C1DA06" w:rsidRDefault="005605A2" w:rsidP="004C2107">
+          <w:p w14:paraId="525C471A" w14:textId="0164F23B" w:rsidR="005605A2" w:rsidRPr="74C1DA06" w:rsidRDefault="005605A2" w:rsidP="00A62F99">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91B74">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">80% on two attempts by 11:59 pm on the </w:t>
             </w:r>
             <w:r w:rsidRPr="0049790A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>second Sunday of the Rotation</w:t>
             </w:r>
             <w:r w:rsidRPr="00A91B74">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (quiz in D2l)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="392087E3" w14:textId="18AD79EF" w:rsidR="005605A2" w:rsidRPr="1125DAF6" w:rsidRDefault="005605A2" w:rsidP="004C2107">
+          <w:p w14:paraId="392087E3" w14:textId="18AD79EF" w:rsidR="005605A2" w:rsidRPr="1125DAF6" w:rsidRDefault="005605A2" w:rsidP="00A62F99">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91B74">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">80% on two attempts by 11:59 pm on the </w:t>
             </w:r>
             <w:r w:rsidRPr="0049790A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">second Sunday of the Rotation </w:t>
             </w:r>
             <w:r w:rsidRPr="00A91B74">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -21531,80 +22692,90 @@
           </w:tcPr>
           <w:p w14:paraId="3009E855" w14:textId="522B77A7" w:rsidR="005605A2" w:rsidRPr="1125DAF6" w:rsidRDefault="005605A2" w:rsidP="005605A2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91B74">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0722C8B1" w14:textId="689A1EFD" w:rsidR="005605A2" w:rsidRPr="389FCA9F" w:rsidRDefault="005605A2" w:rsidP="004C2107">
+          <w:p w14:paraId="0722C8B1" w14:textId="0835311A" w:rsidR="005605A2" w:rsidRPr="389FCA9F" w:rsidRDefault="005605A2" w:rsidP="004278AE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Failure to take the quiz and meet the requirements within </w:t>
+              <w:t xml:space="preserve">Failure to take the quiz and </w:t>
             </w:r>
-            <w:bookmarkStart w:id="114" w:name="_Int_pIENrcsW"/>
-            <w:r w:rsidRPr="001A497B">
+            <w:r w:rsidR="004D2DE4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">receive 80% including any option for corrective action </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A497B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> within </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="111" w:name="_Int_pIENrcsW"/>
+            <w:r w:rsidRPr="001A497B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="114"/>
+            <w:bookmarkEnd w:id="111"/>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00290A8D" w:rsidRPr="00C40B5D" w14:paraId="5ED078AF" w14:textId="77777777" w:rsidTr="00290A8D">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="218E2AFF" w14:textId="24C6D3C1" w:rsidR="00290A8D" w:rsidRPr="007C354A" w:rsidRDefault="00290A8D" w:rsidP="00290A8D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -21865,59 +23036,55 @@
             <w:r w:rsidRPr="2FA7D722">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34FAE231" w14:textId="77777777" w:rsidR="00290A8D" w:rsidRPr="1125DAF6" w:rsidRDefault="00290A8D" w:rsidP="00290A8D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17C43FCE" w14:textId="0230C6B9" w:rsidR="00290A8D" w:rsidRPr="389FCA9F" w:rsidRDefault="00290A8D" w:rsidP="004C2107">
+          <w:p w14:paraId="17C43FCE" w14:textId="0230C6B9" w:rsidR="00290A8D" w:rsidRPr="389FCA9F" w:rsidRDefault="00290A8D" w:rsidP="004278AE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit </w:t>
             </w:r>
             <w:r w:rsidRPr="000512F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>within 14 days</w:t>
             </w:r>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation</w:t>
@@ -21962,143 +23129,131 @@
           </w:tcPr>
           <w:p w14:paraId="542A9CFE" w14:textId="4CF022E2" w:rsidR="00B37E38" w:rsidRPr="009275FB" w:rsidRDefault="00B37E38" w:rsidP="00B37E38">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Submitted into Dropbox in D2L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01D5ACE5" w14:textId="337713BD" w:rsidR="00B37E38" w:rsidRPr="1125DAF6" w:rsidRDefault="00B37E38" w:rsidP="004C2107">
+          <w:p w14:paraId="01D5ACE5" w14:textId="337713BD" w:rsidR="00B37E38" w:rsidRPr="1125DAF6" w:rsidRDefault="00B37E38" w:rsidP="00756E74">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed 100% and uploaded by 11:59pm the last </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sun</w:t>
             </w:r>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>day of the rotation. You must upload the schedule you worked. There is no standard form, and you can just upload the four-week calendar marking the shifts you worked.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D5680E3" w14:textId="7A3D191E" w:rsidR="00B37E38" w:rsidRPr="74C1DA06" w:rsidRDefault="00B37E38" w:rsidP="004C2107">
+          <w:p w14:paraId="7D5680E3" w14:textId="7A3D191E" w:rsidR="00B37E38" w:rsidRPr="74C1DA06" w:rsidRDefault="00B37E38" w:rsidP="00756E74">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed 100% and uploaded by 11:59 pm the last </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sun</w:t>
             </w:r>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>day of the rotation. You must upload the schedule you worked. There is no standard form, and you can just upload the four-week calendar marking the shifts you worked</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A9B9167" w14:textId="14F97D7A" w:rsidR="00B37E38" w:rsidRPr="1125DAF6" w:rsidRDefault="00B37E38" w:rsidP="004C2107">
+          <w:p w14:paraId="7A9B9167" w14:textId="14F97D7A" w:rsidR="00B37E38" w:rsidRPr="1125DAF6" w:rsidRDefault="00B37E38" w:rsidP="00756E74">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed 100% and uploaded by 11:59 pm the last </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sun</w:t>
             </w:r>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>day of the rotation. You must upload the schedule you worked. There is no standard form, and you can just upload the four-week calendar marking the shifts you worked.</w:t>
@@ -22112,80 +23267,76 @@
           </w:tcPr>
           <w:p w14:paraId="3D2626D0" w14:textId="424F6240" w:rsidR="00B37E38" w:rsidRPr="1125DAF6" w:rsidRDefault="00B37E38" w:rsidP="00B37E38">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91B74">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BABBFEB" w14:textId="7A78FC2D" w:rsidR="00B37E38" w:rsidRPr="389FCA9F" w:rsidRDefault="00B37E38" w:rsidP="004C2107">
+          <w:p w14:paraId="7BABBFEB" w14:textId="7A78FC2D" w:rsidR="00B37E38" w:rsidRPr="389FCA9F" w:rsidRDefault="00B37E38" w:rsidP="004278AE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="115" w:name="_Int_9IvkQe5H"/>
+            <w:bookmarkStart w:id="112" w:name="_Int_9IvkQe5H"/>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="115"/>
+            <w:bookmarkEnd w:id="112"/>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00072DA5" w:rsidRPr="00C40B5D" w14:paraId="1B51DACE" w14:textId="77777777" w:rsidTr="00290A8D">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E3BA85D" w14:textId="5B19842E" w:rsidR="00072DA5" w:rsidRPr="007C354A" w:rsidRDefault="00072DA5" w:rsidP="00072DA5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -22210,170 +23361,150 @@
           </w:tcPr>
           <w:p w14:paraId="31B6E004" w14:textId="7CF0C115" w:rsidR="00072DA5" w:rsidRPr="009275FB" w:rsidRDefault="00072DA5" w:rsidP="00072DA5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NBOME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FBCB6F8" w14:textId="03F9514F" w:rsidR="00072DA5" w:rsidRPr="1125DAF6" w:rsidRDefault="00AC0109" w:rsidP="004C2107">
+          <w:p w14:paraId="4FBCB6F8" w14:textId="03F9514F" w:rsidR="00072DA5" w:rsidRPr="1125DAF6" w:rsidRDefault="00AC0109" w:rsidP="00756E74">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
             <w:r w:rsidR="00072DA5" w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> receive </w:t>
             </w:r>
-            <w:bookmarkStart w:id="116" w:name="_Int_f0lLm9pK"/>
+            <w:bookmarkStart w:id="113" w:name="_Int_f0lLm9pK"/>
             <w:r w:rsidR="00072DA5" w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Honor’s</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="116"/>
+            <w:bookmarkEnd w:id="113"/>
             <w:r w:rsidR="00072DA5" w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> in IM 650, you must achieve an Honor’s score on the COMAT.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15C426CE" w14:textId="140D85A0" w:rsidR="00072DA5" w:rsidRPr="74C1DA06" w:rsidRDefault="00072DA5" w:rsidP="004C2107">
+          <w:p w14:paraId="15C426CE" w14:textId="384215A7" w:rsidR="00072DA5" w:rsidRPr="74C1DA06" w:rsidRDefault="00AC0109" w:rsidP="00756E74">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>To</w:t>
             </w:r>
-            <w:r w:rsidR="00AC0109" w:rsidRPr="001A497B">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="00072DA5" w:rsidRPr="001A497B">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>To</w:t>
+              <w:t xml:space="preserve"> receive </w:t>
             </w:r>
-            <w:r w:rsidRPr="001A497B">
+            <w:bookmarkStart w:id="114" w:name="_Int_GiLkIYOh"/>
+            <w:r w:rsidR="00072DA5" w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> receive </w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>High</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="117"/>
-            <w:r w:rsidRPr="001A497B">
+            <w:bookmarkEnd w:id="114"/>
+            <w:r w:rsidR="00072DA5" w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pass in IM 650, you must achieve a High Pass score on the COMAT.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21117718" w14:textId="186AA7B2" w:rsidR="00072DA5" w:rsidRPr="1125DAF6" w:rsidRDefault="00072DA5" w:rsidP="004C2107">
+          <w:p w14:paraId="21117718" w14:textId="186AA7B2" w:rsidR="00072DA5" w:rsidRPr="1125DAF6" w:rsidRDefault="00072DA5" w:rsidP="00756E74">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No requirement to pass IM 650 (graded with IM 660)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EB00465" w14:textId="77777777" w:rsidR="00072DA5" w:rsidRPr="1125DAF6" w:rsidRDefault="00072DA5" w:rsidP="00072DA5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-101"/>
               <w:rPr>
@@ -22384,59 +23515,55 @@
             <w:r w:rsidRPr="2FA7D722">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3612876C" w14:textId="77777777" w:rsidR="00072DA5" w:rsidRPr="1125DAF6" w:rsidRDefault="00072DA5" w:rsidP="00072DA5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE1FA72" w14:textId="51A58163" w:rsidR="00072DA5" w:rsidRPr="389FCA9F" w:rsidRDefault="00072DA5" w:rsidP="004C2107">
+          <w:p w14:paraId="7FE1FA72" w14:textId="51A58163" w:rsidR="00072DA5" w:rsidRPr="389FCA9F" w:rsidRDefault="00072DA5" w:rsidP="004278AE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No requirement to pass IM 650 (graded with IM 660)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00072DA5" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="00290A8D">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54F1C8CB" w14:textId="3C616971" w:rsidR="00072DA5" w:rsidRPr="00CC6A27" w:rsidRDefault="00072DA5" w:rsidP="00072DA5">
@@ -23016,100 +24143,100 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0048694D">
-          <w:headerReference w:type="first" r:id="rId58"/>
+          <w:headerReference w:type="first" r:id="rId60"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="29119ECE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59" cstate="print">
+                    <a:blip r:embed="rId61" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -23351,169 +24478,169 @@
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This assessment is based on:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796A1184" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34CB369A" wp14:editId="72FA6EA2">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34CB369A" wp14:editId="24060F2B">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
                 <wp:docPr id="2" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5B26369B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="71081792">
+              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0035A929" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="6360CA1E" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C734201" wp14:editId="3CB7CB4C">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C734201" wp14:editId="17809F4B">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
                 <wp:docPr id="3" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="1804BFAE" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="34880956">
+              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="1043EE8C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="00D208C0" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -23542,176 +24669,176 @@
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71FEFF85" wp14:editId="5E9D7425">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71FEFF85" wp14:editId="3C6BBC57">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
                 <wp:docPr id="4" name="Rectangle 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5CAF722A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="29D4EE81">
+              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="137C47B4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="597D9FC2" wp14:editId="4366BA08">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="597D9FC2" wp14:editId="0C252303">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
                 <wp:docPr id="6" name="Rectangle 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2AC90861" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="5D249621">
+              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5D8B1757" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -24244,84 +25371,84 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0048694D">
-      <w:headerReference w:type="first" r:id="rId60"/>
+      <w:headerReference w:type="first" r:id="rId62"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D755148" w14:textId="77777777" w:rsidR="00960CFA" w:rsidRDefault="00960CFA" w:rsidP="00E756E0">
+    <w:p w14:paraId="2A138EA8" w14:textId="77777777" w:rsidR="0043463F" w:rsidRDefault="0043463F" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F9792D2" w14:textId="77777777" w:rsidR="00960CFA" w:rsidRDefault="00960CFA" w:rsidP="00E756E0">
+    <w:p w14:paraId="07F06A3D" w14:textId="77777777" w:rsidR="0043463F" w:rsidRDefault="0043463F" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="41318F04" w14:textId="77777777" w:rsidR="00960CFA" w:rsidRDefault="00960CFA">
+    <w:p w14:paraId="019BC187" w14:textId="77777777" w:rsidR="0043463F" w:rsidRDefault="0043463F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -24364,57 +25491,57 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="304E0C21" w14:textId="77777777" w:rsidR="00B976D2" w:rsidRDefault="00B976D2" w:rsidP="00B976D2">
+  <w:p w14:paraId="304E0C21" w14:textId="3BDF28F2" w:rsidR="00B976D2" w:rsidRDefault="00570588" w:rsidP="00B976D2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t>Reviewed and approved (date)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="709FA040" w14:textId="77777777" w:rsidR="00B976D2" w:rsidRPr="00B976D2" w:rsidRDefault="00B976D2" w:rsidP="00B976D2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
@@ -24443,57 +25570,60 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="576026C4" w14:textId="77777777" w:rsidR="00B976D2" w:rsidRDefault="00B976D2" w:rsidP="00B976D2">
+  <w:p w14:paraId="576026C4" w14:textId="5B3625B5" w:rsidR="00B976D2" w:rsidRDefault="00F770DA" w:rsidP="00B976D2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and approved </w:t>
+    </w:r>
+    <w:r w:rsidR="003007F6">
+      <w:t>7/9/2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="13859207" w14:textId="77777777" w:rsidR="00472C7B" w:rsidRDefault="00472C7B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
@@ -24502,71 +25632,71 @@
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="104A55BA" w14:textId="77777777" w:rsidR="00960CFA" w:rsidRDefault="00960CFA" w:rsidP="00E756E0">
+    <w:p w14:paraId="1C1908F8" w14:textId="77777777" w:rsidR="0043463F" w:rsidRDefault="0043463F" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="134612D9" w14:textId="77777777" w:rsidR="00960CFA" w:rsidRDefault="00960CFA" w:rsidP="00E756E0">
+    <w:p w14:paraId="688E61D3" w14:textId="77777777" w:rsidR="0043463F" w:rsidRDefault="0043463F" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7BDF2579" w14:textId="77777777" w:rsidR="00960CFA" w:rsidRDefault="00960CFA">
+    <w:p w14:paraId="2D583C94" w14:textId="77777777" w:rsidR="0043463F" w:rsidRDefault="0043463F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="618E6870" w14:textId="05AB1EC0" w:rsidR="004A166C" w:rsidRDefault="001A1FEA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>IM 6</w:t>
     </w:r>
     <w:r w:rsidR="00B71D5D">
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="002A7F63">
       <w:t>0</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> Core</w:t>
@@ -25907,51 +27037,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3214565D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
@@ -27134,61 +28264,63 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5859205D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7D14D390"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="EF449FD0"/>
+    <w:lvl w:ilvl="0" w:tplc="71BA73E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -28435,644 +29567,721 @@
   <w:num w:numId="29" w16cid:durableId="273101714">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="626356836">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="66462286">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1446197669">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="412707521">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="486895863">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="33"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
+    <w:rsid w:val="00003200"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="0000392A"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="00007118"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="00015A48"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
+    <w:rsid w:val="00023218"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="0002404C"/>
     <w:rsid w:val="000244AF"/>
+    <w:rsid w:val="00024682"/>
     <w:rsid w:val="000268F0"/>
+    <w:rsid w:val="00026DAD"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00030EA0"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="000321AB"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="0003531B"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="000413B8"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00042A53"/>
     <w:rsid w:val="00042A7A"/>
     <w:rsid w:val="00043790"/>
+    <w:rsid w:val="00043B8B"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
+    <w:rsid w:val="000528EB"/>
     <w:rsid w:val="000542BE"/>
+    <w:rsid w:val="00055490"/>
     <w:rsid w:val="0005735A"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
+    <w:rsid w:val="00062ED4"/>
+    <w:rsid w:val="00064322"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
+    <w:rsid w:val="00065D8D"/>
+    <w:rsid w:val="00067C40"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00070866"/>
     <w:rsid w:val="00071B97"/>
+    <w:rsid w:val="000727A4"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DA5"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="0007505A"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="00085E91"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
+    <w:rsid w:val="00091955"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="0009365E"/>
     <w:rsid w:val="00094508"/>
+    <w:rsid w:val="00096058"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="000975F0"/>
     <w:rsid w:val="00097BE4"/>
+    <w:rsid w:val="000A0256"/>
+    <w:rsid w:val="000A0417"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A34AF"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A56BF"/>
     <w:rsid w:val="000A6BEB"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B41AE"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000B4E87"/>
+    <w:rsid w:val="000B6A73"/>
+    <w:rsid w:val="000B7C4A"/>
     <w:rsid w:val="000C05EE"/>
+    <w:rsid w:val="000C0F2F"/>
     <w:rsid w:val="000C14DA"/>
+    <w:rsid w:val="000C1E84"/>
+    <w:rsid w:val="000C1F43"/>
+    <w:rsid w:val="000C2CAB"/>
     <w:rsid w:val="000C31A7"/>
     <w:rsid w:val="000C3C4D"/>
+    <w:rsid w:val="000C5808"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
+    <w:rsid w:val="000D6B61"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
+    <w:rsid w:val="000E302E"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
+    <w:rsid w:val="000F1903"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="00103239"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="00105E6B"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
+    <w:rsid w:val="00115ECF"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
+    <w:rsid w:val="00123365"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012423B"/>
     <w:rsid w:val="001242E4"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001265A7"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="001467F3"/>
     <w:rsid w:val="0014685E"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="00146D7C"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00150495"/>
     <w:rsid w:val="00151467"/>
+    <w:rsid w:val="00151D06"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001527B1"/>
+    <w:rsid w:val="001528F1"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
+    <w:rsid w:val="00156266"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001612CE"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="00170AF2"/>
+    <w:rsid w:val="00171A44"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
+    <w:rsid w:val="00172F37"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="001835FE"/>
     <w:rsid w:val="00183A92"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
+    <w:rsid w:val="00185366"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
+    <w:rsid w:val="00190D73"/>
+    <w:rsid w:val="0019174A"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A051A"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A1FEA"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B1F00"/>
+    <w:rsid w:val="001B300E"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C173A"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
+    <w:rsid w:val="001C3A69"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
+    <w:rsid w:val="001C7338"/>
+    <w:rsid w:val="001D1A63"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D470B"/>
     <w:rsid w:val="001D5191"/>
+    <w:rsid w:val="001D5D8C"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E21B5"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E40B2"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6E35"/>
     <w:rsid w:val="001E6F3B"/>
+    <w:rsid w:val="001E77CB"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
+    <w:rsid w:val="001F1B4D"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
+    <w:rsid w:val="001F765A"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="002022C3"/>
+    <w:rsid w:val="002040C4"/>
     <w:rsid w:val="00204968"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="00207901"/>
     <w:rsid w:val="0021086C"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="00212DB6"/>
     <w:rsid w:val="0021585C"/>
+    <w:rsid w:val="00215D48"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="00221786"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
+    <w:rsid w:val="00224C8F"/>
     <w:rsid w:val="00224F66"/>
+    <w:rsid w:val="002264EF"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
+    <w:rsid w:val="00232A69"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
+    <w:rsid w:val="0023438B"/>
+    <w:rsid w:val="00234BA8"/>
     <w:rsid w:val="00235314"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="0023682F"/>
     <w:rsid w:val="00237312"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
+    <w:rsid w:val="00237A69"/>
+    <w:rsid w:val="002412D4"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255405"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628D4"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
+    <w:rsid w:val="00270683"/>
     <w:rsid w:val="0027179F"/>
+    <w:rsid w:val="00272014"/>
     <w:rsid w:val="00272CE6"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
+    <w:rsid w:val="002738A3"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
+    <w:rsid w:val="00283A33"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
+    <w:rsid w:val="00290389"/>
     <w:rsid w:val="00290A8D"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
+    <w:rsid w:val="00296D4D"/>
     <w:rsid w:val="0029743A"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
+    <w:rsid w:val="002A0CBE"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A3FBE"/>
+    <w:rsid w:val="002A44D1"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002A7F63"/>
+    <w:rsid w:val="002B0C49"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
+    <w:rsid w:val="002B2CEB"/>
     <w:rsid w:val="002B30BB"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
+    <w:rsid w:val="002B54EF"/>
     <w:rsid w:val="002B6155"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C24E8"/>
     <w:rsid w:val="002C4CEA"/>
     <w:rsid w:val="002C6602"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002D7E53"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E4FC2"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002E6828"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6636"/>
     <w:rsid w:val="002F6A85"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
+    <w:rsid w:val="003007F6"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302B7D"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00306A96"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
+    <w:rsid w:val="00322370"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00326C6B"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="003333CB"/>
     <w:rsid w:val="00334BE6"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="00336145"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="00341318"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
+    <w:rsid w:val="00342C30"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
+    <w:rsid w:val="00344DE4"/>
     <w:rsid w:val="00346788"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00346DB0"/>
     <w:rsid w:val="00347616"/>
+    <w:rsid w:val="003505D4"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353550"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="00365D1E"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
+    <w:rsid w:val="00372F6D"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
+    <w:rsid w:val="003756E1"/>
+    <w:rsid w:val="003775BE"/>
     <w:rsid w:val="00377C5D"/>
+    <w:rsid w:val="00381D40"/>
     <w:rsid w:val="003832D3"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
+    <w:rsid w:val="00393246"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A476B"/>
     <w:rsid w:val="003A50E8"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B1812"/>
     <w:rsid w:val="003B245F"/>
+    <w:rsid w:val="003B45DE"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003C0CE8"/>
+    <w:rsid w:val="003C15DB"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
+    <w:rsid w:val="003D2006"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D3A6A"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E082F"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F571A"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
@@ -29084,397 +30293,447 @@
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="004119D9"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="00412251"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00417516"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425273"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="00426038"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426AA0"/>
     <w:rsid w:val="00426B4C"/>
+    <w:rsid w:val="004278AE"/>
+    <w:rsid w:val="00434160"/>
+    <w:rsid w:val="0043463F"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442789"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="00444169"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
+    <w:rsid w:val="00446517"/>
     <w:rsid w:val="00446745"/>
+    <w:rsid w:val="00446DE3"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="0045088C"/>
     <w:rsid w:val="00450A88"/>
+    <w:rsid w:val="00451ABC"/>
+    <w:rsid w:val="0045240E"/>
     <w:rsid w:val="00452A6E"/>
+    <w:rsid w:val="00453B8E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455D32"/>
     <w:rsid w:val="00456120"/>
     <w:rsid w:val="0045634F"/>
     <w:rsid w:val="0045654E"/>
     <w:rsid w:val="00457A5B"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046126F"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
+    <w:rsid w:val="00464485"/>
     <w:rsid w:val="00464B1E"/>
+    <w:rsid w:val="00465508"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472C7B"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047330B"/>
     <w:rsid w:val="00473708"/>
     <w:rsid w:val="004739B9"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="0047522E"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="004778C3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048040D"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B0F"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="004867DD"/>
     <w:rsid w:val="0048694D"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="00490B06"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="00494454"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
+    <w:rsid w:val="0049652D"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
+    <w:rsid w:val="004A165A"/>
     <w:rsid w:val="004A166C"/>
+    <w:rsid w:val="004A2053"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A3F7A"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B0394"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004C0DA7"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2107"/>
     <w:rsid w:val="004C2634"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C5EC6"/>
+    <w:rsid w:val="004C640E"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
+    <w:rsid w:val="004D2DE4"/>
     <w:rsid w:val="004D33BE"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D4543"/>
+    <w:rsid w:val="004D733E"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
+    <w:rsid w:val="004E2B02"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004E7ACE"/>
+    <w:rsid w:val="004F032D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4420"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F76E2"/>
     <w:rsid w:val="004F7866"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
+    <w:rsid w:val="0050247B"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
+    <w:rsid w:val="00507A38"/>
     <w:rsid w:val="0051096B"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
+    <w:rsid w:val="00512238"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="00520513"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
+    <w:rsid w:val="0052171A"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
+    <w:rsid w:val="00524349"/>
+    <w:rsid w:val="00524F39"/>
     <w:rsid w:val="00525068"/>
+    <w:rsid w:val="005251FB"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="0053141A"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="00531839"/>
     <w:rsid w:val="0053276C"/>
+    <w:rsid w:val="005335A8"/>
+    <w:rsid w:val="00536AA9"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00541E5E"/>
+    <w:rsid w:val="005426F6"/>
     <w:rsid w:val="005427D0"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="00542E63"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="00551D6F"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="005565A2"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00556A88"/>
     <w:rsid w:val="005603B6"/>
     <w:rsid w:val="005605A2"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="005650A1"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057008C"/>
     <w:rsid w:val="0057048D"/>
+    <w:rsid w:val="00570588"/>
     <w:rsid w:val="00572625"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="00573FBA"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582476"/>
+    <w:rsid w:val="00583CD5"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
+    <w:rsid w:val="005A2F15"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5C09"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7BD6"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
+    <w:rsid w:val="005B6E10"/>
     <w:rsid w:val="005B715B"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
+    <w:rsid w:val="005C6587"/>
     <w:rsid w:val="005D0B78"/>
+    <w:rsid w:val="005D100B"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
+    <w:rsid w:val="005D2C3D"/>
+    <w:rsid w:val="005D2F03"/>
+    <w:rsid w:val="005D37CD"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
+    <w:rsid w:val="005E1931"/>
+    <w:rsid w:val="005E19E7"/>
     <w:rsid w:val="005E1DBB"/>
+    <w:rsid w:val="005E1F5D"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
+    <w:rsid w:val="005E6D59"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F342F"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F5886"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
+    <w:rsid w:val="006009C2"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
+    <w:rsid w:val="00601A99"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00602F50"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006063BC"/>
     <w:rsid w:val="006065B0"/>
+    <w:rsid w:val="0061006B"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="0061495F"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
+    <w:rsid w:val="00616C3A"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="00617478"/>
+    <w:rsid w:val="00617983"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="00620E25"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="0062531A"/>
     <w:rsid w:val="00625A85"/>
     <w:rsid w:val="00625AC9"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
+    <w:rsid w:val="006265FD"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637C32"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00641367"/>
+    <w:rsid w:val="0064156B"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="00645E69"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
+    <w:rsid w:val="0064740B"/>
     <w:rsid w:val="00650B43"/>
+    <w:rsid w:val="00650F43"/>
     <w:rsid w:val="00651BC8"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="00656AAE"/>
     <w:rsid w:val="00657CD3"/>
     <w:rsid w:val="00661BDA"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="00661D2A"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="00662E8B"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="006667A3"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="00677B96"/>
     <w:rsid w:val="0068102E"/>
@@ -29482,1417 +30741,1596 @@
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="0069360F"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A28FE"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006A7BBB"/>
     <w:rsid w:val="006A7C3F"/>
+    <w:rsid w:val="006A7E1B"/>
     <w:rsid w:val="006A7EC2"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
+    <w:rsid w:val="006B27F6"/>
+    <w:rsid w:val="006B355C"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B6394"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C213A"/>
     <w:rsid w:val="006C39B3"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D1078"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D1E59"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D702B"/>
     <w:rsid w:val="006D7F21"/>
+    <w:rsid w:val="006E0715"/>
+    <w:rsid w:val="006E1297"/>
     <w:rsid w:val="006E13C6"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E5C8D"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
+    <w:rsid w:val="006F0674"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F651D"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F742C"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707494"/>
     <w:rsid w:val="00707E68"/>
+    <w:rsid w:val="0071189D"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00711CE9"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
+    <w:rsid w:val="007144BF"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="007257F2"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00730CE8"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00733B6B"/>
     <w:rsid w:val="00734B3E"/>
     <w:rsid w:val="00735253"/>
+    <w:rsid w:val="00735774"/>
     <w:rsid w:val="007357EC"/>
+    <w:rsid w:val="007377B2"/>
     <w:rsid w:val="0074263E"/>
+    <w:rsid w:val="00742CB9"/>
+    <w:rsid w:val="00744479"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="007458A4"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="00751853"/>
     <w:rsid w:val="00752CFA"/>
     <w:rsid w:val="0075345B"/>
+    <w:rsid w:val="00756E74"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00763551"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="00767C31"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
+    <w:rsid w:val="00773AD5"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="00782174"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
+    <w:rsid w:val="00786565"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007909A3"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00793E57"/>
     <w:rsid w:val="00795FD4"/>
+    <w:rsid w:val="00796300"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="007968AD"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A32CC"/>
     <w:rsid w:val="007A41D9"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B06BE"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7058"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
+    <w:rsid w:val="007C30A2"/>
     <w:rsid w:val="007C354A"/>
+    <w:rsid w:val="007C36BB"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D3A75"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D5029"/>
+    <w:rsid w:val="007D515E"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
+    <w:rsid w:val="007D7281"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3057"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
+    <w:rsid w:val="007F14CC"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
+    <w:rsid w:val="007F32F4"/>
     <w:rsid w:val="007F38F3"/>
     <w:rsid w:val="007F4E10"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
+    <w:rsid w:val="00802438"/>
     <w:rsid w:val="00804F91"/>
+    <w:rsid w:val="00805A58"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="00805D3A"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
+    <w:rsid w:val="00807EC0"/>
     <w:rsid w:val="00810C85"/>
+    <w:rsid w:val="00811380"/>
     <w:rsid w:val="0081154B"/>
+    <w:rsid w:val="0081169A"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00813D0F"/>
+    <w:rsid w:val="008161FC"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
+    <w:rsid w:val="0082468F"/>
     <w:rsid w:val="00825DB3"/>
+    <w:rsid w:val="00826A65"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
+    <w:rsid w:val="00830889"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00831BCF"/>
     <w:rsid w:val="00832ACD"/>
+    <w:rsid w:val="0083322A"/>
     <w:rsid w:val="008339D7"/>
+    <w:rsid w:val="00834A5B"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="00836B3B"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="00837CB9"/>
     <w:rsid w:val="0084051E"/>
+    <w:rsid w:val="00840B62"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="00856712"/>
     <w:rsid w:val="00857047"/>
+    <w:rsid w:val="00861295"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
+    <w:rsid w:val="00875DC2"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087641F"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00876F87"/>
     <w:rsid w:val="0087793D"/>
     <w:rsid w:val="008807B7"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881F1A"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="008913C5"/>
     <w:rsid w:val="00891768"/>
+    <w:rsid w:val="00891CCE"/>
+    <w:rsid w:val="00893408"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
+    <w:rsid w:val="008A46E5"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7050"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
+    <w:rsid w:val="008B6556"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008B7E74"/>
     <w:rsid w:val="008C0DCA"/>
+    <w:rsid w:val="008C151B"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C22EC"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C5602"/>
     <w:rsid w:val="008C587E"/>
+    <w:rsid w:val="008C5CB8"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4344"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
+    <w:rsid w:val="008E162C"/>
     <w:rsid w:val="008E1942"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E773A"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F26AB"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F422A"/>
+    <w:rsid w:val="008F517B"/>
     <w:rsid w:val="008F5342"/>
     <w:rsid w:val="008F56BB"/>
+    <w:rsid w:val="008F778E"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="009007A7"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907C86"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="00910DF9"/>
     <w:rsid w:val="00911429"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
+    <w:rsid w:val="00921C55"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00924574"/>
     <w:rsid w:val="00924C7D"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
+    <w:rsid w:val="00932D13"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="009409C9"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009447C8"/>
     <w:rsid w:val="009456D7"/>
+    <w:rsid w:val="00945FD1"/>
     <w:rsid w:val="0094791D"/>
+    <w:rsid w:val="00947D47"/>
     <w:rsid w:val="00947EA2"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
+    <w:rsid w:val="009578FC"/>
     <w:rsid w:val="00960CFA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00964CE6"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="00974525"/>
     <w:rsid w:val="009746E9"/>
+    <w:rsid w:val="009754B0"/>
     <w:rsid w:val="00975EEB"/>
+    <w:rsid w:val="00976B26"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009812D0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="00983F2B"/>
+    <w:rsid w:val="00984308"/>
+    <w:rsid w:val="00984C4A"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="009866EA"/>
+    <w:rsid w:val="00986C6B"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="009931A1"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
+    <w:rsid w:val="0099713D"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A2FA5"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A4532"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009A72D2"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B079C"/>
     <w:rsid w:val="009B0A12"/>
+    <w:rsid w:val="009B26E7"/>
     <w:rsid w:val="009B3425"/>
+    <w:rsid w:val="009B3EAF"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
+    <w:rsid w:val="009B79EC"/>
     <w:rsid w:val="009B9BB5"/>
+    <w:rsid w:val="009C0847"/>
     <w:rsid w:val="009C14A3"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C5AD9"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009C73EF"/>
+    <w:rsid w:val="009D218D"/>
     <w:rsid w:val="009D3F69"/>
+    <w:rsid w:val="009D4815"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D59E9"/>
     <w:rsid w:val="009D5EF2"/>
+    <w:rsid w:val="009D6B24"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009D7962"/>
     <w:rsid w:val="009E08D3"/>
     <w:rsid w:val="009E0D2E"/>
     <w:rsid w:val="009E11B1"/>
+    <w:rsid w:val="009E11B5"/>
     <w:rsid w:val="009E1228"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E454B"/>
     <w:rsid w:val="009E4C4E"/>
     <w:rsid w:val="009E4EA2"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E605D"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
+    <w:rsid w:val="009F6C1E"/>
     <w:rsid w:val="009F71CB"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A03D02"/>
+    <w:rsid w:val="00A04B41"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A06ACC"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A112EA"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A1288F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A1402C"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
+    <w:rsid w:val="00A23F72"/>
     <w:rsid w:val="00A254D9"/>
+    <w:rsid w:val="00A25780"/>
+    <w:rsid w:val="00A27B8F"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A30FAE"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A34773"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
+    <w:rsid w:val="00A3612E"/>
     <w:rsid w:val="00A362E8"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55934"/>
     <w:rsid w:val="00A55D9F"/>
+    <w:rsid w:val="00A5619B"/>
+    <w:rsid w:val="00A56D94"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
+    <w:rsid w:val="00A62F99"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A672E3"/>
     <w:rsid w:val="00A702AA"/>
     <w:rsid w:val="00A70BD3"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
+    <w:rsid w:val="00A76929"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82255"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
+    <w:rsid w:val="00A85CA3"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00AA0D7D"/>
     <w:rsid w:val="00AA1624"/>
     <w:rsid w:val="00AA1F80"/>
+    <w:rsid w:val="00AA3438"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7890"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC0109"/>
+    <w:rsid w:val="00AC10DD"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC28C1"/>
     <w:rsid w:val="00AC32CD"/>
     <w:rsid w:val="00AC36DC"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
+    <w:rsid w:val="00AC553D"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2588"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD59BA"/>
     <w:rsid w:val="00AD69E2"/>
+    <w:rsid w:val="00AD6BFB"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
+    <w:rsid w:val="00AE35BB"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
+    <w:rsid w:val="00AE6833"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
+    <w:rsid w:val="00AF0EBF"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF2D97"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF645C"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
+    <w:rsid w:val="00B02485"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
+    <w:rsid w:val="00B14A34"/>
     <w:rsid w:val="00B163A4"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B24304"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E2D"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B37E38"/>
     <w:rsid w:val="00B40066"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B41F32"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45544"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B47D2F"/>
+    <w:rsid w:val="00B508A0"/>
     <w:rsid w:val="00B51C98"/>
+    <w:rsid w:val="00B5237B"/>
     <w:rsid w:val="00B52A2E"/>
     <w:rsid w:val="00B52B2A"/>
+    <w:rsid w:val="00B53049"/>
     <w:rsid w:val="00B53AD1"/>
     <w:rsid w:val="00B5485B"/>
+    <w:rsid w:val="00B5524F"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B6209F"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
+    <w:rsid w:val="00B63255"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
+    <w:rsid w:val="00B656D4"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B66C67"/>
+    <w:rsid w:val="00B67033"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70933"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B71D5D"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B77782"/>
     <w:rsid w:val="00B80D2E"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B830B5"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
+    <w:rsid w:val="00B85332"/>
     <w:rsid w:val="00B85647"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8602E"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B91D42"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00B976D2"/>
+    <w:rsid w:val="00BA0A8A"/>
     <w:rsid w:val="00BA0E28"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
+    <w:rsid w:val="00BB17D0"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB25B2"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
+    <w:rsid w:val="00BB3C26"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC2A1A"/>
     <w:rsid w:val="00BC359E"/>
+    <w:rsid w:val="00BC3794"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
+    <w:rsid w:val="00BC5017"/>
+    <w:rsid w:val="00BC5D83"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD0D98"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
+    <w:rsid w:val="00BD5703"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE2EE4"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
+    <w:rsid w:val="00BE77B7"/>
     <w:rsid w:val="00BE7C2D"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
+    <w:rsid w:val="00BF262F"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3389"/>
     <w:rsid w:val="00BF34A3"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF5291"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C01FB8"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C036F4"/>
+    <w:rsid w:val="00C03ED0"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C05626"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C13212"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C1344B"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C142F9"/>
     <w:rsid w:val="00C15337"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C237C9"/>
+    <w:rsid w:val="00C239E6"/>
     <w:rsid w:val="00C25E63"/>
     <w:rsid w:val="00C273F4"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C33249"/>
+    <w:rsid w:val="00C33337"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C42EAF"/>
     <w:rsid w:val="00C43612"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
+    <w:rsid w:val="00C549B7"/>
     <w:rsid w:val="00C54B6C"/>
+    <w:rsid w:val="00C6009D"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
+    <w:rsid w:val="00C64826"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C64DA5"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C72B18"/>
     <w:rsid w:val="00C72F38"/>
+    <w:rsid w:val="00C73046"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C73981"/>
     <w:rsid w:val="00C811EC"/>
+    <w:rsid w:val="00C81590"/>
     <w:rsid w:val="00C82A3C"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C82F80"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
+    <w:rsid w:val="00C86004"/>
     <w:rsid w:val="00C8622F"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
+    <w:rsid w:val="00C908AE"/>
+    <w:rsid w:val="00C914FB"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9550C"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
+    <w:rsid w:val="00CA5257"/>
+    <w:rsid w:val="00CA5643"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA6324"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB5CC4"/>
     <w:rsid w:val="00CB6032"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
+    <w:rsid w:val="00CC05B6"/>
     <w:rsid w:val="00CC378E"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
+    <w:rsid w:val="00CC754F"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD11AE"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
+    <w:rsid w:val="00CD7A43"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
+    <w:rsid w:val="00CE48E3"/>
+    <w:rsid w:val="00CE5898"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF07D8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
+    <w:rsid w:val="00CF2CAC"/>
     <w:rsid w:val="00CF31F9"/>
     <w:rsid w:val="00CF3886"/>
     <w:rsid w:val="00CF3AE2"/>
+    <w:rsid w:val="00CF4152"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
+    <w:rsid w:val="00CF710B"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D025FC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
+    <w:rsid w:val="00D071C0"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D10469"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D11F49"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D13DAE"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
+    <w:rsid w:val="00D201FE"/>
     <w:rsid w:val="00D207BA"/>
     <w:rsid w:val="00D208C0"/>
+    <w:rsid w:val="00D217F8"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
+    <w:rsid w:val="00D34923"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
+    <w:rsid w:val="00D467C6"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D51094"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60454"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61674"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D66CD3"/>
     <w:rsid w:val="00D67E61"/>
     <w:rsid w:val="00D703AA"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
+    <w:rsid w:val="00D745CE"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D8367A"/>
     <w:rsid w:val="00D83763"/>
+    <w:rsid w:val="00D83EF3"/>
+    <w:rsid w:val="00D842F0"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D86798"/>
     <w:rsid w:val="00D86A55"/>
     <w:rsid w:val="00D900EF"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
+    <w:rsid w:val="00D94EF2"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
+    <w:rsid w:val="00D95F34"/>
     <w:rsid w:val="00D96CC3"/>
+    <w:rsid w:val="00DA2B6B"/>
     <w:rsid w:val="00DA727D"/>
+    <w:rsid w:val="00DB0465"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
+    <w:rsid w:val="00DB24E0"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB58E9"/>
+    <w:rsid w:val="00DC0D44"/>
+    <w:rsid w:val="00DC0E6E"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC2479"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
+    <w:rsid w:val="00DC4981"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
+    <w:rsid w:val="00DC7A00"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
+    <w:rsid w:val="00DD18F4"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD333E"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6A81"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DD7284"/>
+    <w:rsid w:val="00DD7E0E"/>
     <w:rsid w:val="00DE020F"/>
+    <w:rsid w:val="00DE030C"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE380B"/>
+    <w:rsid w:val="00DE381E"/>
+    <w:rsid w:val="00DE5DCD"/>
+    <w:rsid w:val="00DE6325"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
+    <w:rsid w:val="00DF2456"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF6B4E"/>
     <w:rsid w:val="00DF713E"/>
+    <w:rsid w:val="00E009D7"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E113A4"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E11FF3"/>
+    <w:rsid w:val="00E12FEF"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E14CA7"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E259F1"/>
     <w:rsid w:val="00E25C78"/>
+    <w:rsid w:val="00E26C38"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
+    <w:rsid w:val="00E312F4"/>
     <w:rsid w:val="00E31981"/>
+    <w:rsid w:val="00E32518"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
+    <w:rsid w:val="00E33A03"/>
     <w:rsid w:val="00E3438B"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
+    <w:rsid w:val="00E367C2"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
+    <w:rsid w:val="00E4293B"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50101"/>
     <w:rsid w:val="00E50779"/>
+    <w:rsid w:val="00E512B0"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56C85"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6372F"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65401"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
+    <w:rsid w:val="00E74728"/>
     <w:rsid w:val="00E74BFE"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
+    <w:rsid w:val="00E81C0C"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E838F6"/>
+    <w:rsid w:val="00E85094"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E8682C"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
+    <w:rsid w:val="00E93277"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95645"/>
     <w:rsid w:val="00E9593C"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E972EC"/>
     <w:rsid w:val="00E973A1"/>
+    <w:rsid w:val="00EA0326"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
+    <w:rsid w:val="00EA5A32"/>
     <w:rsid w:val="00EA6689"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB39EE"/>
     <w:rsid w:val="00EB3CCC"/>
+    <w:rsid w:val="00EB5703"/>
+    <w:rsid w:val="00EB5957"/>
+    <w:rsid w:val="00EB59D5"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
+    <w:rsid w:val="00EB7A12"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
+    <w:rsid w:val="00EC339D"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED29CC"/>
+    <w:rsid w:val="00ED2ADB"/>
     <w:rsid w:val="00ED2B7A"/>
+    <w:rsid w:val="00ED3475"/>
     <w:rsid w:val="00ED3A84"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED4877"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
+    <w:rsid w:val="00EE1E30"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF07EE"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
+    <w:rsid w:val="00EF2B8B"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF4FEF"/>
     <w:rsid w:val="00EF5B30"/>
+    <w:rsid w:val="00EF5C6A"/>
     <w:rsid w:val="00F00320"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F01315"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
+    <w:rsid w:val="00F10594"/>
     <w:rsid w:val="00F11002"/>
+    <w:rsid w:val="00F11AAF"/>
+    <w:rsid w:val="00F14ABB"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32D69"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F348AE"/>
     <w:rsid w:val="00F34AEA"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F40737"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F41F69"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
+    <w:rsid w:val="00F61D55"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F67731"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F748F9"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F75FEC"/>
     <w:rsid w:val="00F7692E"/>
+    <w:rsid w:val="00F770DA"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F81C9A"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F86314"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F87DF9"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92546"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
+    <w:rsid w:val="00F97EAA"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA114B"/>
     <w:rsid w:val="00FA1AE0"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FA7A70"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB2160"/>
     <w:rsid w:val="00FB3B56"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC2294"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD6994"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE0742"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE28C6"/>
     <w:rsid w:val="00FE2A32"/>
+    <w:rsid w:val="00FE44A4"/>
     <w:rsid w:val="00FE46CA"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5960"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FE6E93"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF1D66"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
+    <w:rsid w:val="00FF4CAD"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="00FF7F1E"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="038816F0"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03EAC4E4"/>
     <w:rsid w:val="0405F820"/>
     <w:rsid w:val="0412083F"/>
@@ -31459,51 +32897,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{6D66C242-4B13-487E-B785-BA374350BB88}"/>
+  <w15:docId w15:val="{6D18D89B-BA79-44BB-AAEB-CE9C8B2B4FA5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -33142,64 +34580,116 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="455678333">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="600454428">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="729352224">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="875390461">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1150563841">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1174682540">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1220360318">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2012441636">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -33254,51 +34744,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minterda@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookid=3495" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/cases.aspx?gboscontainerid=209&amp;groupid=850" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.lib.msu.edu/medicalboardexamprep/comlex" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=3095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oce-ovid-com.proxy2.cl.msu.edu/book?SerialCode=02275369" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merckmanuals.com/professional" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/Book.aspx?bookid=2715" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statpearls.com/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bestpractice-bmj-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinemeded.org/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-dynamed-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookid=3594" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.lib.msu.edu/medicalboardexamprep/comlex" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookid=3541" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://ovidsp.ovid.com/ovidweb.cgi?T=JS&amp;NEWS=n&amp;CSC=Y&amp;PAGE=booktext&amp;D=books&amp;AN=02276248$&amp;XPATH=/PG(0)&amp;EPUB=Y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merckmanuals.com/professional" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/Book.aspx?bookid=2715" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statpearls.com/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bestpractice-bmj-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinemeded.org/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-dynamed-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minterda@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/cases.aspx?gboscontainerid=209&amp;groupid=850" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -33569,52 +35059,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8dc5bec9c3697e0dbd7841199f80db87">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cc5a5346bf5953f67c68c994b43ac49b" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -33841,185 +35340,1886 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
-        <DisplayName>Enright, Susan</DisplayName>
-        <AccountId>15</AccountId>
+        <DisplayName>Kerschen, Catherine</DisplayName>
+        <AccountId>776</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pfotenhauer, Kim</DisplayName>
-        <AccountId>6</AccountId>
+        <DisplayName>Stone, Stephen</DisplayName>
+        <AccountId>89</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Dunckel, Eric</DisplayName>
-        <AccountId>16</AccountId>
+        <DisplayName>Foster, Schuyler</DisplayName>
+        <AccountId>777</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Millikan, Erin</DisplayName>
-[...15 lines deleted...]
-        <AccountId>387</AccountId>
+        <DisplayName>All Users (windows)</DisplayName>
+        <AccountId>28</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0DE71B3-D82F-4B27-AC71-69920F254603}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55FB4F6E-2CC8-40F4-8F5F-403E00E38ADC}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>32</Pages>
-  <Words>10848</Words>
-  <Characters>61838</Characters>
+  <Words>11157</Words>
+  <Characters>63597</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>515</Lines>
-  <Paragraphs>145</Paragraphs>
+  <Lines>529</Lines>
+  <Paragraphs>149</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>72541</CharactersWithSpaces>
+  <CharactersWithSpaces>74605</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="570" baseType="variant">
+      <vt:variant>
+        <vt:i4>1114230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>420</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114207</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>417</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.rcpd.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031724</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>414</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:enright4@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211365</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>411</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>408</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared Documents/Policies and Resources/Clerkship Duty Hours and Fatigue Mitigation Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6488186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>405</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196695</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>402</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160398</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>399</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://spartanexperiences.msu.edu/rso-s/RSO Resource Hub/regulations/medical-student-rights-responsibilities/index.html</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5767185</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>396</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196695</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424957</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>390</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared Documents/Policies and Resources/Clerkship Medical Student Supervision Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7077933</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>387</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6684728</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687089</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>381</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7471157</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>378</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://msucom.medtricslab.com/users/login/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>375</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031724</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>372</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:enright4@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687089</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4325376</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>366</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/cases.aspx?gboscontainerid=209&amp;groupid=850</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>83</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>363</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www-clinicalkey-com.proxy1.cl.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>!/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5636162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>360</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.merckmanuals.com/professional</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>72</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>357</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://onlinemeded.org/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2228334</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.statpearls.com/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703948</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>351</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://libguides.lib.msu.edu/medicalboardexamprep/comlex</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3604532</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>348</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://bestpractice-bmj-com.proxy1.cl.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293797</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>345</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ezproxy.msu.edu/login?url=https://ovidsp.ovid.com/ovidweb.cgi?T=JS&amp;NEWS=n&amp;CSC=Y&amp;PAGE=booktext&amp;D=books&amp;AN=02276248$&amp;XPATH=/PG(0)&amp;EPUB=Y</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3801185</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>342</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www-dynamed-com.proxy1.cl.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063348</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>339</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www-clinicalkey-com.proxy1.cl.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>!/browse/book/3-s2.0-C2023000615X</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407993</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>336</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www-clinicalkey-com.proxy1.cl.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>!/browse/book/3-s2.0-C20150066990</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211382</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>333</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www-clinicalkey-com.proxy1.cl.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>!/browse/book/3-s2.0-C20150022286</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160472</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>330</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/Book.aspx?bookid=2715</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6094929</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookid=3594</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3735671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>324</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www-clinicalkey-com.proxy1.cl.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>!/browse/book/3-s2.0-C2017000616X</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5767260</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>321</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookid=3541</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2949182</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>318</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769536</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>315</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://d2l.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587590</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>312</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://com.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7471157</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://msucom.medtricslab.com/users/login/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769532</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>302</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107888</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769532</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>296</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107887</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769532</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>290</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107886</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769532</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>284</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107885</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769532</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>278</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107884</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769532</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>272</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107883</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769532</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>266</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107882</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769532</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>260</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107881</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769532</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>254</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107880</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310780</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>248</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107879</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310780</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>242</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107878</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310780</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>236</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107877</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310780</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107876</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310780</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>224</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107875</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310780</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>218</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107874</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310780</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>212</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107873</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310780</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>206</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107872</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310780</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>200</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107871</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310780</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>194</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107870</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376316</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>188</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107869</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376316</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>182</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107868</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376316</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>176</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107867</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376316</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107866</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376316</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>164</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107865</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376316</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>158</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107864</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376316</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>152</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107863</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376316</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>146</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107862</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376316</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107861</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376316</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>134</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107860</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441852</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>128</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107859</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441852</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>122</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107858</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441852</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>116</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107857</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441852</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>110</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107856</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441852</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107855</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441852</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107854</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441852</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107853</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441852</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107852</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441852</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107851</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441852</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107850</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507388</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107849</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507388</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107848</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507388</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107847</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507388</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107846</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507388</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107845</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507388</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107844</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507388</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107843</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507388</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107842</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507388</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107841</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507388</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226107840</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6750298</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:stonest@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6488156</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:katiegs@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638457</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:minterda@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:hughesm@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6488156</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:katiegs@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65651</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:hesssar3@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65651</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:hesssar3@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65651</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:hesssar3@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>899000</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>