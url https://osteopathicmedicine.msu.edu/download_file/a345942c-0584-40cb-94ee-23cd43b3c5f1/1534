--- v0 (2026-01-10)
+++ v1 (2026-08-01)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7A10917D" w:rsidP="00AD69E2">
+    <w:p w14:paraId="6E0858ED" w14:textId="192392A9" w:rsidR="5F52850D" w:rsidRDefault="5F52850D" w:rsidP="5F52850D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54826181" w14:textId="63302A88" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7A10917D" w:rsidP="00AD69E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="3EA1E396">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="402C53D0">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" val="1"/>
+                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -225,93 +229,93 @@
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A6EF6A1" w14:textId="6F2A05DE" w:rsidR="00100062" w:rsidRPr="001613D1" w:rsidRDefault="0076110E" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Academic Programs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF86A50" w14:textId="5A214E13" w:rsidR="00100062" w:rsidRPr="001613D1" w:rsidRDefault="0076110E" w:rsidP="00B611BC">
+    <w:p w14:paraId="0DF86A50" w14:textId="3073548D" w:rsidR="00100062" w:rsidRPr="001613D1" w:rsidRDefault="0076110E" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Susan Enrigh</w:t>
       </w:r>
       <w:r w:rsidR="00FB22BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00525DEE" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>, D.O.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00225F36">
+      <w:r w:rsidR="005C73ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>ACOI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00607579" w14:textId="0F98EA11" w:rsidR="00100062" w:rsidRPr="001613D1" w:rsidRDefault="00355415" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="32"/>
@@ -453,133 +457,145 @@
           </w:rPr>
           <w:t>rowanjac@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="495DBE59" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="1DB667BC" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST </w:t>
       </w:r>
       <w:r w:rsidR="005C650B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="004F6F02" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="005C650B">
+      <w:r w:rsidR="00CA4B5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="004F6F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="005C650B">
+      <w:r w:rsidR="00CA4B5B" w:rsidRPr="00D61C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
-      </w:r>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D0AD4F" w14:textId="77777777" w:rsidR="005C73ED" w:rsidRDefault="005C73ED" w:rsidP="00A93438">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="27"/>
@@ -712,2436 +728,2518 @@
           </w:rPr>
           <w:t>dunckele@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="2340E5DE" w:rsidR="00E405FF" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="00B611BC">
+    <w:p w14:paraId="7CF99B53" w14:textId="4B2458D8" w:rsidR="00E405FF" w:rsidRPr="005C73ED" w:rsidRDefault="00E405FF" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C73ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72C2C" w:rsidRPr="005C73ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Michigan State University College of Osteopathic Medicine (MSUCOM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C73ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet new AOA accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
+      </w:r>
+      <w:r w:rsidR="6CC06FD2" w:rsidRPr="005C73ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C73ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="005C73ED" w:rsidRPr="005C73ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C73ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509D3FEF" w14:textId="0058AECD" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="00E95B0B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
-[...29 lines deleted...]
-      <w:r w:rsidR="6CC06FD2" w:rsidRPr="00C40B5D">
+      <w:r w:rsidRPr="005C73ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...37 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please be mindful of the need to read your syllabi before beginning your rotations.</w:t>
       </w:r>
       <w:r w:rsidR="0066214A" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5154B7" w14:textId="38082967" w:rsidR="00D77732" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="0D4C1F4F" w14:textId="39CAC02A" w:rsidR="00D2485A" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214359078" w:history="1">
-        <w:r w:rsidR="00D77732" w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235185982" w:history="1">
+        <w:r w:rsidR="00D2485A" w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00D77732">
+        <w:r w:rsidR="00D2485A">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D77732">
+        <w:r w:rsidR="00D2485A">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D77732">
-[...10 lines deleted...]
-        <w:r w:rsidR="00D77732">
+        <w:r w:rsidR="00D2485A">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185982 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D2485A">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D2485A">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D77732">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D77732">
+        <w:r w:rsidR="00D2485A">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="00D2485A">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="442BDF00" w14:textId="1D96C9A7" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="3C59E1DB" w14:textId="1540869D" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359079" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235185983" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359079 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185983 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6216D9C4" w14:textId="194BE9BB" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="5F3A6553" w14:textId="27F4F34D" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359080" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235185984" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359080 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185984 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21AD1B15" w14:textId="5B432444" w:rsidR="00D77732" w:rsidRDefault="00D77732" w:rsidP="00D77732">
+    <w:p w14:paraId="5E4E0807" w14:textId="1445ECD1" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359081" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235185985" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359081 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185985 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08F4B72B" w14:textId="36536BA7" w:rsidR="00D77732" w:rsidRDefault="00D77732" w:rsidP="00D77732">
+    <w:p w14:paraId="7296DD71" w14:textId="22870C3F" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359082" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235185986" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359082 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185986 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F23AB7D" w14:textId="35D6F1E3" w:rsidR="00D77732" w:rsidRDefault="00D77732" w:rsidP="00D77732">
+    <w:p w14:paraId="20BA1D48" w14:textId="0053B699" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359083" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235185987" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359083 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185987 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06769D1A" w14:textId="1B7DC3C0" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="1F0215EB" w14:textId="19CAB674" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359084" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235185988" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359084 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185988 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F7594E3" w14:textId="6A227A95" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="2E0FAC24" w14:textId="206BF26A" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359085" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235185989" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359085 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185989 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CDD82E9" w14:textId="1E224055" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="2A4BBDC4" w14:textId="6AE94C81" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359086" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235185990" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359086 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185990 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48F3F232" w14:textId="5351BEF3" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="36BBD621" w14:textId="22DD8022" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359087" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235185991" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359087 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185991 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="519F41ED" w14:textId="5EDEEB66" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="5F12863B" w14:textId="00B54193" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359088" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235185992" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359088 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185992 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65B1122A" w14:textId="268E9CE9" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="64B461E5" w14:textId="7AF79874" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359089" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235185993" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359089 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185993 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5512B2C4" w14:textId="7EFB3844" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="771C6D92" w14:textId="36F1F7DB" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359090" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235185994" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359090 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185994 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4960FD6B" w14:textId="7A3D0C82" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="18A48303" w14:textId="502962B8" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359091" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235185995" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359091 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185995 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28E6C126" w14:textId="6CCE45CB" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="7A42BF10" w14:textId="180ED2B6" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359092" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235185996" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359092 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185996 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="378C8906" w14:textId="3F6B4DF2" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="6DA8B2C2" w14:textId="6A297171" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359093" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235185997" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359093 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185997 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25718A31" w14:textId="729BE768" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="7BDEB6AE" w14:textId="243F8B23" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359094" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235185998" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>STUDENT Actvity LOGS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359094 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185998 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FCF3991" w14:textId="36E6C1AE" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="2A133B4E" w14:textId="334105D9" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359095" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235185999" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359095 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185999 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BE03942" w14:textId="6C3EEBCD" w:rsidR="00D77732" w:rsidRDefault="00D77732" w:rsidP="00D77732">
+    <w:p w14:paraId="3ED6F02F" w14:textId="2E0385CC" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359096" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235186000" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending/Supervisor Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359096 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235186000 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04015AB1" w14:textId="363C1FFD" w:rsidR="00D77732" w:rsidRDefault="00D77732" w:rsidP="00D77732">
+    <w:p w14:paraId="56C9148A" w14:textId="617A0030" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359097" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235186001" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359097 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235186001 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4300F73E" w14:textId="31B01E56" w:rsidR="00D77732" w:rsidRDefault="00D77732" w:rsidP="00D77732">
+    <w:p w14:paraId="7B25C753" w14:textId="08EA9084" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359098" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235186002" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359098 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235186002 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1719CF2E" w14:textId="756423E5" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="735CA925" w14:textId="655F045B" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359099" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235186003" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359099 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235186003 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="542DE064" w14:textId="6CA504BC" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="44D1E328" w14:textId="1C6B31BA" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359100" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235186004" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL/ Military REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359100 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235186004 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F063D82" w14:textId="46CD7AA3" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="430452F8" w14:textId="054FCBDB" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359101" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235186005" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359101 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235186005 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D72949F" w14:textId="0F8900E0" w:rsidR="00D77732" w:rsidRDefault="00D77732" w:rsidP="00D77732">
+    <w:p w14:paraId="17EFBAFB" w14:textId="47A10A82" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359102" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235186006" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359102 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235186006 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FBC5CEC" w14:textId="2AE362FE" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="62E4DC37" w14:textId="5A5617D0" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359103" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235186007" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359103 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235186007 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18459650" w14:textId="5985BC5A" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="00E10A31" w14:textId="2928D88E" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359104" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235186008" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359104 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235186008 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40A446F7" w14:textId="421EC50F" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="5450B5F8" w14:textId="275D42FF" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359105" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235186009" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="001C20A2">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359105 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235186009 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79434BA4" w14:textId="78F4517E" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="3761BF77" w14:textId="0E8C1830" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359106" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235186010" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359106 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235186010 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25B9D195" w14:textId="7B3A448E" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="3BFB0B67" w14:textId="294E73C8" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359107" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235186011" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359107 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235186011 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64AA1678" w14:textId="3A5644FA" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="28F139B9" w14:textId="794E4658" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359108" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235186012" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359108 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235186012 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C2CF586" w14:textId="62396CA6" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="494036BD" w14:textId="16336E41" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359109" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235186013" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359109 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235186013 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13D40028" w14:textId="3706965D" w:rsidR="00D77732" w:rsidRDefault="00D77732" w:rsidP="00D77732">
-[...60 lines deleted...]
-    <w:p w14:paraId="4716B65A" w14:textId="65B0F78C" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="3F80C3E8" w14:textId="42942C7F" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359111" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235186014" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359111 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235186014 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D5E80E6" w14:textId="087BD0B1" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="49E86D8D" w14:textId="31C2DD30" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235186015" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235186015 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="74BFA4FE" w14:textId="3DDF1151" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359112" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235186016" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235186016 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="77299E41" w14:textId="1CAF15C3" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235186017" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359112 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235186017 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D83C81A" w14:textId="27A16E68" w:rsidR="00D77732" w:rsidRDefault="00D77732">
+    <w:p w14:paraId="12A918BB" w14:textId="2A3695D8" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359113" w:history="1">
-        <w:r w:rsidRPr="001C20A2">
+      <w:hyperlink w:anchor="_Toc235186018" w:history="1">
+        <w:r w:rsidRPr="00884FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359113 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235186018 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D84E256" w14:textId="03A07167" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00833275">
+    <w:p w14:paraId="7D84E256" w14:textId="7C266DCF" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00833275">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="00FF4BB5">
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="default" r:id="rId16"/>
           <w:headerReference w:type="first" r:id="rId17"/>
           <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
@@ -3152,718 +3250,583 @@
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BFE6F15" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="00C40B5D" w:rsidRDefault="005C650B" w:rsidP="005C650B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214359078"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235185982"/>
       <w:r w:rsidRPr="0076110E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
-        <w:tblW w:w="9350" w:type="dxa"/>
+        <w:tblW w:w="11373" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2824"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2155"/>
+        <w:gridCol w:w="2785"/>
+        <w:gridCol w:w="5675"/>
+        <w:gridCol w:w="2913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C5A3F" w:rsidRPr="00C40B5D" w14:paraId="647EE9ED" w14:textId="1545DD16" w:rsidTr="006C5A3F">
+      <w:tr w:rsidR="005C650B" w:rsidRPr="00C40B5D" w14:paraId="647EE9ED" w14:textId="77777777" w:rsidTr="00F604B7">
         <w:trPr>
-          <w:trHeight w:val="540"/>
+          <w:trHeight w:val="1585"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2824" w:type="dxa"/>
+            <w:tcW w:w="2785" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AF8444F" w14:textId="77777777" w:rsidR="006C5A3F" w:rsidRPr="00515EC5" w:rsidRDefault="006C5A3F" w:rsidP="004727F5">
+          <w:p w14:paraId="0AF8444F" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="00515EC5" w:rsidRDefault="005C650B" w:rsidP="004727F5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>REQUIREMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4371" w:type="dxa"/>
+            <w:tcW w:w="5675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71614FB5" w14:textId="13E819B3" w:rsidR="006C5A3F" w:rsidRPr="00515EC5" w:rsidRDefault="006C5A3F" w:rsidP="004727F5">
+          <w:p w14:paraId="4E3F930D" w14:textId="77777777" w:rsidR="005C650B" w:rsidRDefault="005C650B" w:rsidP="004727F5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SUBMISSION METHOD</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="71614FB5" w14:textId="77F92AB8" w:rsidR="005728F3" w:rsidRPr="00515EC5" w:rsidRDefault="005728F3" w:rsidP="004727F5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
+              <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>for submission due dates, refer to table at the end of the syllabus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2913" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="343F629E" w14:textId="2220FE35" w:rsidR="006C5A3F" w:rsidRPr="00515EC5" w:rsidRDefault="00BE52C9" w:rsidP="004727F5">
+          <w:p w14:paraId="3705619F" w14:textId="68F031B8" w:rsidR="005C650B" w:rsidRPr="00515EC5" w:rsidRDefault="00F604B7" w:rsidP="00F604B7">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0011161F">
+            <w:r w:rsidRPr="00F604B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C5A3F" w:rsidRPr="00C40B5D" w14:paraId="10EE3A1B" w14:textId="25F8BCDC" w:rsidTr="006C5A3F">
+      <w:tr w:rsidR="005C650B" w:rsidRPr="00C40B5D" w14:paraId="10EE3A1B" w14:textId="77777777" w:rsidTr="00F604B7">
         <w:trPr>
-          <w:trHeight w:val="31"/>
+          <w:trHeight w:val="29"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2824" w:type="dxa"/>
+            <w:tcW w:w="2785" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73E108C7" w14:textId="77777777" w:rsidR="006C5A3F" w:rsidRPr="00750A43" w:rsidRDefault="006C5A3F" w:rsidP="004727F5">
+          <w:p w14:paraId="73E108C7" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="00750A43" w:rsidRDefault="005C650B" w:rsidP="004727F5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750A43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Activity Log</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4371" w:type="dxa"/>
+            <w:tcW w:w="5675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B1AB8C6" w14:textId="77777777" w:rsidR="006C5A3F" w:rsidRPr="00750A43" w:rsidRDefault="006C5A3F" w:rsidP="004727F5">
+          <w:p w14:paraId="1B1AB8C6" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="00750A43" w:rsidRDefault="005C650B" w:rsidP="004727F5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750A43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submit via the Dropbox in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2913" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52721C30" w14:textId="74A488C6" w:rsidR="006C5A3F" w:rsidRPr="00750A43" w:rsidRDefault="00BE52C9" w:rsidP="00BE52C9">
+          <w:p w14:paraId="6B2F4EC8" w14:textId="61B05481" w:rsidR="005C650B" w:rsidRPr="00750A43" w:rsidRDefault="00F604B7" w:rsidP="00F604B7">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C650B" w:rsidRPr="00C40B5D" w14:paraId="18ACCB81" w14:textId="77777777" w:rsidTr="00F604B7">
+        <w:trPr>
+          <w:trHeight w:val="867"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2785" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="58" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="58" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E37E392" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="0010059D" w:rsidRDefault="005C650B" w:rsidP="004727F5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="64"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010059D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Attending Evaluation of Clerkship Student</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5675" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61220FA2" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="0010059D" w:rsidRDefault="005C650B" w:rsidP="004727F5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010059D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2913" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="58" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="58" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72BEB182" w14:textId="44A6D1F3" w:rsidR="005C650B" w:rsidRPr="007B6A84" w:rsidRDefault="00F604B7" w:rsidP="00F604B7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C5A3F" w:rsidRPr="00C40B5D" w14:paraId="18ACCB81" w14:textId="001E9428" w:rsidTr="006C5A3F">
+      <w:tr w:rsidR="005C650B" w:rsidRPr="00C40B5D" w14:paraId="6E8AB0A1" w14:textId="77777777" w:rsidTr="00F604B7">
         <w:trPr>
-          <w:trHeight w:val="928"/>
+          <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2824" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2785" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E37E392" w14:textId="77777777" w:rsidR="006C5A3F" w:rsidRPr="0010059D" w:rsidRDefault="006C5A3F" w:rsidP="004727F5">
-[...84 lines deleted...]
-          <w:p w14:paraId="3807D055" w14:textId="77777777" w:rsidR="006C5A3F" w:rsidRPr="00BB37F2" w:rsidRDefault="006C5A3F" w:rsidP="004727F5">
+          <w:p w14:paraId="3807D055" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="00BB37F2" w:rsidRDefault="005C650B" w:rsidP="004727F5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010059D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Student Evaluation of Clerkship Rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4371" w:type="dxa"/>
+            <w:tcW w:w="5675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ED016C3" w14:textId="77777777" w:rsidR="006C5A3F" w:rsidRPr="00BB37F2" w:rsidRDefault="006C5A3F" w:rsidP="004727F5">
+          <w:p w14:paraId="1ED016C3" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="00BB37F2" w:rsidRDefault="005C650B" w:rsidP="004727F5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010059D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Students will find the evaluation as a fillable PDF in the course D2L page, please download a copy, fill out the evaluation in its entirety and upload it to the Student Evaluation D2L dropbox located under assessments in the OST 625 D2l page.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2913" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="58" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="58" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BE79551" w14:textId="517DF308" w:rsidR="006C5A3F" w:rsidRPr="0010059D" w:rsidRDefault="00BE52C9" w:rsidP="00BE52C9">
+          <w:p w14:paraId="3005EE10" w14:textId="4ED11F22" w:rsidR="005C650B" w:rsidRPr="00BB37F2" w:rsidRDefault="00F604B7" w:rsidP="00F604B7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C5A3F" w:rsidRPr="00C40B5D" w14:paraId="4CFC302C" w14:textId="526DABE8" w:rsidTr="006C5A3F">
-[...121 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3DDA0FD1" w14:textId="77777777" w:rsidR="00834B57" w:rsidRPr="004023D9" w:rsidRDefault="00834B57" w:rsidP="00B0566A">
+    <w:p w14:paraId="3DDA0FD1" w14:textId="77777777" w:rsidR="00834B57" w:rsidRPr="004023D9" w:rsidRDefault="00834B57" w:rsidP="009F5607">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="10F774E6" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214359079"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235185983"/>
       <w:r w:rsidRPr="0076110E">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="4DF45C5F" w14:textId="16A9613D" w:rsidR="0076110E" w:rsidRPr="0076110E" w:rsidRDefault="0076110E" w:rsidP="0076110E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0076110E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This syllabus provides an overview of goals and objectives designed to help you gain an understanding of the breadth and scope of this subject</w:t>
       </w:r>
       <w:r w:rsidR="00206F58" w:rsidRPr="0076110E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0076110E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>As you progress through the rotation you will perform certain activities intended to help you meet the identified goals and objectives</w:t>
+        <w:t xml:space="preserve">As you progress through </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0076110E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the rotation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0076110E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you will perform certain activities intended to help you meet the identified goals and objectives</w:t>
       </w:r>
       <w:r w:rsidR="00206F58" w:rsidRPr="0076110E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0076110E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and MSUCOM expectations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3288899F" w14:textId="77777777" w:rsidR="0076110E" w:rsidRPr="0076110E" w:rsidRDefault="0076110E" w:rsidP="0076110E">
+    <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...52 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214359080"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235185984"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="29D37AA4" w14:textId="539D3A2E" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="5742764E" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214359081"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235185985"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="790E16E1" w14:textId="275E6315" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>This course requires preapproval from the IOR</w:t>
       </w:r>
       <w:r w:rsidR="00206F58" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The student must contact the IOR via email with </w:t>
       </w:r>
       <w:r w:rsidR="00BB5237" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the following </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>detail</w:t>
@@ -3986,51 +3949,51 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="595DD165" w14:textId="77777777" w:rsidR="001560B2" w:rsidRDefault="001560B2" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A8000AE" w14:textId="0C2743B9" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214359082"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235185986"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rerequisites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
       <w:pPr>
@@ -4050,56 +4013,57 @@
         </w:rPr>
         <w:t>This course does not require any prerequisite courses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="77777777" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214359083"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235185987"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">onfirmation and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -4128,55 +4092,63 @@
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294397">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E360C5B" w14:textId="77777777" w:rsidR="00294397" w:rsidRPr="00294397" w:rsidRDefault="00294397" w:rsidP="00294397">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00294397">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294397">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A84D766" w14:textId="77777777" w:rsidR="00294397" w:rsidRPr="00294397" w:rsidRDefault="00294397" w:rsidP="00294397">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294397">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00294397">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -4311,57 +4283,57 @@
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EC942B3" w14:textId="77777777" w:rsidR="001E33CF" w:rsidRPr="00C40B5D" w:rsidRDefault="001E33CF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214359084"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235185988"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="134F90E5" w14:textId="552FCA36" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00586E35" w:rsidP="000602B1">
+    <w:p w14:paraId="258B8E24" w14:textId="77777777" w:rsidR="00D525B3" w:rsidRPr="0076110E" w:rsidRDefault="00586E35" w:rsidP="00D525B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This rotation has been designed to cover primary topics commonly seen in this discipline</w:t>
       </w:r>
       <w:r w:rsidR="00206F58" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Each week will focus on topic</w:t>
@@ -4398,132 +4370,151 @@
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in discussion</w:t>
       </w:r>
       <w:r w:rsidR="00F97654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> as this will lend a greater understanding of these critical issues.</w:t>
       </w:r>
       <w:r w:rsidR="005D1590" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00D525B3" w:rsidRPr="0076110E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rotations are typically four weeks, six credit hours in duration but may be extended for an additional two weeks for a total of six weeks, nine credit hours. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="106CC400" w14:textId="20474EC5" w:rsidR="0084162D" w:rsidRPr="0076110E" w:rsidRDefault="0084162D" w:rsidP="005B45A0">
+    <w:p w14:paraId="106CC400" w14:textId="20474EC5" w:rsidR="0084162D" w:rsidRPr="0076110E" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="288"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="_Toc214359085"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc235185989"/>
       <w:r w:rsidRPr="0076110E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="0076110E" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214359086"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235185990"/>
       <w:r w:rsidRPr="0076110E">
         <w:t>GOALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="630ED05C" w14:textId="77777777" w:rsidR="0076110E" w:rsidRPr="00C5573B" w:rsidRDefault="0076110E" w:rsidP="0076110E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C5573B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Learn the roles and responsibilities of a military medical officer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A5C38CE" w14:textId="77777777" w:rsidR="0076110E" w:rsidRPr="00C5573B" w:rsidRDefault="0076110E" w:rsidP="0076110E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C5573B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Understand principles and benefit of proper physical conditioning, nutrition, and lifetime wellness.</w:t>
+        <w:t xml:space="preserve">Understand principles and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C5573B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>benefit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C5573B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of proper physical conditioning, nutrition, and lifetime wellness.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EFC1971" w14:textId="77777777" w:rsidR="0076110E" w:rsidRPr="00C5573B" w:rsidRDefault="0076110E" w:rsidP="0076110E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C5573B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Effectively apply leadership and followership skills.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3868DF64" w14:textId="77777777" w:rsidR="0076110E" w:rsidRPr="00C5573B" w:rsidRDefault="0076110E" w:rsidP="0076110E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -4585,51 +4576,51 @@
       </w:r>
       <w:r w:rsidR="0076110E" w:rsidRPr="00C5573B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> human relations and cross-cultural communications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="0076110E" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="00C40B5D" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc214359087"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235185991"/>
       <w:r w:rsidRPr="0076110E">
         <w:t>OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="787D0737" w14:textId="0D0EFC1F" w:rsidR="0076110E" w:rsidRPr="00C5573B" w:rsidRDefault="0076110E" w:rsidP="0076110E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C5573B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Develop medial leadership </w:t>
       </w:r>
       <w:r w:rsidR="009A5DDC" w:rsidRPr="00C5573B">
         <w:rPr>
@@ -4715,77 +4706,86 @@
       <w:r w:rsidRPr="00C5573B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> military and </w:t>
       </w:r>
       <w:r w:rsidR="009A5DDC" w:rsidRPr="00C5573B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>veterans.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B39DA84" w14:textId="057A1EB2" w:rsidR="0076110E" w:rsidRPr="00C5573B" w:rsidRDefault="0076110E" w:rsidP="0076110E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C5573B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Participate in health care prevention and training </w:t>
+        <w:t>Participate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C5573B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in health care prevention and training </w:t>
       </w:r>
       <w:r w:rsidR="009A5DDC" w:rsidRPr="00C5573B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>courses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="00C40B5D" w:rsidRDefault="009D3F69" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="486FCA96" w14:textId="08C59CEF" w:rsidR="002D4AE9" w:rsidRPr="00C40B5D" w:rsidRDefault="002D4AE9" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214359088"/>
-      <w:r w:rsidRPr="00C40B5D">
+      <w:bookmarkStart w:id="10" w:name="_Toc235185992"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:lastRenderedPageBreak/>
         <w:t>COMPETENCIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="563EE421" w14:textId="77777777" w:rsidR="0076110E" w:rsidRPr="00C5573B" w:rsidRDefault="0076110E" w:rsidP="0076110E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C5573B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C2B5DB" w14:textId="77777777" w:rsidR="0076110E" w:rsidRPr="00C5573B" w:rsidRDefault="0076110E" w:rsidP="0076110E">
       <w:pPr>
@@ -4825,51 +4825,51 @@
         <w:t xml:space="preserve">Systems based </w:t>
       </w:r>
       <w:r w:rsidR="009A5DDC" w:rsidRPr="00C5573B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>practice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214359089"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235185993"/>
       <w:r w:rsidRPr="0076110E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="6D754931" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -4911,87 +4911,78 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="0076110E" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214359090"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235185994"/>
       <w:r w:rsidRPr="0076110E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="0076110E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
+    <w:p w14:paraId="73ECBFA5" w14:textId="1296460A" w:rsidR="00090E68" w:rsidRPr="00593600" w:rsidRDefault="005B4C18" w:rsidP="00593600">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc214359091"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235185995"/>
       <w:r w:rsidRPr="0076110E">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2526696B" w14:textId="6500AD01" w:rsidR="0057705B" w:rsidRPr="0057705B" w:rsidRDefault="0057705B" w:rsidP="0057705B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="0057705B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="0057705B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="0057705B">
           <w:rPr>
@@ -5018,433 +5009,237 @@
       </w:r>
       <w:r w:rsidR="00D045D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Introduction to Military Medicine</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA6FECB" w14:textId="77777777" w:rsidR="0057705B" w:rsidRPr="008E62B2" w:rsidRDefault="0057705B" w:rsidP="0057705B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057705B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If you encounter any issues accessing this D2L course, please email the CA (on the title page of this syllabus).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F738E3" w14:textId="77777777" w:rsidR="00ED59C3" w:rsidRPr="00C40B5D" w:rsidRDefault="00ED59C3" w:rsidP="00ED59C3">
-[...13 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1AB1FEBA" w14:textId="77777777" w:rsidR="00D52AA3" w:rsidRPr="00C40B5D" w:rsidRDefault="00D52AA3" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
+    <w:p w14:paraId="0DA8A430" w14:textId="2B21B32D" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00593600">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="15" w:name="_Toc214359092"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc235185996"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="02300164" w14:textId="51587787" w:rsidR="26910FCD" w:rsidRDefault="00ED59C3" w:rsidP="004023D9">
+    <w:p w14:paraId="02300164" w14:textId="6B1D1839" w:rsidR="26910FCD" w:rsidRDefault="00802FEE" w:rsidP="004023D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0076110E" w:rsidRPr="0076110E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional resources at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="0076110E" w:rsidRPr="0076110E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://libguides.lib.msu.edu/medicalebooks</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0076110E" w:rsidRPr="0076110E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A229C1" w14:textId="77777777" w:rsidR="00ED59C3" w:rsidRDefault="00ED59C3" w:rsidP="004023D9">
+    <w:p w14:paraId="6672E49A" w14:textId="77777777" w:rsidR="009F5607" w:rsidRDefault="009F5607" w:rsidP="004023D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63BF62FB" w14:textId="77777777" w:rsidR="00B17D77" w:rsidRPr="00C40B5D" w:rsidRDefault="00B17D77" w:rsidP="00B17D77">
+    <w:p w14:paraId="410CDBCD" w14:textId="77777777" w:rsidR="00802FEE" w:rsidRPr="00C40B5D" w:rsidRDefault="00802FEE" w:rsidP="00802FEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc195856807"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc214359093"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc222819245"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235185997"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="7BB81142" w14:textId="77777777" w:rsidR="00B17D77" w:rsidRDefault="00B17D77" w:rsidP="0025223B">
-[...27 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="663690D4" w14:textId="007FDDA7" w:rsidR="009F5607" w:rsidRDefault="009F5607" w:rsidP="00802FEE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc235185998"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">STUDENT </w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t>MID ROTATION FEEDBACK FORM</w:t>
+        <w:t>Actvity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve"> LOGS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="565F0DB9" w14:textId="77777777" w:rsidR="009F5607" w:rsidRDefault="009F5607" w:rsidP="009F5607">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004023D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are required to submit via D2L </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="109B47D4" w14:textId="77777777" w:rsidR="0025223B" w:rsidRDefault="0025223B" w:rsidP="0025223B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Activity Log </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004023D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Dropbox and Activity Log by 11:59pm the last day of the rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179E63F3" w14:textId="77777777" w:rsidR="009F5607" w:rsidRPr="004023D9" w:rsidRDefault="009F5607" w:rsidP="009F5607">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...93 lines deleted...]
-    <w:p w14:paraId="7584D003" w14:textId="77777777" w:rsidR="0025223B" w:rsidRDefault="0025223B" w:rsidP="004023D9">
+      <w:r w:rsidRPr="004023D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>In this log you will need to outline the activities/events/experiences you either watched or participated in, including meetings or lectures, and materials you read while on the rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5893346D" w14:textId="77777777" w:rsidR="009F5607" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5607" w:rsidP="004023D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
-[...80 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="004023D9" w:rsidRDefault="007A56BC" w:rsidP="000602B1">
+    <w:p w14:paraId="5BFE98FC" w14:textId="0E43CCCE" w:rsidR="009F5607" w:rsidRPr="009F5607" w:rsidRDefault="007A56BC" w:rsidP="009F5607">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="20" w:name="_Toc214359095"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235185999"/>
       <w:r w:rsidRPr="004023D9">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="70F1504B" w14:textId="1A1B7F3B" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc74395553"/>
       <w:bookmarkStart w:id="22" w:name="_Toc74478880"/>
       <w:bookmarkStart w:id="23" w:name="_Toc74542087"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc214359096"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235186000"/>
       <w:r w:rsidRPr="004023D9">
         <w:t>Attending</w:t>
       </w:r>
       <w:r w:rsidR="00A51225">
         <w:t>/Supervisor</w:t>
       </w:r>
       <w:r w:rsidRPr="004023D9">
         <w:t xml:space="preserve"> Evaluation of Student</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="4C1E3E73" w14:textId="7363C509" w:rsidR="00D045D8" w:rsidRPr="00D045D8" w:rsidRDefault="00D045D8" w:rsidP="00D045D8">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D045D8">
         <w:rPr>
@@ -5536,50 +5331,51 @@
         </w:rPr>
         <w:t>supervisor/</w:t>
       </w:r>
       <w:r w:rsidRPr="00D045D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F4E9E3D" w14:textId="2C8E6FFD" w:rsidR="00D045D8" w:rsidRPr="00D045D8" w:rsidRDefault="00D045D8" w:rsidP="00D045D8">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D045D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Attendings</w:t>
       </w:r>
       <w:r w:rsidR="00A51225">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>/supervisors</w:t>
       </w:r>
       <w:r w:rsidRPr="00D045D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D045D8">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -5641,161 +5437,145 @@
       </w:r>
       <w:r w:rsidRPr="00D045D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are also encouraged to discuss the Attending Evaluation of the Student with the supervisor completing the evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F2DC1A" w14:textId="77777777" w:rsidR="00D045D8" w:rsidRPr="00D045D8" w:rsidRDefault="00D045D8" w:rsidP="00D045D8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D045D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF2ACC9" w14:textId="78DDA311" w:rsidR="00D045D8" w:rsidRDefault="00D045D8" w:rsidP="00D045D8">
+    <w:p w14:paraId="6E0747E4" w14:textId="790CEFE8" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="00D045D8" w:rsidP="0042611A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D045D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Grades are held until all rotation requirements are received</w:t>
       </w:r>
       <w:r w:rsidR="00206F58" w:rsidRPr="00D045D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D045D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are required to ensure their rotation requirements are completed correctly.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="48AAF793" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc74395554"/>
       <w:bookmarkStart w:id="26" w:name="_Toc74478881"/>
       <w:bookmarkStart w:id="27" w:name="_Toc74542088"/>
-      <w:bookmarkStart w:id="28" w:name="_Toc214359097"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235186001"/>
       <w:r w:rsidRPr="00AE44F8">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="6872313F" w14:textId="77777777" w:rsidR="00C50AD1" w:rsidRPr="00C64213" w:rsidRDefault="00C50AD1" w:rsidP="00C50AD1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation for the respective rotation. Students can also access </w:t>
-[...6 lines deleted...]
-        <w:t>their pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
+        <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation for the respective rotation. Students can also access their pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc214359098"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235186002"/>
       <w:r w:rsidRPr="00AE44F8">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="1F39B6EB" w14:textId="77777777" w:rsidR="00571EA8" w:rsidRPr="00CC1E9A" w:rsidRDefault="00571EA8" w:rsidP="00571EA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5830,51 +5610,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="607D61C5" w:rsidR="00AE44F8" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="00AE44F8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc214359099"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235186003"/>
       <w:r w:rsidRPr="00AE44F8">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="4F03632C" w14:textId="77777777" w:rsidR="00E92F0A" w:rsidRPr="00E92F0A" w:rsidRDefault="00E92F0A" w:rsidP="00E92F0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E92F0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50006095" w14:textId="77777777" w:rsidR="00E92F0A" w:rsidRPr="00E92F0A" w:rsidRDefault="00E92F0A" w:rsidP="00E92F0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
@@ -5931,52 +5711,53 @@
       </w:r>
       <w:r w:rsidRPr="22BCA4D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E99838" w14:textId="77777777" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="0623F217" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc214359100"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235186004"/>
       <w:r w:rsidRPr="00AE44F8">
+        <w:lastRenderedPageBreak/>
         <w:t>BASE HOSPITAL</w:t>
       </w:r>
       <w:r w:rsidR="004F1B5E">
         <w:t>/ Military</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE44F8">
         <w:t xml:space="preserve"> REQUIREMENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="34B86567" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -6114,83 +5895,67 @@
         </w:rPr>
         <w:t xml:space="preserve">of those </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA56A2D" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="00C40B5D" w:rsidRDefault="005C650B" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54BA4C8E" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="00E11CEA" w:rsidRDefault="005C650B" w:rsidP="005C650B">
+    <w:p w14:paraId="0A17D063" w14:textId="33560F4D" w:rsidR="005C650B" w:rsidRPr="0042611A" w:rsidRDefault="005C650B" w:rsidP="0042611A">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc214359101"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235186005"/>
       <w:r w:rsidRPr="00AE44F8">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
-    </w:p>
-[...14 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="4EA20F8D" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="00C40B5D" w:rsidRDefault="005C650B" w:rsidP="005C650B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -7224,124 +6989,123 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2FFEF7" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="00C40B5D" w:rsidRDefault="005C650B" w:rsidP="005C650B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="356"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B553FE4" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="00B0566A" w:rsidRDefault="005C650B" w:rsidP="005C650B">
+    <w:p w14:paraId="5B553FE4" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="0042611A" w:rsidRDefault="005C650B" w:rsidP="005C650B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc214359102"/>
-      <w:r w:rsidRPr="00B0566A">
+      <w:bookmarkStart w:id="33" w:name="_Toc235186006"/>
+      <w:r w:rsidRPr="0042611A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>N Grade Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="7080F8D3" w14:textId="557F4DEE" w:rsidR="005C650B" w:rsidRPr="00875F70" w:rsidRDefault="005C650B" w:rsidP="005C650B">
+    <w:p w14:paraId="7080F8D3" w14:textId="787A8ADA" w:rsidR="005C650B" w:rsidRPr="00875F70" w:rsidRDefault="005C650B" w:rsidP="005C650B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00571EA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) </w:t>
       </w:r>
-      <w:r w:rsidR="00B17D77" w:rsidRPr="00571EA8">
+      <w:r w:rsidR="0042611A" w:rsidRPr="00571EA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>requirements</w:t>
       </w:r>
-      <w:r w:rsidR="00B17D77">
+      <w:r w:rsidR="0042611A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> OR</w:t>
       </w:r>
       <w:r w:rsidR="00701653">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> receive a N grade and no credit for the rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc214359103"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235186007"/>
       <w:r w:rsidRPr="00AE44F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00AE44F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="357738C2" w14:textId="0D0931B9" w:rsidR="22A3AEB6" w:rsidRPr="0036298F" w:rsidRDefault="00BA1427" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0036298F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7350,1124 +7114,1112 @@
       </w:r>
       <w:r w:rsidR="0036298F" w:rsidRPr="0036298F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">know and follow the expectations of their attending/supervisor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc214359104"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235186008"/>
       <w:r w:rsidRPr="00E105F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
+    <w:p w14:paraId="3C4141A5" w14:textId="77777777" w:rsidR="00310EB7" w:rsidRPr="00310EB7" w:rsidRDefault="00310EB7" w:rsidP="00310EB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
+      <w:r w:rsidRPr="00310EB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The following are standard MSUCOM policies across all Clerkship rotations. Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="540AC555" w:rsidR="00C11B04" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C1C1F8" w14:textId="16A4B122" w:rsidR="007728D5" w:rsidRPr="00C40B5D" w:rsidRDefault="007728D5" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007728D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="007728D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+            <w:szCs w:val="30"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="77777777" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45D2BE32" w14:textId="1801B8EA" w:rsidR="00696DC9" w:rsidRPr="00905727" w:rsidRDefault="003C4D04" w:rsidP="00905727">
+    <w:p w14:paraId="538156B9" w14:textId="77777777" w:rsidR="006E18DF" w:rsidRPr="00C40B5D" w:rsidRDefault="006E18DF" w:rsidP="006E18DF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc214359105"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="004A31FF" w:rsidRPr="00E105F5">
+      <w:bookmarkStart w:id="36" w:name="_Toc229489217"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc235186009"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>CLERKSHIP ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
-    </w:p>
-    <w:p w14:paraId="23B96175" w14:textId="2E24D197" w:rsidR="00905727" w:rsidRPr="000F2E94" w:rsidRDefault="00905727" w:rsidP="00905727">
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="23E8DC83" w14:textId="77777777" w:rsidR="006E18DF" w:rsidRPr="00A52D20" w:rsidRDefault="006E18DF" w:rsidP="006E18DF">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00905727">
-[...20 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00887DBB">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33490510" w14:textId="77777777" w:rsidR="00905727" w:rsidRDefault="00905727" w:rsidP="00EB734B">
+    <w:p w14:paraId="3760573F" w14:textId="77777777" w:rsidR="006E18DF" w:rsidRPr="000044D5" w:rsidRDefault="006E18DF" w:rsidP="006E18DF">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc229489218"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235186010"/>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="05FFD492" w14:textId="77777777" w:rsidR="006E18DF" w:rsidRPr="00EA7A22" w:rsidRDefault="006E18DF" w:rsidP="006E18DF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="004D648A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="653DCF66" w14:textId="2D085680" w:rsidR="000A44E7" w:rsidRDefault="000A44E7" w:rsidP="00EB734B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56D42C17" w14:textId="416DA333" w:rsidR="005C650B" w:rsidRPr="00C40B5D" w:rsidRDefault="00905727" w:rsidP="005B45A0">
+    <w:p w14:paraId="56D42C17" w14:textId="2B94606B" w:rsidR="005C650B" w:rsidRPr="0042611A" w:rsidRDefault="00905727" w:rsidP="0042611A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc214359106"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc235186011"/>
       <w:r w:rsidRPr="00B403E5">
+        <w:lastRenderedPageBreak/>
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="24AC52B0" w14:textId="2485DD33" w:rsidR="005C650B" w:rsidRPr="00C50401" w:rsidRDefault="005C650B" w:rsidP="005C650B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning environments. The Medical Student Supervision Policy outlines all supervision agreements and expectations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="580D2E79" w14:textId="77777777" w:rsidR="00905727" w:rsidRPr="00C40B5D" w:rsidRDefault="00905727" w:rsidP="00905727">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CBCC162" w14:textId="77777777" w:rsidR="00905727" w:rsidRPr="00B403E5" w:rsidRDefault="00905727" w:rsidP="00905727">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:firstLine="360"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214359107"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235186012"/>
       <w:r w:rsidRPr="00B403E5">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="405395E2" w14:textId="77777777" w:rsidR="00905727" w:rsidRDefault="00905727" w:rsidP="00905727">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSUCOM for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, agreements, or guidelines.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C82EC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="007E7B7E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007E7B7E">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="325CBB68" w14:textId="77777777" w:rsidR="00905727" w:rsidRPr="00726AB4" w:rsidRDefault="00905727" w:rsidP="00905727">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A8E454C" w14:textId="77777777" w:rsidR="00905727" w:rsidRPr="00B403E5" w:rsidRDefault="00905727" w:rsidP="00905727">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc214359108"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235186013"/>
       <w:r w:rsidRPr="00B403E5">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="00B403E5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F053726" w14:textId="77777777" w:rsidR="00905727" w:rsidRPr="00E20D8B" w:rsidRDefault="00905727" w:rsidP="00905727">
+    <w:p w14:paraId="30024C1C" w14:textId="77777777" w:rsidR="00730656" w:rsidRDefault="00905727" w:rsidP="00730656">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students.” These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="00730656" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="76216BAB" w14:textId="77777777" w:rsidR="00905727" w:rsidRPr="00C40B5D" w:rsidRDefault="00905727" w:rsidP="00905727">
+    </w:p>
+    <w:p w14:paraId="76216BAB" w14:textId="77777777" w:rsidR="00905727" w:rsidRPr="00C40B5D" w:rsidRDefault="00905727" w:rsidP="00376CF0">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="491059F9" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="00C40B5D" w:rsidRDefault="005C650B" w:rsidP="005C650B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc191891418"/>
-      <w:bookmarkStart w:id="41" w:name="_Toc214359109"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc191891418"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc235186014"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="135875B5" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="00C40B5D" w:rsidRDefault="005C650B" w:rsidP="005C650B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Students are responsible for responding to email in a timely manner or as otherwise outlined in course communication. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A868D6" w14:textId="77777777" w:rsidR="005C650B" w:rsidRDefault="005C650B" w:rsidP="005C650B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2ECAA98B" w14:textId="77777777" w:rsidR="005C650B" w:rsidRDefault="005C650B" w:rsidP="005C650B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Forwarding MSU email to another email account or failure to check email are not valid excuses for missing a deadline or other requirements of the DO program. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD6FE22" w14:textId="77777777" w:rsidR="005C650B" w:rsidRDefault="005C650B" w:rsidP="005C650B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65E02083" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="00C40B5D" w:rsidRDefault="005C650B" w:rsidP="005C650B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please Note: Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="624C2A56" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="00C40B5D" w:rsidRDefault="005C650B" w:rsidP="005C650B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F0122E6" w14:textId="12EEAE41" w:rsidR="005C650B" w:rsidRDefault="005C650B" w:rsidP="005C650B">
+    <w:p w14:paraId="1F0122E6" w14:textId="1050A3DB" w:rsidR="005C650B" w:rsidRDefault="005C650B" w:rsidP="005C650B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B0566A" w:rsidRPr="0055268A">
+      <w:r w:rsidR="00C5631A" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A49C7D" w14:textId="77777777" w:rsidR="005C650B" w:rsidRDefault="005C650B" w:rsidP="005C650B">
+    <w:p w14:paraId="6CE07D71" w14:textId="77777777" w:rsidR="00376CF0" w:rsidRDefault="00376CF0" w:rsidP="00376CF0">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="381CFAC2" w14:textId="77777777" w:rsidR="00D77732" w:rsidRPr="00556A65" w:rsidRDefault="00D77732" w:rsidP="00D77732">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2704AAED" w14:textId="77777777" w:rsidR="00790B2D" w:rsidRDefault="00790B2D" w:rsidP="00790B2D">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc213320658"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00556A65">
+      <w:bookmarkStart w:id="47" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc222819266"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235186015"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="4ACCB600" w14:textId="77777777" w:rsidR="00D77732" w:rsidRPr="005F7800" w:rsidRDefault="00D77732" w:rsidP="00D77732">
+        <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="791E1D29" w14:textId="77777777" w:rsidR="00790B2D" w:rsidRDefault="00790B2D" w:rsidP="00790B2D">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F7800">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training. It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy. As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change. Students are responsible for being informed of any changes. The most up-to-date policy can be found here: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73EDBA5A" w14:textId="4AF24B1A" w:rsidR="00790B2D" w:rsidRPr="00790B2D" w:rsidRDefault="00790B2D" w:rsidP="00790B2D">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00790B2D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-    <w:p w14:paraId="1B475FEF" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="0096296A" w:rsidRDefault="005C650B" w:rsidP="005C650B">
+    </w:p>
+    <w:p w14:paraId="31127529" w14:textId="77777777" w:rsidR="00790B2D" w:rsidRDefault="00790B2D" w:rsidP="005C650B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0096296A">
+    </w:p>
+    <w:p w14:paraId="1B475FEF" w14:textId="021314D2" w:rsidR="005C650B" w:rsidRPr="0096296A" w:rsidRDefault="005C650B" w:rsidP="005C650B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C38243A" w14:textId="77777777" w:rsidR="005C650B" w:rsidRDefault="005C650B" w:rsidP="005C650B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The accreditation standards for graduate medical education programs include restrictions on the duty hours of residents. Additionally, institutions are expected to promote a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="42192C99" w14:textId="77777777" w:rsidR="006359FA" w:rsidRDefault="006359FA" w:rsidP="006359FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AD0C644" w14:textId="77777777" w:rsidR="006359FA" w:rsidRPr="00C40B5D" w:rsidRDefault="006359FA" w:rsidP="006359FA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc157766372"/>
-      <w:bookmarkStart w:id="47" w:name="_Toc214359111"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc157766372"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc235186016"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-[...56 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="1EADA1F5" w14:textId="77777777" w:rsidR="000003B6" w:rsidRPr="00A871DA" w:rsidRDefault="000003B6" w:rsidP="000003B6">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062B08C0" w14:textId="77777777" w:rsidR="000003B6" w:rsidRPr="00A871DA" w:rsidRDefault="000003B6" w:rsidP="000003B6">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3BFB71EF" w14:textId="77777777" w:rsidR="000003B6" w:rsidRPr="00987E7B" w:rsidRDefault="000003B6" w:rsidP="000003B6">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="FF0000"/>
+          </w:rPr>
+          <w:t>enright4@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>), if exposure incident occurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63609636" w14:textId="77777777" w:rsidR="006359FA" w:rsidRPr="00C40B5D" w:rsidRDefault="006359FA" w:rsidP="00790B2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14209245" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="00C40B5D" w:rsidRDefault="005C650B" w:rsidP="005C650B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc191891420"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc235186017"/>
+      <w:r w:rsidRPr="0002378E">
+        <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="409820C1" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="00C40B5D" w:rsidRDefault="005C650B" w:rsidP="005C650B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>made</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>contacting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Resource</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Center</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Persons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Disabilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>(RCPD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37">
+        <w:r w:rsidRPr="00C40B5D">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:r>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Dean for Clerkship Education, Dr. Susan Enright</w:t>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId34" w:history="1">
+        <w:t>an Accommodation Letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">. Students must present </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">their letter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>to the Clerkship Team (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-          <w:t>enright4@msu.edu</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>start</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>semester</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>intend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...57 lines deleted...]
-    <w:p w14:paraId="409820C1" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="00C40B5D" w:rsidRDefault="005C650B" w:rsidP="005C650B">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve"> will be honored whenever</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272D7517" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="00C40B5D" w:rsidRDefault="005C650B" w:rsidP="005C650B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
-[...292 lines deleted...]
-    <w:p w14:paraId="272D7517" w14:textId="77777777" w:rsidR="005C650B" w:rsidRPr="00C40B5D" w:rsidRDefault="005C650B" w:rsidP="005C650B">
+    </w:p>
+    <w:p w14:paraId="15F1B931" w14:textId="77777777" w:rsidR="005C650B" w:rsidRDefault="005C650B" w:rsidP="005C650B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>modifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve">, updates, or extensions </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
@@ -8635,114 +8387,108 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>accommodation</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>going</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05FF9CC3" w14:textId="77777777" w:rsidR="006359FA" w:rsidRDefault="006359FA" w:rsidP="00905727">
-[...14 lines deleted...]
-    <w:p w14:paraId="5607671C" w14:textId="4E8C78EE" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="0093399A" w:rsidP="002B6A09">
+    <w:p w14:paraId="5607671C" w14:textId="3265F032" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="00145B27">
-          <w:footerReference w:type="first" r:id="rId37"/>
+          <w:footerReference w:type="first" r:id="rId39"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
-[...6 lines deleted...]
-    <w:p w14:paraId="0779666C" w14:textId="5FE4AA6B" w:rsidR="007D13F7" w:rsidRPr="00B0566A" w:rsidRDefault="007D13F7" w:rsidP="00B0566A">
+    </w:p>
+    <w:p w14:paraId="0779666C" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="002F1E36">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="-1152"/>
-[...16 lines deleted...]
-      <w:r w:rsidR="00B0566A">
+        <w:ind w:left="-1008"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc235186018"/>
+      <w:r w:rsidRPr="000A56FD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="106DA5EB" w14:textId="4E3A4C0B" w:rsidR="00376CF0" w:rsidRPr="002F1E36" w:rsidRDefault="002F1E36" w:rsidP="002F1E36">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-1152"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15117" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2354"/>
         <w:gridCol w:w="2974"/>
         <w:gridCol w:w="3346"/>
         <w:gridCol w:w="2602"/>
         <w:gridCol w:w="3841"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CD03C0" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="6310DC74">
         <w:trPr>
           <w:trHeight w:val="715"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
@@ -9370,1735 +9116,201 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3841" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C0DB600" w14:textId="37503919" w:rsidR="00CD03C0" w:rsidRPr="00CC6A27" w:rsidRDefault="00CD03C0" w:rsidP="00875F70">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to turn assignment in by the last day of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B54CB5" w:rsidRPr="00C40B5D" w14:paraId="1CD39550" w14:textId="77777777" w:rsidTr="005B45A0">
-[...312 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D80B8F9" w14:textId="5B351FA9" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="00C619AD">
-          <w:headerReference w:type="first" r:id="rId38"/>
+          <w:headerReference w:type="first" r:id="rId40"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="733AEE26" w14:textId="77777777" w:rsidR="00DB2A16" w:rsidRPr="004E635D" w:rsidRDefault="00DB2A16" w:rsidP="00DB2A16">
+    <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="006C3D5F">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...1223 lines deleted...]
-    <w:sectPr w:rsidR="00291DED" w:rsidSect="00DB2A16">
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00291DED" w:rsidSect="00BD1C43">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A063475" w14:textId="77777777" w:rsidR="002C5361" w:rsidRDefault="002C5361" w:rsidP="00E756E0">
+    <w:p w14:paraId="5D5940A8" w14:textId="77777777" w:rsidR="00875F14" w:rsidRDefault="00875F14" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56B8F23A" w14:textId="77777777" w:rsidR="002C5361" w:rsidRDefault="002C5361" w:rsidP="00E756E0">
+    <w:p w14:paraId="0E4F3281" w14:textId="77777777" w:rsidR="00875F14" w:rsidRDefault="00875F14" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="55281743" w14:textId="77777777" w:rsidR="002C5361" w:rsidRDefault="002C5361">
+    <w:p w14:paraId="38726BE0" w14:textId="77777777" w:rsidR="00875F14" w:rsidRDefault="00875F14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E1B5D3A" w14:textId="676DA398" w:rsidR="009A652F" w:rsidRDefault="009A652F">
+  <w:p w14:paraId="76451729" w14:textId="6233D4B2" w:rsidR="00D2485A" w:rsidRDefault="00D2485A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t>Date of Review and Approval: 7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
@@ -11119,71 +9331,71 @@
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00CBE378" w14:textId="77777777" w:rsidR="002C5361" w:rsidRDefault="002C5361" w:rsidP="00E756E0">
+    <w:p w14:paraId="3BFD88AC" w14:textId="77777777" w:rsidR="00875F14" w:rsidRDefault="00875F14" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05CFFE3E" w14:textId="77777777" w:rsidR="002C5361" w:rsidRDefault="002C5361" w:rsidP="00E756E0">
+    <w:p w14:paraId="71EC1A3F" w14:textId="77777777" w:rsidR="00875F14" w:rsidRDefault="00875F14" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="582C233E" w14:textId="77777777" w:rsidR="002C5361" w:rsidRDefault="002C5361">
+    <w:p w14:paraId="6C70739E" w14:textId="77777777" w:rsidR="00875F14" w:rsidRDefault="00875F14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="571B537B" w14:textId="6A4BF10E" w:rsidR="000A56FD" w:rsidRDefault="00FB22BF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Introduction to Military Medicine </w:t>
     </w:r>
     <w:r w:rsidR="000A56FD">
       <w:t>OST 625</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -15118,61 +13330,61 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
+    <w:rsid w:val="000003B6"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
-    <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00017EBD"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="0003711C"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
@@ -15187,262 +13399,258 @@
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="00073B49"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="000856DD"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
-    <w:rsid w:val="00093BC7"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
+    <w:rsid w:val="000A44E7"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A56FD"/>
     <w:rsid w:val="000A5877"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C56A4"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
+    <w:rsid w:val="000C6667"/>
     <w:rsid w:val="000D015E"/>
+    <w:rsid w:val="000D1CB8"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E3092"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="0010059D"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
-    <w:rsid w:val="00116792"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
-    <w:rsid w:val="00124F40"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
+    <w:rsid w:val="00137B7C"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00143A0F"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
-    <w:rsid w:val="00146893"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="001560B2"/>
     <w:rsid w:val="001560C7"/>
     <w:rsid w:val="00156BF4"/>
-    <w:rsid w:val="00160160"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="0017419A"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
+    <w:rsid w:val="00190C87"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="00191984"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195D7F"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A146D"/>
-    <w:rsid w:val="001A41E3"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B72D8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="002022C3"/>
-    <w:rsid w:val="002025A3"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="00206F58"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="00211971"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
-    <w:rsid w:val="00225F36"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="00250EC6"/>
-    <w:rsid w:val="0025223B"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
@@ -15458,256 +13666,259 @@
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="00293880"/>
     <w:rsid w:val="00294397"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
-    <w:rsid w:val="002C5361"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
+    <w:rsid w:val="002D19B8"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D74DA"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
+    <w:rsid w:val="002F1E36"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
+    <w:rsid w:val="00310EB7"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
-    <w:rsid w:val="003170A4"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="00355415"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="0036298F"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
+    <w:rsid w:val="00376CF0"/>
     <w:rsid w:val="00381F9D"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
-    <w:rsid w:val="00393391"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B11B7"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
+    <w:rsid w:val="003C4D48"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E45C7"/>
+    <w:rsid w:val="003E4D8A"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004023D9"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
+    <w:rsid w:val="00413F92"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
+    <w:rsid w:val="0042611A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
-    <w:rsid w:val="00474C16"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="004766E7"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
-    <w:rsid w:val="004849D1"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004B685A"/>
@@ -15779,403 +13990,411 @@
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="0055379B"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
+    <w:rsid w:val="00570E42"/>
     <w:rsid w:val="00571EA8"/>
+    <w:rsid w:val="005728F3"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574AF1"/>
+    <w:rsid w:val="00574C7A"/>
     <w:rsid w:val="0057705B"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
+    <w:rsid w:val="00593600"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A4D06"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
-    <w:rsid w:val="005B45A0"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C650B"/>
+    <w:rsid w:val="005C73ED"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00606672"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="00620A50"/>
+    <w:rsid w:val="00620EBA"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="006359FA"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006873AF"/>
+    <w:rsid w:val="00687B33"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697AB2"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
-    <w:rsid w:val="006C07C7"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
+    <w:rsid w:val="006C3D5F"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
-    <w:rsid w:val="006C5A3F"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
+    <w:rsid w:val="006E18DF"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701653"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="007043FB"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
-    <w:rsid w:val="0071273E"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="0072187D"/>
     <w:rsid w:val="00721D2E"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
+    <w:rsid w:val="00730656"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750A43"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="00753378"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="0076110E"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00767FE0"/>
+    <w:rsid w:val="007728D5"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="00775F1A"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
+    <w:rsid w:val="00790B2D"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A1498"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B6A84"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C54E6"/>
     <w:rsid w:val="007C7C46"/>
-    <w:rsid w:val="007D114F"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007E7B7E"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
+    <w:rsid w:val="007F1454"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F4C45"/>
     <w:rsid w:val="007F5F86"/>
-    <w:rsid w:val="007F6A37"/>
+    <w:rsid w:val="00802FEE"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821269"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="00830401"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="00833275"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="00834B57"/>
     <w:rsid w:val="008350DA"/>
-    <w:rsid w:val="008359B5"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00851C49"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="0087394C"/>
     <w:rsid w:val="00873DEF"/>
+    <w:rsid w:val="00874CF8"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00875F14"/>
     <w:rsid w:val="00875F70"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
@@ -16242,128 +14461,126 @@
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="009412DE"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960C38"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
-    <w:rsid w:val="0096675E"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A5DDC"/>
-    <w:rsid w:val="009A652F"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E3306"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
+    <w:rsid w:val="009F5607"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A02EDA"/>
-    <w:rsid w:val="00A042C8"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
@@ -16412,358 +14629,361 @@
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
+    <w:rsid w:val="00AD5FB3"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE44F8"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
-    <w:rsid w:val="00B0566A"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B12C0C"/>
-    <w:rsid w:val="00B17D77"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B403E5"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
-    <w:rsid w:val="00B54CB5"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
+    <w:rsid w:val="00B6477D"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
+    <w:rsid w:val="00B75106"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1427"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB37F2"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC18C3"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
+    <w:rsid w:val="00BC6F59"/>
     <w:rsid w:val="00BD0ECA"/>
+    <w:rsid w:val="00BD1C43"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
-    <w:rsid w:val="00BE52C9"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
-    <w:rsid w:val="00BF12BF"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C50AD1"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
+    <w:rsid w:val="00C5631A"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C816E6"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
+    <w:rsid w:val="00CA4B5B"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC5171"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD03C0"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D045D8"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D23F70"/>
+    <w:rsid w:val="00D2485A"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
+    <w:rsid w:val="00D525B3"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D52EA2"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
+    <w:rsid w:val="00D61C98"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76A66"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
-    <w:rsid w:val="00D77732"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
-    <w:rsid w:val="00D927E5"/>
+    <w:rsid w:val="00D918C9"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA3491"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB25EE"/>
-    <w:rsid w:val="00DB2A16"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
@@ -16772,51 +14992,50 @@
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E105F5"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
-    <w:rsid w:val="00E11D4C"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15485"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E23537"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32877"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
@@ -16866,172 +15085,173 @@
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
-    <w:rsid w:val="00ED59C3"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE5EF1"/>
     <w:rsid w:val="00EE6CA7"/>
-    <w:rsid w:val="00EE7B34"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
+    <w:rsid w:val="00F17527"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45233"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
+    <w:rsid w:val="00F604B7"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
+    <w:rsid w:val="00F937E1"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB22BF"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE027D"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
+    <w:rsid w:val="00FF1C3E"/>
     <w:rsid w:val="00FF30C7"/>
-    <w:rsid w:val="00FF3D76"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
-    <w:rsid w:val="00FF5A5A"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02AEB100"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03EAC4E4"/>
     <w:rsid w:val="0412083F"/>
     <w:rsid w:val="04596FB6"/>
     <w:rsid w:val="04738B43"/>
     <w:rsid w:val="048B8494"/>
     <w:rsid w:val="0560907F"/>
     <w:rsid w:val="05869545"/>
@@ -17238,50 +15458,51 @@
     <w:rsid w:val="3667C851"/>
     <w:rsid w:val="3689DBEB"/>
     <w:rsid w:val="36F3DE35"/>
     <w:rsid w:val="37013A7F"/>
     <w:rsid w:val="37133A1A"/>
     <w:rsid w:val="37227CB3"/>
     <w:rsid w:val="372A5847"/>
     <w:rsid w:val="37773387"/>
     <w:rsid w:val="37F87390"/>
     <w:rsid w:val="386A0B3C"/>
     <w:rsid w:val="387B8134"/>
     <w:rsid w:val="389FCA9F"/>
     <w:rsid w:val="38E4C18E"/>
     <w:rsid w:val="38F559C7"/>
     <w:rsid w:val="39029EB4"/>
     <w:rsid w:val="3940ABB4"/>
     <w:rsid w:val="399854E2"/>
     <w:rsid w:val="39E6FE1D"/>
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
     <w:rsid w:val="3B390E29"/>
     <w:rsid w:val="3BF84EC4"/>
     <w:rsid w:val="3D57DBFC"/>
     <w:rsid w:val="3D72A804"/>
     <w:rsid w:val="3DCB0FC0"/>
+    <w:rsid w:val="3EDEE2F5"/>
     <w:rsid w:val="3F63F482"/>
     <w:rsid w:val="406C28A1"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
     <w:rsid w:val="430AFEEA"/>
     <w:rsid w:val="434B434B"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
     <w:rsid w:val="44110C9D"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
     <w:rsid w:val="44E45125"/>
     <w:rsid w:val="45666097"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457C40BA"/>
     <w:rsid w:val="46212E51"/>
     <w:rsid w:val="46BDC6A0"/>
@@ -17357,78 +15578,80 @@
     <w:rsid w:val="5742764E"/>
     <w:rsid w:val="5782805F"/>
     <w:rsid w:val="579CDAEA"/>
     <w:rsid w:val="57E788BD"/>
     <w:rsid w:val="5897F2C0"/>
     <w:rsid w:val="590A0108"/>
     <w:rsid w:val="59207BCF"/>
     <w:rsid w:val="5A2CAA7C"/>
     <w:rsid w:val="5AA86DD9"/>
     <w:rsid w:val="5ACAC49C"/>
     <w:rsid w:val="5AD0E34E"/>
     <w:rsid w:val="5B060122"/>
     <w:rsid w:val="5B1F9580"/>
     <w:rsid w:val="5B2F8BAC"/>
     <w:rsid w:val="5B4E3AF0"/>
     <w:rsid w:val="5BCDA79E"/>
     <w:rsid w:val="5C11FA4A"/>
     <w:rsid w:val="5C36D795"/>
     <w:rsid w:val="5C6CB3AF"/>
     <w:rsid w:val="5C7ADB01"/>
     <w:rsid w:val="5CB21B9E"/>
     <w:rsid w:val="5D95BC30"/>
     <w:rsid w:val="5DD33B71"/>
     <w:rsid w:val="5E7B843C"/>
     <w:rsid w:val="5EF7D9C5"/>
+    <w:rsid w:val="5F52850D"/>
     <w:rsid w:val="5F61552B"/>
     <w:rsid w:val="60213315"/>
     <w:rsid w:val="607DF245"/>
     <w:rsid w:val="608CC738"/>
     <w:rsid w:val="60DBDF63"/>
     <w:rsid w:val="60F35725"/>
     <w:rsid w:val="612EE9FB"/>
     <w:rsid w:val="61AA9255"/>
     <w:rsid w:val="61D1D8F3"/>
     <w:rsid w:val="6242FFDD"/>
     <w:rsid w:val="629A5761"/>
     <w:rsid w:val="62B8AF5A"/>
     <w:rsid w:val="6310DC74"/>
     <w:rsid w:val="631A21CE"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
     <w:rsid w:val="64668ABD"/>
     <w:rsid w:val="64889CBA"/>
     <w:rsid w:val="64BFC757"/>
     <w:rsid w:val="65D0D265"/>
     <w:rsid w:val="660C80C7"/>
     <w:rsid w:val="6643911F"/>
     <w:rsid w:val="668E16B9"/>
     <w:rsid w:val="67016591"/>
     <w:rsid w:val="67038AF6"/>
     <w:rsid w:val="671808D0"/>
     <w:rsid w:val="67AF2A4B"/>
     <w:rsid w:val="67ECE0BF"/>
+    <w:rsid w:val="6825545D"/>
     <w:rsid w:val="6825FEAE"/>
     <w:rsid w:val="6863CC12"/>
     <w:rsid w:val="68C2E4C0"/>
     <w:rsid w:val="68E298E2"/>
     <w:rsid w:val="6935A6B8"/>
     <w:rsid w:val="696A28E0"/>
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
     <w:rsid w:val="698C21B3"/>
     <w:rsid w:val="699FDD36"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A81DC44"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B2C6F07"/>
     <w:rsid w:val="6BB67C26"/>
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
     <w:rsid w:val="6C4CF8A2"/>
     <w:rsid w:val="6CC06FD2"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DD3C4EE"/>
@@ -18309,51 +16532,51 @@
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F91C00"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="216"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:smallCaps/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D77732"/>
+    <w:rsid w:val="00BD1C43"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0"/>
       <w:ind w:left="216"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B848B6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
@@ -19176,51 +17399,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1985498507">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rowanjac@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunckele@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rowanjac@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunckele@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -19491,106 +17714,97 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
-    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
-        <DisplayName>Enright, Susan</DisplayName>
-        <AccountId>15</AccountId>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pfotenhauer, Kim</DisplayName>
-        <AccountId>6</AccountId>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Dunckel, Eric</DisplayName>
-        <AccountId>16</AccountId>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Millikan, Erin</DisplayName>
-        <AccountId>14</AccountId>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Timmons, Mariah</DisplayName>
-        <AccountId>36</AccountId>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Gardner, Emily</DisplayName>
-        <AccountId>31</AccountId>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -19817,126 +18031,168 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CBE7577-9FEF-4DF0-98BA-E7E7A65F58EB}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3842</Words>
-  <Characters>21901</Characters>
+  <Words>3703</Words>
+  <Characters>21111</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>182</Lines>
-  <Paragraphs>51</Paragraphs>
+  <Lines>175</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MSUCOM Clerkship Syllabus</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25692</CharactersWithSpaces>
+  <CharactersWithSpaces>24765</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>125300</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>