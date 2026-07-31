--- v0 (2026-01-24)
+++ v1 (2026-07-31)
@@ -1,162 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00407201" w:rsidRDefault="7BB7B5CB" w:rsidP="00DE1E9B">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc233792011"/>
+      <w:r w:rsidRPr="00407201">
         <w:rPr>
           <w:noProof/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79D14678" w14:textId="77777777" w:rsidR="00022296" w:rsidRPr="00C40B5D" w:rsidRDefault="00022296" w:rsidP="00E660ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0838ACF8" w14:textId="4D6610DE" w:rsidR="00022296" w:rsidRPr="00AD69E2" w:rsidRDefault="00784965" w:rsidP="2DD5AA23">
+    <w:p w14:paraId="6009CA83" w14:textId="77777777" w:rsidR="006F0F36" w:rsidRPr="00AD69E2" w:rsidRDefault="006F0F36" w:rsidP="006F0F36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>NOP 656</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01504EA2" w14:textId="376FBA34" w:rsidR="00022296" w:rsidRPr="009F40C6" w:rsidRDefault="00784965" w:rsidP="2DD5AA23">
+    <w:p w14:paraId="72AAEBBD" w14:textId="77777777" w:rsidR="006F0F36" w:rsidRPr="009F40C6" w:rsidRDefault="006F0F36" w:rsidP="006F0F36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>CORE NEUROLOGY CLERKSHIP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B59ED50" w14:textId="590506CA" w:rsidR="007D7480" w:rsidRPr="001613D1" w:rsidRDefault="007D7480" w:rsidP="00B611BC">
@@ -239,325 +239,304 @@
       </w:r>
       <w:r w:rsidR="002732BC" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>SYLLABUS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="294DDA35" w14:textId="766F488F" w:rsidR="70FB6F6B" w:rsidRDefault="70FB6F6B" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A6EF6A1" w14:textId="34DE2237" w:rsidR="00100062" w:rsidRPr="001613D1" w:rsidRDefault="00784965" w:rsidP="00B611BC">
+    <w:p w14:paraId="663A9940" w14:textId="77777777" w:rsidR="00A22EC2" w:rsidRDefault="00A22EC2" w:rsidP="00A22EC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>DEPARTMENT OF NEUROLOGY &amp; OP</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="0DF86A50" w14:textId="7D39AAB1" w:rsidR="00100062" w:rsidRPr="001613D1" w:rsidRDefault="00784965" w:rsidP="00B611BC">
+        <w:t>DEPARTMENT OF NEUROLOGY &amp; OPHTHALMOLOGY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71161226" w14:textId="77777777" w:rsidR="00A22EC2" w:rsidRDefault="00A22EC2" w:rsidP="00A22EC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>JAYNE WARD, D.O.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00607579" w14:textId="725BB815" w:rsidR="00100062" w:rsidRPr="001613D1" w:rsidRDefault="000167B9" w:rsidP="00B611BC">
+    <w:p w14:paraId="76C33D34" w14:textId="77777777" w:rsidR="00A22EC2" w:rsidRDefault="00A22EC2" w:rsidP="00A22EC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001613D1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>CHAIRPERSON</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EF613B" w14:textId="47B77ADE" w:rsidR="00525DEE" w:rsidRPr="001613D1" w:rsidRDefault="00784965" w:rsidP="00B611BC">
+    <w:p w14:paraId="3B0FE868" w14:textId="71CDFDDE" w:rsidR="00A22EC2" w:rsidRDefault="00A22EC2" w:rsidP="00A22EC2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="001A6F85">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>jward@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>jward@msu.edu</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E055DEA" w14:textId="30D702CD" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00841350" w:rsidP="00B611BC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C53A2A3" w14:textId="77777777" w:rsidR="00A22EC2" w:rsidRDefault="00A22EC2" w:rsidP="00A22EC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EC9C7CE" w14:textId="6666614C" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00784965" w:rsidP="00B611BC">
+    <w:p w14:paraId="5F9344A5" w14:textId="77777777" w:rsidR="00A22EC2" w:rsidRDefault="00A22EC2" w:rsidP="00A22EC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Michael Flink,</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="24417138" w14:textId="727458FD" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00841350" w:rsidP="00B611BC">
+        <w:t>Michael Flink, D.O, Ph.D.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBD4A7B" w14:textId="77777777" w:rsidR="00A22EC2" w:rsidRDefault="00A22EC2" w:rsidP="00A22EC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001613D1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>INSTRUCTOR OF RECORD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C383668" w14:textId="4815A4C7" w:rsidR="009C5AD9" w:rsidRDefault="00784965" w:rsidP="00B611BC">
+    <w:p w14:paraId="0BDF10AD" w14:textId="77777777" w:rsidR="00A22EC2" w:rsidRDefault="00A22EC2" w:rsidP="00A22EC2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00CC4939">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>flinkmic@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="0E38E637" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="3A61087A" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001613D1">
+      <w:r w:rsidRPr="007B6510">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
-      <w:r w:rsidR="00793E57" w:rsidRPr="001613D1">
+      <w:r w:rsidR="00793E57" w:rsidRPr="007B6510">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="003A50E8">
+      <w:r w:rsidR="007D3933" w:rsidRPr="007B6510">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00793E57">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00793E57" w:rsidRPr="007B6510">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="001613D1">
+      <w:r w:rsidRPr="007B6510">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="003A50E8">
+      <w:r w:rsidR="007D3933" w:rsidRPr="007B6510">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -589,207 +568,191 @@
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> content or administrative aspects of this course, </w:t>
       </w:r>
       <w:r w:rsidR="00E660ED" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">please </w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B739EE" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="00BA1035" w:rsidRDefault="00784965" w:rsidP="00784965">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="1400870E" w14:textId="77777777" w:rsidR="006C17AC" w:rsidRPr="006C17AC" w:rsidRDefault="006C17AC" w:rsidP="006C17AC">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1035">
+      <w:r w:rsidRPr="006C17AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Krista Leiter </w:t>
-[...6 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+        <w:t>April Arras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7349D84F" w14:textId="77777777" w:rsidR="006C17AC" w:rsidRPr="006C17AC" w:rsidRDefault="006C17AC" w:rsidP="006C17AC">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001613D1">
+      <w:r w:rsidRPr="006C17AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>COURSE ASSISTANT (CA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4F9B82" w14:textId="77777777" w:rsidR="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="72FC3FB0" w14:textId="77777777" w:rsidR="006C17AC" w:rsidRDefault="006C17AC" w:rsidP="006C17AC">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="0015616D">
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="006C17AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
-          <w:t>leiter@msu.edu</w:t>
+          <w:t>arrasapr@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B0DA485" w14:textId="77777777" w:rsidR="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="175B8AAE" w14:textId="77777777" w:rsidR="00583BE7" w:rsidRPr="006C17AC" w:rsidRDefault="00583BE7" w:rsidP="00583BE7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006C17AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>April Arras</w:t>
-[...6 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+        <w:t xml:space="preserve">Krista Leiter </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE404A3" w14:textId="77777777" w:rsidR="00583BE7" w:rsidRPr="006C17AC" w:rsidRDefault="00583BE7" w:rsidP="00583BE7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001613D1">
+      <w:r w:rsidRPr="006C17AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>COURSE ASSISTANT (CA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B284DBB" w14:textId="77777777" w:rsidR="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="1F92A960" w14:textId="77777777" w:rsidR="00583BE7" w:rsidRPr="006C17AC" w:rsidRDefault="00583BE7" w:rsidP="00583BE7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00ED4C7F">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="006C17AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
-          <w:t>arrasapr@msu.edu</w:t>
+          <w:t>leiter@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="006B6394" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="459C0454" w:rsidR="00E405FF" w:rsidRPr="006B6394" w:rsidRDefault="00E405FF" w:rsidP="70FB6F6B">
+    <w:p w14:paraId="7CF99B53" w14:textId="42D40625" w:rsidR="00E405FF" w:rsidRPr="006B6394" w:rsidRDefault="00E405FF" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -813,51 +776,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00345472" w:rsidRPr="006B6394">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6394">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -873,2801 +858,2938 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006816EC" w14:textId="70CE58E5" w:rsidR="00AE3182" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="7F13F16D" w14:textId="4A381E6E" w:rsidR="00B865CD" w:rsidRDefault="005A4CDC">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc233792011" w:history="1"/>
+    </w:p>
+    <w:p w14:paraId="3B21D47D" w14:textId="698CCBE7" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
-[...21 lines deleted...]
-        <w:r w:rsidR="00AE3182" w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792012" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00AE3182">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AE3182">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AE3182">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841823 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00AE3182">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792012 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AE3182">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AE3182">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00AE3182">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="344411C2" w14:textId="74BF9664" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="1BE19CD9" w14:textId="51E90F31" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841824" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792013" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841824 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792013 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="326A17E5" w14:textId="64FF7700" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="394AF7B7" w14:textId="05A24D48" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841825" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792014" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841825 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792014 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B237AF1" w14:textId="6650F287" w:rsidR="00AE3182" w:rsidRDefault="00AE3182" w:rsidP="00AE3182">
+    <w:p w14:paraId="0C0DFAE1" w14:textId="2434D77D" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841826" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792015" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841826 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792015 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B3045B9" w14:textId="268ACE6C" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="0F5E4396" w14:textId="7A564D6D" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841827" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792016" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841827 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792016 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55EF7956" w14:textId="4F297534" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="2E538DA9" w14:textId="04C27A9B" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841828" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792017" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841828 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792017 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F0EBBBF" w14:textId="454B1FC3" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="566E60C3" w14:textId="23A56E22" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841829" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792018" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841829 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792018 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5345709E" w14:textId="6C099FD5" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="638306E8" w14:textId="47FDFB3F" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841830" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792019" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841830 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792019 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29FE3C42" w14:textId="471FA7B2" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="34ACEBF7" w14:textId="0D27DB11" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841831" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792020" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841831 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792020 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="195A882B" w14:textId="024056B2" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="68E53BF8" w14:textId="5AA75B75" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841832" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792021" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841832 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792021 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4126AB71" w14:textId="4528ADC1" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="3D3A7FBF" w14:textId="1A057A78" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841833" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792022" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841833 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792022 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="038BF562" w14:textId="6681CEB1" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="08439663" w14:textId="03E111F4" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841834" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792023" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841834 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792023 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B515039" w14:textId="26464F47" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="23ECF8D5" w14:textId="321E48E1" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841835" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792024" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841835 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792024 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="697F6735" w14:textId="2AF53DB9" w:rsidR="00AE3182" w:rsidRDefault="00AE3182" w:rsidP="00AE3182">
+    <w:p w14:paraId="5512C4F1" w14:textId="5062C15F" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841836" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792025" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841836 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792025 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57A7478D" w14:textId="3774EEF5" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="4C1A28EB" w14:textId="7CAF2736" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841837" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792026" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841837 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792026 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4770CA42" w14:textId="49F302C6" w:rsidR="00AE3182" w:rsidRDefault="00AE3182" w:rsidP="00AE3182">
+    <w:p w14:paraId="22A09145" w14:textId="607C5073" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841838" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792027" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Week one</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841838 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792027 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D0C1E3E" w14:textId="1BBB9A10" w:rsidR="00AE3182" w:rsidRDefault="00AE3182" w:rsidP="00AE3182">
+    <w:p w14:paraId="04F1CC00" w14:textId="27A0F021" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841839" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792028" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Week two</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841839 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792028 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64F10950" w14:textId="2EE63383" w:rsidR="00AE3182" w:rsidRDefault="00AE3182" w:rsidP="00AE3182">
+    <w:p w14:paraId="4B2BDDDD" w14:textId="102FC9C6" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841840" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792029" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Week three</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841840 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792029 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DFF2545" w14:textId="5D308BD8" w:rsidR="00AE3182" w:rsidRDefault="00AE3182" w:rsidP="00AE3182">
+    <w:p w14:paraId="6CEB3429" w14:textId="37485E2B" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841841" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792030" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Week four</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841841 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792030 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10458E6D" w14:textId="5602A2EA" w:rsidR="00AE3182" w:rsidRDefault="00AE3182" w:rsidP="00AE3182">
+    <w:p w14:paraId="163CF0AC" w14:textId="46E1DD60" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841842" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792031" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>DO/PhD Students</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841842 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792031 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5775B494" w14:textId="599D731B" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="3AE9BFFD" w14:textId="46F0AC1F" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841843" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792032" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>QUIZZES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841843 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792032 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="599D6875" w14:textId="1FB61446" w:rsidR="00AE3182" w:rsidRDefault="00AE3182" w:rsidP="00AE3182">
+    <w:p w14:paraId="34772E05" w14:textId="3F83A2C1" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841844" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792033" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Exam Preparation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841844 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792033 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06BD306A" w14:textId="131B614F" w:rsidR="00AE3182" w:rsidRDefault="00AE3182" w:rsidP="00AE3182">
+    <w:p w14:paraId="5B2D38E0" w14:textId="18AF9862" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841845" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792034" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Exam Administration</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841845 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792034 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22F7192B" w14:textId="6B25467B" w:rsidR="00AE3182" w:rsidRDefault="00AE3182" w:rsidP="00AE3182">
+    <w:p w14:paraId="70EBD904" w14:textId="73354FA4" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841846" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792035" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Exam Scoring</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841846 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792035 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C8D451C" w14:textId="3C189434" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="22F16105" w14:textId="49AC5C9D" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841847" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792036" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ROTATION EVALUATIONS</w:t>
+          <w:t>ONLINE MODULES OR CONFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841847 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792036 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52A12FBE" w14:textId="225D2140" w:rsidR="00AE3182" w:rsidRDefault="00AE3182" w:rsidP="00AE3182">
-[...182 lines deleted...]
-    <w:p w14:paraId="0642E13F" w14:textId="4E6CC71F" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="2123CC51" w14:textId="1B528EA0" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841851" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792037" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CORRECTIVE ACTION</w:t>
+          <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841851 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792037 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="75620E8C" w14:textId="43CBE599" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233792038" w:history="1">
+        <w:r w:rsidRPr="00B23177">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Attending Evaluation of Student</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792038 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4DD509DE" w14:textId="640AA1B3" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233792039" w:history="1">
+        <w:r w:rsidRPr="00B23177">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Student Evaluation of Clerkship Rotation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792039 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4EC7D599" w14:textId="44CC0B8A" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="00E870FB" w14:textId="6204364E" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233792040" w:history="1">
+        <w:r w:rsidRPr="00B23177">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Unsatisfactory Clinical Performance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792040 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7042ECCD" w14:textId="76F5E65B" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841852" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792041" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+          <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841852 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792041 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="635A32C2" w14:textId="37455594" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="52836757" w14:textId="72547A6A" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841853" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792042" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792042 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="16204528" w14:textId="6416F8A0" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233792043" w:history="1">
+        <w:r w:rsidRPr="00B23177">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841853 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792043 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="165A3710" w14:textId="41672B8B" w:rsidR="00AE3182" w:rsidRDefault="00AE3182" w:rsidP="00AE3182">
+    <w:p w14:paraId="6F09CD1F" w14:textId="077195F1" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841854" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792044" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841854 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792044 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DFF1A96" w14:textId="095E6C30" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="660F03F0" w14:textId="1997215D" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841855" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792045" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841855 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792045 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EABA1B1" w14:textId="4F2AAD8B" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="6916FAC2" w14:textId="33AE087C" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841856" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792046" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841856 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792046 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7966DBCA" w14:textId="68380B0A" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="319EC5E2" w14:textId="26240387" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841857" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792047" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00CB3EAA">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841857 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792047 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A0AC213" w14:textId="49E3F00D" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="331A4E09" w14:textId="2357FDE8" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841858" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792048" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841858 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792048 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="09C4501C" w14:textId="4C0E4A8E" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="13308E6E" w14:textId="0323FF4B" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841859" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792049" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841859 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792049 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B4209BA" w14:textId="6DFA366D" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="48D4DFA9" w14:textId="4E26102D" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841860" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792050" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841860 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792050 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F7C1051" w14:textId="0C8244CB" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="29953E19" w14:textId="3FA940BB" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841861" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792051" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841861 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792051 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="158AD4E9" w14:textId="5AF2BF89" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="5D7C078B" w14:textId="3A26E1C4" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841862" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792052" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841862 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792052 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A16AE30" w14:textId="2B63B6BA" w:rsidR="00AE3182" w:rsidRDefault="00AE3182" w:rsidP="00AE3182">
-[...60 lines deleted...]
-    <w:p w14:paraId="23251C1D" w14:textId="558EA30F" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="7A3A3DC1" w14:textId="793CB8A4" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841864" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792053" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841864 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792053 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61B4529C" w14:textId="1BF44494" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="27600249" w14:textId="550B78B0" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233792054" w:history="1">
+        <w:r w:rsidRPr="00B23177">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792054 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="29447706" w14:textId="14988181" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841865" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792055" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792055 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4296E61D" w14:textId="3C25C6E7" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233792056" w:history="1">
+        <w:r w:rsidRPr="00B23177">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841865 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792056 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DD20ED9" w14:textId="557DD57A" w:rsidR="00AE3182" w:rsidRDefault="00AE3182">
+    <w:p w14:paraId="3206C492" w14:textId="5D9538E6" w:rsidR="00B865CD" w:rsidRDefault="00B865CD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841866" w:history="1">
-        <w:r w:rsidRPr="00CB3EAA">
+      <w:hyperlink w:anchor="_Toc233792057" w:history="1">
+        <w:r w:rsidRPr="00B23177">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841866 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233792057 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="5E90956A" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="48AFED4E" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -3694,925 +3816,969 @@
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D84E256" w14:textId="77777777" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="002237F5" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0048694D">
-          <w:headerReference w:type="default" r:id="rId15"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId18"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FBE8D92" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRPr="00C40B5D" w:rsidRDefault="00CF31F9" w:rsidP="00CF31F9">
+    <w:p w14:paraId="0FBE8D92" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRPr="00C40B5D" w:rsidRDefault="00CF31F9" w:rsidP="00CE59C9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Toc213841823"/>
+        <w:ind w:left="-1008"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc233792012"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2306"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2079"/>
+        <w:gridCol w:w="2506"/>
+        <w:gridCol w:w="4847"/>
+        <w:gridCol w:w="1997"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A617B6" w:rsidRPr="00C40B5D" w14:paraId="45F64078" w14:textId="039FDA12" w:rsidTr="00A617B6">
+      <w:tr w:rsidR="002F1EA4" w:rsidRPr="00C40B5D" w14:paraId="45F64078" w14:textId="4521AE2D" w:rsidTr="002F1EA4">
         <w:trPr>
-          <w:trHeight w:val="505"/>
+          <w:trHeight w:val="396"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C49E5A5" w14:textId="77777777" w:rsidR="00A617B6" w:rsidRPr="00515EC5" w:rsidRDefault="00A617B6" w:rsidP="00782174">
+          <w:p w14:paraId="1C49E5A5" w14:textId="77777777" w:rsidR="002F1EA4" w:rsidRPr="00515EC5" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>REQUIREMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4965" w:type="dxa"/>
+            <w:tcW w:w="4847" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59FBA8FB" w14:textId="77777777" w:rsidR="00A617B6" w:rsidRPr="00515EC5" w:rsidRDefault="00A617B6" w:rsidP="00782174">
+          <w:p w14:paraId="59FBA8FB" w14:textId="5E123A1B" w:rsidR="002F1EA4" w:rsidRPr="00515EC5" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SUBMISSION METHOD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="268E8E4F" w14:textId="77777777" w:rsidR="00A617B6" w:rsidRPr="00515EC5" w:rsidRDefault="00A617B6" w:rsidP="00782174">
+          <w:p w14:paraId="268E8E4F" w14:textId="77777777" w:rsidR="002F1EA4" w:rsidRPr="00515EC5" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(for submission due dates, refer to table at the end of the syllabus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2079" w:type="dxa"/>
+            <w:tcW w:w="1997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="267D92EC" w14:textId="67B5489C" w:rsidR="00A617B6" w:rsidRPr="7ACAF297" w:rsidRDefault="000B3845" w:rsidP="00782174">
+          <w:p w14:paraId="28F6C324" w14:textId="01883EB6" w:rsidR="002F1EA4" w:rsidRPr="7ACAF297" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A617B6" w:rsidRPr="0057603C" w14:paraId="2BB10BDF" w14:textId="506B05E4" w:rsidTr="00A617B6">
+      <w:tr w:rsidR="002F1EA4" w:rsidRPr="0057603C" w14:paraId="2BB10BDF" w14:textId="623FDFA9" w:rsidTr="002F1EA4">
         <w:trPr>
-          <w:trHeight w:val="867"/>
+          <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13141848" w14:textId="77777777" w:rsidR="00A617B6" w:rsidRPr="00165CD1" w:rsidRDefault="00A617B6" w:rsidP="00782174">
+          <w:p w14:paraId="13141848" w14:textId="77777777" w:rsidR="002F1EA4" w:rsidRPr="00165CD1" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Attending Evaluation of Clerkship Student </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4965" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4847" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04F45016" w14:textId="77777777" w:rsidR="00A617B6" w:rsidRPr="00165CD1" w:rsidRDefault="00A617B6" w:rsidP="00782174">
+          <w:p w14:paraId="04F45016" w14:textId="6E050096" w:rsidR="002F1EA4" w:rsidRPr="00165CD1" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
+              <w:t xml:space="preserve">Students must select their attending physician as directed within the rotation description in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. At the start of the last week of the rotation, students will need to request an evaluation in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Attendings will be able to </w:t>
+            </w:r>
+            <w:r w:rsidR="008926B0" w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>access and submit the forms electronically</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2079" w:type="dxa"/>
+            <w:tcW w:w="1997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56C9B417" w14:textId="77777777" w:rsidR="000B3845" w:rsidRDefault="000B3845" w:rsidP="000B3845">
+          <w:p w14:paraId="5BAD2DCC" w14:textId="62DA7A1F" w:rsidR="002F1EA4" w:rsidRPr="00165CD1" w:rsidRDefault="002F1EA4" w:rsidP="0044262C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...32 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A617B6" w:rsidRPr="00C40B5D" w14:paraId="46513F36" w14:textId="79FCF2F6" w:rsidTr="00A617B6">
+      <w:tr w:rsidR="002F1EA4" w:rsidRPr="00C40B5D" w14:paraId="46513F36" w14:textId="5AF8B891" w:rsidTr="002F1EA4">
         <w:trPr>
-          <w:trHeight w:val="235"/>
+          <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42214679" w14:textId="77777777" w:rsidR="00A617B6" w:rsidRPr="00165CD1" w:rsidRDefault="00A617B6" w:rsidP="00782174">
+          <w:p w14:paraId="42214679" w14:textId="77777777" w:rsidR="002F1EA4" w:rsidRPr="00165CD1" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4965" w:type="dxa"/>
+            <w:tcW w:w="4847" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11996F58" w14:textId="77777777" w:rsidR="00A617B6" w:rsidRPr="00165CD1" w:rsidRDefault="00A617B6" w:rsidP="00782174">
+          <w:p w14:paraId="11996F58" w14:textId="5BF472AD" w:rsidR="002F1EA4" w:rsidRPr="00165CD1" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
+              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> system: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
+              <w:t xml:space="preserve">. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2079" w:type="dxa"/>
+            <w:tcW w:w="1997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79D89CD9" w14:textId="77777777" w:rsidR="000B3845" w:rsidRDefault="000B3845" w:rsidP="000B3845">
+          <w:p w14:paraId="6FD27D6F" w14:textId="728BE554" w:rsidR="002F1EA4" w:rsidRPr="00165CD1" w:rsidRDefault="002F1EA4" w:rsidP="0044262C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...32 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A617B6" w:rsidRPr="00C40B5D" w14:paraId="6223038C" w14:textId="16A08832" w:rsidTr="00A617B6">
+      <w:tr w:rsidR="002F1EA4" w:rsidRPr="00C40B5D" w14:paraId="6223038C" w14:textId="20948DCC" w:rsidTr="002F1EA4">
         <w:trPr>
-          <w:trHeight w:val="235"/>
+          <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35F2D5F5" w14:textId="77777777" w:rsidR="00A617B6" w:rsidRPr="00165CD1" w:rsidRDefault="00A617B6" w:rsidP="00782174">
+          <w:p w14:paraId="35F2D5F5" w14:textId="77777777" w:rsidR="002F1EA4" w:rsidRPr="00165CD1" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mid Rotation Evaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4965" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4847" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4006DB97" w14:textId="77777777" w:rsidR="00A617B6" w:rsidRPr="00165CD1" w:rsidRDefault="00A617B6" w:rsidP="00782174">
+          <w:p w14:paraId="4006DB97" w14:textId="725D3B2E" w:rsidR="002F1EA4" w:rsidRPr="00165CD1" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submitted into Dropbox in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2079" w:type="dxa"/>
+            <w:tcW w:w="1997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="279593DF" w14:textId="07FF51C7" w:rsidR="00A617B6" w:rsidRPr="001A497B" w:rsidRDefault="000B3845" w:rsidP="000B3845">
+          <w:p w14:paraId="5A6EC09E" w14:textId="7BE9CCA9" w:rsidR="002F1EA4" w:rsidRPr="001A497B" w:rsidRDefault="002F1EA4" w:rsidP="0044262C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A617B6" w:rsidRPr="00C40B5D" w14:paraId="4AC357F7" w14:textId="50593C31" w:rsidTr="00A617B6">
+      <w:tr w:rsidR="00C07091" w:rsidRPr="00C40B5D" w14:paraId="4A72EF3D" w14:textId="77777777" w:rsidTr="002F1EA4">
         <w:trPr>
-          <w:trHeight w:val="235"/>
+          <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DD08896" w14:textId="2247F363" w:rsidR="00A617B6" w:rsidRPr="001A497B" w:rsidRDefault="00A617B6" w:rsidP="00782174">
+          <w:p w14:paraId="7A3B41F8" w14:textId="31D1B67A" w:rsidR="00C07091" w:rsidRPr="001A497B" w:rsidRDefault="00DB0AB6" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00690F84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Neurology Final Examination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4965" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4847" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2414BDD5" w14:textId="5D6B6BD1" w:rsidR="00A617B6" w:rsidRPr="00F65EBB" w:rsidRDefault="00A617B6" w:rsidP="00782174">
+          <w:p w14:paraId="4E5EB5B0" w14:textId="29248331" w:rsidR="00C07091" w:rsidRPr="001A497B" w:rsidRDefault="00DF3958" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F65EBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The test will be made available </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00F65EBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>n D2L starting at the beginning of week three of your rotation and ending at 4:00pm on the last Friday of week four of your rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2079" w:type="dxa"/>
+            <w:tcW w:w="1997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A66F22E" w14:textId="68F104E6" w:rsidR="00A617B6" w:rsidRPr="00F65EBB" w:rsidRDefault="000B3845" w:rsidP="000B3845">
+          <w:p w14:paraId="226CFEAD" w14:textId="139FB29F" w:rsidR="00C07091" w:rsidRDefault="00DF3958" w:rsidP="0044262C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="744C0DF0" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRPr="00C40B5D" w:rsidRDefault="00CF31F9" w:rsidP="00CF31F9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="729DB34A" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRDefault="00CF31F9" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="2250035C" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc213841824"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc233792013"/>
       <w:r w:rsidRPr="0061495F">
         <w:t>Introduction and Overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="29A6764C" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="22287B17" w14:textId="77777777" w:rsidR="008B0C6F" w:rsidRPr="00784965" w:rsidRDefault="008B0C6F" w:rsidP="008B0C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784965">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Welcome to Neurology. This syllabus provides an overview of the requirements and expectations of the rotation as well as a guide to help you gain an understanding of the breadth of the field of neurology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721517F6" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="0606E83E" w14:textId="77777777" w:rsidR="008B0C6F" w:rsidRPr="00784965" w:rsidRDefault="008B0C6F" w:rsidP="008B0C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E453277" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="52083F8E" w14:textId="77777777" w:rsidR="008B0C6F" w:rsidRPr="00784965" w:rsidRDefault="008B0C6F" w:rsidP="008B0C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc76108424"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc137724744"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc76108424"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc137724744"/>
       <w:r w:rsidRPr="00784965">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>BACKGROUND</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-    </w:p>
-    <w:p w14:paraId="2FADC54A" w14:textId="77777777" w:rsidR="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="217B0ACC" w14:textId="77777777" w:rsidR="008B0C6F" w:rsidRDefault="008B0C6F" w:rsidP="008B0C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784965">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Neurological complaints and pathology comprise a substantial share of the patient population treated by primary care physicians. Authors debate the average percentage of a primary care </w:t>
       </w:r>
       <w:r w:rsidRPr="00784965">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>physician outpatient practice that is devoted to neurology, but the range is approximately 10 to 25% depending upon individual practice situations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5312EA7E" w14:textId="77777777" w:rsidR="002D1349" w:rsidRPr="00784965" w:rsidRDefault="002D1349" w:rsidP="00784965">
+    <w:p w14:paraId="0859F048" w14:textId="77777777" w:rsidR="008B0C6F" w:rsidRPr="00784965" w:rsidRDefault="008B0C6F" w:rsidP="008B0C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38767B5B" w14:textId="256249B8" w:rsidR="00784965" w:rsidRPr="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="7D63A829" w14:textId="77777777" w:rsidR="008B0C6F" w:rsidRDefault="008B0C6F" w:rsidP="008B0C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784965">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">There is a remarkable view of the nervous system as a “black box.” It is easy to recognize when there is something wrong with the nervous system, but regrettably there is little insight by many physicians regarding the localization, nature and severity of the lesion, </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
+        <w:t>There is a remarkable view of the nervous system as a “black box.” It is easy to recognize when there is something wrong with the nervous system, but regrettably there is little insight by many physicians regarding the localization, nature and severity of the lesion, workup, and/or treatment strategies. As such, this neurology rotation with specific goals, objectives and learning material has been created.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6333D927" w14:textId="77777777" w:rsidR="000A63D7" w:rsidRPr="00784965" w:rsidRDefault="000A63D7" w:rsidP="008B0C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5C9B2D9B" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc213841825"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc233792014"/>
       <w:r>
         <w:t>COURSE SCHEDULING</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="747C31DA" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc213841826"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc233792015"/>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nrollment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="4EE70069" w14:textId="77777777" w:rsidR="00B85647" w:rsidRPr="00C40B5D" w:rsidRDefault="00B85647" w:rsidP="00B85647">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F07ACEA" w14:textId="59D1D98A" w:rsidR="00B85647" w:rsidRDefault="00B85647" w:rsidP="00B85647">
+    <w:p w14:paraId="0F07ACEA" w14:textId="4D727841" w:rsidR="00B85647" w:rsidRDefault="00B85647" w:rsidP="00B85647">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Core rotations are scheduled by MSUCOM</w:t>
       </w:r>
-      <w:r w:rsidR="00961021" w:rsidRPr="7ACAF297">
+      <w:r w:rsidR="00F93A3B" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="66E12564" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Changes in core rotation schedul</w:t>
       </w:r>
       <w:r w:rsidR="171A9755" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="66E12564" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> are not permitted</w:t>
       </w:r>
       <w:r w:rsidR="7860DD61" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (exception-base hospital request due to preceptor scheduling issue).</w:t>
+        <w:t xml:space="preserve"> (exception-</w:t>
+      </w:r>
+      <w:r w:rsidR="000A63D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C3245" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>base</w:t>
+      </w:r>
+      <w:r w:rsidR="7860DD61" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hospital request due to preceptor scheduling issue).</w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34814EA5" w14:textId="77777777" w:rsidR="00B85647" w:rsidRPr="0050013B" w:rsidRDefault="00B85647" w:rsidP="00B85647">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050013B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4621,959 +4787,1033 @@
         </w:rPr>
         <w:t>It is the responsibility of the student to ensure MSUCOM confirmation and enrollment prior to starting any course/rotation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB2EE46" w14:textId="4EE95746" w:rsidR="00B85647" w:rsidRPr="0050013B" w:rsidRDefault="00B85647" w:rsidP="00B85647">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="52699011" w:rsidRPr="7ACAF297">
+        <w:t xml:space="preserve">MSUCOM clerkship confirmation is complete when the rotation is visible on the students </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and ‘yes’ is visible in the enrollment column</w:t>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> schedule</w:t>
+      </w:r>
+      <w:r w:rsidR="52699011" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="52699011" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yes’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="52699011" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is visible in the enrollment column</w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C3BF087" w14:textId="67C4066E" w:rsidR="70FB6F6B" w:rsidRDefault="70FB6F6B" w:rsidP="00B85647">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc213841827"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc233792016"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="457A7688" w14:textId="77777777" w:rsidR="00730BB2" w:rsidRDefault="00D14249" w:rsidP="00730BB2">
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="14AE29A2" w14:textId="77777777" w:rsidR="00F21D7A" w:rsidRDefault="00F21D7A" w:rsidP="00F21D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk192764022"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="64046502" w14:textId="77777777" w:rsidR="00730BB2" w:rsidRDefault="00730BB2" w:rsidP="00730BB2">
+      <w:bookmarkStart w:id="8" w:name="_Hlk192764022"/>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This rotation is designed to provide you with a foundation and ameliorate the complexities of neurology. Furthermore, it is a direct continuation of the material you have already learned in your OST 571 (Neuromusculoskeletal) course taken previously.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787FEF0F" w14:textId="77777777" w:rsidR="00F21D7A" w:rsidRDefault="00F21D7A" w:rsidP="00F21D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FF8C8E2" w14:textId="18A87093" w:rsidR="00D14249" w:rsidRDefault="00D14249" w:rsidP="00730BB2">
+    <w:p w14:paraId="5F031007" w14:textId="77777777" w:rsidR="00F21D7A" w:rsidRDefault="00F21D7A" w:rsidP="00F21D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Currently, there are numerous base hospitals, each with diverse clinical and teaching opportunities.</w:t>
       </w:r>
-      <w:r w:rsidR="00730BB2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>In some settings, a student may have the opportunity to rotate on an inpatient service, while others may see patients with neurological conditions in an outpatient clinic or both settings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666BFEFE" w14:textId="77777777" w:rsidR="00730BB2" w:rsidRPr="001C4642" w:rsidRDefault="00730BB2" w:rsidP="00730BB2">
+    <w:p w14:paraId="138AC6DF" w14:textId="77777777" w:rsidR="00F21D7A" w:rsidRPr="001C4642" w:rsidRDefault="00F21D7A" w:rsidP="00F21D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="163F690C" w14:textId="77777777" w:rsidR="00D14249" w:rsidRPr="001C4642" w:rsidRDefault="00D14249" w:rsidP="00D14249">
+    <w:p w14:paraId="4DFC02D2" w14:textId="77777777" w:rsidR="00F21D7A" w:rsidRPr="001C4642" w:rsidRDefault="00F21D7A" w:rsidP="00F21D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Nonetheless, your clinical experience will be supplemented with online didactic material covering the primary areas of neurology and meeting the goals and objectives listed. You will need computer access to utilize Desire2learn (D2L) through which the online didactic material has been divided into weekly blocks. Each block consists of specific topics with goals and objectives along with the appropriate lecture material, recommended book chapter (s), article (s), and/or videos. You are strongly urged to work through these daily. While you are not required to go through the weekly blocks in the order listed in D2L, it is recommended that you start with the material located under week one, which contains information on how to perform the neurological examination. You should focus on the material located under the REQUIRED sections within each weekly block. Additional Reference Material has also been included for each weekly block but is not required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19ADB28D" w14:textId="77777777" w:rsidR="00D14249" w:rsidRPr="001C4642" w:rsidRDefault="00D14249" w:rsidP="00D14249">
+    <w:p w14:paraId="580519C4" w14:textId="77777777" w:rsidR="00F21D7A" w:rsidRPr="001C4642" w:rsidRDefault="00F21D7A" w:rsidP="00F21D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6729CB4F" w14:textId="3D7A3A53" w:rsidR="00D14249" w:rsidRDefault="00D14249" w:rsidP="00D14249">
+    <w:p w14:paraId="56BA481F" w14:textId="77777777" w:rsidR="00F21D7A" w:rsidRDefault="00F21D7A" w:rsidP="00F21D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">At the end of the rotation, you will be required to take and pass an online examination through </w:t>
       </w:r>
       <w:r w:rsidRPr="00730BB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>D2L</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidR="00730BB2">
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00730BB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Core Neurology NOP 656</w:t>
       </w:r>
-      <w:r w:rsidR="00730BB2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00730BB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38083D2B" w14:textId="77777777" w:rsidR="00D14249" w:rsidRPr="00D14249" w:rsidRDefault="00D14249" w:rsidP="00D14249">
+    <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="106CC400" w14:textId="62815498" w:rsidR="0084162D" w:rsidRPr="0061495F" w:rsidRDefault="0084162D" w:rsidP="70FB6F6B">
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="106CC400" w14:textId="635B8107" w:rsidR="0084162D" w:rsidRPr="0061495F" w:rsidRDefault="0084162D" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc213841828"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc233792017"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="00941F4E" w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8A1992" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="00BA1035" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="523BF36B" w14:textId="07B262FC" w:rsidR="00B848B6" w:rsidRPr="005B4DC0" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc213841829"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BA1035">
+      <w:bookmarkStart w:id="10" w:name="_Toc233792018"/>
+      <w:r w:rsidRPr="005B4DC0">
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...2 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="10"/>
-    </w:p>
-    <w:p w14:paraId="2603BA4D" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="00BA1035" w:rsidRDefault="00784965" w:rsidP="00784965">
+      <w:r w:rsidR="4696C879" w:rsidRPr="005B4DC0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BAAB807" w14:textId="77777777" w:rsidR="0090641E" w:rsidRPr="00BA1035" w:rsidRDefault="0090641E" w:rsidP="0090641E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA1035">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Develop the ability to perform a competent neurological examination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780EE1A7" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="00BA1035" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="3F62DB74" w14:textId="77777777" w:rsidR="0090641E" w:rsidRPr="00BA1035" w:rsidRDefault="0090641E" w:rsidP="0090641E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA1035">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Learn to localize neurological lesions based on history and neurological examination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF3C105" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="00BA1035" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="006B6394" w:rsidRDefault="006630FF" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="006B6394" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc157766342"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA1035">
+      <w:bookmarkStart w:id="11" w:name="_Toc233792019"/>
+      <w:r w:rsidRPr="006B6394">
         <w:t>OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="3B40D8AC" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="00BA1035" w:rsidRDefault="00784965" w:rsidP="00784965">
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="60BA4826" w14:textId="77777777" w:rsidR="00D64D7F" w:rsidRPr="00BA1035" w:rsidRDefault="00D64D7F" w:rsidP="00D64D7F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA1035">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Acquire an understanding of the major neurological disorders.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C52210" w14:textId="0AC09DE2" w:rsidR="00784965" w:rsidRPr="00BA1035" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="656ED4FC" w14:textId="6A24718C" w:rsidR="00D64D7F" w:rsidRPr="00BA1035" w:rsidRDefault="00D64D7F" w:rsidP="00D64D7F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA1035">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Acquire an understanding of basic laboratory tests necessary to pursue a suspected diagnosis; including, but not limited to, electrophysiology, neuroimaging (CT, MRI, </w:t>
-[...5 lines deleted...]
-        <w:t>etc.</w:t>
+        <w:t>Acquire an understanding of basic laboratory tests necessary to pursue a suspected diagnosis</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC4288">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1035">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">), CSF, hematology and metabolic analysis, </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="42B8A903" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="00AF40B7" w:rsidRDefault="00784965" w:rsidP="00784965">
+        <w:t xml:space="preserve"> including, but not limited to, electrophysiology, neuroimaging (CT, MRI, etc.), CSF, hematology and metabolic analysis, history, and general physical exam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="006B6394" w:rsidRDefault="009D3F69" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4138B2D4" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="00E1659B" w:rsidRDefault="00784965" w:rsidP="00784965">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486FCA96" w14:textId="08C59CEF" w:rsidR="002D4AE9" w:rsidRPr="006B6394" w:rsidRDefault="002D4AE9" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc157766343"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E1659B">
+      <w:bookmarkStart w:id="12" w:name="_Toc233792020"/>
+      <w:r w:rsidRPr="006B6394">
         <w:t>COMPETENCIES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="37314795" w14:textId="77777777" w:rsidR="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="2B285BB2" w14:textId="77777777" w:rsidR="00954034" w:rsidRDefault="00954034" w:rsidP="00954034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037B67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Perform neurological exam incorporating mental status; skull, spine and meninges, cranial nerves; motor examination; sensory examination; coordination; reflexes; and gait and station</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7893ED6D" w14:textId="77777777" w:rsidR="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="46527D87" w14:textId="77777777" w:rsidR="00954034" w:rsidRDefault="00954034" w:rsidP="00954034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Recognize and treat each patient as a whole person, integrating body, mind, and spirit. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0867AE" w14:textId="77777777" w:rsidR="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="65A670EB" w14:textId="77777777" w:rsidR="00954034" w:rsidRDefault="00954034" w:rsidP="00954034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Prescribe rehabilitative/therapeutic exercises to address specific musculoskeletal imbalances to more effectively manage conditions that otherwise become chronic. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037E6C6F" w14:textId="77777777" w:rsidR="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="3D46CF26" w14:textId="0A57D1AB" w:rsidR="00954034" w:rsidRDefault="00954034" w:rsidP="00954034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Perform a physical exam incorporating visual inspection, auscultation, palpitation, percussion, and range of motion testing.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="24129938" w14:textId="77777777" w:rsidR="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
+        <w:t xml:space="preserve">Perform a physical exam incorporating visual inspection, auscultation, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC4288">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>palpation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, percussion, and range of motion testing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6085AE3C" w14:textId="77777777" w:rsidR="00954034" w:rsidRDefault="00954034" w:rsidP="00954034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Identify key history and physical examination findings pertinent to the differential diagnosis. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788CCA57" w14:textId="77777777" w:rsidR="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="037A0DF1" w14:textId="77777777" w:rsidR="00954034" w:rsidRDefault="00954034" w:rsidP="00954034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Formulate a differential diagnosis based on findings from the history and physical of the patient. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3B5302" w14:textId="77777777" w:rsidR="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="7C75775E" w14:textId="77777777" w:rsidR="00954034" w:rsidRDefault="00954034" w:rsidP="00954034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Take an accurate history by communicating effectively – verbally and non-verbally – with patients and families. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AEC40AE" w14:textId="77777777" w:rsidR="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="4171406B" w14:textId="77777777" w:rsidR="00954034" w:rsidRDefault="00954034" w:rsidP="00954034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Apply appropriate knowledge to the medical interview and demonstrate the ability to identify and/or address psychosocial, cultural, religious, health maintenance, and risk factors issues. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="747A1B97" w14:textId="4F164088" w:rsidR="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="30C118AC" w14:textId="77777777" w:rsidR="00954034" w:rsidRDefault="00954034" w:rsidP="00954034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Synthesize into an organized presentation all information gathered as part of the patient encounter, including history and physical findings, chart review, laboratory and diagnostic findings, epidemiological data, psychosocial, </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="0B815B88" w14:textId="40516E8C" w:rsidR="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
+        <w:t>Synthesize into an organized presentation all information gathered as part of the patient encounter, including history and physical findings, chart review, laboratory and diagnostic findings, epidemiological data, psychosocial, cultural, and religious factors, patient age, risk factors, and patient concerns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADC431E" w14:textId="77777777" w:rsidR="00954034" w:rsidRDefault="00954034" w:rsidP="00954034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Formulate a management plan based on the evaluation of the best evidence from the medical literature and other resources related to the findings obtained during and </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="7CA124A1" w14:textId="77777777" w:rsidR="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
+        <w:t xml:space="preserve">Formulate a management plan based on the evaluation of the best evidence from the medical literature and other resources related to the findings obtained during and after the patient encounter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F07BE6C" w14:textId="77777777" w:rsidR="00954034" w:rsidRDefault="00954034" w:rsidP="00954034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide health care services consistent with osteopathic principles and practices, including an emphasis on preventative medicine and health promotion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD01A62" w14:textId="60EC2F44" w:rsidR="00730BB2" w:rsidRDefault="00784965" w:rsidP="00730BB2">
+    <w:p w14:paraId="17211E10" w14:textId="77777777" w:rsidR="00954034" w:rsidRDefault="00954034" w:rsidP="00954034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00730BB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Communicate a coherent story of illness, diagnosis, and treatment. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="680BE490" w14:textId="77777777" w:rsidR="00730BB2" w:rsidRPr="00730BB2" w:rsidRDefault="00730BB2" w:rsidP="00730BB2">
+    </w:p>
+    <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc213841832"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc233792021"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="6036C472" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Please refer to the complete list provided on the MSUCOM website (</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId20" w:history="1">
+        <w:t xml:space="preserve">Please refer to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>complete list provided on the MSUCOM website (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00843721" w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>https://com.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc213841833"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc233792022"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc213841834"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc233792023"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="193C13D3" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="00165CD1" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="4B9E9912" w14:textId="16EEAB45" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00B36CB9">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">). Once logged in with your MSU Net ID, your course will appear on the D2L landing page. If you do not see your course on the landing page, search for the course with the following criteria, and pin it to your homepage: </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>). Once logged in</w:t>
+      </w:r>
+      <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with your MSU Net ID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, your course </w:t>
+      </w:r>
+      <w:r w:rsidR="6854B9C4" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">appear on the D2L landing page. </w:t>
+      </w:r>
+      <w:r w:rsidR="53A086CA" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you do not see your course on the landing page, search for the course with the following criteria, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pin </w:t>
+      </w:r>
+      <w:r w:rsidR="25C46649" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to your homepage</w:t>
+      </w:r>
+      <w:r w:rsidR="2EC77A40" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47903">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>NOP 656: Core Neurology Clerkship.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D14B69" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="008E62B2" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="1E6326ED" w14:textId="5F549BE4" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="009A1109">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you encounter any issues accessing this D2L course, please email the CA (on the title page of this syllabus). It is your responsibility to make sure you have access to the course D2L page on the first day of the course. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2A9F6E97" w14:textId="6906C1F4" w:rsidR="00711CE9" w:rsidRPr="00730BB2" w:rsidRDefault="00711CE9" w:rsidP="00730BB2">
+        <w:t>If you encounter any issues accessing this D2L course, please email the CA (on the title page of this syllabus)</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C31" w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="2B13021B" w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is your responsibility to make sure you have access to the course D2L page on the first day of the course. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4162636F" w14:textId="77777777" w:rsidR="00711CE9" w:rsidRPr="00C40B5D" w:rsidRDefault="00711CE9" w:rsidP="00711CE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00A5758F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc213841835"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc233792024"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="0DA8A430" w14:textId="55B9F894" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53B681B4" w14:textId="074B68BD" w:rsidR="00D52AA3" w:rsidRDefault="00DD4FC2" w:rsidP="000602B1">
+    <w:p w14:paraId="53B681B4" w14:textId="074B68BD" w:rsidR="00D52AA3" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc213841836"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc233792025"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="276A1071" w14:textId="434B908C" w:rsidR="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="05AEA23F" w14:textId="72F7E147" w:rsidR="0005373E" w:rsidRDefault="0005373E" w:rsidP="0005373E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="226" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>following</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="57"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5778,63 +6018,51 @@
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>D2L</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C4642">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005B4DC0" w:rsidRPr="001C4642">
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>experience.</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>However,</w:t>
@@ -6091,58 +6319,58 @@
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> references</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>listed</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B059705" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="1792F9F2" w14:textId="77777777" w:rsidR="0005373E" w:rsidRPr="001C4642" w:rsidRDefault="0005373E" w:rsidP="0005373E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="226" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="107F57BD" w14:textId="32EC7130" w:rsidR="00784965" w:rsidRDefault="00784965" w:rsidP="00730BB2">
+    <w:p w14:paraId="7C8B6F15" w14:textId="0E4F753C" w:rsidR="0005373E" w:rsidRDefault="0005373E" w:rsidP="0005373E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="226" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>first</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -6435,114 +6663,114 @@
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>available</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="42"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>through</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="43"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
-        <w:t xml:space="preserve">the MSU Library </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00474F83" w:rsidRPr="001C4642">
+        <w:t>the MSU Library website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="42"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00474F83">
+      <w:r>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="00730BB2" w:rsidRPr="00C9105F">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00C9105F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.lib.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>)</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
+      <w:r w:rsidR="00E47903">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>therefore,</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> are</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> free.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005594A1" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="0C318559" w14:textId="77777777" w:rsidR="0005373E" w:rsidRPr="001C4642" w:rsidRDefault="0005373E" w:rsidP="0005373E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="226" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E3382FB" w14:textId="77777777" w:rsidR="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="62D55F9A" w14:textId="77777777" w:rsidR="0005373E" w:rsidRDefault="0005373E" w:rsidP="0005373E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="226" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>MSU</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -7084,64 +7312,64 @@
         </w:rPr>
         <w:t xml:space="preserve"> rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>written</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>examination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4934D49D" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="2EC18098" w14:textId="77777777" w:rsidR="0005373E" w:rsidRPr="001C4642" w:rsidRDefault="0005373E" w:rsidP="0005373E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="226" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ACD75D0" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="00474F83" w:rsidRDefault="00784965" w:rsidP="00474F83">
+    <w:p w14:paraId="506F2567" w14:textId="77777777" w:rsidR="0005373E" w:rsidRPr="00474F83" w:rsidRDefault="0005373E" w:rsidP="0005373E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="353"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Neuroanatomy</w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="20"/>
@@ -7405,210 +7633,207 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>571</w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>course.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="072D59D3" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="52FAC69F" w14:textId="77777777" w:rsidR="0005373E" w:rsidRPr="001C4642" w:rsidRDefault="0005373E" w:rsidP="0005373E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="353"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71DB9C09" w14:textId="04E7513B" w:rsidR="00784965" w:rsidRPr="00474F83" w:rsidRDefault="00784965" w:rsidP="00474F83">
+    <w:p w14:paraId="79A2924E" w14:textId="77777777" w:rsidR="0005373E" w:rsidRPr="00474F83" w:rsidRDefault="0005373E" w:rsidP="0005373E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="431"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId23" w:anchor="276729517" w:history="1">
-        <w:r w:rsidRPr="00474F83">
+      <w:hyperlink r:id="rId24" w:anchor="276729517" w:history="1">
+        <w:r w:rsidRPr="00FC6907">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:b/>
-            <w:bCs/>
           </w:rPr>
           <w:t>Principles of Neurology</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00FC6907">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Victor and Ropper. McGraw-Hill. 20</w:t>
       </w:r>
-      <w:r w:rsidR="00244C40">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
-      <w:r w:rsidR="00730BB2" w:rsidRPr="00474F83">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Outstanding reference text that will provide an in-depth review of most topics.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="10FE01CE" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00F65EBB">
+        <w:t>. Outstanding reference text that will provide an in-depth review of most topics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD3C4A7" w14:textId="77777777" w:rsidR="0005373E" w:rsidRPr="001C4642" w:rsidRDefault="0005373E" w:rsidP="0005373E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="431"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B97EB1D" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="00474F83" w:rsidRDefault="00784965" w:rsidP="00474F83">
+    <w:p w14:paraId="132C2080" w14:textId="4EFEF62B" w:rsidR="0005373E" w:rsidRPr="00474F83" w:rsidRDefault="0005373E" w:rsidP="0005373E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="353"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="17C8BF94">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t>Neurology</w:t>
         </w:r>
         <w:r w:rsidRPr="17C8BF94">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="30"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="17C8BF94">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>Video</w:t>
         </w:r>
         <w:r w:rsidRPr="17C8BF94">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="29"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="17C8BF94">
+        <w:r w:rsidRPr="00FC6907">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:b/>
-            <w:bCs/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Textbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="17C8BF94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Demos</w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
@@ -7642,55 +7867,67 @@
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>LLC</w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>2013.</w:t>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1895">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>One</w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="63"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
@@ -7769,245 +8006,271 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>aspects</w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidRPr="17C8BF94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>neurology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E23A8FB" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00F65EBB">
+    <w:p w14:paraId="1EE77C49" w14:textId="77777777" w:rsidR="0005373E" w:rsidRPr="001C4642" w:rsidRDefault="0005373E" w:rsidP="0005373E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="353"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DC94A57" w14:textId="0A101777" w:rsidR="00474F83" w:rsidRPr="00474F83" w:rsidRDefault="00784965" w:rsidP="00474F83">
+    <w:p w14:paraId="3197AF52" w14:textId="5FA2C1FE" w:rsidR="0005373E" w:rsidRPr="00474F83" w:rsidRDefault="0005373E" w:rsidP="0005373E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="17C8BF94">
+      <w:r w:rsidRPr="6E974F1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Clinical</w:t>
       </w:r>
-      <w:r w:rsidRPr="17C8BF94">
+      <w:r w:rsidRPr="6E974F1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
-        <w:r w:rsidR="00730BB2" w:rsidRPr="17C8BF94">
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="00FC6907">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:b/>
-            <w:bCs/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Neurology</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00730BB2" w:rsidRPr="17C8BF94">
+      <w:r w:rsidRPr="6E974F1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>McGraw-Hill Medical, 2012. Another basic reference book.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="24059621" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00F65EBB">
+        <w:t>McGraw-Hill Medical, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="793322F6" w:rsidRPr="00474F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Another basic reference book.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232DBC79" w14:textId="77777777" w:rsidR="0005373E" w:rsidRPr="001C4642" w:rsidRDefault="0005373E" w:rsidP="0005373E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="850"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="347"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="055D3FB7" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="00474F83" w:rsidRDefault="00784965" w:rsidP="00474F83">
+    <w:p w14:paraId="2CA44613" w14:textId="300BF4D9" w:rsidR="0005373E" w:rsidRPr="00474F83" w:rsidRDefault="0005373E" w:rsidP="0005373E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="344"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId26" w:anchor="!/browse/book/3-s2.0-C20120061583" w:history="1">
-        <w:r w:rsidRPr="00474F83">
+      <w:hyperlink r:id="rId27" w:anchor="!/browse/book/3-s2.0-C20190040216" w:history="1">
+        <w:r w:rsidRPr="6E974F1E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t>Neurology</w:t>
         </w:r>
-        <w:r w:rsidRPr="00474F83">
+        <w:r w:rsidRPr="6E974F1E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="23"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00474F83">
+        <w:r w:rsidRPr="00FC6907">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:b/>
-            <w:bCs/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Secrets</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Mosby/Elsevier,</w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>2010.</w:t>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="33619E7C" w:rsidRPr="00474F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0022410E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="51"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
@@ -8040,442 +8303,482 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>quick</w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="73"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>reference</w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>guide.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6BB6ED" w14:textId="77777777" w:rsidR="00474F83" w:rsidRPr="001C4642" w:rsidRDefault="00474F83" w:rsidP="00F65EBB">
+    <w:p w14:paraId="352111C2" w14:textId="77777777" w:rsidR="0005373E" w:rsidRPr="001C4642" w:rsidRDefault="0005373E" w:rsidP="0005373E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="835"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="344"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65620D25" w14:textId="38F2A115" w:rsidR="00784965" w:rsidRPr="00474F83" w:rsidRDefault="00784965" w:rsidP="00474F83">
-[...28 lines deleted...]
-    <w:p w14:paraId="0E525855" w14:textId="77777777" w:rsidR="00474F83" w:rsidRPr="001C4642" w:rsidRDefault="00474F83" w:rsidP="00F65EBB">
+    <w:p w14:paraId="7EC2CDEB" w14:textId="77777777" w:rsidR="0005373E" w:rsidRPr="001C4642" w:rsidRDefault="0005373E" w:rsidP="0005373E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="332"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F2B015E" w14:textId="1200C210" w:rsidR="00784965" w:rsidRPr="00474F83" w:rsidRDefault="00784965" w:rsidP="0084388E">
+    <w:p w14:paraId="1262A6C3" w14:textId="6E2894A6" w:rsidR="0005373E" w:rsidRPr="00474F83" w:rsidRDefault="0005373E" w:rsidP="0005373E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="1368"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc76108433"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="17C8BF94">
+      <w:bookmarkStart w:id="19" w:name="_Toc76108433"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc137724755"/>
+      <w:r w:rsidRPr="6E974F1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pediatric Neurology</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00474F83" w:rsidRPr="17C8BF94">
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="6E974F1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:anchor="AN=276618&amp;db=nlebk">
-        <w:r w:rsidRPr="17C8BF94">
+      <w:hyperlink r:id="rId28" w:anchor="!/browse/book/3-s2.0-C20210020812">
+        <w:r w:rsidRPr="00FC6907">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:b/>
-            <w:bCs/>
           </w:rPr>
           <w:t>Clinical</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00FC6907">
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="17C8BF94">
+        <w:r w:rsidRPr="00FC6907">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:b/>
-            <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve"> Pediatric Neurology</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="17C8BF94">
+      <w:r w:rsidRPr="00FC6907">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E974F1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="0FE04E0A" w14:textId="7DE183FD" w:rsidR="00784965" w:rsidRPr="00474F83" w:rsidRDefault="00784965" w:rsidP="00474F83">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E974F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>New York: Demos Medical, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="553BF0C1" w:rsidRPr="6E974F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA43A03" w14:textId="32EA5ECD" w:rsidR="0005373E" w:rsidRPr="00474F83" w:rsidRDefault="0005373E" w:rsidP="0005373E">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId29" w:anchor="!/browse/book/3-s2.0-C2015006960X" w:history="1">
         <w:r w:rsidRPr="00474F83">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Fenichel's Clinical Pediatric Neurology A Signs and Symptoms Approach</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">  London: Elsevier/Saunders, 2013.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B1E95C6" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="00474F83" w:rsidRDefault="00784965" w:rsidP="00474F83">
+        <w:t xml:space="preserve">  London: Elsevier/Saunders, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5052879D" w14:textId="77777777" w:rsidR="0005373E" w:rsidRPr="00474F83" w:rsidRDefault="0005373E" w:rsidP="0005373E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc76108434"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc137724756"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc76108434"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc137724756"/>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Neuroradiology</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="4F6492FD" w14:textId="287A5D7D" w:rsidR="00784965" w:rsidRPr="00474F83" w:rsidRDefault="00784965" w:rsidP="00474F83">
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="09297C10" w14:textId="13CE359C" w:rsidR="0005373E" w:rsidRPr="00474F83" w:rsidRDefault="0005373E" w:rsidP="0005373E">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId30" w:anchor="!/browse/book/3-s2.0-C20110086970" w:history="1">
         <w:r w:rsidRPr="00474F83">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Neuroradiology: the requisites</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Philadelphia, PA: Mosby/Elsevier, 2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0BE89CC3" w14:textId="287A2EA9" w:rsidR="00DD4FC2" w:rsidRPr="00C40B5D" w:rsidRDefault="00784965" w:rsidP="00474F83">
+        <w:t xml:space="preserve">  Philadelphia, PA: Mosby/Elsevier, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00666E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1789261E" w14:textId="6D76E6EE" w:rsidR="0005373E" w:rsidRPr="00C40B5D" w:rsidRDefault="0005373E" w:rsidP="0005373E">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00474F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Neuroradiology in Clinical </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00474F83">
+        <w:t>Neuroradiology in Clinical Practice Springer International Publishing:  Imprint: Springer, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D897DC0" w14:textId="77777777" w:rsidR="00A52DCE" w:rsidRPr="00C40B5D" w:rsidRDefault="00A52DCE" w:rsidP="00784965">
+    <w:p w14:paraId="23362A08" w14:textId="1303981B" w:rsidR="0ECF404F" w:rsidRDefault="0ECF404F" w:rsidP="00B377AA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:ind w:left="1512"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0F447651">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Access Neurology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041EBC05" w14:textId="1D3E5A21" w:rsidR="0ECF404F" w:rsidRPr="00666E55" w:rsidRDefault="00980D85" w:rsidP="00666E55">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="002561EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://neurology-mhmedical-com.proxy2.cl.msu.edu/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0ECF404F" w:rsidRPr="00666E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D897DC0" w14:textId="77777777" w:rsidR="00A52DCE" w:rsidRPr="00C40B5D" w:rsidRDefault="00A52DCE" w:rsidP="00337B15">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRDefault="00A50CB0" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc213841837"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc233792026"/>
       <w:r>
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3740F758" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="383A0B47" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc44257665"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="30" w:name="_Toc213841838"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc44257665"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc76108437"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc137724759"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc203127893"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc233792027"/>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve">Week </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>one</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
-      <w:r w:rsidRPr="001C4642">
-[...5 lines deleted...]
-    <w:p w14:paraId="525DCA5A" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    </w:p>
+    <w:p w14:paraId="25CF64A8" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>TOPICS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7328C14C" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="20554DE9" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Neurological</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>examination</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8C824F" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="039AA510" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Review</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>neuroanatomy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126FFABA" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="5EBAF9E1" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>General</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>concepts</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> in lesion </w:t>
       </w:r>
@@ -8509,51 +8812,51 @@
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> common</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>differential</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>diagnoses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF265F1" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="461106E1" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
@@ -8580,57 +8883,57 @@
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>LEARNING</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>OBJECTIVES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3DCD7B" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="1641ACEC" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Learn</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> how to</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>properly</w:t>
       </w:r>
@@ -8658,57 +8961,57 @@
         </w:rPr>
         <w:t>examination</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> in the</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> awake and</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">cooperative </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>patient.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2000B623" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="7093A2A3" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Learn</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> how to</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>properly</w:t>
       </w:r>
@@ -8733,219 +9036,219 @@
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>examination</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> in the</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> uncooperative </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve">or comatose </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>patient.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56581702" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="6AD33D4D" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Review</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>basic structures</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>common</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> pathways in neuroanatomy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C778DB5" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="44E39701" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> common</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>modalities</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>used</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>neuroimaging.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61841465" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="6A24C7B8" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Learn</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">recognize </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve">normal </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>anatomic structures</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>neuroimaging.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230F5703" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="200ECD31" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Learn</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">recognize </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve">common </w:t>
       </w:r>
@@ -8961,231 +9264,233 @@
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>findings</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>neuroimaging.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E89CC48" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="72E28120" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="276EB6DB" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="7680AEE5" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="1080"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc76108438"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_Toc213841839"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc76108438"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc137724760"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc203127894"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc233792028"/>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve">Week </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>two</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
-      <w:r w:rsidRPr="001C4642">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="32"/>
-      <w:bookmarkEnd w:id="33"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5D69BB16" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    </w:p>
+    <w:p w14:paraId="41C27436" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>TOPICS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C3B186E" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="5BF1208B" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Stroke/TIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4224FAD8" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="4C7A6809" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>CNS hematomas and hemorrhages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB803DE" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="0EF5FE8F" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Seizures/Epilepsy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7179157E" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="0E336CE6" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Neurological infections</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3A654E" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="65E568D4" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>CNS malignancies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="544D35C7" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="2CF36C7A" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
@@ -9213,479 +9518,481 @@
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>LEARNING</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>OBJECTIVES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31150855" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="11954789" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Classify the two major stroke subtypes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EED7415" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="26E603A0" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Describe the common causes of ischemic strokes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468AFCE1" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="6125D515" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Learn to recognize the signs and symptoms of an acute ischemic stroke.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1426DE" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="036C7D2B" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Discern TIA from stroke.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6923F866" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="740A9BBB" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Appropriate management/treatment of acute vs chronic strokes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FD5485" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="56054F37" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Understand the contraindications in treating acute strokes with tPA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A048A2" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="24BCDB9B" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Understand the etiologies of the various cerebral hematoma types and hemorrhage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480F5248" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="7C418EFD" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Define the different types of seizures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED46F6C" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="7A177D43" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Learn to correctly recognize and treat seizures/epilepsy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C33EDB" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="722D6F32" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Be able to correctly diagnose and treat status epilepticus and non-convulsive status epilepticus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4F0904" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="540FB4BE" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Understand the appropriate evaluation and treatment of CNS infections—meningitis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72198D6E" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="7995C64B" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Learn the characteristics of common malignant (GBM), metastasis and non-malignant (meningioma) CNS tumors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5953B0E4" w14:textId="77777777" w:rsidR="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="01E53352" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc76108439"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7AB60573" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+      <w:bookmarkStart w:id="33" w:name="_Toc76108439"/>
+    </w:p>
+    <w:p w14:paraId="50EE7EDF" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc137724761"/>
-      <w:bookmarkStart w:id="36" w:name="_Toc213841840"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc137724761"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc203127895"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc233792029"/>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve">Week </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>three</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="34"/>
-      <w:r w:rsidRPr="001C4642">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
-    <w:p w14:paraId="33FBF8D3" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="6885FFB0" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>TOPICS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64858DCB" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="77AEE923" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Neuromuscular disorders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="729D8819" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="0C32DAA1" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Encephalopathy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207B21BE" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="15FA1028" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Coma</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ECA36D6" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="354A94D1" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Headaches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA68E27" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="093BD7F1" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Vertigo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A842E9" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="57D7ED00" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9714,427 +10021,429 @@
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>LEARNING</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>OBJECTIVES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301BCF32" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="11ABF889" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Understand the causes and treatment of common neuromuscular conditions—Myasthenia gravis, ALS, peripheral neuropathy, radiculopathy, inflammatory myopathies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E87008" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="0D6A69F4" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Be able to recognize and treat emergent neuromuscular conditions--AIDP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311EA598" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="466F625F" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Understand common causes of encephalopathy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC38504" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="3A1DC136" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Learn to differentiate emergent versus non-emergent causes of encephalopathy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD2F1A1" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="228A0145" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Understand the common causes of coma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598C54AD" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="235F86F0" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Learn to differentiate emergent from non-emergent causes of headaches.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77994A9C" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="22C87AFC" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Understand common headache types and treatments—migraines, tension headaches, rebound headaches, cluster headaches.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED033BD" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="0022C834" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Be able to correctly obtain the appropriate workup and treatment of emergent causes of headaches.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245DB73F" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="51671E46" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Be able to discern the common causes of vertigo (BPPV) and the appropriate treatment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A5673D" w14:textId="0F940A4D" w:rsidR="00784965" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="7C0143C9" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Be able to discern emergent from non-emergent causes of vertigo.</w:t>
       </w:r>
       <w:bookmarkStart w:id="37" w:name="_Toc76108440"/>
     </w:p>
-    <w:p w14:paraId="0B7ACF37" w14:textId="77777777" w:rsidR="00474F83" w:rsidRPr="00474F83" w:rsidRDefault="00474F83" w:rsidP="00474F83">
+    <w:p w14:paraId="579274DF" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="00474F83" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F766AA5" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="289A7CC9" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc137724762"/>
-      <w:bookmarkStart w:id="39" w:name="_Toc213841841"/>
-      <w:r w:rsidRPr="001C4642">
+      <w:bookmarkStart w:id="39" w:name="_Toc203127896"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc233792030"/>
+      <w:r w:rsidRPr="001C4642">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Week </w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="001C4642">
         <w:t>four</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
-    </w:p>
-    <w:p w14:paraId="7CE633D3" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="49B1E277" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>TOPICS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265F1778" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="4849D8F4" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Neuro-Ophthalmology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29142D23" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="5414EDCB" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Multiple sclerosis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061469B1" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="41F366D4" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Movement disorders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582753D6" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="31BCA3F0" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="462"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Dementia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C81CD8" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="2CEA0E9F" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
@@ -10162,695 +10471,1168 @@
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>LEARNING</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>OBJECTIVES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53077E15" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="2A3FBAD6" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Differentiate mono ocular from binocular diplopia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617CCFF5" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="69EF6BBF" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Understand common causes of diplopia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C42CC2A" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="21056D95" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Learn about common neurological causes of acute and sub-acute vision loss.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799F18C8" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="6849B5E2" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Understand the criteria required to diagnose Multiple sclerosis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6786B354" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="6ED38740" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Understand the various treatment modalities used in in Multiple sclerosis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359A9554" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="43F88E85" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Learn the symptoms and signs in common movement disorders (Parkinson’s disease, essential tremor, cervical dystonia, and chorea)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065F7C01" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="3180704A" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="001C4642" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Understand the treatments used in common movement disorders.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1824E697" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="00194BC7" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="276096E8" w14:textId="77777777" w:rsidR="00D5127F" w:rsidRPr="00194BC7" w:rsidRDefault="00D5127F" w:rsidP="00D5127F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Understand the common types and treatments of dementia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5CF4B8" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="00784965" w:rsidRDefault="00784965" w:rsidP="00784965"/>
-    <w:p w14:paraId="22B97A20" w14:textId="5E6E7F4B" w:rsidR="00CA6324" w:rsidRPr="00CA6324" w:rsidRDefault="00CA6324" w:rsidP="00784965">
+    <w:p w14:paraId="46126A0A" w14:textId="77777777" w:rsidR="0005373E" w:rsidRPr="0005373E" w:rsidRDefault="0005373E" w:rsidP="0005373E"/>
+    <w:p w14:paraId="22B97A20" w14:textId="5E6E7F4B" w:rsidR="00CA6324" w:rsidRPr="00CA6324" w:rsidRDefault="00CA6324" w:rsidP="00CA6324">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:firstLine="360"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00784965">
+      <w:r w:rsidRPr="00337EBB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2815D27E" w14:textId="77777777" w:rsidR="00511D00" w:rsidRPr="00156337" w:rsidRDefault="00511D00" w:rsidP="00511D00">
-[...1 lines deleted...]
-        <w:ind w:left="-288" w:firstLine="720"/>
+    <w:p w14:paraId="12B112F6" w14:textId="77777777" w:rsidR="00042A7A" w:rsidRPr="00156337" w:rsidRDefault="00042A7A" w:rsidP="00042A7A">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are required to complete the MSUCOM Mid-Rotation Feedback form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6838EC6F" w14:textId="77777777" w:rsidR="00511D00" w:rsidRDefault="00511D00" w:rsidP="00511D00">
-[...1 lines deleted...]
-        <w:ind w:left="432"/>
+    <w:p w14:paraId="2CCE62EB" w14:textId="49E1108D" w:rsidR="00042A7A" w:rsidRDefault="007F4E10" w:rsidP="00042A7A">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="7ACAF297">
+      <w:r w:rsidR="00042A7A" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>his need</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B45544">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="7ACAF297">
+      <w:r w:rsidR="00042A7A" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be completed by the Attending or Resident at the end of week two of the rotation. It should be dated no later than the 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="7ACAF297">
+      <w:r w:rsidR="00042A7A" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
-      <w:r w:rsidRPr="7ACAF297">
+      <w:r w:rsidR="00042A7A" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm on third Sunday of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237C2EB8" w14:textId="07C28FA0" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23427ABF" w14:textId="1F077C95" w:rsidR="005650A1" w:rsidRDefault="00B7447A" w:rsidP="00474F83">
+    <w:p w14:paraId="23427ABF" w14:textId="1F077C95" w:rsidR="005650A1" w:rsidRDefault="00B7447A" w:rsidP="005650A1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:ind w:left="432"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="40" w:name="_Toc213841842"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc233792031"/>
       <w:r>
         <w:t>DO/PhD Students</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="1BA66E5C" w14:textId="77777777" w:rsidR="00474F83" w:rsidRPr="00C40B5D" w:rsidRDefault="00474F83" w:rsidP="00C8622F">
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="13813AE8" w14:textId="0C06162E" w:rsidR="00B7447A" w:rsidRPr="00C40B5D" w:rsidRDefault="005650A1" w:rsidP="00C8622F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C8622F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>DO/PhD student rotations that take place during G years span</w:t>
+      </w:r>
+      <w:r w:rsidR="008C5602" w:rsidRPr="00C8622F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approximately 4 months. DO/PhD students taking this course during G years should contact the CA to discuss </w:t>
+      </w:r>
+      <w:r w:rsidR="00752CFA" w:rsidRPr="00C8622F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>assignment due date</w:t>
+      </w:r>
+      <w:r w:rsidR="007E20A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56098F9E" w14:textId="77777777" w:rsidR="00AB7B43" w:rsidRDefault="00AB7B43" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="51597E01" w14:textId="4308BC7D" w:rsidR="6BB67C26" w:rsidRDefault="00A50CB0" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc213841843"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc233792032"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>QUIZZES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="385E49ED" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="2229374A" w14:textId="553B6FCB" w:rsidR="00A463C7" w:rsidRPr="001C4642" w:rsidRDefault="00A463C7" w:rsidP="00A463C7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc96121630"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="1446DAC6" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+      <w:bookmarkStart w:id="43" w:name="_Toc96121630"/>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The final examination for the neurology rotation will consist of multiple-choice case and non-case-based style questions. Passing the examination is a requirement for </w:t>
+      </w:r>
+      <w:r w:rsidR="008B48FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="008B48FC" w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rotation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223ACD27" w14:textId="77777777" w:rsidR="00A463C7" w:rsidRPr="001C4642" w:rsidRDefault="00A463C7" w:rsidP="00A463C7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="1080"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc76108442"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="45" w:name="_Toc213841844"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc76108442"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc137724764"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc203127899"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc233792033"/>
       <w:r w:rsidRPr="001C4642">
         <w:t>Exam Preparation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
-    </w:p>
-    <w:p w14:paraId="7D43A7F5" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="44DD1EA5" w14:textId="77777777" w:rsidR="00A463C7" w:rsidRPr="001C4642" w:rsidRDefault="00A463C7" w:rsidP="00A463C7">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>All the questions will be based on the defined weekly topic objectives listed in the syllabus and D2L website. It is recommended that you study the appropriate content as defined and provided on D2L. You are STRONGLY encouraged to take the practice examination located under the Practice Examination section prior to taking the final examination!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278F4D87" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="71ED72BC" w14:textId="77777777" w:rsidR="00A463C7" w:rsidRPr="001C4642" w:rsidRDefault="00A463C7" w:rsidP="00A463C7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="1080"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc76108443"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="48" w:name="_Toc213841845"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc76108443"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc137724765"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc203127900"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc233792034"/>
       <w:r w:rsidRPr="001C4642">
         <w:t>Exam Administration</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-      <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
-    </w:p>
-[...40 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
-    <w:p w14:paraId="6E62808F" w14:textId="31DE4DEC" w:rsidR="00784965" w:rsidRPr="00A36847" w:rsidRDefault="00E36B27" w:rsidP="00784965">
+    <w:p w14:paraId="3D578B7C" w14:textId="1DB9E682" w:rsidR="00A463C7" w:rsidRPr="001C4642" w:rsidRDefault="00A463C7" w:rsidP="00A463C7">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To take this exam, you must log onto the D2L website for this course and complete the online exam, which is based on the preparatory material mentioned above. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">test will be made available on D2L starting at the beginning of week three of your rotation and ending at 4:00pm on the last Friday of week four of your rotation. Students would be wise to use </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB50E0" w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>preparatory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> material to study before taking the online exam. If you are experiencing technological issues taking the exam, please contact the HELP DESK 517.355.2345. For all other issues, contact </w:t>
+      </w:r>
+      <w:r w:rsidR="00C47713">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>April Arras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidR="00C47713" w:rsidRPr="005B2623">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>ArrasApr@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628EF12E" w14:textId="77777777" w:rsidR="00A463C7" w:rsidRPr="001C4642" w:rsidRDefault="00A463C7" w:rsidP="00A463C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc76108444"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc137724766"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc203127901"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc233792035"/>
+      <w:r w:rsidRPr="001C4642">
+        <w:t>Exam Scoring</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="20C76973" w14:textId="214AB64A" w:rsidR="00A463C7" w:rsidRPr="00A36847" w:rsidRDefault="00A463C7" w:rsidP="00A463C7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>To</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00784965" w:rsidRPr="001C4642">
+        <w:t xml:space="preserve">To pass the examination, a </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB50E0" w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>minimum of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 60% is required. If you receive less than the minimum score required on the final exam (60%), you will be given a single 24-hour window to retake the exam within a week of the original deadline. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Students who fail to take the final exam by 4 PM on the last Friday of the rotation will automatically receive an N grade and be required to repeat this rotation.</w:t>
       </w:r>
-      <w:r w:rsidR="00784965" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3E8A181D" w14:textId="7CDBE51B" w:rsidR="26910FCD" w:rsidRPr="000B3845" w:rsidRDefault="00784965" w:rsidP="000B3845">
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="1D251E4C" w14:textId="77777777" w:rsidR="00A463C7" w:rsidRDefault="00A463C7" w:rsidP="00A463C7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835016">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="000602B1">
+    <w:p w14:paraId="340801F5" w14:textId="77777777" w:rsidR="00A463C7" w:rsidRPr="00C40B5D" w:rsidRDefault="00A463C7" w:rsidP="00A463C7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648C9D69" w14:textId="7FE1D412" w:rsidR="6BB67C26" w:rsidRDefault="00A50CB0" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc233792036"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>ONLINE MODULES OR CONFERENCES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="6525367D" w14:textId="054D95E2" w:rsidR="00271823" w:rsidRPr="00271823" w:rsidRDefault="00271823" w:rsidP="00271823">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="53" w:name="_Toc213841847"/>
+        <w:t>Case Presentations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>– </w:t>
+      </w:r>
+      <w:r w:rsidR="00601881">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lansing-based</w:t>
+      </w:r>
+      <w:r w:rsidR="00601881" w:rsidRPr="00601881">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> students</w:t>
+      </w:r>
+      <w:r w:rsidR="00601881">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92AB8" w:rsidRPr="00E92AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>required to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attend online case presentations with MSU Neurology faculty. This is a part of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92AB8" w:rsidRPr="00E92AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Lansing-based</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> scheduled rotations, and the attending physicians are aware </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92AB8" w:rsidRPr="00E92AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you need to be in attendance. These presentations take place every Friday during your rotation from 1:30 PM to 2:30 PM via Zoom and are hosted by Dr. Flink. The sessions are casual discussions </w:t>
+      </w:r>
+      <w:r w:rsidR="004B650B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discuss </w:t>
+      </w:r>
+      <w:r w:rsidR="004B650B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>your rotation experiences and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ask any questions you may have. Students who are not scheduled in the Lansing area are also encouraged to attend these Zoom sessions, unless they have mandatory clinical obligations, such as rounding at the hospital or seeing patients in the clinic. Calendar invites will be sent to </w:t>
+      </w:r>
+      <w:r w:rsidR="008B48FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSU </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>email address</w:t>
+      </w:r>
+      <w:r w:rsidR="00F553B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA84D66" w14:textId="39110E11" w:rsidR="00271823" w:rsidRPr="00271823" w:rsidRDefault="00271823" w:rsidP="00271823">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Grand Rounds </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>– </w:t>
+      </w:r>
+      <w:r w:rsidR="000C5899">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lansing-based students</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are required</w:t>
+      </w:r>
+      <w:r w:rsidR="00F553B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attend Grand Rounds Presentations on Friday mornings from 7:30 a.m. to 8:30 a.m. Following this, there will be case presentations from 8:30 a.m. to 9:30 a.m. This is a part of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A86B36" w:rsidRPr="00A86B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Lansing-based</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> scheduled rotations, and the attending physicians are aware </w:t>
+      </w:r>
+      <w:r w:rsidR="00F553B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>you need to be in attendance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students who are not scheduled to be in the Lansing area should also attend these sessions via Zoom, unless they have mandatory clinical obligations, such as rounding at the hospital or seeing patients in the clinic. Calendar invites will be sent to </w:t>
+      </w:r>
+      <w:r w:rsidR="007E20A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidR="008B48FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MSU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> email address</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5EC7" w:rsidRPr="00271823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5996E4D9" w14:textId="77777777" w:rsidR="008B48FC" w:rsidRDefault="008B48FC" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc43478267"/>
+    </w:p>
+    <w:p w14:paraId="25139E78" w14:textId="4A166E6B" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc233792037"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="57" w:name="_Toc213841848"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc233792038"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="1D0D4AB6" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00767C31" w:rsidRPr="00165CD1">
+        <w:t xml:space="preserve">Attending Evaluation of the Student is completed electronically via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-      </w:r>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00ED3A84">
+        <w:t xml:space="preserve"> by the supervisor designated within the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId32" w:history="1">
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00767C31" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students will receive an email from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="00ED3A84" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00ED3A84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
+        <w:t xml:space="preserve"> Upon selecting the attending physician directed within the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6486DF43" w14:textId="77777777" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attendings will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
+        <w:t xml:space="preserve">Attendings will access the electronic form within </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by selecting the email </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF80809" w14:textId="7F8E021F" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
@@ -10868,199 +11650,220 @@
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="61" w:name="_Toc213841849"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc233792039"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
+        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> system: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts</w:t>
+        <w:t xml:space="preserve">pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accounts</w:t>
       </w:r>
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Toc213841850"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc233792040"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="7EAFC114" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Instructor of Record </w:t>
       </w:r>
       <w:r w:rsidR="5A508616" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00365D1E" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>or designee</w:t>
       </w:r>
       <w:r w:rsidR="72077BDB" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00365D1E" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">will review/investigate a student’s performance on a rotation when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total of two or more below </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">average marks on the evaluation. After investigations, the Instructor of Record will determine a final grade for the student. </w:t>
+        <w:t xml:space="preserve">will review/investigate a student’s performance on a rotation when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total of two or more below average marks on the evaluation. After investigations, the Instructor of Record will determine a final grade for the student. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3599EC54" w14:textId="77777777" w:rsidR="007F3051" w:rsidRPr="00C40B5D" w:rsidRDefault="007F3051" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63A90CF2" w14:textId="3B7BED8C" w:rsidR="00634083" w:rsidRPr="00C40B5D" w:rsidRDefault="00634083" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse</w:t>
       </w:r>
@@ -11075,249 +11878,298 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc213841851"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc233792041"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="08F3B119" w14:textId="568D5CD3" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="008F5342">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07DDAFAD" w14:textId="4597E829" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
+    <w:p w14:paraId="4D274FC3" w14:textId="77777777" w:rsidR="0082632E" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="0082632E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The following assignments are eligible for corrective action</w:t>
       </w:r>
-      <w:r w:rsidR="00961021">
+      <w:r w:rsidR="00614562">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00DD6A81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students </w:t>
       </w:r>
       <w:r w:rsidR="00D60454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">who were not successful on these assignments during the course </w:t>
       </w:r>
       <w:r w:rsidR="00DD6A81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">will receive an NGR grade </w:t>
       </w:r>
       <w:r w:rsidR="0007505A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>and permitted to go through a ‘corrective action’ proces</w:t>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="006325AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are permitted</w:t>
+      </w:r>
+      <w:r w:rsidR="0007505A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to go through a ‘corrective action’ proces</w:t>
       </w:r>
       <w:r w:rsidR="00D60454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00961021">
+      <w:r w:rsidR="00614562">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D60454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Corrective Action</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>due no later than 14 days after the last day of the rotation at 11:59pm</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC1D08B" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="782BCCA5" w14:textId="77777777" w:rsidR="0082632E" w:rsidRPr="001C4642" w:rsidRDefault="0082632E" w:rsidP="0082632E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Final Exam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6A6573" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="4356C9DB" w14:textId="2041994B" w:rsidR="0082632E" w:rsidRPr="001C4642" w:rsidRDefault="0082632E" w:rsidP="0082632E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...21 lines deleted...]
-    <w:p w14:paraId="48C2CE69" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For students who complete but do not achieve the minimum passing score (60%) on the final exam by the deadline, </w:t>
+      </w:r>
+      <w:r w:rsidR="2656788A" w:rsidRPr="636ECF1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be </w:t>
+      </w:r>
+      <w:r w:rsidR="2656788A" w:rsidRPr="636ECF1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>given a single 24-hour window to retake the exam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within </w:t>
+      </w:r>
+      <w:r w:rsidR="2656788A" w:rsidRPr="636ECF1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="636ECF1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="2656788A" w:rsidRPr="636ECF1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>of the original deadline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738AB065" w14:textId="77777777" w:rsidR="0082632E" w:rsidRPr="001C4642" w:rsidRDefault="0082632E" w:rsidP="0082632E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Evaluations and Mid-Rotation Feedback Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74755FB1" w14:textId="77777777" w:rsidR="00784965" w:rsidRPr="001C4642" w:rsidRDefault="00784965" w:rsidP="00784965">
+    <w:p w14:paraId="2A9E0ABA" w14:textId="77777777" w:rsidR="0082632E" w:rsidRPr="001C4642" w:rsidRDefault="0082632E" w:rsidP="0082632E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2E123D09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If evaluations and Mid-Rotation Feedback Form are not submitted by 11:59pm on the last day of rotation, an NGR will be given. Students will then have until 11:59pm 14 days after the last day of rotation to submit the missing assignments. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DBDD655" w14:textId="082EDFD9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
+    <w:p w14:paraId="0C0E5B1D" w14:textId="77777777" w:rsidR="0082632E" w:rsidRPr="00C40B5D" w:rsidRDefault="0082632E" w:rsidP="0082632E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D44669" w14:textId="20741DD8" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
+    <w:p w14:paraId="16D44669" w14:textId="1DCA1D56" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="0082632E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The student is responsible for contacting the Course Assistant (on the </w:t>
       </w:r>
       <w:r w:rsidR="00020A66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>title</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> page of this syllabus) if they believe missing assignments were reported in error</w:t>
       </w:r>
@@ -11357,51 +12209,51 @@
         </w:rPr>
         <w:t xml:space="preserve">orrective </w:t>
       </w:r>
       <w:r w:rsidR="007C504F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ction process. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="689DE137" w14:textId="094E4F78" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BD5E83B" w14:textId="5104333E" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="00555607" w:rsidP="000602B1">
+    <w:p w14:paraId="0BD5E83B" w14:textId="6EC47DB6" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="00555607" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="005A2923" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hile it is the responsibility of the student to ensure </w:t>
       </w:r>
       <w:r w:rsidR="00A66F0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
@@ -11414,61 +12266,121 @@
       </w:r>
       <w:r w:rsidR="00A66F0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">this </w:t>
       </w:r>
       <w:r w:rsidR="005A2923" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">requirement may extend beyond the corrective action </w:t>
       </w:r>
       <w:r w:rsidR="001864C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>deadline</w:t>
       </w:r>
       <w:r w:rsidR="00F92546" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidR="005A2923" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additionally, in the event of a </w:t>
+      </w:r>
+      <w:r w:rsidR="0004218B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">failing score earned </w:t>
+      </w:r>
+      <w:r w:rsidR="00082AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidR="00E838CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00082AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">student’s first </w:t>
+      </w:r>
+      <w:r w:rsidR="005A2923" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>attempt</w:t>
+      </w:r>
+      <w:r w:rsidR="00E838CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a COMAT subject exam</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2923" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the corrective action for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B85C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COMAT retake </w:t>
+      </w:r>
+      <w:r w:rsidR="005A2923" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may extend beyond 14 days. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="283ACC78" w14:textId="1C4B5496" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D9CFE7A" w14:textId="292EB6AE" w:rsidR="005208EF" w:rsidRPr="00C40B5D" w:rsidRDefault="005208EF" w:rsidP="000602B1">
+    <w:p w14:paraId="5D9CFE7A" w14:textId="7DBA9FB7" w:rsidR="005208EF" w:rsidRPr="00C40B5D" w:rsidRDefault="005208EF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If a student </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>successfully completes</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11535,51 +12447,75 @@
         </w:rPr>
         <w:t xml:space="preserve">from </w:t>
       </w:r>
       <w:r w:rsidR="005C5D67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to Pass</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>pending the Attending Evaluation of Clerkship Student).</w:t>
+        <w:t>pending the Attending Evaluation of Clerkship Student and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, if applicable, score on his/her </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COMAT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>retake</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DE3B7C" w14:textId="10F8B57E" w:rsidR="005208EF" w:rsidRDefault="005208EF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72C2D170" w14:textId="3BED6E4C" w:rsidR="005A2923" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">As determined by the </w:t>
       </w:r>
@@ -11666,60 +12602,60 @@
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7200D457" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRDefault="00D900EF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57D30E8A" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRPr="00C40B5D" w:rsidRDefault="00D900EF" w:rsidP="00D900EF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc213841852"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc233792042"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="69"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E1A04B" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRPr="00C40B5D" w:rsidRDefault="00D900EF" w:rsidP="00D900EF">
+    <w:p w14:paraId="37E84DCB" w14:textId="12819D58" w:rsidR="00D900EF" w:rsidRPr="00AA4ED0" w:rsidRDefault="00D900EF" w:rsidP="00AA4ED0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>at</w:t>
@@ -11808,136 +12744,143 @@
         </w:rPr>
         <w:t xml:space="preserve">that exist </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">outside </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">of those </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E84DCB" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRDefault="00D900EF" w:rsidP="000602B1">
+    <w:p w14:paraId="696055B3" w14:textId="77777777" w:rsidR="00B6209F" w:rsidRDefault="00B6209F" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="696055B3" w14:textId="77777777" w:rsidR="00B6209F" w:rsidRDefault="00B6209F" w:rsidP="000602B1">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2048A12C" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc213841853"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc233792043"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="612BFCDF" w14:textId="27FC8D31" w:rsidR="00582476" w:rsidRPr="008E127F" w:rsidRDefault="002E4FC2" w:rsidP="008E127F">
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w14:paraId="3C87F4CF" w14:textId="75DBB305" w:rsidR="00582476" w:rsidRPr="00A13CE5" w:rsidRDefault="002E4FC2" w:rsidP="00A13CE5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must be completed to determine a </w:t>
       </w:r>
       <w:r w:rsidR="005F342F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">final </w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>grade for the course</w:t>
       </w:r>
-      <w:r w:rsidR="00961021">
+      <w:r w:rsidR="00614562">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are required to ensure their rotation requirements are completed </w:t>
       </w:r>
       <w:r w:rsidR="00E3438B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and submitted </w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>correctly.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="612BFCDF" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="356"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="6F90E42E" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -12573,50 +13516,51 @@
     </w:p>
     <w:p w14:paraId="1FEF93E1" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="0096296A" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="500"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>N/No</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Grade</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
@@ -12950,1024 +13894,972 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4508D4B0" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="0096296A" w:rsidRDefault="00582476" w:rsidP="00582476">
+    <w:p w14:paraId="4508D4B0" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="008D08CA" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Toc233792044"/>
+      <w:r w:rsidRPr="008D08CA">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7ED43562" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="00D208C0" w:rsidRDefault="00582476" w:rsidP="00582476">
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="7ED43562" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="008D08CA" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
-[...30 lines deleted...]
-      </w:pPr>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D08CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Toc213841855"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc233792045"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6778E74A" w14:textId="39978833" w:rsidR="00BF37BC" w:rsidRPr="001C4642" w:rsidRDefault="001A4397" w:rsidP="00BF37BC">
+      <w:bookmarkEnd w:id="72"/>
+    </w:p>
+    <w:p w14:paraId="18B76193" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRPr="001C4642" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0" w:right="106"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>During</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>this</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>month,</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>student</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>expected</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>take</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>proactive</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>approach</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>learning</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>about</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="69"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>discipline</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>neurology.</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Students</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>should</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>make</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>every</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>effort</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>have</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>initial</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>orientation</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>session</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="85"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>their</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>attending</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>physician</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>review</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>goals,</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00961021" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>objectives,</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>expectations</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>both</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>part</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="85"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>preceptor</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>student.</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>During</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>this</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>initial</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>orientation</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>meeting,</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>students</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>should</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="5DDACA20" w:rsidRPr="001C4642">
-[...35 lines deleted...]
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>discuss with the preceptor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:t xml:space="preserve"> the requirements of the rotation including the mid rotation feedback form and attending evaluation form. Doing so</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="37"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>will</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>improve</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>overall</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>rotational</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>experience</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>terms</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>training</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
+        <w:t>evaluation and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>will</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>encourage</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>active</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="57"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>participation</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">improve </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>summative</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> evaluations</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>occur at</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> end</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37BC" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> the rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244DF367" w14:textId="77777777" w:rsidR="00BF37BC" w:rsidRPr="001C4642" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+    <w:p w14:paraId="4E270AD6" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRPr="001C4642" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="69"/>
         <w:ind w:right="106"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D7F7103" w14:textId="77777777" w:rsidR="00BF37BC" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+    <w:p w14:paraId="4AD783B1" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>It</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="55"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -14135,66 +15027,66 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="89"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>rotation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1F5B93" w14:textId="77777777" w:rsidR="00BF37BC" w:rsidRPr="001C4642" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+    <w:p w14:paraId="48E3EFDF" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRPr="001C4642" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:right="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37090E4A" w14:textId="77777777" w:rsidR="00BF37BC" w:rsidRPr="001C4642" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+    <w:p w14:paraId="6B761E4B" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRPr="001C4642" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1152" w:right="109"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Report</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="43"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
@@ -14493,57 +15385,57 @@
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> unexpected</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>absences.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7175F855" w14:textId="77777777" w:rsidR="00BF37BC" w:rsidRPr="001C4642" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+    <w:p w14:paraId="2D750CBF" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRPr="001C4642" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1152" w:right="109"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Demonstrate an</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>enthusiastic and</w:t>
@@ -14554,57 +15446,57 @@
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>proactive attitude towards</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> learning</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C4D1B5" w14:textId="77777777" w:rsidR="00BF37BC" w:rsidRPr="001C4642" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+    <w:p w14:paraId="7E76CBA2" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRPr="001C4642" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1152" w:right="109"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Treat</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="31"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>all</w:t>
@@ -14705,57 +15597,57 @@
       <w:r w:rsidRPr="001C4642">
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>interactions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AADFE44" w14:textId="08326C8C" w:rsidR="00BF37BC" w:rsidRPr="001C4642" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+    <w:p w14:paraId="2E6EF44C" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRPr="001C4642" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1152" w:right="109"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:t>Not</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>engage</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
@@ -15162,57 +16054,51 @@
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>have</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>concern</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>about</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>the</w:t>
       </w:r>
@@ -15318,70 +16204,69 @@
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>base</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>hospital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00007E07" w14:textId="77777777" w:rsidR="00BF37BC" w:rsidRPr="001C4642" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+    <w:p w14:paraId="719ED78E" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRPr="001C4642" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1152" w:right="109"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Complete</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="37"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>requested</w:t>
@@ -15455,87 +16340,87 @@
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>behaviors</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>mentioned</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>previously.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DEF87D2" w14:textId="383D2C6B" w:rsidR="00BF37BC" w:rsidRPr="001C4642" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+    <w:p w14:paraId="75C05B84" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRPr="001C4642" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1152" w:right="109"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Represent</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>yourself,</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> fellow </w:t>
       </w:r>
-      <w:r w:rsidR="00961021" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>students,</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> College </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>in</w:t>
@@ -15561,80 +16446,80 @@
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>professional</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>manner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593A3C62" w14:textId="77777777" w:rsidR="00BF37BC" w:rsidRPr="001C4642" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+    <w:p w14:paraId="6F83DDBF" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRPr="001C4642" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1152" w:right="109"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:t>Students are expected to function collaboratively on health care teams that include health     professionals from other disciplines in the provision of quality, patient-centered care.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2B72F7" w14:textId="77777777" w:rsidR="00BF37BC" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+    <w:p w14:paraId="30DEDFE6" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="158"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FE62EC4" w14:textId="77777777" w:rsidR="00BF37BC" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+    <w:p w14:paraId="7140499A" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="158"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>It</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="55"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15803,67 +16688,67 @@
           <w:spacing w:val="53"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="85"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>rotation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9D0885" w14:textId="77777777" w:rsidR="00BF37BC" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+    <w:p w14:paraId="4A548AFC" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="158"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F5C9EB2" w14:textId="77777777" w:rsidR="00BF37BC" w:rsidRPr="001C4642" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+    <w:p w14:paraId="2864D112" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRPr="001C4642" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1152" w:right="103"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Complete</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="49"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>all</w:t>
@@ -16009,57 +16894,57 @@
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="75"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>timely</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>fashion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F40FE56" w14:textId="77777777" w:rsidR="00BF37BC" w:rsidRPr="001C4642" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+    <w:p w14:paraId="3EB56C1E" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRPr="001C4642" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="109"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:t>Regularly</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>access</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -16229,57 +17114,57 @@
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>active learning</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6A03C1" w14:textId="03A9C451" w:rsidR="00BF37BC" w:rsidRPr="001C4642" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+    <w:p w14:paraId="510186CD" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRPr="001C4642" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="109"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Attend</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -16533,50 +17418,51 @@
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>approved</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="55"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>C3</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="63"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -16676,51 +17562,51 @@
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>OST</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00961021" w:rsidRPr="001C4642">
+      <w:r w:rsidRPr="001C4642">
         <w:t>603,</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>and/or</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -16761,184 +17647,163 @@
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> base hospital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1EED23" w14:textId="77777777" w:rsidR="00BF37BC" w:rsidRPr="001C4642" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+    <w:p w14:paraId="429D4063" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRPr="001C4642" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="109"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:t>Students are expected to identify, access, interpret and apply medical evidence contained    in the scientific literature related to patient’s health problems.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067C3275" w14:textId="6BE408F0" w:rsidR="00BF37BC" w:rsidRPr="001C4642" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+    <w:p w14:paraId="25BBEE9B" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRPr="001C4642" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="109"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
-        <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="65A864B4" w14:textId="477CF382" w:rsidR="00BF37BC" w:rsidRPr="001C4642" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+        <w:t>Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it daily to continuously improve their clinical practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35BD8594" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRPr="001C4642" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="109"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">All students on the Neurology rotation are </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="082C420F" w14:textId="0541071F" w:rsidR="00BF37BC" w:rsidRPr="001C4642" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+        <w:t xml:space="preserve">All students on the Neurology rotation are encouraged to attend Grand Rounds and Case presentations each Friday from September - May. These start at 7:30AM each Friday and usually run until 9:30AM. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BA4D5E" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRPr="001C4642" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="109"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">All students doing their Neurology rotation at MSU Neurology Clinics, Sparrow or McLaren Greater Lansing are </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="24EEE5CF" w14:textId="77777777" w:rsidR="00BF37BC" w:rsidRPr="001C4642" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+        <w:t xml:space="preserve">All students doing their Neurology rotation at MSU Neurology Clinics, Sparrow or McLaren Greater Lansing are encouraged to attend additional scheduled Zoom educational session setup through the MSU Department of Neurology and Ophthalmology. Emails and meeting notices will be sent to you directly with this information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0036D762" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRPr="001C4642" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="109"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:t>For all other students at different sites, if you are not involved in active patient care, other educational sessions or other obligations as mandated by your current attending or senior resident, you are expected to attend these additional Zoom educational sessions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF2FE0D" w14:textId="77777777" w:rsidR="00BF37BC" w:rsidRPr="001C4642" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+    <w:p w14:paraId="52F181F9" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRPr="001C4642" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="109"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve">Students are responsible for informing your attending physician (s) and senior resident (s) that you will be attending these sessions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34094058" w14:textId="77777777" w:rsidR="00BF37BC" w:rsidRPr="001C4642" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+    <w:p w14:paraId="16141038" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRPr="001C4642" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="109"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:t xml:space="preserve">Students are responsible for checking their emails daily for presentations dates, times, and zoom details for attendance. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F6411D" w14:textId="77777777" w:rsidR="00BF37BC" w:rsidRPr="001C4642" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+    <w:p w14:paraId="1ABEDF48" w14:textId="77777777" w:rsidR="00DB6EA6" w:rsidRPr="001C4642" w:rsidRDefault="00DB6EA6" w:rsidP="00DB6EA6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="120" w:line="275" w:lineRule="auto"/>
         <w:ind w:left="432" w:right="144"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Failure</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -17247,632 +18112,805 @@
         </w:rPr>
         <w:t xml:space="preserve">for this </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>course.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FEE1C16" w14:textId="2371D175" w:rsidR="00FA2531" w:rsidRPr="00C40B5D" w:rsidRDefault="00FA2531" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3126D1D1" w14:textId="77777777" w:rsidR="001A4397" w:rsidRDefault="001A4397" w:rsidP="000602B1">
+    <w:p w14:paraId="7807F715" w14:textId="39667914" w:rsidR="22A3AEB6" w:rsidRDefault="22A3AEB6" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="360"/>
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
+        <w:t>ATTENDANCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCB681F" w14:textId="30709579" w:rsidR="003266CF" w:rsidRPr="00781DBF" w:rsidRDefault="0069178B" w:rsidP="00781DBF">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="_Hlk224729813"/>
+      <w:r w:rsidRPr="000C68FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidR="00781DBF" w:rsidRPr="00781DBF">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p w14:paraId="357738C2" w14:textId="3727A3F2" w:rsidR="22A3AEB6" w:rsidRDefault="22A3AEB6" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>ATTENDANCE</w:t>
-[...31 lines deleted...]
-        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>ATTIRE AND ETIQUETTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361C8DCE" w14:textId="77777777" w:rsidR="00BF37BC" w:rsidRPr="001C4642" w:rsidRDefault="00BF37BC" w:rsidP="00BF37BC">
+    <w:p w14:paraId="08703AB5" w14:textId="46C70B3D" w:rsidR="0034608B" w:rsidRPr="001C4642" w:rsidRDefault="0034608B" w:rsidP="0034608B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="36ECD10C" w14:textId="77777777" w:rsidR="00BF37BC" w:rsidRPr="00C40B5D" w:rsidRDefault="00BF37BC" w:rsidP="000602B1">
+        <w:t xml:space="preserve">If the students are assigned to work within the hospital, the student may wear scrubs, white coats, or business casual attire. If the student is assigned to work within the outpatient clinic, they will be expected to dress in business casual with their white </w:t>
+      </w:r>
+      <w:r w:rsidR="001E150A" w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>coats,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and no tennis will be permitted in the clinic. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00AA4ED0" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="_Toc213841856"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc233792046"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
+        <w:t>MSU College of Osteopathi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c Medicine Standard Policies</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="1A6D5A74" w:rsidR="00C11B04" w:rsidRPr="00AA4ED0" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
+      <w:r w:rsidRPr="00AA4ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
+      <w:r w:rsidR="00045F56" w:rsidRPr="00AA4ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD0C9C8" w14:textId="77777777" w:rsidR="00957AD1" w:rsidRPr="00AA4ED0" w:rsidRDefault="00957AD1" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A1F437E" w14:textId="4B1E7A7F" w:rsidR="00957AD1" w:rsidRPr="00AA4ED0" w:rsidRDefault="00957AD1" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA4ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>For a complete list of Clerkship policies</w:t>
+      </w:r>
+      <w:r w:rsidR="00705ECB" w:rsidRPr="00AA4ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="008E3AEB" w:rsidRPr="00AA4ED0">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00AA4ED0" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRPr="00C40B5D" w:rsidRDefault="003C4D04" w:rsidP="00782174">
+    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRPr="00AA4ED0" w:rsidRDefault="003C4D04" w:rsidP="00782174">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Toc213841857"/>
-      <w:r w:rsidRPr="0096296A">
+      <w:bookmarkStart w:id="75" w:name="_Toc233792047"/>
+      <w:r w:rsidRPr="00AA4ED0">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
-      <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
+      <w:r w:rsidR="004A31FF" w:rsidRPr="00AA4ED0">
         <w:t>ATTENDANCE</w:t>
       </w:r>
-      <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
+      <w:r w:rsidR="004A31FF" w:rsidRPr="00AA4ED0">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="69"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7B2A2639" w14:textId="3A825937" w:rsidR="009447C8" w:rsidRPr="000F2E94" w:rsidRDefault="009447C8" w:rsidP="00782174">
+      <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:p w14:paraId="2262BEB6" w14:textId="4888B543" w:rsidR="00FA722A" w:rsidRPr="00980D85" w:rsidRDefault="009447C8" w:rsidP="00781DBF">
       <w:pPr>
         <w:ind w:left="432"/>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA4ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00614562" w:rsidRPr="00AA4ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This policy will define the policy and proc</w:t>
+      </w:r>
       <w:r w:rsidRPr="000C68FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00961021" w:rsidRPr="000C68FB">
+        <w:t xml:space="preserve">edures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidR="00781DBF" w:rsidRPr="00781DBF">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5BB491A2" w14:textId="22825674" w:rsidR="00FA722A" w:rsidRPr="00860B2E" w:rsidRDefault="00FA722A" w:rsidP="00337EBB">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="_Toc233792048"/>
+      <w:r w:rsidRPr="00860B2E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="76"/>
+    </w:p>
+    <w:p w14:paraId="19F20734" w14:textId="77777777" w:rsidR="002E00C4" w:rsidRPr="00EA7A22" w:rsidRDefault="005644BE" w:rsidP="002E00C4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00860B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students who are unable to attend </w:t>
+      </w:r>
+      <w:r w:rsidR="00B235B7" w:rsidRPr="00860B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56B8" w:rsidRPr="00860B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Survey</w:t>
+      </w:r>
+      <w:r w:rsidR="00614562" w:rsidRPr="00860B2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C68FB">
-[...8 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidR="008F56B8" w:rsidRPr="00860B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E101D7" w:rsidRPr="00860B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy outlines the p</w:t>
+      </w:r>
+      <w:r w:rsidR="0029798E" w:rsidRPr="00860B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>olicies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidR="0029798E" w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidR="002E00C4" w:rsidRPr="002E00C4">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AD9E27B" w14:textId="6DDB6E86" w:rsidR="00696DC9" w:rsidRPr="00C40B5D" w:rsidRDefault="00696DC9" w:rsidP="009746E9">
+    <w:p w14:paraId="1AD9E27B" w14:textId="750B107C" w:rsidR="00696DC9" w:rsidRPr="00EA7A22" w:rsidRDefault="00696DC9" w:rsidP="00EA7A22">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DE7C09D" w14:textId="77777777" w:rsidR="005644BE" w:rsidRPr="00C40B5D" w:rsidRDefault="005644BE" w:rsidP="009746E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="864"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B9B87C3" w14:textId="3A807223" w:rsidR="00902AE6" w:rsidRPr="00C40B5D" w:rsidRDefault="00902AE6" w:rsidP="00A6221B">
+    <w:p w14:paraId="582E6479" w14:textId="39651162" w:rsidR="006E1B5D" w:rsidRPr="00304B0B" w:rsidRDefault="00902AE6" w:rsidP="00304B0B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="_Toc213841858"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc233792049"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="70"/>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="6AFD25BB" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="456B9632" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
         <w:t>Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc213841859"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc233792050"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="78"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="75472015" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="00C82EC8" w:rsidRPr="00C82EC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="009D59E9" w:rsidRPr="00A10AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D59E9" w:rsidRPr="00A10AD0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="_Toc213841860"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc233792051"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="79"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc213841861"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc233792052"/>
       <w:r>
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="80"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="2F30CCB0" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="002B6A09">
+    <w:p w14:paraId="5A2D4E8B" w14:textId="428B8129" w:rsidR="00E20D8B" w:rsidRPr="008468BD" w:rsidRDefault="00E20D8B" w:rsidP="008468BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C31" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00767C31" w:rsidRPr="00E20D8B">
+        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000854">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>.”</w:t>
-[...13 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidR="008468BD" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C484ECA" w14:textId="7367222F" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="74" w:name="_Toc213841862"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc233792053"/>
       <w:r>
         <w:t xml:space="preserve">MSU </w:t>
       </w:r>
       <w:r w:rsidR="002E1C02">
         <w:t>Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="81"/>
       <w:r w:rsidR="00E85C4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C601E0B" w14:textId="2F6D27AB" w:rsidR="00284F2C" w:rsidRPr="00C40B5D" w:rsidRDefault="73C31A4E" w:rsidP="002B6A09">
+    <w:p w14:paraId="7C601E0B" w14:textId="62A5382F" w:rsidR="00284F2C" w:rsidRPr="00C40B5D" w:rsidRDefault="73C31A4E" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00961021" w:rsidRPr="70FB6F6B">
+        <w:t>MSU email is the official communication from faculty and staff to students</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE232E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00961021">
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE232E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tudents are responsible for checking it daily and maintaining their MSU email accounts so that messages </w:t>
+      </w:r>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>can be received</w:t>
+      </w:r>
+      <w:r w:rsidR="00614562" w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00614562">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00346DB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are responsible for responding to email in a timely manner or as otherwise outlined in course communication.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="219CF6A1" w14:textId="3D2C4842" w:rsidR="70FB6F6B" w:rsidRDefault="70FB6F6B" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C3DF027" w14:textId="141641D3" w:rsidR="006C1D96" w:rsidRDefault="006C1D96" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
@@ -17922,171 +18960,253 @@
         </w:rPr>
         <w:t>Student D2L email addresses</w:t>
       </w:r>
       <w:r w:rsidR="00CB5CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be forwarded to </w:t>
       </w:r>
       <w:r w:rsidR="007D3A75">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B49769F" w14:textId="77777777" w:rsidR="00284F2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00284F2C" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F32AEC2" w14:textId="05107A27" w:rsidR="006C1D96" w:rsidRDefault="006C1D96" w:rsidP="70FB6F6B">
+    <w:p w14:paraId="3F32AEC2" w14:textId="0C65B385" w:rsidR="006C1D96" w:rsidRDefault="006C1D96" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail</w:t>
       </w:r>
       <w:r w:rsidR="000801F8" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="08BF29D0" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
-        <w:r w:rsidR="009D59E9" w:rsidRPr="009D59E9">
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidR="0062795E" w:rsidRPr="00E574C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D59E9" w:rsidRPr="009D59E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
+    <w:p w14:paraId="22DB4331" w14:textId="77777777" w:rsidR="00632E2E" w:rsidRDefault="00632E2E" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="62EB8B13" w14:textId="77777777" w:rsidR="00AE3182" w:rsidRPr="00556A65" w:rsidRDefault="00AE3182" w:rsidP="00AE3182">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="660DEA1B" w14:textId="77777777" w:rsidR="00632E2E" w:rsidRPr="00556A65" w:rsidRDefault="00632E2E" w:rsidP="002346D7">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Toc213320658"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="77" w:name="_Toc213841863"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc233792054"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="75"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="01435689" w14:textId="77777777" w:rsidR="00AE3182" w:rsidRPr="005F7800" w:rsidRDefault="00AE3182" w:rsidP="00AE3182">
+      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
+    </w:p>
+    <w:p w14:paraId="3B2674E4" w14:textId="4610C1B2" w:rsidR="0067297E" w:rsidRDefault="00632E2E" w:rsidP="00632E2E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93A3B" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93A3B" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93A3B" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1106" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93A3B" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDB064B" w14:textId="07CA9A14" w:rsidR="00632E2E" w:rsidRPr="005F7800" w:rsidRDefault="0067297E" w:rsidP="00632E2E">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="00000854">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="002B6A09">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00632E2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
@@ -18144,413 +19264,344 @@
       </w:r>
       <w:r w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00D208C0" w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6" w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41">
+      <w:hyperlink r:id="rId45">
         <w:r w:rsidR="000512F6" w:rsidRPr="245FF0B1">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00EC72B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="78" w:name="_Toc213841864"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc233792055"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="78"/>
-[...67 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="84"/>
+    </w:p>
+    <w:p w14:paraId="531BF528" w14:textId="77777777" w:rsidR="00FB6266" w:rsidRPr="00A871DA" w:rsidRDefault="00FB6266" w:rsidP="00FB6266">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7298DB3E" w14:textId="77777777" w:rsidR="00FB6266" w:rsidRPr="00A871DA" w:rsidRDefault="00FB6266" w:rsidP="00FB6266">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="08DC08BF" w14:textId="2BC970B2" w:rsidR="006C1D96" w:rsidRPr="00FB6266" w:rsidRDefault="00FB6266" w:rsidP="00FB6266">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00417516">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
-        <w:r w:rsidRPr="00417516">
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00417516">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="000512F6">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="62B39D01" w14:textId="77777777" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="0087641F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...16 lines deleted...]
-      <w:bookmarkStart w:id="82" w:name="_Toc213841865"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc186790649"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc233792056"/>
       <w:r w:rsidRPr="0002378E">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="79"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1F9B2CDF" w14:textId="77777777" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="0087641F">
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
+    </w:p>
+    <w:p w14:paraId="1F9B2CDF" w14:textId="0DE7736D" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="0087641F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
-        <w:t xml:space="preserve">Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with </w:t>
+        <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>made</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>contacting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Resource</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Center</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Persons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Disabilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>(RCPD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48">
+        <w:r w:rsidRPr="00C40B5D">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>www.rcpd.msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005846BC">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">determined, the student may be issued </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an Accommodation Letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">. Students must present </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">their letter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">to the Clerkship </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:lastRenderedPageBreak/>
-        <w:t>disabilities may be</w:t>
-[...160 lines deleted...]
-      <w:hyperlink r:id="rId45">
+        <w:t>Team (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -18870,2305 +19921,2427 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="4B7A4375" w:rsidR="00B17123" w:rsidRDefault="00B17123">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="0048694D">
-          <w:footerReference w:type="first" r:id="rId46"/>
+          <w:footerReference w:type="first" r:id="rId50"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="83" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="86" w:name="_Toc213841866"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc233792057"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="83"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
     </w:p>
     <w:p w14:paraId="7E32B9C6" w14:textId="5B377DF7" w:rsidR="00D8367A" w:rsidRPr="00D703AA" w:rsidRDefault="00D8367A" w:rsidP="00D703AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="00E33C29">
         <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="14603" w:type="dxa"/>
+        <w:tblW w:w="14580" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2782"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3593"/>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="2610"/>
+        <w:gridCol w:w="2790"/>
+        <w:gridCol w:w="2970"/>
+        <w:gridCol w:w="3870"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E127F" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="006F5BDA">
+      <w:tr w:rsidR="00CF37C5" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00CF37C5">
         <w:trPr>
-          <w:trHeight w:val="795"/>
+          <w:trHeight w:val="720"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2782" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="575AE878" w14:textId="77777777" w:rsidR="008E127F" w:rsidRPr="00562F84" w:rsidRDefault="008E127F" w:rsidP="00B8627C">
+          <w:p w14:paraId="575AE878" w14:textId="6A523662" w:rsidR="00CF37C5" w:rsidRPr="00562F84" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2665" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55951604" w14:textId="77777777" w:rsidR="008E127F" w:rsidRPr="00562F84" w:rsidRDefault="008E127F" w:rsidP="00B8627C">
+          <w:p w14:paraId="55951604" w14:textId="0570D717" w:rsidR="00CF37C5" w:rsidRPr="00562F84" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Submission Method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A39A8DA" w14:textId="77777777" w:rsidR="008E127F" w:rsidRPr="00562F84" w:rsidRDefault="008E127F" w:rsidP="00B8627C">
+          <w:p w14:paraId="1A39A8DA" w14:textId="5468AB34" w:rsidR="00CF37C5" w:rsidRPr="00562F84" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2665" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="310F82B2" w14:textId="511360A1" w:rsidR="008E127F" w:rsidRPr="00562F84" w:rsidRDefault="008E127F" w:rsidP="00B8627C">
+          <w:p w14:paraId="310F82B2" w14:textId="245F23BE" w:rsidR="00CF37C5" w:rsidRPr="00562F84" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Grade Reported</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3593" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B15B5CA" w14:textId="77777777" w:rsidR="008E127F" w:rsidRPr="00562F84" w:rsidRDefault="008E127F" w:rsidP="00B8627C">
+          <w:p w14:paraId="3B15B5CA" w14:textId="03B2774A" w:rsidR="00CF37C5" w:rsidRPr="00562F84" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E127F" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="006F5BDA">
+      <w:tr w:rsidR="00CF37C5" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="00CF37C5">
         <w:trPr>
-          <w:trHeight w:val="1433"/>
+          <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2782" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54F1C8CB" w14:textId="3C616971" w:rsidR="008E127F" w:rsidRPr="00CC6A27" w:rsidRDefault="008E127F" w:rsidP="00FA011C">
+          <w:p w14:paraId="54F1C8CB" w14:textId="6C427144" w:rsidR="00CF37C5" w:rsidRPr="00CC6A27" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C354A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attending Evaluation of Clerkship Student</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2665" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB0F91F" w14:textId="7162B4B3" w:rsidR="008E127F" w:rsidRPr="009275FB" w:rsidRDefault="008E127F" w:rsidP="00B8627C">
+          <w:p w14:paraId="5AB0F91F" w14:textId="3C3D6E1A" w:rsidR="00CF37C5" w:rsidRPr="009275FB" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Attendings receive an automated email link connecting them to their assigned evaluation(s) within Medtrics, where they may access and submit the electronic form(s) directly</w:t>
+              <w:t xml:space="preserve">Attendings receive an automated email link connecting them to their assigned evaluation(s) within </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, where they may access and submit the electronic form(s) directly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="259DAB2C" w14:textId="17920108" w:rsidR="008E127F" w:rsidRPr="00562F84" w:rsidRDefault="008E127F" w:rsidP="00D64C95">
+          <w:p w14:paraId="26881138" w14:textId="77777777" w:rsidR="00CF37C5" w:rsidRPr="00562F84" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student may receive “Below Expectation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>” in up to one (1) subcategory.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="316C88D0" w14:textId="6F1CA959" w:rsidR="008E127F" w:rsidRPr="00562F84" w:rsidRDefault="008E127F" w:rsidP="00D64C95">
+          <w:p w14:paraId="316C88D0" w14:textId="4D0946FE" w:rsidR="00CF37C5" w:rsidRPr="00562F84" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Overall categories must receive “Meets Expectations” or “Exceeds Expectations”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2665" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC94EC2" w14:textId="0CE1DCFF" w:rsidR="008E127F" w:rsidRPr="00CC6A27" w:rsidRDefault="008E127F" w:rsidP="00F64F93">
+          <w:p w14:paraId="2BC94EC2" w14:textId="1A929E97" w:rsidR="00CF37C5" w:rsidRPr="00CC6A27" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3593" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB9D407" w14:textId="5B7DB3D5" w:rsidR="008E127F" w:rsidRPr="00562F84" w:rsidRDefault="008E127F" w:rsidP="00D64C95">
+          <w:p w14:paraId="33142196" w14:textId="77777777" w:rsidR="00CF37C5" w:rsidRPr="00562F84" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives two (2) or more “Below Expectations" within the subcategory sections.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B55BA13" w14:textId="4B9A4316" w:rsidR="008E127F" w:rsidRPr="00CC6A27" w:rsidRDefault="008E127F" w:rsidP="00D64C95">
+          <w:p w14:paraId="26594B7D" w14:textId="77777777" w:rsidR="00CF37C5" w:rsidRPr="00CC6A27" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives comments that indicate below expectations of performance.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64DF2EFB" w14:textId="3FECF038" w:rsidR="008E127F" w:rsidRPr="00CC6A27" w:rsidRDefault="008E127F" w:rsidP="00D64C95">
+          <w:p w14:paraId="64DF2EFB" w14:textId="4AB1C5A3" w:rsidR="00CF37C5" w:rsidRPr="00CC6A27" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See Unsatisfactory Clinical Performance above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E127F" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="006F5BDA">
+      <w:tr w:rsidR="00CF37C5" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="00CF37C5">
         <w:trPr>
-          <w:trHeight w:val="1433"/>
+          <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2782" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="498DB3AE" w14:textId="74C78449" w:rsidR="008E127F" w:rsidRPr="00CC6A27" w:rsidRDefault="008E127F" w:rsidP="00FA011C">
+          <w:p w14:paraId="498DB3AE" w14:textId="6144CA71" w:rsidR="00CF37C5" w:rsidRPr="00CC6A27" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31C50">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student Evaluation of Clerkship Rotation</w:t>
             </w:r>
             <w:r w:rsidRPr="002F135E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2665" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C32FADE" w14:textId="5CD738BE" w:rsidR="008E127F" w:rsidRPr="009275FB" w:rsidRDefault="008E127F" w:rsidP="00300658">
+          <w:p w14:paraId="5C32FADE" w14:textId="436449FE" w:rsidR="00CF37C5" w:rsidRPr="009275FB" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Can be accessed and submitted electronically by students within the dashboard of their Medtrics profiles</w:t>
+              <w:t xml:space="preserve">Can be accessed and submitted electronically by students within the dashboard of their </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> profiles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61BE6821" w14:textId="66F6A76E" w:rsidR="008E127F" w:rsidRPr="00CC6A27" w:rsidRDefault="008E127F" w:rsidP="00AB5135">
+          <w:p w14:paraId="61BE6821" w14:textId="78166460" w:rsidR="00CF37C5" w:rsidRPr="00CC6A27" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06B64C8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed 100% by 11:59 pm the last day </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(Sunday) </w:t>
             </w:r>
             <w:r w:rsidRPr="06B64C8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2665" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BFA4530" w14:textId="695ADE9C" w:rsidR="008E127F" w:rsidRPr="1125DAF6" w:rsidRDefault="008E127F" w:rsidP="00F64F93">
+          <w:p w14:paraId="0E159ECE" w14:textId="77777777" w:rsidR="00CF37C5" w:rsidRPr="1125DAF6" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2FA7D722">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60ADAA4E" w14:textId="77777777" w:rsidR="008E127F" w:rsidRPr="00CC6A27" w:rsidRDefault="008E127F" w:rsidP="00300658">
+          <w:p w14:paraId="60ADAA4E" w14:textId="77777777" w:rsidR="00CF37C5" w:rsidRPr="00CC6A27" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3593" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="016B56E5" w14:textId="1DCDD4E8" w:rsidR="008E127F" w:rsidRPr="00CC6A27" w:rsidRDefault="008E127F" w:rsidP="00AB5135">
+          <w:p w14:paraId="016B56E5" w14:textId="57DBEADF" w:rsidR="00CF37C5" w:rsidRPr="00CC6A27" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit </w:t>
             </w:r>
             <w:r w:rsidRPr="000512F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>within 14 days</w:t>
             </w:r>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E127F" w:rsidRPr="00C40B5D" w14:paraId="7AE15677" w14:textId="77777777" w:rsidTr="006F5BDA">
+      <w:tr w:rsidR="005B059B" w:rsidRPr="00C40B5D" w14:paraId="6E2D0A84" w14:textId="77777777" w:rsidTr="00CF37C5">
         <w:trPr>
-          <w:trHeight w:val="1433"/>
+          <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2782" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BEAC1C4" w14:textId="29DDD565" w:rsidR="008E127F" w:rsidRPr="00A31C50" w:rsidRDefault="008E127F" w:rsidP="00FA011C">
-[...131 lines deleted...]
-          <w:p w14:paraId="2A58AC39" w14:textId="056BDF1F" w:rsidR="008E127F" w:rsidRPr="00A31C50" w:rsidRDefault="008E127F" w:rsidP="00D51094">
+          <w:p w14:paraId="4D9B057B" w14:textId="6E00D6A9" w:rsidR="005B059B" w:rsidRPr="00A31C50" w:rsidRDefault="005B059B" w:rsidP="005B059B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mid Rotation Feedback Form </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2665" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26D3BE3B" w14:textId="165B56A5" w:rsidR="008E127F" w:rsidRPr="009275FB" w:rsidRDefault="008E127F" w:rsidP="00D51094">
+          <w:p w14:paraId="4F2E0CC9" w14:textId="31380529" w:rsidR="005B059B" w:rsidRPr="009275FB" w:rsidRDefault="005B059B" w:rsidP="005B059B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>via D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2898" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A6BF113" w14:textId="77777777" w:rsidR="008E127F" w:rsidRDefault="008E127F" w:rsidP="00D51094">
+          <w:p w14:paraId="34AD5157" w14:textId="24CF8553" w:rsidR="005B059B" w:rsidRPr="00934571" w:rsidRDefault="005B059B" w:rsidP="00934571">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed, scanned, and uploaded to D2L.</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+            <w:r w:rsidR="00934571" w:rsidRPr="00934571">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00D51094">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00934571">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Must be 100% and needing no revisions by 11:59 pm on the 3</w:t>
+              <w:t>Must be 100% and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D51094">
+            <w:r w:rsidR="00934571" w:rsidRPr="00934571">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00934571">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>needing no revisions by 11:59 pm on the 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00934571">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D51094">
+            <w:r w:rsidRPr="00934571">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sunday of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2665" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16C387DF" w14:textId="77777777" w:rsidR="008E127F" w:rsidRPr="1125DAF6" w:rsidRDefault="008E127F" w:rsidP="00D51094">
+          <w:p w14:paraId="11EA83D3" w14:textId="77777777" w:rsidR="005B059B" w:rsidRPr="1125DAF6" w:rsidRDefault="005B059B" w:rsidP="005B059B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2FA7D722">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E65A5FF" w14:textId="4D62E254" w:rsidR="008E127F" w:rsidRPr="2FA7D722" w:rsidRDefault="008E127F" w:rsidP="00D51094">
+          <w:p w14:paraId="781633AB" w14:textId="77777777" w:rsidR="005B059B" w:rsidRPr="2FA7D722" w:rsidRDefault="005B059B" w:rsidP="005B059B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3593" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C9DF378" w14:textId="664036E6" w:rsidR="008E127F" w:rsidRPr="2D104CAB" w:rsidRDefault="008E127F" w:rsidP="00D51094">
+          <w:p w14:paraId="06C928C0" w14:textId="6CCFE4A1" w:rsidR="005B059B" w:rsidRPr="2D104CAB" w:rsidRDefault="005B059B" w:rsidP="005B059B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit </w:t>
             </w:r>
             <w:r w:rsidRPr="000512F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>within 14 days</w:t>
             </w:r>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00CF37C5" w:rsidRPr="00C40B5D" w14:paraId="2291EF2E" w14:textId="77777777" w:rsidTr="00CF37C5">
+        <w:trPr>
+          <w:trHeight w:val="1298"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A58AC39" w14:textId="48F94E6A" w:rsidR="00CF37C5" w:rsidRPr="00A31C50" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Neurology Final Examination</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D3BE3B" w14:textId="46D1DA77" w:rsidR="00CF37C5" w:rsidRPr="009275FB" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D2L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9A8177" w14:textId="3469243E" w:rsidR="00CF37C5" w:rsidRPr="00D51094" w:rsidRDefault="00CF37C5" w:rsidP="00934571">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Minimum score of 60% earned by the due date on the first exam attempt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E65A5FF" w14:textId="40A035AA" w:rsidR="00CF37C5" w:rsidRPr="2FA7D722" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E127F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>For students who do not achieve 60% on first attempt, one additional attempt will be granted within one week.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9DF378" w14:textId="39B992D5" w:rsidR="00CF37C5" w:rsidRPr="2D104CAB" w:rsidRDefault="00CF37C5" w:rsidP="00CF37C5">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E127F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N Grade will be issued if student fails to take the final exam by 4pm on the last Friday of the rotation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0048694D">
-          <w:headerReference w:type="first" r:id="rId47"/>
+          <w:headerReference w:type="first" r:id="rId51"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="70389E56" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F30E1">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6ED1ED49" wp14:editId="439E8CBB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="5" name="Picture 5"/>
+            <wp:docPr id="5" name="image1.jpeg">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image1.jpeg"/>
+                    <pic:cNvPr id="5" name="image1.jpeg">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48" cstate="print">
+                    <a:blip r:embed="rId52" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C008F73" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="471F2B66" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C8BF355" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="11D0C019" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="549FAC1C" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00A401B4">
+    <w:p w14:paraId="106642F8" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C9A87A4" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00A401B4">
+    <w:p w14:paraId="3E23ED4D" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>MID-ROTATION FEEDBACK FORM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33707CC7" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00A401B4">
+    <w:p w14:paraId="03536836" w14:textId="7502A115" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Rotation:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidR="005B059B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:tab/>
-[...23 lines deleted...]
-    <w:p w14:paraId="7D6FAAA4" w14:textId="25313D4D" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00A401B4">
+        <w:t xml:space="preserve">NOP 656 Core Neurology </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D18CCD" w14:textId="042C095F" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Student Name:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Student </w:t>
+      </w:r>
+      <w:r w:rsidR="00313FED" w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BD7540">
+        <w:t xml:space="preserve">Name: </w:t>
+      </w:r>
+      <w:r w:rsidR="005C3245" w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>____________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidR="00842DE8">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidR="00775A82">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidR="008926B0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Evaluator </w:t>
+      </w:r>
+      <w:r w:rsidR="00313FED" w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BD7540">
+        <w:t>Name: _</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>____________________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3FF2594D" w14:textId="1EBD03A8" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00A401B4">
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidR="00775A82">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B77270">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F135C41" w14:textId="03DB4522" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Evaluator Signature:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Date of review with </w:t>
+      </w:r>
+      <w:r w:rsidR="008926B0" w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BD7540">
+        <w:t xml:space="preserve">Student: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BD7540">
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="005B059B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00775A82">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="005B059B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B77270">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00775A82">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="00775A82" w:rsidRPr="00B77270">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Evaluator Signature: __________</w:t>
+      </w:r>
+      <w:r w:rsidR="00775A82">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00775A82" w:rsidRPr="00B77270">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="00775A82">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00775A82" w:rsidRPr="00B77270">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00775A82" w:rsidRPr="00B77270">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BD7540">
-[...19 lines deleted...]
-    <w:p w14:paraId="4F58C566" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00A401B4">
+    </w:p>
+    <w:p w14:paraId="34C71AE8" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B99BF83" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00A401B4">
+    <w:p w14:paraId="55600255" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This assessment is based on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7454B5D1" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00A401B4">
+    <w:p w14:paraId="5F465EBA" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="344AA4D1" wp14:editId="2EA1A40B">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E10E060" wp14:editId="3489B5C8">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
-                <wp:docPr id="203625993" name="Rectangle 203625993"/>
+                <wp:docPr id="166689228" name="Rectangle 166689228">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 203625993" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="602564C5" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="372DAE43" id="Rectangle 166689228" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CFF9BA" w14:textId="797C2370" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00A401B4">
+    <w:p w14:paraId="29ACFC55" w14:textId="7D163EF4" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A1F03BB" wp14:editId="62DEC638">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6124782D" wp14:editId="220F76F3">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
-                <wp:docPr id="2" name="Rectangle 2"/>
+                <wp:docPr id="2" name="Rectangle 2">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5C44724A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="7DAEEBC5" id="Rectangle 2" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
-      <w:r w:rsidR="00961021" w:rsidRPr="00BD7540">
+      <w:r w:rsidR="00313FED" w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75AC3680" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00A401B4">
+    <w:p w14:paraId="6C591EE5" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AB3B5EC" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00A401B4">
+    <w:p w14:paraId="3203251D" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The student is progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B570E75" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00A401B4">
+    <w:p w14:paraId="3DB38EFF" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17672F68" wp14:editId="6C92732F">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1452AF3C" wp14:editId="46531215">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
-                <wp:docPr id="3" name="Rectangle 3"/>
+                <wp:docPr id="3" name="Rectangle 3">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="510E0D15" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="228FADBB" id="Rectangle 3" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4959BA13" wp14:editId="1244493D">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A04129F" wp14:editId="7BE9863E">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
-                <wp:docPr id="4" name="Rectangle 4"/>
+                <wp:docPr id="4" name="Rectangle 4">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="41E02C37" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="6735DC03" id="Rectangle 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D24B50" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00A401B4">
+    <w:p w14:paraId="2C818EBA" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    If NO, please summarize areas needing improvement below:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="895" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6570"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A401B4" w:rsidRPr="00BD7540" w14:paraId="13AE0B76" w14:textId="77777777" w:rsidTr="00D56982">
+      <w:tr w:rsidR="00B77270" w:rsidRPr="00B77270" w14:paraId="57D37BB5" w14:textId="77777777" w:rsidTr="00614562">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA0075E" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
-            <w:r w:rsidRPr="00BD7540">
+          <w:p w14:paraId="014D30FE" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
+            <w:r w:rsidRPr="00B77270">
               <w:tab/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="094769AF" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982"/>
+          <w:p w14:paraId="095D3554" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16FA59C7" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00A401B4">
+    <w:p w14:paraId="673DA9D4" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D52EBB4" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00A401B4">
+    <w:p w14:paraId="43A90EB8" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall comments on student performance </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11292C04" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00A401B4">
+    <w:p w14:paraId="47A6877A" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8640" w:type="dxa"/>
         <w:tblInd w:w="715" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4140"/>
         <w:gridCol w:w="4500"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A401B4" w:rsidRPr="00BD7540" w14:paraId="1D0DD305" w14:textId="77777777" w:rsidTr="00D56982">
+      <w:tr w:rsidR="00B77270" w:rsidRPr="00B77270" w14:paraId="7DC91E45" w14:textId="77777777" w:rsidTr="00614562">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="738A3DD6" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="5AA83CF8" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD7540">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Strengths:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19733747" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="0337D448" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="741C4E12" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="0FD78E00" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CEBF9FA" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="5B6F4030" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="03E1EC54" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="55FE4608" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D33F36A" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="16D17D85" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD7540">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Areas of Improvement:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3665326C" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00A401B4">
+    <w:p w14:paraId="279B3DCC" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="634C1746" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00A401B4">
+    <w:p w14:paraId="099E70FD" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Please check only areas of student </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DIFFICULTY</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD7540">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="265"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="4495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A401B4" w:rsidRPr="00BD7540" w14:paraId="3AAD0F16" w14:textId="77777777" w:rsidTr="00D56982">
+      <w:tr w:rsidR="00B77270" w:rsidRPr="00B77270" w14:paraId="6AFADAE0" w14:textId="77777777" w:rsidTr="00614562">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7925C18D" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="1E613E07" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="387F385B" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="13955B27" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD7540">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>On time for all activities of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03A1D7E6" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="63D69B04" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72E4480D" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="3B05DCF8" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD7540">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Present/Prepared for all activities of rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A401B4" w:rsidRPr="00BD7540" w14:paraId="20FD7AB8" w14:textId="77777777" w:rsidTr="00D56982">
+      <w:tr w:rsidR="00B77270" w:rsidRPr="00B77270" w14:paraId="7E5E78C1" w14:textId="77777777" w:rsidTr="00614562">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C289C48" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="34ABB9D6" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D002F1A" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="3B052753" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD7540">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Respectful/courteous to patients, staff, peers, attending’s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1BD415" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="4FC27A29" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25A40917" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="72D55D05" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD7540">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A401B4" w:rsidRPr="00BD7540" w14:paraId="28E1B05D" w14:textId="77777777" w:rsidTr="00D56982">
+      <w:tr w:rsidR="00B77270" w:rsidRPr="00B77270" w14:paraId="5FC5C2E0" w14:textId="77777777" w:rsidTr="00614562">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3759A3A2" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="094B92B5" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04E75FF0" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="3347D058" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD7540">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A great team player (helpful, reliable, proactive)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B5824BF" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="65108859" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F8693D2" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="464BAA01" w14:textId="4D6853E7" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00D0375C" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD7540">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting</w:t>
+            </w:r>
+            <w:r w:rsidR="00B77270" w:rsidRPr="00B77270">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and </w:t>
+            </w:r>
+            <w:r w:rsidR="008926B0" w:rsidRPr="00B77270">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>making</w:t>
+            </w:r>
+            <w:r w:rsidR="00B77270" w:rsidRPr="00B77270">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A401B4" w:rsidRPr="00BD7540" w14:paraId="18FCE060" w14:textId="77777777" w:rsidTr="00D56982">
+      <w:tr w:rsidR="00B77270" w:rsidRPr="00B77270" w14:paraId="00FF494F" w14:textId="77777777" w:rsidTr="00614562">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7537A7CA" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="40D1F566" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="732CDF93" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="51C024B8" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD7540">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Engaged in learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B89F986" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="534D7871" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17364B8B" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="5E125978" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD7540">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Honest and trustworthy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A401B4" w:rsidRPr="00BD7540" w14:paraId="772A7EAD" w14:textId="77777777" w:rsidTr="00D56982">
+      <w:tr w:rsidR="00B77270" w:rsidRPr="00B77270" w14:paraId="1FDAB87E" w14:textId="77777777" w:rsidTr="00614562">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3838844A" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="5CAC00B6" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B37D44F" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="4DA43BFB" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD7540">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A good patient advocate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57D8DB33" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="309DE6C6" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="355E2126" w14:textId="77777777" w:rsidR="00A401B4" w:rsidRPr="00BD7540" w:rsidRDefault="00A401B4" w:rsidP="00D56982">
+          <w:p w14:paraId="34AB048F" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD7540">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
-[...6 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId49"/>
+    <w:p w14:paraId="24E48BBF" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B77270">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00291DED" w:rsidSect="00B77270">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41CB5A01" w14:textId="77777777" w:rsidR="00531839" w:rsidRDefault="00531839" w:rsidP="00E756E0">
+    <w:p w14:paraId="12CA876B" w14:textId="77777777" w:rsidR="00F92BD5" w:rsidRDefault="00F92BD5" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B2E9A7A" w14:textId="77777777" w:rsidR="00531839" w:rsidRDefault="00531839" w:rsidP="00E756E0">
+    <w:p w14:paraId="3B630D80" w14:textId="77777777" w:rsidR="00F92BD5" w:rsidRDefault="00F92BD5" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6CC51763" w14:textId="77777777" w:rsidR="00531839" w:rsidRDefault="00531839">
+    <w:p w14:paraId="2A598324" w14:textId="77777777" w:rsidR="00F92BD5" w:rsidRDefault="00F92BD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -21211,112 +22384,59 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...42 lines deleted...]
-  <w:p w14:paraId="026D8489" w14:textId="7AB805CF" w:rsidR="00F32ED3" w:rsidRDefault="00840D30" w:rsidP="00B844E4">
+  <w:p w14:paraId="1E53CCCD" w14:textId="1CA2E1B2" w:rsidR="007D7465" w:rsidRDefault="007D7465">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">Date </w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
     </w:r>
-    <w:r w:rsidR="00B844E4">
-[...9 lines deleted...]
-      <w:t>: 11/19/2025</w:t>
+    <w:r w:rsidR="000C2BF0">
+      <w:t>6/29/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
@@ -21337,88 +22457,93 @@
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5628D5E3" w14:textId="77777777" w:rsidR="00531839" w:rsidRDefault="00531839" w:rsidP="00E756E0">
+    <w:p w14:paraId="577CC50D" w14:textId="77777777" w:rsidR="00F92BD5" w:rsidRDefault="00F92BD5" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25D68B59" w14:textId="77777777" w:rsidR="00531839" w:rsidRDefault="00531839" w:rsidP="00E756E0">
+    <w:p w14:paraId="6BC4C863" w14:textId="77777777" w:rsidR="00F92BD5" w:rsidRDefault="00F92BD5" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="217EEE10" w14:textId="77777777" w:rsidR="00531839" w:rsidRDefault="00531839">
+    <w:p w14:paraId="304B89C1" w14:textId="77777777" w:rsidR="00F92BD5" w:rsidRDefault="00F92BD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3336799C" w14:textId="05A8ED2E" w:rsidR="004A166C" w:rsidRDefault="002D1349">
+  <w:p w14:paraId="618E6870" w14:textId="1D7DACFB" w:rsidR="004A166C" w:rsidRDefault="007B6510">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>Neurology NOP 656</w:t>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="3336799C" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="685AB554" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
@@ -21456,112 +22581,50 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0CD8F4A3" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4A2A1D1A" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...60 lines deleted...]
-
 <file path=word/intelligence.xml><?xml version="1.0" encoding="utf-8"?>
 <int:Intelligence xmlns:int="http://schemas.microsoft.com/office/intelligence/2019/intelligence">
   <int:IntelligenceSettings/>
   <int:Manifest>
     <int:WordHash hashCode="CCdDB6R3IQFXhW" id="P1fGVmSx"/>
     <int:WordHash hashCode="B4kqG4CP0lq864" id="tecYnw9Q"/>
     <int:WordHash hashCode="eMmI7azLzcQQPK" id="QRJgx7bR"/>
   </int:Manifest>
   <int:Observations>
     <int:Content id="P1fGVmSx">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="tecYnw9Q">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="QRJgx7bR">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
   </int:Observations>
 </int:Intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -21769,50 +22832,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="085405E1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0D0E2E4C"/>
+    <w:lvl w:ilvl="0" w:tplc="60C61468">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6146349A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="44189782">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C6E850AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5002E232">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="36D042C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="65DAB678">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A0A66AD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F3A48522">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085C5DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF3C0146"/>
     <w:lvl w:ilvl="0" w:tplc="500E8CC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BE699AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -21883,51 +23059,51 @@
     <w:lvl w:ilvl="7" w:tplc="E03CE55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A353A5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F13E9B20"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21996,51 +23172,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CC22841"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5DF888C0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22109,51 +23285,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DDC763B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="10AACF16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E3F2AC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F1A7A6E"/>
     <w:lvl w:ilvl="0" w:tplc="68D2A568">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -22221,51 +23546,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EC96273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EF85E5C"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22334,51 +23659,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11CB5EAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A852EECE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2088" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2808" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22447,51 +23772,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7128" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7848" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13572AE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E0A96A8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22560,51 +23885,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17913D5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BEE6350"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22673,51 +23998,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D003305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11C0433A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22786,51 +24111,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F703483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36945150"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -22875,51 +24200,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20F331BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ED4F0C6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22988,51 +24313,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21020C4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="540A7504"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23101,51 +24426,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21F5729F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="210AEFA6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23214,51 +24539,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28B42974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00D43B60"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23327,51 +24652,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BB737DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="BB0C4046">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BE699AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -23440,51 +24765,51 @@
     <w:lvl w:ilvl="7" w:tplc="E03CE55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="313B51F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="C60A2AF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EB969488">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -23553,51 +24878,51 @@
     <w:lvl w:ilvl="7" w:tplc="FF68E054">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B252676C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3214565D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23666,51 +24991,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C6111A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9572E55E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23780,51 +25105,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DC60748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23893,51 +25218,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F3A48B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E123FA4"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24006,51 +25331,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F630029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C96A8DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24119,51 +25444,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44A64852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76B0A88C"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24232,51 +25557,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B2A5181"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08120E74"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -24321,51 +25646,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C7F2DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64047F3E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1659" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="99A60F68">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2602" w:hanging="360"/>
@@ -24438,51 +25763,51 @@
     <w:lvl w:ilvl="7" w:tplc="E132E304">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8254" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CFD6F072">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9196" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D3C1321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CD29AF6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24551,51 +25876,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DF014F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41A0F078"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24664,51 +25989,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="652209F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="3A961D7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="16424066">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -24777,51 +26102,51 @@
     <w:lvl w:ilvl="7" w:tplc="EADA57FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="644AE2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68071C36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB246D36"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24890,51 +26215,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68915159"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FAD431E4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25003,51 +26328,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69C04028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="126C2EB2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25116,51 +26441,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B56144E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="483444E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25229,51 +26554,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C3F85FD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C34A6EFC"/>
+    <w:lvl w:ilvl="0" w:tplc="3692E232">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2F38D32C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CE449EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="46BAB9C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AA72837E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0A628B76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C93CB604">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="66240F9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2BFCB116">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71260BF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25342,51 +26780,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71604333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E6E0E2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25455,51 +26893,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74C1731B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7668D5B8"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -25572,51 +27010,51 @@
     <w:lvl w:ilvl="7" w:tplc="B1AEF0E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75A91936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC506A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25685,51 +27123,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DAD2F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C04EE276"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25798,51 +27236,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -25911,51 +27349,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FB51C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="821012EC"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -26029,2592 +27467,2794 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="922878718">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="374738127">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="374738127">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="3" w16cid:durableId="1054306765">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1054306765">
+  <w:num w:numId="4" w16cid:durableId="1563248639">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="279457362">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1563248639">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="6" w16cid:durableId="321932046">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2030177351">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="678583384">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="706762523">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="602808585">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="706762523">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="11" w16cid:durableId="2031294038">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="602808585">
+  <w:num w:numId="12" w16cid:durableId="711810667">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1478650159">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1755130114">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="881407553">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1790512805">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="57095923">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2031294038">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="18" w16cid:durableId="1328441998">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="453905796">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="712390623">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="114060318">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="367879246">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2053921885">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="225651855">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1188716672">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="334580554">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="584999412">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="750080801">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="969631907">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="885069547">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1336226752">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="717247868">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="541136741">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1721981180">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1100029528">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="527723026">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="2136288646">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="114060318">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="38" w16cid:durableId="852301222">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="367879246">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="39" w16cid:durableId="1156458037">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="2053921885">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="40" w16cid:durableId="2097360414">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="225651855">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="41" w16cid:durableId="1983339321">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1188716672">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="42" w16cid:durableId="1924801059">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="334580554">
+  <w:num w:numId="43" w16cid:durableId="433792485">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="237716053">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="584999412">
-[...5 lines deleted...]
-  <w:num w:numId="29" w16cid:durableId="969631907">
+  <w:num w:numId="45" w16cid:durableId="1760711030">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...37 lines deleted...]
-    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
+    <w:rsid w:val="00000854"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
-    <w:rsid w:val="00007406"/>
+    <w:rsid w:val="00007318"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
+    <w:rsid w:val="00013596"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="0003531B"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
+    <w:rsid w:val="00037428"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00042A7A"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
+    <w:rsid w:val="00045F56"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
+    <w:rsid w:val="0005373E"/>
     <w:rsid w:val="000542BE"/>
+    <w:rsid w:val="00055490"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
-    <w:rsid w:val="0006210B"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="0007505A"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
+    <w:rsid w:val="00083EC1"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
+    <w:rsid w:val="000A0DEB"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A56BF"/>
+    <w:rsid w:val="000A63D7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
-    <w:rsid w:val="000B3845"/>
     <w:rsid w:val="000B41AE"/>
     <w:rsid w:val="000B478B"/>
+    <w:rsid w:val="000B5D0A"/>
+    <w:rsid w:val="000B7E6A"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
+    <w:rsid w:val="000C2BF0"/>
     <w:rsid w:val="000C3C4D"/>
+    <w:rsid w:val="000C5899"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
+    <w:rsid w:val="000D6DB2"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
+    <w:rsid w:val="001155AA"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="001242E4"/>
-    <w:rsid w:val="00125BEB"/>
+    <w:rsid w:val="00125C85"/>
+    <w:rsid w:val="00125E36"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="001467F3"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
+    <w:rsid w:val="00156266"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
+    <w:rsid w:val="0018013F"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="0019239D"/>
-    <w:rsid w:val="00193A85"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A146D"/>
-    <w:rsid w:val="001A4397"/>
     <w:rsid w:val="001A48DC"/>
-    <w:rsid w:val="001A4A8F"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B1F00"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
+    <w:rsid w:val="001C0D15"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
-    <w:rsid w:val="001C611E"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
+    <w:rsid w:val="001D3967"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
+    <w:rsid w:val="001E150A"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E21B5"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
+    <w:rsid w:val="001E6C63"/>
     <w:rsid w:val="001E6E35"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
+    <w:rsid w:val="00200844"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00204968"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
+    <w:rsid w:val="002105B6"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
-    <w:rsid w:val="002241AE"/>
+    <w:rsid w:val="0022410E"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
+    <w:rsid w:val="0023461F"/>
+    <w:rsid w:val="002346D7"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="0023682F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
-    <w:rsid w:val="00244C40"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255405"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
+    <w:rsid w:val="0026250A"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
+    <w:rsid w:val="00271823"/>
     <w:rsid w:val="00272CE6"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
+    <w:rsid w:val="00277679"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
+    <w:rsid w:val="002845AA"/>
     <w:rsid w:val="00284F2C"/>
-    <w:rsid w:val="00286A25"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="0029743A"/>
     <w:rsid w:val="00297546"/>
+    <w:rsid w:val="0029798E"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A1EBC"/>
+    <w:rsid w:val="002A544A"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
-    <w:rsid w:val="002A6F5D"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B30BB"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
-    <w:rsid w:val="002B7932"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C4CEA"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
-    <w:rsid w:val="002D1349"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
+    <w:rsid w:val="002E00C4"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E4FC2"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
+    <w:rsid w:val="002F1EA4"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
+    <w:rsid w:val="002F69DE"/>
     <w:rsid w:val="002F6A85"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
+    <w:rsid w:val="002F7F94"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
+    <w:rsid w:val="0030189B"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
+    <w:rsid w:val="00304B0B"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
+    <w:rsid w:val="0031083D"/>
     <w:rsid w:val="00311A22"/>
+    <w:rsid w:val="00312E0C"/>
+    <w:rsid w:val="00313FED"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00326C6B"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
+    <w:rsid w:val="00337B15"/>
+    <w:rsid w:val="00337EBB"/>
+    <w:rsid w:val="003402D7"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
+    <w:rsid w:val="00345472"/>
+    <w:rsid w:val="0034608B"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00346DB0"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="0035686A"/>
+    <w:rsid w:val="00356F7F"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="00365D1E"/>
     <w:rsid w:val="003672EC"/>
+    <w:rsid w:val="00367E3C"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
-    <w:rsid w:val="00377A7D"/>
+    <w:rsid w:val="003811B3"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
+    <w:rsid w:val="00395D73"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A50E8"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
+    <w:rsid w:val="003B1091"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
+    <w:rsid w:val="003B5450"/>
     <w:rsid w:val="003C0CE8"/>
+    <w:rsid w:val="003C11B3"/>
     <w:rsid w:val="003C1C1A"/>
+    <w:rsid w:val="003C20C9"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
+    <w:rsid w:val="003C6354"/>
     <w:rsid w:val="003D030A"/>
+    <w:rsid w:val="003D0B50"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D3A6A"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
+    <w:rsid w:val="003E1F41"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003F3896"/>
+    <w:rsid w:val="003F398E"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
+    <w:rsid w:val="003F5F0D"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
+    <w:rsid w:val="00407201"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="004119D9"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00417516"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
+    <w:rsid w:val="00424882"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="00426038"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
+    <w:rsid w:val="0044262C"/>
     <w:rsid w:val="00442A63"/>
+    <w:rsid w:val="00443C98"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="0045088C"/>
     <w:rsid w:val="00450A88"/>
+    <w:rsid w:val="00450D3E"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
-    <w:rsid w:val="00474DCB"/>
-    <w:rsid w:val="00474F83"/>
     <w:rsid w:val="0047522E"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B0F"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="0048694D"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
+    <w:rsid w:val="00491929"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
+    <w:rsid w:val="00495F25"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
-    <w:rsid w:val="004A3BBB"/>
+    <w:rsid w:val="004A3667"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A3F7A"/>
-    <w:rsid w:val="004A420B"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
+    <w:rsid w:val="004B30B4"/>
+    <w:rsid w:val="004B3D53"/>
+    <w:rsid w:val="004B650B"/>
+    <w:rsid w:val="004B685E"/>
     <w:rsid w:val="004C1611"/>
+    <w:rsid w:val="004C1C04"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D33BE"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
+    <w:rsid w:val="004D58FA"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
+    <w:rsid w:val="004E2891"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
+    <w:rsid w:val="004F1D81"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F76E2"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
-    <w:rsid w:val="00510823"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
-    <w:rsid w:val="00511D00"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="00520513"/>
+    <w:rsid w:val="00520883"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="0053141A"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="00531839"/>
     <w:rsid w:val="0053276C"/>
+    <w:rsid w:val="0053762F"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00541E5E"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="005565A2"/>
     <w:rsid w:val="0055670B"/>
+    <w:rsid w:val="0056136C"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
+    <w:rsid w:val="005644BE"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="005650A1"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057008C"/>
     <w:rsid w:val="0057048D"/>
-    <w:rsid w:val="00571AC7"/>
     <w:rsid w:val="00572625"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="00573FBA"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
-    <w:rsid w:val="005762BE"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582476"/>
+    <w:rsid w:val="00583BE7"/>
+    <w:rsid w:val="00583CD5"/>
     <w:rsid w:val="005842A5"/>
+    <w:rsid w:val="005846BC"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
-    <w:rsid w:val="00590C0A"/>
+    <w:rsid w:val="00590CC4"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
+    <w:rsid w:val="005B059B"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
+    <w:rsid w:val="005B4DC0"/>
     <w:rsid w:val="005B5330"/>
+    <w:rsid w:val="005B5D2D"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
+    <w:rsid w:val="005C3245"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
-    <w:rsid w:val="005F13FC"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F342F"/>
     <w:rsid w:val="005F4C3F"/>
+    <w:rsid w:val="005F57D7"/>
     <w:rsid w:val="005F5886"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
+    <w:rsid w:val="00601881"/>
     <w:rsid w:val="00601E04"/>
+    <w:rsid w:val="0060347C"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
+    <w:rsid w:val="00614562"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="0061495F"/>
     <w:rsid w:val="00614C90"/>
+    <w:rsid w:val="00614F1E"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="00617478"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="00625A85"/>
     <w:rsid w:val="00625AC9"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
+    <w:rsid w:val="0062795E"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
+    <w:rsid w:val="006325AD"/>
     <w:rsid w:val="00632CE3"/>
+    <w:rsid w:val="00632E2E"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637C32"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00641367"/>
-    <w:rsid w:val="00641CBB"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="00645E69"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00650B43"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="00656AAE"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="00661D2A"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
+    <w:rsid w:val="006653B0"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
+    <w:rsid w:val="00666E55"/>
     <w:rsid w:val="0067006D"/>
-    <w:rsid w:val="0067007A"/>
     <w:rsid w:val="006719E0"/>
+    <w:rsid w:val="0067297E"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
+    <w:rsid w:val="00680B6F"/>
     <w:rsid w:val="0068102E"/>
+    <w:rsid w:val="00682A5B"/>
+    <w:rsid w:val="00683F21"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
+    <w:rsid w:val="00690990"/>
+    <w:rsid w:val="0069178B"/>
     <w:rsid w:val="0069360F"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
-    <w:rsid w:val="00697BA8"/>
     <w:rsid w:val="00697E55"/>
+    <w:rsid w:val="00697EFD"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006A7C3F"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B6394"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
+    <w:rsid w:val="006C17AC"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
-    <w:rsid w:val="006C532D"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
+    <w:rsid w:val="006D6789"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
+    <w:rsid w:val="006E36F4"/>
     <w:rsid w:val="006E483B"/>
-    <w:rsid w:val="006E5D05"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
+    <w:rsid w:val="006F0F36"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
+    <w:rsid w:val="006F3806"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
-    <w:rsid w:val="006F5BDA"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F742C"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
+    <w:rsid w:val="007033CF"/>
     <w:rsid w:val="00704D61"/>
+    <w:rsid w:val="00705ECB"/>
     <w:rsid w:val="00707494"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00711CE9"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
-    <w:rsid w:val="00716714"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
-    <w:rsid w:val="00730BB2"/>
     <w:rsid w:val="00730CE8"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00733B6B"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="00752CFA"/>
     <w:rsid w:val="0075345B"/>
+    <w:rsid w:val="00756E78"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00763551"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="00767C31"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
+    <w:rsid w:val="00774D97"/>
     <w:rsid w:val="0077573D"/>
+    <w:rsid w:val="00775A82"/>
+    <w:rsid w:val="00775F43"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
-    <w:rsid w:val="00777EC6"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
+    <w:rsid w:val="00781DBF"/>
     <w:rsid w:val="00782174"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
-    <w:rsid w:val="00784965"/>
-    <w:rsid w:val="0078732E"/>
+    <w:rsid w:val="00785D21"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00793E57"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
+    <w:rsid w:val="007B5714"/>
     <w:rsid w:val="007B5C48"/>
+    <w:rsid w:val="007B6510"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
-    <w:rsid w:val="007C5377"/>
     <w:rsid w:val="007C7C46"/>
+    <w:rsid w:val="007D12E2"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
+    <w:rsid w:val="007D3933"/>
     <w:rsid w:val="007D3A75"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
+    <w:rsid w:val="007D7465"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
+    <w:rsid w:val="007E20A2"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F4E10"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
+    <w:rsid w:val="008007CE"/>
     <w:rsid w:val="00804F91"/>
+    <w:rsid w:val="00805355"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
+    <w:rsid w:val="008107F6"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00813D0F"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820F8B"/>
-    <w:rsid w:val="00821639"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825DB3"/>
+    <w:rsid w:val="0082632E"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00831BCF"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
-    <w:rsid w:val="00840D30"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
+    <w:rsid w:val="00842DE8"/>
     <w:rsid w:val="00843721"/>
-    <w:rsid w:val="0084388E"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
+    <w:rsid w:val="008468BD"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
+    <w:rsid w:val="0085534B"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
+    <w:rsid w:val="00860B2E"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
+    <w:rsid w:val="008722C5"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087641F"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00876F87"/>
     <w:rsid w:val="0087793D"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881F1A"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
-    <w:rsid w:val="008847C3"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="008913C5"/>
     <w:rsid w:val="00891768"/>
+    <w:rsid w:val="008926B0"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
-    <w:rsid w:val="008A53AD"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
+    <w:rsid w:val="008B0C6F"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
+    <w:rsid w:val="008B48FC"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
+    <w:rsid w:val="008C2228"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C22EC"/>
+    <w:rsid w:val="008C2398"/>
     <w:rsid w:val="008C3348"/>
-    <w:rsid w:val="008C38E0"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C5602"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
+    <w:rsid w:val="008D08CA"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
-    <w:rsid w:val="008E127F"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
+    <w:rsid w:val="008E3AEB"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F5342"/>
+    <w:rsid w:val="008F56B8"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
+    <w:rsid w:val="0090641E"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="00911429"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00924574"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
+    <w:rsid w:val="00930F20"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
+    <w:rsid w:val="00934571"/>
     <w:rsid w:val="009371DB"/>
-    <w:rsid w:val="00937CCA"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009447C8"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
-    <w:rsid w:val="00954802"/>
+    <w:rsid w:val="00954034"/>
     <w:rsid w:val="00955AEC"/>
-    <w:rsid w:val="00955B6E"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
+    <w:rsid w:val="00957AD1"/>
     <w:rsid w:val="00960D05"/>
-    <w:rsid w:val="00961021"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="00974525"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
+    <w:rsid w:val="0097699E"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
+    <w:rsid w:val="00980D85"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
+    <w:rsid w:val="00985AB9"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="009931A1"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
+    <w:rsid w:val="009A6CA1"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B079C"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C5AD9"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D59E9"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
+    <w:rsid w:val="009E13A5"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E454B"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
+    <w:rsid w:val="009F2DF3"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A06ACC"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
+    <w:rsid w:val="00A13CE5"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A225ED"/>
+    <w:rsid w:val="00A22EC2"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
+    <w:rsid w:val="00A25FE5"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A30FAE"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A362E8"/>
     <w:rsid w:val="00A36723"/>
-    <w:rsid w:val="00A401B4"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
+    <w:rsid w:val="00A42DB3"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
+    <w:rsid w:val="00A441E6"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
+    <w:rsid w:val="00A463C7"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
-    <w:rsid w:val="00A617B6"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
+    <w:rsid w:val="00A86B36"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
-    <w:rsid w:val="00AA14F2"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA470A"/>
+    <w:rsid w:val="00AA4ED0"/>
+    <w:rsid w:val="00AA5EC7"/>
     <w:rsid w:val="00AA69D0"/>
+    <w:rsid w:val="00AA6C6D"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
+    <w:rsid w:val="00AB46C4"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
+    <w:rsid w:val="00AB50E0"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
+    <w:rsid w:val="00AB7B43"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC32CD"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
+    <w:rsid w:val="00AD2149"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
-    <w:rsid w:val="00AE3182"/>
     <w:rsid w:val="00AE3704"/>
+    <w:rsid w:val="00AE4B0A"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF2D97"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF645C"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
+    <w:rsid w:val="00B00E0D"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B163A4"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
+    <w:rsid w:val="00B235B7"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E2D"/>
     <w:rsid w:val="00B36EB3"/>
+    <w:rsid w:val="00B377AA"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
-    <w:rsid w:val="00B444D1"/>
     <w:rsid w:val="00B45544"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
+    <w:rsid w:val="00B46524"/>
     <w:rsid w:val="00B47D2F"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B53AD1"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B6209F"/>
+    <w:rsid w:val="00B6290C"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B66C67"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
+    <w:rsid w:val="00B748CA"/>
+    <w:rsid w:val="00B74BAD"/>
+    <w:rsid w:val="00B77270"/>
     <w:rsid w:val="00B77366"/>
+    <w:rsid w:val="00B77FAA"/>
+    <w:rsid w:val="00B80D8F"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B830B5"/>
     <w:rsid w:val="00B842F8"/>
-    <w:rsid w:val="00B844E4"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B85647"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
+    <w:rsid w:val="00B865CD"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B91D42"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
+    <w:rsid w:val="00B950D2"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
+    <w:rsid w:val="00B956F1"/>
     <w:rsid w:val="00B96766"/>
+    <w:rsid w:val="00BA0B79"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
+    <w:rsid w:val="00BB1895"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
+    <w:rsid w:val="00BD2D3D"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
+    <w:rsid w:val="00BE232E"/>
     <w:rsid w:val="00BE2EE4"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
+    <w:rsid w:val="00BF1479"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
+    <w:rsid w:val="00BF1B8C"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3389"/>
-    <w:rsid w:val="00BF37BC"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C036F4"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
+    <w:rsid w:val="00C07091"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
-    <w:rsid w:val="00C22287"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C237C9"/>
+    <w:rsid w:val="00C25EED"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
+    <w:rsid w:val="00C47713"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
+    <w:rsid w:val="00C61134"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C64DA5"/>
     <w:rsid w:val="00C65CF5"/>
+    <w:rsid w:val="00C66063"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
+    <w:rsid w:val="00C7307E"/>
     <w:rsid w:val="00C7318B"/>
+    <w:rsid w:val="00C75CC3"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C82F80"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8622F"/>
     <w:rsid w:val="00C87240"/>
+    <w:rsid w:val="00C87B58"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9550C"/>
-    <w:rsid w:val="00C95B53"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA6324"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB5CC4"/>
+    <w:rsid w:val="00CB6761"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC378E"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
+    <w:rsid w:val="00CD35CC"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
+    <w:rsid w:val="00CE59C9"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
+    <w:rsid w:val="00CF2435"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF31F9"/>
+    <w:rsid w:val="00CF37C5"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
-    <w:rsid w:val="00CF5DF7"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
+    <w:rsid w:val="00D0375C"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D10469"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
-    <w:rsid w:val="00D14249"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D208C0"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
+    <w:rsid w:val="00D270CC"/>
+    <w:rsid w:val="00D33395"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D51094"/>
+    <w:rsid w:val="00D5127F"/>
+    <w:rsid w:val="00D51477"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60454"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
+    <w:rsid w:val="00D64D7F"/>
     <w:rsid w:val="00D666AF"/>
+    <w:rsid w:val="00D67A21"/>
     <w:rsid w:val="00D703AA"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
+    <w:rsid w:val="00D75875"/>
+    <w:rsid w:val="00D75908"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D8367A"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D900EF"/>
-    <w:rsid w:val="00D927E5"/>
+    <w:rsid w:val="00D91FBA"/>
+    <w:rsid w:val="00D9221A"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
-    <w:rsid w:val="00DA53EF"/>
+    <w:rsid w:val="00DA2B6B"/>
+    <w:rsid w:val="00DA453D"/>
     <w:rsid w:val="00DA727D"/>
+    <w:rsid w:val="00DB0AB6"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB58E9"/>
+    <w:rsid w:val="00DB6EA6"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
+    <w:rsid w:val="00DC4F87"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
+    <w:rsid w:val="00DD18F4"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
+    <w:rsid w:val="00DD5867"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6A81"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
+    <w:rsid w:val="00DE1E9B"/>
     <w:rsid w:val="00DE380B"/>
-    <w:rsid w:val="00DE5192"/>
+    <w:rsid w:val="00DE45BF"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
+    <w:rsid w:val="00DF0E0E"/>
+    <w:rsid w:val="00DF1106"/>
     <w:rsid w:val="00DF20BC"/>
+    <w:rsid w:val="00DF3958"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
+    <w:rsid w:val="00DF574C"/>
     <w:rsid w:val="00DF5D46"/>
+    <w:rsid w:val="00DF63BF"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
+    <w:rsid w:val="00E0112D"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
+    <w:rsid w:val="00E101D7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
+    <w:rsid w:val="00E11B96"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
+    <w:rsid w:val="00E14436"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
+    <w:rsid w:val="00E16540"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E259F1"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E3438B"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
-    <w:rsid w:val="00E35C70"/>
-    <w:rsid w:val="00E36B27"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
+    <w:rsid w:val="00E40E3E"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
+    <w:rsid w:val="00E421C4"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E4733C"/>
+    <w:rsid w:val="00E47903"/>
     <w:rsid w:val="00E50779"/>
+    <w:rsid w:val="00E50937"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
+    <w:rsid w:val="00E60A2D"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
+    <w:rsid w:val="00E679E6"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
+    <w:rsid w:val="00E74B29"/>
     <w:rsid w:val="00E74BFE"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
+    <w:rsid w:val="00E837D9"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
-    <w:rsid w:val="00E91BBA"/>
+    <w:rsid w:val="00E87803"/>
+    <w:rsid w:val="00E927B1"/>
+    <w:rsid w:val="00E92AB8"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E9593C"/>
     <w:rsid w:val="00E95B0B"/>
+    <w:rsid w:val="00E95CB5"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E972EC"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
+    <w:rsid w:val="00EA7A22"/>
     <w:rsid w:val="00EB06F0"/>
+    <w:rsid w:val="00EB1BED"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
+    <w:rsid w:val="00EB59D5"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
+    <w:rsid w:val="00EB7A12"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
+    <w:rsid w:val="00EC3FA3"/>
+    <w:rsid w:val="00EC4288"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3A84"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
+    <w:rsid w:val="00EE19DC"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF07EE"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
+    <w:rsid w:val="00EF2B8B"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF4FEF"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00320"/>
     <w:rsid w:val="00F00DFC"/>
+    <w:rsid w:val="00F0221B"/>
     <w:rsid w:val="00F04608"/>
-    <w:rsid w:val="00F06094"/>
+    <w:rsid w:val="00F076EF"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
+    <w:rsid w:val="00F07D1C"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
+    <w:rsid w:val="00F21D7A"/>
     <w:rsid w:val="00F22005"/>
+    <w:rsid w:val="00F2290E"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
+    <w:rsid w:val="00F30BE3"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
-    <w:rsid w:val="00F32ED3"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
+    <w:rsid w:val="00F40D15"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
-    <w:rsid w:val="00F448E0"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F54B4A"/>
+    <w:rsid w:val="00F553B7"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
-    <w:rsid w:val="00F64FE7"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
-    <w:rsid w:val="00F65EBB"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92546"/>
+    <w:rsid w:val="00F92BD5"/>
     <w:rsid w:val="00F92EDD"/>
-    <w:rsid w:val="00F937DC"/>
+    <w:rsid w:val="00F93A3B"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA1AE0"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
+    <w:rsid w:val="00FA722A"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FA7A70"/>
-    <w:rsid w:val="00FB17FF"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB2160"/>
     <w:rsid w:val="00FB3B56"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
+    <w:rsid w:val="00FB6266"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
+    <w:rsid w:val="00FC2314"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
+    <w:rsid w:val="00FC5804"/>
     <w:rsid w:val="00FC6261"/>
+    <w:rsid w:val="00FC6907"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
-    <w:rsid w:val="00FD245C"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD6994"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE28C6"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5960"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FE6E93"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
+    <w:rsid w:val="00FF2772"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="038816F0"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03EAC4E4"/>
     <w:rsid w:val="0405F820"/>
     <w:rsid w:val="0412083F"/>
     <w:rsid w:val="04596FB6"/>
     <w:rsid w:val="04738B43"/>
     <w:rsid w:val="048B8494"/>
     <w:rsid w:val="0560907F"/>
     <w:rsid w:val="05869545"/>
     <w:rsid w:val="05CBDD1A"/>
-    <w:rsid w:val="05D5ACF2"/>
     <w:rsid w:val="05DB0199"/>
     <w:rsid w:val="05E8BA36"/>
     <w:rsid w:val="05E8F0C0"/>
     <w:rsid w:val="05FAB992"/>
     <w:rsid w:val="060E923A"/>
     <w:rsid w:val="0630D612"/>
     <w:rsid w:val="072265A6"/>
     <w:rsid w:val="07283B93"/>
     <w:rsid w:val="0735A53C"/>
     <w:rsid w:val="07793AC8"/>
     <w:rsid w:val="07D7B18A"/>
     <w:rsid w:val="080C7609"/>
     <w:rsid w:val="08354C98"/>
     <w:rsid w:val="084358E7"/>
     <w:rsid w:val="087256FC"/>
     <w:rsid w:val="088FB07C"/>
     <w:rsid w:val="08BF29D0"/>
     <w:rsid w:val="08C2822D"/>
-    <w:rsid w:val="08E4494E"/>
     <w:rsid w:val="0922E86D"/>
     <w:rsid w:val="093BE041"/>
     <w:rsid w:val="09429C8F"/>
     <w:rsid w:val="0978C834"/>
     <w:rsid w:val="098390B6"/>
     <w:rsid w:val="0986648E"/>
     <w:rsid w:val="09D0EA28"/>
     <w:rsid w:val="09E02CC1"/>
     <w:rsid w:val="09E182AF"/>
     <w:rsid w:val="09FFE0E3"/>
     <w:rsid w:val="0A1D20F5"/>
     <w:rsid w:val="0A2007DE"/>
     <w:rsid w:val="0A2523B0"/>
     <w:rsid w:val="0A34668B"/>
     <w:rsid w:val="0A6F33AC"/>
     <w:rsid w:val="0B982800"/>
     <w:rsid w:val="0BC4E482"/>
     <w:rsid w:val="0C14FAC8"/>
     <w:rsid w:val="0C1B4AB5"/>
     <w:rsid w:val="0C2B63AC"/>
     <w:rsid w:val="0C40F6B1"/>
-    <w:rsid w:val="0C513425"/>
     <w:rsid w:val="0C53341C"/>
     <w:rsid w:val="0CBC3EE8"/>
     <w:rsid w:val="0D2DC27D"/>
     <w:rsid w:val="0D98086E"/>
     <w:rsid w:val="0DACDA1F"/>
     <w:rsid w:val="0DB5F936"/>
     <w:rsid w:val="0DD483D7"/>
     <w:rsid w:val="0DDAF867"/>
     <w:rsid w:val="0DECF86D"/>
     <w:rsid w:val="0E0497BA"/>
     <w:rsid w:val="0E167EB3"/>
     <w:rsid w:val="0E430B34"/>
     <w:rsid w:val="0E6AF12A"/>
     <w:rsid w:val="0E705254"/>
     <w:rsid w:val="0E9CC22D"/>
     <w:rsid w:val="0EB12F0D"/>
+    <w:rsid w:val="0ECF404F"/>
+    <w:rsid w:val="0F447651"/>
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
     <w:rsid w:val="10780D74"/>
     <w:rsid w:val="10DE5451"/>
     <w:rsid w:val="11009829"/>
     <w:rsid w:val="1125DAF6"/>
     <w:rsid w:val="11734BBA"/>
     <w:rsid w:val="11BDDC7D"/>
     <w:rsid w:val="11D3DCB1"/>
     <w:rsid w:val="124F884E"/>
     <w:rsid w:val="12554736"/>
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
     <w:rsid w:val="12B90B73"/>
     <w:rsid w:val="1348B440"/>
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="1410D02D"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
     <w:rsid w:val="155E11F6"/>
     <w:rsid w:val="15A2868D"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1625F519"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
     <w:rsid w:val="1687783F"/>
     <w:rsid w:val="16C9A620"/>
     <w:rsid w:val="171A9755"/>
     <w:rsid w:val="172E3553"/>
     <w:rsid w:val="17483900"/>
-    <w:rsid w:val="1751610C"/>
     <w:rsid w:val="1754D194"/>
     <w:rsid w:val="176EAABD"/>
-    <w:rsid w:val="17C8BF94"/>
     <w:rsid w:val="17F820F2"/>
     <w:rsid w:val="180EFAEE"/>
     <w:rsid w:val="182AC021"/>
     <w:rsid w:val="1837AB78"/>
     <w:rsid w:val="184287B8"/>
     <w:rsid w:val="18740256"/>
     <w:rsid w:val="18C5BA0E"/>
     <w:rsid w:val="190A69E6"/>
     <w:rsid w:val="192413C7"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
     <w:rsid w:val="19BF1679"/>
     <w:rsid w:val="19FD3A98"/>
     <w:rsid w:val="1A29A12B"/>
     <w:rsid w:val="1A523DAC"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B1647B2"/>
     <w:rsid w:val="1B5633DC"/>
     <w:rsid w:val="1B7D1B2B"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1CA00FF3"/>
     <w:rsid w:val="1CBA437C"/>
     <w:rsid w:val="1CD29583"/>
     <w:rsid w:val="1CF2043D"/>
     <w:rsid w:val="1CF90740"/>
     <w:rsid w:val="1D7154A5"/>
     <w:rsid w:val="1D79AA11"/>
     <w:rsid w:val="1D7F3A9D"/>
     <w:rsid w:val="1D9D0D76"/>
     <w:rsid w:val="1D9F913C"/>
     <w:rsid w:val="1E0F1A65"/>
     <w:rsid w:val="1E7487D1"/>
     <w:rsid w:val="1E7D7E4D"/>
     <w:rsid w:val="1EBD46A0"/>
     <w:rsid w:val="1EBFDFF3"/>
     <w:rsid w:val="1F07638A"/>
     <w:rsid w:val="1F87C401"/>
     <w:rsid w:val="1F9F6511"/>
     <w:rsid w:val="1FE9EAAB"/>
     <w:rsid w:val="200E46FB"/>
     <w:rsid w:val="202DB2AA"/>
     <w:rsid w:val="20BC35D1"/>
     <w:rsid w:val="20D783EB"/>
     <w:rsid w:val="2112F683"/>
     <w:rsid w:val="21515754"/>
+    <w:rsid w:val="216C7DE3"/>
     <w:rsid w:val="21A0DDEF"/>
     <w:rsid w:val="2234BE7E"/>
     <w:rsid w:val="224C807D"/>
     <w:rsid w:val="227BBBB6"/>
     <w:rsid w:val="22A3AEB6"/>
     <w:rsid w:val="23030736"/>
     <w:rsid w:val="2333F259"/>
     <w:rsid w:val="23580E33"/>
-    <w:rsid w:val="236D6DE5"/>
     <w:rsid w:val="2374ACFC"/>
     <w:rsid w:val="2383E6B6"/>
     <w:rsid w:val="2387758C"/>
     <w:rsid w:val="23A047FE"/>
     <w:rsid w:val="23D34CC9"/>
     <w:rsid w:val="245FF0B1"/>
     <w:rsid w:val="24720BEB"/>
     <w:rsid w:val="247F2683"/>
+    <w:rsid w:val="249F18D4"/>
     <w:rsid w:val="24BFE0AC"/>
     <w:rsid w:val="24EB8840"/>
     <w:rsid w:val="252F4D00"/>
     <w:rsid w:val="253B868C"/>
     <w:rsid w:val="2574472E"/>
     <w:rsid w:val="259C49FA"/>
     <w:rsid w:val="25A8CC94"/>
     <w:rsid w:val="25C46649"/>
     <w:rsid w:val="25EDC383"/>
     <w:rsid w:val="261AF6E4"/>
+    <w:rsid w:val="2656788A"/>
     <w:rsid w:val="26910FCD"/>
     <w:rsid w:val="2732E4FC"/>
     <w:rsid w:val="274E1E12"/>
     <w:rsid w:val="27641E46"/>
     <w:rsid w:val="279AF85A"/>
     <w:rsid w:val="27ECDD34"/>
     <w:rsid w:val="28252FE1"/>
     <w:rsid w:val="2875353E"/>
     <w:rsid w:val="28860DAB"/>
     <w:rsid w:val="288612F8"/>
     <w:rsid w:val="28CA6EA3"/>
     <w:rsid w:val="28F99510"/>
     <w:rsid w:val="2941983B"/>
     <w:rsid w:val="294C3354"/>
     <w:rsid w:val="29B3DD5A"/>
     <w:rsid w:val="29C51831"/>
     <w:rsid w:val="29C7E308"/>
     <w:rsid w:val="2A9DFB87"/>
     <w:rsid w:val="2B13021B"/>
     <w:rsid w:val="2B7AA836"/>
     <w:rsid w:val="2BC74BD6"/>
     <w:rsid w:val="2C4FBBA7"/>
     <w:rsid w:val="2C52BA9C"/>
     <w:rsid w:val="2C99CD68"/>
     <w:rsid w:val="2CBFDF69"/>
@@ -28636,140 +30276,137 @@
     <w:rsid w:val="2FC1D92A"/>
     <w:rsid w:val="2FCA8CF0"/>
     <w:rsid w:val="2FD9CF89"/>
     <w:rsid w:val="2FE08D24"/>
     <w:rsid w:val="304C9F00"/>
     <w:rsid w:val="30609947"/>
     <w:rsid w:val="30694C12"/>
     <w:rsid w:val="3090ABC5"/>
     <w:rsid w:val="3095A8F0"/>
     <w:rsid w:val="30B59C1D"/>
     <w:rsid w:val="30F5F9EF"/>
     <w:rsid w:val="31330843"/>
     <w:rsid w:val="313ACFC2"/>
     <w:rsid w:val="313F7739"/>
     <w:rsid w:val="31639ACA"/>
     <w:rsid w:val="31734FE5"/>
     <w:rsid w:val="31A04249"/>
     <w:rsid w:val="31A5C6E2"/>
     <w:rsid w:val="31A88051"/>
     <w:rsid w:val="31C050FB"/>
     <w:rsid w:val="323E8738"/>
     <w:rsid w:val="3266662A"/>
     <w:rsid w:val="32729D97"/>
     <w:rsid w:val="32975C7E"/>
     <w:rsid w:val="329C8ABB"/>
+    <w:rsid w:val="33619E7C"/>
     <w:rsid w:val="33D3E160"/>
     <w:rsid w:val="33F4604C"/>
     <w:rsid w:val="34306A58"/>
     <w:rsid w:val="34F69001"/>
     <w:rsid w:val="350BD94F"/>
     <w:rsid w:val="3518BC00"/>
     <w:rsid w:val="351A4F97"/>
     <w:rsid w:val="3536F6F2"/>
     <w:rsid w:val="357A450E"/>
     <w:rsid w:val="35E15470"/>
     <w:rsid w:val="3624EB92"/>
     <w:rsid w:val="364F382B"/>
     <w:rsid w:val="3667C851"/>
     <w:rsid w:val="3689DBEB"/>
     <w:rsid w:val="36F3DE35"/>
     <w:rsid w:val="37013A7F"/>
     <w:rsid w:val="37133A1A"/>
     <w:rsid w:val="37227CB3"/>
     <w:rsid w:val="372A5847"/>
     <w:rsid w:val="37773387"/>
     <w:rsid w:val="37DD6CCD"/>
     <w:rsid w:val="37F87390"/>
     <w:rsid w:val="386A0B3C"/>
     <w:rsid w:val="387B8134"/>
     <w:rsid w:val="389FCA9F"/>
     <w:rsid w:val="38E4C18E"/>
     <w:rsid w:val="38F559C7"/>
     <w:rsid w:val="39029EB4"/>
     <w:rsid w:val="3940ABB4"/>
     <w:rsid w:val="39649590"/>
     <w:rsid w:val="399854E2"/>
     <w:rsid w:val="39E6FE1D"/>
     <w:rsid w:val="3ACC9FAB"/>
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
     <w:rsid w:val="3B2AFCE2"/>
     <w:rsid w:val="3B390E29"/>
     <w:rsid w:val="3BA607E4"/>
     <w:rsid w:val="3BF84EC4"/>
-    <w:rsid w:val="3D1CF892"/>
     <w:rsid w:val="3D57DBFC"/>
     <w:rsid w:val="3D72A804"/>
     <w:rsid w:val="3DCB0FC0"/>
     <w:rsid w:val="3DDDBE1C"/>
     <w:rsid w:val="3F63F482"/>
     <w:rsid w:val="406C28A1"/>
     <w:rsid w:val="41483BF0"/>
     <w:rsid w:val="4153D076"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
     <w:rsid w:val="430AFEEA"/>
     <w:rsid w:val="434B434B"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
     <w:rsid w:val="44110C9D"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
     <w:rsid w:val="44E45125"/>
     <w:rsid w:val="451672B3"/>
     <w:rsid w:val="45666097"/>
     <w:rsid w:val="456B9632"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457C40BA"/>
     <w:rsid w:val="46212E51"/>
     <w:rsid w:val="4696C879"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
     <w:rsid w:val="46DDA200"/>
     <w:rsid w:val="4736637C"/>
-    <w:rsid w:val="47616131"/>
     <w:rsid w:val="476D58B4"/>
     <w:rsid w:val="47AE21BE"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48FAE29B"/>
     <w:rsid w:val="48FAEE1D"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49BC5CA9"/>
-    <w:rsid w:val="4A6F32ED"/>
     <w:rsid w:val="4A80853E"/>
-    <w:rsid w:val="4A9171D1"/>
     <w:rsid w:val="4A9EDF36"/>
     <w:rsid w:val="4AA03419"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B65CD40"/>
     <w:rsid w:val="4C1F6CAE"/>
     <w:rsid w:val="4C917A98"/>
     <w:rsid w:val="4CF2BD09"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D4372CC"/>
     <w:rsid w:val="4D8AB640"/>
     <w:rsid w:val="4D8E5E08"/>
     <w:rsid w:val="4DDE1EAA"/>
     <w:rsid w:val="4E174AC5"/>
     <w:rsid w:val="4E549800"/>
     <w:rsid w:val="4E8AE2C3"/>
     <w:rsid w:val="4E8F3A5D"/>
     <w:rsid w:val="4F460BBD"/>
     <w:rsid w:val="4F86AEFA"/>
     <w:rsid w:val="4FA1D1AE"/>
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
     <w:rsid w:val="5035997D"/>
     <w:rsid w:val="504090D0"/>
@@ -28777,271 +30414,264 @@
     <w:rsid w:val="50A92EA5"/>
     <w:rsid w:val="50B68071"/>
     <w:rsid w:val="50D89257"/>
     <w:rsid w:val="511DD0D9"/>
     <w:rsid w:val="512A0108"/>
     <w:rsid w:val="51483182"/>
     <w:rsid w:val="51B2B654"/>
     <w:rsid w:val="51CD49AB"/>
     <w:rsid w:val="521E6C66"/>
     <w:rsid w:val="5228B13C"/>
     <w:rsid w:val="522AFE37"/>
     <w:rsid w:val="52699011"/>
     <w:rsid w:val="52B855B4"/>
     <w:rsid w:val="52C5D169"/>
     <w:rsid w:val="52D2A902"/>
     <w:rsid w:val="53116A33"/>
     <w:rsid w:val="5344A5C3"/>
     <w:rsid w:val="53998BF3"/>
     <w:rsid w:val="53A086CA"/>
     <w:rsid w:val="5411E2D7"/>
     <w:rsid w:val="5448796D"/>
     <w:rsid w:val="545CE13A"/>
     <w:rsid w:val="54829941"/>
     <w:rsid w:val="54906E04"/>
     <w:rsid w:val="54F48B3F"/>
+    <w:rsid w:val="553BF0C1"/>
     <w:rsid w:val="5560E21E"/>
     <w:rsid w:val="5578257A"/>
     <w:rsid w:val="55E3834E"/>
     <w:rsid w:val="55E449CE"/>
     <w:rsid w:val="560981EC"/>
     <w:rsid w:val="560DCD89"/>
     <w:rsid w:val="560EB9FF"/>
     <w:rsid w:val="5639EC88"/>
     <w:rsid w:val="56924DD0"/>
     <w:rsid w:val="569C48A1"/>
     <w:rsid w:val="56B11CEF"/>
     <w:rsid w:val="5710F095"/>
     <w:rsid w:val="571F7E46"/>
     <w:rsid w:val="5742764E"/>
     <w:rsid w:val="5782805F"/>
     <w:rsid w:val="579CDAEA"/>
     <w:rsid w:val="57E788BD"/>
     <w:rsid w:val="58388542"/>
     <w:rsid w:val="5897F2C0"/>
     <w:rsid w:val="590A0108"/>
     <w:rsid w:val="59207BCF"/>
-    <w:rsid w:val="5A05EE35"/>
     <w:rsid w:val="5A2CAA7C"/>
     <w:rsid w:val="5A4C8226"/>
     <w:rsid w:val="5A508616"/>
     <w:rsid w:val="5A9F6413"/>
     <w:rsid w:val="5AA86DD9"/>
     <w:rsid w:val="5ACAC49C"/>
     <w:rsid w:val="5AD0E34E"/>
     <w:rsid w:val="5B060122"/>
     <w:rsid w:val="5B1F9580"/>
     <w:rsid w:val="5B27B870"/>
     <w:rsid w:val="5B2F8BAC"/>
     <w:rsid w:val="5B4E3AF0"/>
     <w:rsid w:val="5BCDA79E"/>
     <w:rsid w:val="5C060B90"/>
     <w:rsid w:val="5C11FA4A"/>
     <w:rsid w:val="5C36D795"/>
     <w:rsid w:val="5C6CB3AF"/>
     <w:rsid w:val="5C7ADB01"/>
     <w:rsid w:val="5CB21B9E"/>
     <w:rsid w:val="5D301E97"/>
     <w:rsid w:val="5D95BC30"/>
     <w:rsid w:val="5DD33B71"/>
-    <w:rsid w:val="5DDACA20"/>
     <w:rsid w:val="5E7B843C"/>
     <w:rsid w:val="5EF7D9C5"/>
     <w:rsid w:val="5F61552B"/>
     <w:rsid w:val="600ADC11"/>
-    <w:rsid w:val="600F1057"/>
     <w:rsid w:val="60213315"/>
     <w:rsid w:val="607DF245"/>
     <w:rsid w:val="608CC738"/>
     <w:rsid w:val="60C5F0A6"/>
     <w:rsid w:val="60DBDF63"/>
     <w:rsid w:val="60F35725"/>
     <w:rsid w:val="612EE9FB"/>
     <w:rsid w:val="6151A4DE"/>
     <w:rsid w:val="616CDB9F"/>
     <w:rsid w:val="61AA9255"/>
     <w:rsid w:val="61D1D8F3"/>
     <w:rsid w:val="61EC40A3"/>
     <w:rsid w:val="6242FFDD"/>
     <w:rsid w:val="62944EE3"/>
     <w:rsid w:val="629A5761"/>
     <w:rsid w:val="62A8A38A"/>
     <w:rsid w:val="62B8AF5A"/>
     <w:rsid w:val="630CC208"/>
     <w:rsid w:val="631A21CE"/>
+    <w:rsid w:val="636ECF1E"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
     <w:rsid w:val="63A75A4C"/>
     <w:rsid w:val="643BD63C"/>
     <w:rsid w:val="64668ABD"/>
     <w:rsid w:val="64889CBA"/>
     <w:rsid w:val="649C0E1B"/>
     <w:rsid w:val="64BFC757"/>
     <w:rsid w:val="65D0D265"/>
     <w:rsid w:val="660C80C7"/>
     <w:rsid w:val="6643911F"/>
     <w:rsid w:val="668E16B9"/>
     <w:rsid w:val="6699B04E"/>
     <w:rsid w:val="66E12564"/>
     <w:rsid w:val="67016591"/>
     <w:rsid w:val="67038AF6"/>
     <w:rsid w:val="671808D0"/>
     <w:rsid w:val="67AF2A4B"/>
     <w:rsid w:val="67ECE0BF"/>
     <w:rsid w:val="6825FEAE"/>
     <w:rsid w:val="6854B9C4"/>
     <w:rsid w:val="6863CC12"/>
     <w:rsid w:val="68C2E4C0"/>
-    <w:rsid w:val="68D8BA8B"/>
     <w:rsid w:val="68E298E2"/>
     <w:rsid w:val="6935A6B8"/>
     <w:rsid w:val="696A28E0"/>
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
     <w:rsid w:val="698C21B3"/>
     <w:rsid w:val="699FDD36"/>
     <w:rsid w:val="6A01EF46"/>
-    <w:rsid w:val="6A2377CA"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A669F24"/>
     <w:rsid w:val="6A81DC44"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B2C6F07"/>
     <w:rsid w:val="6BB67C26"/>
-    <w:rsid w:val="6BD7F1B9"/>
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
     <w:rsid w:val="6C4CF8A2"/>
     <w:rsid w:val="6CC06FD2"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
-    <w:rsid w:val="6D68CBEA"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DA2B9C1"/>
     <w:rsid w:val="6DD3C4EE"/>
     <w:rsid w:val="6E6BC675"/>
+    <w:rsid w:val="6E974F1E"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
-    <w:rsid w:val="70AC1152"/>
     <w:rsid w:val="70CE5C47"/>
     <w:rsid w:val="70DAF1FB"/>
     <w:rsid w:val="70FB6F6B"/>
     <w:rsid w:val="71DE9613"/>
     <w:rsid w:val="72077BDB"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
     <w:rsid w:val="73C31A4E"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
     <w:rsid w:val="75118A2C"/>
     <w:rsid w:val="75AD596D"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75FC03FC"/>
     <w:rsid w:val="764518B9"/>
     <w:rsid w:val="767943E0"/>
     <w:rsid w:val="76B96562"/>
     <w:rsid w:val="770D7820"/>
     <w:rsid w:val="7796370E"/>
     <w:rsid w:val="77E0E91A"/>
     <w:rsid w:val="7825C4B3"/>
     <w:rsid w:val="7860DD61"/>
     <w:rsid w:val="789560C5"/>
     <w:rsid w:val="78CFADFF"/>
     <w:rsid w:val="7932977F"/>
+    <w:rsid w:val="793322F6"/>
     <w:rsid w:val="79424627"/>
     <w:rsid w:val="7943D736"/>
     <w:rsid w:val="79713CE2"/>
     <w:rsid w:val="79A24C15"/>
     <w:rsid w:val="79EA8A6F"/>
     <w:rsid w:val="79EF6260"/>
     <w:rsid w:val="7A10917D"/>
     <w:rsid w:val="7A3BF517"/>
     <w:rsid w:val="7A53C403"/>
-    <w:rsid w:val="7A751AC8"/>
     <w:rsid w:val="7AC553CD"/>
     <w:rsid w:val="7ACAF297"/>
     <w:rsid w:val="7B163B1B"/>
     <w:rsid w:val="7BB7B5CB"/>
     <w:rsid w:val="7BF91581"/>
     <w:rsid w:val="7C0CB614"/>
     <w:rsid w:val="7CE1FE05"/>
     <w:rsid w:val="7D3209DD"/>
-    <w:rsid w:val="7D5D2170"/>
     <w:rsid w:val="7D5E4B09"/>
     <w:rsid w:val="7D9F42F5"/>
     <w:rsid w:val="7DBAA8A8"/>
     <w:rsid w:val="7DE68669"/>
     <w:rsid w:val="7EFE2B63"/>
     <w:rsid w:val="7F38E4B9"/>
     <w:rsid w:val="7F3C1D07"/>
     <w:rsid w:val="7F6599F1"/>
     <w:rsid w:val="7F97FEE0"/>
     <w:rsid w:val="7FDE2086"/>
     <w:rsid w:val="7FFCDB97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{9D71DEFB-2AF1-4ABB-B7D0-801FAE7A1C76}"/>
+  <w15:docId w15:val="{E361E225-8D6F-4B8B-B629-F4736240C2F1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -29816,51 +31446,51 @@
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F91C00"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="216"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:smallCaps/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AE3182"/>
+    <w:rsid w:val="00125C85"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0"/>
       <w:ind w:left="216"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B848B6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
@@ -30637,77 +32267,129 @@
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F3F2F1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsolistparagraph">
     <w:name w:val="x_msolistparagraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00B85647"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="294606922">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="318926577">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="455678333">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1150563841">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1430588555">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1706638114">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1936356749">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2012441636">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -30755,58 +32437,71 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="2142994197">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leiter@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online-statref-com.proxy2.cl.msu.edu/document/EvmJ6Uv73kVxciHrne562j" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookid=3313" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eds-p-ebscohost-com.proxy2.cl.msu.edu/eds/detail/detail?vid=0&amp;sid=44b4a153-b18a-468c-80c8-9511d0aae400%40redis&amp;bdata=JnNpdGU9ZWRzLWxpdmU%3d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leiter@msu.edu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arrasapr@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lib.msu.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eds-p-ebscohost-com.proxy2.cl.msu.edu/eds/detail/detail?vid=0&amp;sid=e260834f-7030-49cf-938a-b2467fe7bc73%40redis&amp;bdata=JnNpdGU9ZWRzLWxpdmU%3d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flinkmic@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lib.msu.edu/Record/hlm.ebs15410108e?sid=85144503" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flinkmic@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lib.msu.edu/Record/folio.in00006536716?sid=85144503" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookid=3313" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ArrasApr@msu.edu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neurology-mhmedical-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arrasapr@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jward@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lib.msu.edu/Record/hlm.ebs1953300e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leiter@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lib.msu.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -31077,115 +32772,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cc5a5346bf5953f67c68c994b43ac49b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -31412,125 +33057,1323 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{193A42DA-6BF4-4C9D-BB1B-A303DE27081F}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{602C525A-6B03-417B-86C2-FD49697B41CF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>19</Pages>
-[...1 lines deleted...]
-  <Characters>37895</Characters>
+  <Pages>20</Pages>
+  <Words>7006</Words>
+  <Characters>39939</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>315</Lines>
-  <Paragraphs>86</Paragraphs>
+  <Lines>332</Lines>
+  <Paragraphs>93</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>MSUCOM Clerkship Syllabus</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>43231</CharactersWithSpaces>
+  <CharactersWithSpaces>46852</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="372" baseType="variant">
+      <vt:variant>
+        <vt:i4>1114230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>312</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114207</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.rcpd.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031724</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:enright4@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211365</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>303</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>300</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared Documents/Policies and Resources/Clerkship Duty Hours and Fatigue Mitigation Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6488186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>297</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196695</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160465</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>291</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5767185</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>288</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196695</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>285</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424957</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>282</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared Documents/Policies and Resources/Clerkship Medical Student Supervision Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572938</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>279</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687089</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>276</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65632</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>273</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>270</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031724</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>267</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:enright4@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687089</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>264</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769536</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://d2l.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587590</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>258</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://com.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65632</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>255</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>248</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818610</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>242</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818609</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>236</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818608</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818607</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>224</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818606</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>218</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818605</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>212</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818604</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>206</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818603</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>200</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818602</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>194</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818601</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>188</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818600</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835060</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>182</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818599</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835060</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>176</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818598</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835060</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818597</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835060</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>164</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818596</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835060</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>158</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818595</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835060</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>152</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818594</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835060</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>146</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818593</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835060</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818592</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835060</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>134</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818591</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835060</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>128</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818590</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>122</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818589</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>116</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818588</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>110</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818587</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818586</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818585</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818584</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818583</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818582</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818581</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818580</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179700</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818579</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179700</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818578</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179700</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818577</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179700</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818576</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179700</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818575</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179700</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818574</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179700</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818573</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179700</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818572</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179700</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818571</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179700</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818570</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245236</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc222818569</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GrammarlyDocumentId">
-    <vt:lpwstr>9922e160c011a997c003d92883642c70587b0229b07c534df645627f3029cd4f</vt:lpwstr>
+    <vt:lpwstr>9e4460ba-f957-4474-ad47-40e83fa000ab</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Order">
+    <vt:r8>122100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="TriggerFlowInfo">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>