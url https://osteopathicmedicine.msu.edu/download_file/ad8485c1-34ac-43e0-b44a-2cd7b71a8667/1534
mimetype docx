--- v0 (2026-01-07)
+++ v1 (2026-08-03)
@@ -1,49 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -199,50 +198,61 @@
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">REQUIRED ROTATION </w:t>
       </w:r>
       <w:r w:rsidR="00A36723" w:rsidRPr="00A3208A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">(R2) </w:t>
       </w:r>
       <w:r w:rsidR="002732BC" w:rsidRPr="00A3208A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>SYLLABUS</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="25733B02" w14:textId="77777777" w:rsidR="00772204" w:rsidRDefault="00772204" w:rsidP="00EF12A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="38B229B4" w14:textId="77777777" w:rsidR="006D158D" w:rsidRPr="001613D1" w:rsidRDefault="006D158D" w:rsidP="00EF12A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EC9C7CE" w14:textId="15274611" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00EF12A9" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
@@ -307,154 +317,139 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00BB18A4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>pfotenha@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1508E45D" w14:textId="77777777" w:rsidR="0012216E" w:rsidRDefault="0012216E" w:rsidP="00B611BC">
+    <w:p w14:paraId="19FFC319" w14:textId="77777777" w:rsidR="0012216E" w:rsidRPr="001613D1" w:rsidRDefault="0012216E" w:rsidP="004F4979">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...13 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="4DF4DBC5" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="4C11CF60" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="0012216E" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="008738D6">
+      <w:r w:rsidR="004F4979">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="0012216E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="008738D6">
+      <w:r w:rsidR="004F4979">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -628,3097 +623,3104 @@
     </w:p>
     <w:p w14:paraId="4816D1A0" w14:textId="77777777" w:rsidR="0012216E" w:rsidRDefault="0012216E" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E66A90F" w14:textId="77777777" w:rsidR="0012216E" w:rsidRPr="00C40B5D" w:rsidRDefault="0012216E" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="2340E5DE" w:rsidR="00E405FF" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="00B611BC">
+    <w:p w14:paraId="7CF99B53" w14:textId="62D1346E" w:rsidR="00E405FF" w:rsidRPr="00772204" w:rsidRDefault="00E405FF" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00772204">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72C2C" w:rsidRPr="00772204">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Michigan State University College of Osteopathic Medicine (MSUCOM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772204">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet new AOA accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
+      </w:r>
+      <w:r w:rsidR="6CC06FD2" w:rsidRPr="00772204">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772204">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00772204" w:rsidRPr="00772204">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772204">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509D3FEF" w14:textId="0058AECD" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="00E95B0B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
-[...29 lines deleted...]
-      <w:r w:rsidR="6CC06FD2" w:rsidRPr="00C40B5D">
+      <w:r w:rsidRPr="00772204">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...37 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please be mindful of the need to read your syllabi before beginning your rotations.</w:t>
       </w:r>
       <w:r w:rsidR="0066214A" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="009F1E29">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77853513" w14:textId="7B2454E3" w:rsidR="00340D66" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="44771BA4" w14:textId="08165C83" w:rsidR="00A97A50" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00192537">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00192537">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00192537">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc213843977" w:history="1">
-        <w:r w:rsidR="00340D66" w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812630" w:history="1">
+        <w:r w:rsidR="00A97A50" w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00340D66">
+        <w:r w:rsidR="00A97A50">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00340D66">
+        <w:r w:rsidR="00A97A50">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00340D66">
+        <w:r w:rsidR="00A97A50">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843977 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00340D66">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812630 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A97A50">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00340D66">
+        <w:r w:rsidR="00A97A50">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00340D66">
+        <w:r w:rsidR="00A97A50">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00340D66">
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00A97A50">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C51FF5B" w14:textId="5DAB4229" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="286C3C6B" w14:textId="43DAA458" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843978" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812631" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843978 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812631 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00BE1DCE" w14:textId="1CC9F83D" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="5B56A68B" w14:textId="606ACC36" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843979" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812632" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843979 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812632 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="188A0FDA" w14:textId="7128FA76" w:rsidR="00340D66" w:rsidRDefault="00340D66" w:rsidP="00340D66">
+    <w:p w14:paraId="263FFBE3" w14:textId="51C1A776" w:rsidR="00A97A50" w:rsidRDefault="00A97A50" w:rsidP="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843980" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812633" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843980 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812633 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="038ED187" w14:textId="706AE8AE" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="7FAF01B0" w14:textId="43AECB6C" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843981" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812634" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843981 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812634 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1908D0EB" w14:textId="2DA06E01" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="77E0AF0D" w14:textId="66C9ACB2" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843982" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812635" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843982 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812635 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0243914B" w14:textId="32083FF6" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="01A87824" w14:textId="46A7B303" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843983" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812636" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843983 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812636 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="752991C5" w14:textId="56C3B4B8" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="3715BEA4" w14:textId="3F22577E" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843984" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812637" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843984 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812637 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56CA1882" w14:textId="08B14DAB" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="583F70F2" w14:textId="02760180" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843985" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812638" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843985 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812638 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="221B159C" w14:textId="20F4D6E8" w:rsidR="00340D66" w:rsidRDefault="00340D66">
-[...62 lines deleted...]
-    <w:p w14:paraId="0418C81C" w14:textId="59F763C3" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="14DCD147" w14:textId="7FB2F5EB" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843987" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812639" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843987 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812639 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45C183C2" w14:textId="4AA46CB5" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="765550B4" w14:textId="52396971" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843988" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812640" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843988 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812640 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BE87C0D" w14:textId="23C3719E" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="42060745" w14:textId="2C4892F9" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843989" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812641" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843989 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812641 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10EBB8A5" w14:textId="7CA51A70" w:rsidR="00340D66" w:rsidRDefault="00340D66" w:rsidP="00340D66">
+    <w:p w14:paraId="7C51C1E5" w14:textId="31588710" w:rsidR="00A97A50" w:rsidRDefault="00A97A50" w:rsidP="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843990" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812642" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Desire 2 Learn (D2L)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843990 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812642 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E175514" w14:textId="0440C449" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="67887A9B" w14:textId="064DB94F" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843991" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812643" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843991 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812643 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2027B084" w14:textId="6EDC89FE" w:rsidR="00340D66" w:rsidRDefault="00340D66" w:rsidP="00340D66">
+    <w:p w14:paraId="79D4756E" w14:textId="73D2AA7B" w:rsidR="00A97A50" w:rsidRDefault="00A97A50" w:rsidP="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843992" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812644" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843992 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812644 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DAB8009" w14:textId="36978CE3" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="66A9F718" w14:textId="6D41CCEF" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843993" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812645" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843993 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812645 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="275BA912" w14:textId="43D16C83" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="2179308F" w14:textId="49B08753" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843994" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812646" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843994 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812646 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0271DC2D" w14:textId="6D850F39" w:rsidR="00340D66" w:rsidRDefault="00340D66" w:rsidP="00340D66">
+    <w:p w14:paraId="41489373" w14:textId="1F4EE57D" w:rsidR="00A97A50" w:rsidRDefault="00A97A50" w:rsidP="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843995" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812647" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Course</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843995 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812647 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65186C82" w14:textId="7F75138D" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="184D70C8" w14:textId="4F15F774" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843996" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812648" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843996 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812648 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75079FFA" w14:textId="659C93A9" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="6DEC5F80" w14:textId="0DF0C5AC" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843997" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812649" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843997 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812649 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4091281D" w14:textId="4ECA08AF" w:rsidR="00340D66" w:rsidRDefault="00340D66" w:rsidP="00340D66">
+    <w:p w14:paraId="2018B035" w14:textId="5F2413F0" w:rsidR="00A97A50" w:rsidRDefault="00A97A50" w:rsidP="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843998" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812650" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843998 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812650 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BBCC8C3" w14:textId="049DBF82" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="6E2C9AB9" w14:textId="41DE2007" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843999" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812651" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843999 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812651 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="346EADB8" w14:textId="0A83161A" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="40389142" w14:textId="143390B3" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844000" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812652" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844000 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812652 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="150B2D42" w14:textId="561EBDA9" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="55297A1A" w14:textId="352604C9" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844001" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812653" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F943B3">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844001 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812653 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68D40667" w14:textId="236D7483" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="333E0B37" w14:textId="228AF3FB" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844002" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812654" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844002 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812654 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29069DEC" w14:textId="6F4A649D" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="6E4119AA" w14:textId="76A3266E" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844003" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812655" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844003 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812655 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DE52DEA" w14:textId="6E162B57" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="5282830C" w14:textId="456400F1" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844004" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812656" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844004 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812656 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C1F5946" w14:textId="66B2EAD6" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="73EA3999" w14:textId="1177F8F7" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844005" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812657" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844005 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812657 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39B0C898" w14:textId="2941DDA6" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="7BB0A567" w14:textId="326F09B3" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844006" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812658" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844006 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812658 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E0C33DA" w14:textId="2106B7AD" w:rsidR="00340D66" w:rsidRDefault="00340D66" w:rsidP="00340D66">
-[...60 lines deleted...]
-    <w:p w14:paraId="452E1AB8" w14:textId="620345A5" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="42C66651" w14:textId="21A2D4FC" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844008" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812659" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844008 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812659 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14C3ED99" w14:textId="49A9DCD6" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="504FFBAE" w14:textId="46C81713" w:rsidR="00A97A50" w:rsidRDefault="00A97A50" w:rsidP="00A97A50">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233812660" w:history="1">
+        <w:r w:rsidRPr="000C0821">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812660 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="27771C47" w14:textId="38B18B75" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844009" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812661" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812661 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1F849002" w14:textId="40732425" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233812662" w:history="1">
+        <w:r w:rsidRPr="000C0821">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844009 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812662 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B7EB783" w14:textId="1147876C" w:rsidR="00340D66" w:rsidRDefault="00340D66">
+    <w:p w14:paraId="3B9569C1" w14:textId="248E8785" w:rsidR="00A97A50" w:rsidRDefault="00A97A50">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844010" w:history="1">
-        <w:r w:rsidRPr="00F943B3">
+      <w:hyperlink w:anchor="_Toc233812663" w:history="1">
+        <w:r w:rsidRPr="000C0821">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844010 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812663 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D84E256" w14:textId="0752E786" w:rsidR="002237F5" w:rsidRPr="00192537" w:rsidRDefault="005A4CDC" w:rsidP="00B7073A">
+    <w:p w14:paraId="7D84E256" w14:textId="6E06E076" w:rsidR="002237F5" w:rsidRPr="00192537" w:rsidRDefault="005A4CDC" w:rsidP="00B7073A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00192537" w:rsidSect="00807025">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="810" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00192537">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777FF3EC" w14:textId="77777777" w:rsidR="00373AB1" w:rsidRPr="00C40B5D" w:rsidRDefault="00373AB1" w:rsidP="00373AB1">
+    <w:p w14:paraId="777FF3EC" w14:textId="77777777" w:rsidR="00373AB1" w:rsidRPr="00C40B5D" w:rsidRDefault="00373AB1" w:rsidP="00772204">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Toc213843977"/>
+        <w:ind w:left="-720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc233812630"/>
       <w:r w:rsidRPr="00192537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="67"/>
-        <w:tblW w:w="10790" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
+        <w:tblW w:w="11373" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2531"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3033"/>
+        <w:gridCol w:w="3177"/>
+        <w:gridCol w:w="4690"/>
+        <w:gridCol w:w="3506"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E2041D" w:rsidRPr="00C40B5D" w14:paraId="584A5071" w14:textId="01EF2992" w:rsidTr="00E2041D">
+      <w:tr w:rsidR="00373AB1" w:rsidRPr="00C40B5D" w14:paraId="584A5071" w14:textId="77777777" w:rsidTr="00ED7537">
         <w:trPr>
           <w:trHeight w:val="505"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcW w:w="3325" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02BDA983" w14:textId="77777777" w:rsidR="00E2041D" w:rsidRPr="00515EC5" w:rsidRDefault="00E2041D" w:rsidP="009800DC">
+          <w:p w14:paraId="02BDA983" w14:textId="77777777" w:rsidR="00373AB1" w:rsidRPr="00515EC5" w:rsidRDefault="00373AB1" w:rsidP="009800DC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>REQUIREMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5226" w:type="dxa"/>
+            <w:tcW w:w="4350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FAADFDE" w14:textId="77777777" w:rsidR="00E2041D" w:rsidRPr="00515EC5" w:rsidRDefault="00E2041D" w:rsidP="000A5FDF">
+          <w:p w14:paraId="411CB4F9" w14:textId="77777777" w:rsidR="00373AB1" w:rsidRPr="00515EC5" w:rsidRDefault="00373AB1" w:rsidP="009800DC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7ACAF297">
+            <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SUBMISSION METHOD</w:t>
-            </w:r>
-[...17 lines deleted...]
-              <w:t>(for submission due dates, refer to table at the end of the syllabus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3033" w:type="dxa"/>
+            <w:tcW w:w="3698" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F1A82CE" w14:textId="2077A3C7" w:rsidR="00E2041D" w:rsidRPr="7ACAF297" w:rsidRDefault="00B1359A" w:rsidP="000A5FDF">
+          <w:p w14:paraId="07BC27AA" w14:textId="5D86BE9F" w:rsidR="00373AB1" w:rsidRPr="00515EC5" w:rsidRDefault="004F4979" w:rsidP="009800DC">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E2041D" w:rsidRPr="00C40B5D" w14:paraId="7E388647" w14:textId="04D60C9F" w:rsidTr="00E2041D">
+      <w:tr w:rsidR="00373AB1" w:rsidRPr="00C40B5D" w14:paraId="7E388647" w14:textId="77777777" w:rsidTr="00ED7537">
         <w:trPr>
           <w:trHeight w:val="29"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcW w:w="3325" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35FCD4EB" w14:textId="77777777" w:rsidR="00E2041D" w:rsidRPr="00982F30" w:rsidRDefault="00E2041D" w:rsidP="009800DC">
+          <w:p w14:paraId="35FCD4EB" w14:textId="77777777" w:rsidR="00373AB1" w:rsidRPr="00982F30" w:rsidRDefault="00373AB1" w:rsidP="009800DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F811B5B" w14:textId="77777777" w:rsidR="00E2041D" w:rsidRPr="00982F30" w:rsidRDefault="00E2041D" w:rsidP="009800DC">
+          <w:p w14:paraId="3F811B5B" w14:textId="77777777" w:rsidR="00373AB1" w:rsidRPr="00982F30" w:rsidRDefault="00373AB1" w:rsidP="009800DC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00982F30">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2L Assignments</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Non-Pre-Module Assignments)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5226" w:type="dxa"/>
+            <w:tcW w:w="4350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57033FAF" w14:textId="77777777" w:rsidR="00E2041D" w:rsidRPr="00982F30" w:rsidRDefault="00E2041D" w:rsidP="009800DC">
+          <w:p w14:paraId="57033FAF" w14:textId="77777777" w:rsidR="00373AB1" w:rsidRPr="00982F30" w:rsidRDefault="00373AB1" w:rsidP="009800DC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00982F30">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3033" w:type="dxa"/>
+            <w:tcW w:w="3698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22AEEDA8" w14:textId="7B6FE8AF" w:rsidR="00E2041D" w:rsidRPr="00982F30" w:rsidRDefault="00B1359A" w:rsidP="009800DC">
+          <w:p w14:paraId="32AEFD4F" w14:textId="4E3EB073" w:rsidR="00373AB1" w:rsidRPr="00982F30" w:rsidRDefault="004F4979" w:rsidP="004F4979">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E2041D" w:rsidRPr="00C40B5D" w14:paraId="1F5E626C" w14:textId="16D5DFFB" w:rsidTr="00E2041D">
+      <w:tr w:rsidR="004F4979" w:rsidRPr="00C40B5D" w14:paraId="1F5E626C" w14:textId="77777777" w:rsidTr="00ED7537">
         <w:trPr>
           <w:trHeight w:val="29"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcW w:w="3325" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5984560A" w14:textId="7D58C2FB" w:rsidR="00E2041D" w:rsidRPr="00982F30" w:rsidRDefault="00E2041D" w:rsidP="009800DC">
+          <w:p w14:paraId="5984560A" w14:textId="61038EBC" w:rsidR="004F4979" w:rsidRPr="00982F30" w:rsidRDefault="004F4979" w:rsidP="004F4979">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00982F30">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Module Pre</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00982F30">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>assignments</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, Vindicates, and other assignments.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5226" w:type="dxa"/>
+            <w:tcW w:w="4350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44E5AE66" w14:textId="77777777" w:rsidR="00E2041D" w:rsidRPr="00982F30" w:rsidRDefault="00E2041D" w:rsidP="009800DC">
+          <w:p w14:paraId="44E5AE66" w14:textId="77777777" w:rsidR="004F4979" w:rsidRPr="00982F30" w:rsidRDefault="004F4979" w:rsidP="004F4979">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00982F30">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2L</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, TrueLearn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3033" w:type="dxa"/>
+            <w:tcW w:w="3698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25FE4ECA" w14:textId="0F3E7C29" w:rsidR="00E2041D" w:rsidRPr="00982F30" w:rsidRDefault="00B1359A" w:rsidP="009800DC">
+          <w:p w14:paraId="3A60670E" w14:textId="15C00C69" w:rsidR="004F4979" w:rsidRPr="00982F30" w:rsidRDefault="004F4979" w:rsidP="004F4979">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A21EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E2041D" w:rsidRPr="00C40B5D" w14:paraId="2DFBE955" w14:textId="4F6B88B8" w:rsidTr="00E2041D">
+      <w:tr w:rsidR="004F4979" w:rsidRPr="00C40B5D" w14:paraId="2DFBE955" w14:textId="77777777" w:rsidTr="00ED7537">
         <w:trPr>
           <w:trHeight w:val="29"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcW w:w="3325" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02F29704" w14:textId="139B0BAC" w:rsidR="00E2041D" w:rsidRPr="00982F30" w:rsidRDefault="00E2041D" w:rsidP="009800DC">
+          <w:p w14:paraId="02F29704" w14:textId="139B0BAC" w:rsidR="004F4979" w:rsidRPr="00982F30" w:rsidRDefault="004F4979" w:rsidP="004F4979">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">All </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Quizzes and Board Review Question Sets, etc.</w:t>
+              <w:t>All TrueLearn Quizzes and Board Review Question Sets, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5226" w:type="dxa"/>
+            <w:tcW w:w="4350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F981666" w14:textId="77777777" w:rsidR="00E2041D" w:rsidRPr="00982F30" w:rsidRDefault="00E2041D" w:rsidP="009800DC">
+          <w:p w14:paraId="2F981666" w14:textId="77777777" w:rsidR="004F4979" w:rsidRPr="00982F30" w:rsidRDefault="004F4979" w:rsidP="004F4979">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00982F30">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TrueLearn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3033" w:type="dxa"/>
+            <w:tcW w:w="3698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B68EBAF" w14:textId="6B2DEAA9" w:rsidR="00E2041D" w:rsidRPr="00982F30" w:rsidRDefault="00B1359A" w:rsidP="009800DC">
+          <w:p w14:paraId="78A00565" w14:textId="7EAC5804" w:rsidR="004F4979" w:rsidRPr="00982F30" w:rsidRDefault="004F4979" w:rsidP="004F4979">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A21EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E2041D" w:rsidRPr="00C40B5D" w14:paraId="51499108" w14:textId="4A262923" w:rsidTr="00E2041D">
+      <w:tr w:rsidR="004F4979" w:rsidRPr="00C40B5D" w14:paraId="51499108" w14:textId="77777777" w:rsidTr="00ED7537">
         <w:trPr>
-          <w:trHeight w:val="1162"/>
+          <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcW w:w="3325" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34331C40" w14:textId="77777777" w:rsidR="00E2041D" w:rsidRPr="00982F30" w:rsidRDefault="00E2041D" w:rsidP="009800DC">
+          <w:p w14:paraId="34331C40" w14:textId="77777777" w:rsidR="004F4979" w:rsidRPr="00982F30" w:rsidRDefault="004F4979" w:rsidP="004F4979">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00982F30">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Longitudinal Assignments (EKG, EBM, Radiology, HSS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5226" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27CF89D6" w14:textId="77777777" w:rsidR="00E2041D" w:rsidRPr="00982F30" w:rsidRDefault="00E2041D" w:rsidP="009800DC">
+          <w:p w14:paraId="27CF89D6" w14:textId="77777777" w:rsidR="004F4979" w:rsidRPr="00982F30" w:rsidRDefault="004F4979" w:rsidP="004F4979">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00982F30">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3033" w:type="dxa"/>
-[...28 lines deleted...]
-            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcW w:w="3698" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E4DC0F1" w14:textId="77777777" w:rsidR="00E2041D" w:rsidRPr="00982F30" w:rsidRDefault="00E2041D" w:rsidP="009800DC">
-[...24 lines deleted...]
-          <w:p w14:paraId="57EF99A4" w14:textId="77777777" w:rsidR="00E2041D" w:rsidRPr="00982F30" w:rsidRDefault="00E2041D" w:rsidP="009800DC">
+          <w:p w14:paraId="5FE78E43" w14:textId="4C38813F" w:rsidR="004F4979" w:rsidRPr="00982F30" w:rsidRDefault="004F4979" w:rsidP="004F4979">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00982F30">
-[...23 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00A21EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E2041D" w:rsidRPr="00C40B5D" w14:paraId="1F0333B2" w14:textId="5D5EAE85" w:rsidTr="00E2041D">
+      <w:tr w:rsidR="004F4979" w:rsidRPr="00C40B5D" w14:paraId="1FDA27CC" w14:textId="77777777" w:rsidTr="00ED7537">
         <w:trPr>
-          <w:trHeight w:val="928"/>
+          <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcW w:w="3325" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F35900F" w14:textId="77777777" w:rsidR="00E2041D" w:rsidRPr="00982F30" w:rsidRDefault="00E2041D" w:rsidP="009800DC">
+          <w:p w14:paraId="0E4DC0F1" w14:textId="77777777" w:rsidR="004F4979" w:rsidRPr="00982F30" w:rsidRDefault="004F4979" w:rsidP="004F4979">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00982F30">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Attendance</w:t>
+              <w:t>Topical Formal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5226" w:type="dxa"/>
+            <w:tcW w:w="4350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14E445DA" w14:textId="77777777" w:rsidR="00E2041D" w:rsidRPr="00982F30" w:rsidRDefault="00E2041D" w:rsidP="009800DC">
+          <w:p w14:paraId="57EF99A4" w14:textId="77777777" w:rsidR="004F4979" w:rsidRPr="00982F30" w:rsidRDefault="004F4979" w:rsidP="004F4979">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00982F30">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Faculty</w:t>
+              <w:t>Faculty Evaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3033" w:type="dxa"/>
-[...28 lines deleted...]
-            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcW w:w="3698" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58E2EA23" w14:textId="77777777" w:rsidR="00E2041D" w:rsidRPr="00982F30" w:rsidRDefault="00E2041D" w:rsidP="009800DC">
+          <w:p w14:paraId="1DE61C58" w14:textId="0FDABC1E" w:rsidR="004F4979" w:rsidRPr="00982F30" w:rsidRDefault="004F4979" w:rsidP="004F4979">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A21EB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F4979" w:rsidRPr="00C40B5D" w14:paraId="1F0333B2" w14:textId="77777777" w:rsidTr="00ED7537">
+        <w:trPr>
+          <w:trHeight w:val="235"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3325" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="58" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="58" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F35900F" w14:textId="77777777" w:rsidR="004F4979" w:rsidRPr="00982F30" w:rsidRDefault="004F4979" w:rsidP="004F4979">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="64"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00982F30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Attendance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E445DA" w14:textId="77777777" w:rsidR="004F4979" w:rsidRPr="00982F30" w:rsidRDefault="004F4979" w:rsidP="004F4979">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00982F30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Faculty</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3698" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="58" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="58" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14586ABB" w14:textId="30A0A270" w:rsidR="004F4979" w:rsidRPr="00982F30" w:rsidRDefault="004F4979" w:rsidP="004F4979">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A21EB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F4979" w:rsidRPr="00982F30" w14:paraId="579CD597" w14:textId="77777777" w:rsidTr="00ED7537">
+        <w:trPr>
+          <w:trHeight w:val="235"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3325" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="58" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="58" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58E2EA23" w14:textId="77777777" w:rsidR="004F4979" w:rsidRPr="00982F30" w:rsidRDefault="004F4979" w:rsidP="004F4979">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="143D1C94" w14:textId="77777777" w:rsidR="00E2041D" w:rsidRPr="00982F30" w:rsidRDefault="00E2041D" w:rsidP="009800DC">
+          <w:p w14:paraId="143D1C94" w14:textId="77777777" w:rsidR="004F4979" w:rsidRPr="00982F30" w:rsidRDefault="004F4979" w:rsidP="004F4979">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00982F30">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5226" w:type="dxa"/>
+            <w:tcW w:w="4350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="077E27C5" w14:textId="77777777" w:rsidR="00E2041D" w:rsidRPr="00982F30" w:rsidRDefault="00E2041D" w:rsidP="000A5FDF">
+          <w:p w14:paraId="077E27C5" w14:textId="77777777" w:rsidR="004F4979" w:rsidRPr="00982F30" w:rsidRDefault="004F4979" w:rsidP="004F4979">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7650">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">course </w:t>
             </w:r>
             <w:r w:rsidRPr="008B7650">
@@ -3762,525 +3764,617 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. By the last week of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Module E and Module I</w:t>
             </w:r>
             <w:r w:rsidRPr="008B7650">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3033" w:type="dxa"/>
+            <w:tcW w:w="3698" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="58" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="58" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2773D9A3" w14:textId="44617809" w:rsidR="00E2041D" w:rsidRPr="008B7650" w:rsidRDefault="00B1359A" w:rsidP="00B1359A">
+          <w:p w14:paraId="5C3425D9" w14:textId="7C06971A" w:rsidR="004F4979" w:rsidRPr="00982F30" w:rsidRDefault="004F4979" w:rsidP="004F4979">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A21EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1234367B" w14:textId="77777777" w:rsidR="000A5FDF" w:rsidRDefault="000A5FDF" w:rsidP="00C61FC6">
+    <w:p w14:paraId="40DCF3C0" w14:textId="77777777" w:rsidR="00373AB1" w:rsidRDefault="00373AB1" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1602475E" w14:textId="77777777" w:rsidR="00E95037" w:rsidRDefault="00E95037" w:rsidP="00C61FC6">
+    <w:p w14:paraId="61C31983" w14:textId="77777777" w:rsidR="00ED7537" w:rsidRDefault="00ED7537" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5268960E" w14:textId="13550CE9" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
+    <w:p w14:paraId="5268960E" w14:textId="27938787" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc213843978"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc233812631"/>
       <w:r w:rsidRPr="00192537">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="0BC51270" w14:textId="2964DFA4" w:rsidR="007B1DBA" w:rsidRDefault="00EF12A9" w:rsidP="007B1DBA">
+    <w:p w14:paraId="0BC51270" w14:textId="3CCF469D" w:rsidR="007B1DBA" w:rsidRDefault="00EF12A9" w:rsidP="007B1DBA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk110861098"/>
       <w:r w:rsidRPr="00EF12A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Welcome to C3! Core Clinical Concepts (C3) is a longitudinal course throughout your third year. This syllabus provides an overview of course goals and objectives designed to help you gain insight into various signs and </w:t>
+        <w:t xml:space="preserve">Welcome to C3! Core Clinical Concepts (C3) is a longitudinal course throughout your third year. This syllabus provides an overview of course goals and objectives designed to help you gain insight into various signs and symptoms as well as the pathologies that are often responsible for them. In addition, you will have opportunity to develop clinical and cognitive skills that will be critical to </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7537" w:rsidRPr="00EF12A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF12A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>symptoms as well as the pathologies that are often responsible for them. In addition, you will have opportunity to develop clinical and cognitive skills that will be critical to your successful completion of your Clerkship as well as exams (</w:t>
+        <w:t xml:space="preserve"> successful completion of your Clerkship as well as formative exams (</w:t>
       </w:r>
       <w:r w:rsidR="005A7E4E" w:rsidRPr="00EF12A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>i.e.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF12A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> COMAT and COMLEX). Please make sure to review this syllabus in its entirety to ensure understanding of the course format, syllabus content, and MSUCOM expectations.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="11376965" w14:textId="77777777" w:rsidR="007B1DBA" w:rsidRPr="00C40B5D" w:rsidRDefault="007B1DBA" w:rsidP="007B1DBA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15D2F7E0" w14:textId="77777777" w:rsidR="007B1DBA" w:rsidRPr="00C40B5D" w:rsidRDefault="007B1DBA" w:rsidP="007B1DBA">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc171428728"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc213843979"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc233812632"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="597BF7FB" w14:textId="77777777" w:rsidR="007B1DBA" w:rsidRPr="007B1DBA" w:rsidRDefault="007B1DBA" w:rsidP="007B1DBA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc170376835"/>
       <w:bookmarkStart w:id="6" w:name="_Toc171428729"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc213843980"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc233812633"/>
       <w:r w:rsidRPr="007B1DBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Course Enrollment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="5A3803AA" w14:textId="77777777" w:rsidR="007118DB" w:rsidRPr="00C40B5D" w:rsidRDefault="007118DB" w:rsidP="007118DB">
+    <w:p w14:paraId="03E54D73" w14:textId="77777777" w:rsidR="007B1DBA" w:rsidRPr="007B1DBA" w:rsidRDefault="007B1DBA" w:rsidP="007B1DBA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="70FB6F6B">
+      <w:r w:rsidRPr="007B1DBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F17BAF" w14:textId="3AACF13E" w:rsidR="007118DB" w:rsidRDefault="007118DB" w:rsidP="007118DB">
+    <w:p w14:paraId="0ED8F286" w14:textId="77777777" w:rsidR="007B1DBA" w:rsidRPr="007B1DBA" w:rsidRDefault="007B1DBA" w:rsidP="007B1DBA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7ACAF297">
-[...18 lines deleted...]
-    <w:p w14:paraId="1822A3C5" w14:textId="77777777" w:rsidR="007118DB" w:rsidRPr="0050013B" w:rsidRDefault="007118DB" w:rsidP="007118DB">
+      <w:r w:rsidRPr="007B1DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Core rotations are scheduled by MSUCOM and may not be moved. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DCA592" w14:textId="77777777" w:rsidR="007B1DBA" w:rsidRPr="007B1DBA" w:rsidRDefault="007B1DBA" w:rsidP="007B1DBA">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050013B">
+      <w:r w:rsidRPr="007B1DBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>It is the responsibility of the student to ensure MSUCOM confirmation and enrollment prior to starting any course/rotation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F18314" w14:textId="77777777" w:rsidR="007118DB" w:rsidRPr="0050013B" w:rsidRDefault="007118DB" w:rsidP="007118DB">
+    <w:p w14:paraId="32C88FEE" w14:textId="77777777" w:rsidR="007B1DBA" w:rsidRPr="007B1DBA" w:rsidRDefault="007B1DBA" w:rsidP="007B1DBA">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7ACAF297">
+      <w:r w:rsidRPr="007B1DBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule and ‘yes’ is visible in the enrollment column.</w:t>
+        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534678A6" w14:textId="77777777" w:rsidR="007B1DBA" w:rsidRPr="007B1DBA" w:rsidRDefault="007B1DBA" w:rsidP="007B1DBA">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enrollment will be processed by the MSUCOM Registrar’s Office upon clerkship confirmation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518F5451" w14:textId="77777777" w:rsidR="007B1DBA" w:rsidRPr="007B1DBA" w:rsidRDefault="007B1DBA" w:rsidP="007B1DBA">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Enrollment can be verified by the student by reviewing the Student Information System</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D47E12C" w14:textId="77777777" w:rsidR="007B1DBA" w:rsidRPr="00C40B5D" w:rsidRDefault="007B1DBA" w:rsidP="007B1DBA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc213843981"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc233812634"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="400CD790" w14:textId="1551B914" w:rsidR="00EF12A9" w:rsidRPr="00EF12A9" w:rsidRDefault="00EF12A9" w:rsidP="00EF12A9">
+    <w:p w14:paraId="400CD790" w14:textId="5C4DC1D7" w:rsidR="00EF12A9" w:rsidRDefault="00EF12A9" w:rsidP="00EF12A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk110861149"/>
       <w:r w:rsidRPr="00EF12A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This course will be presented over a span of ten months, starting in </w:t>
       </w:r>
       <w:r w:rsidR="008E1CC9" w:rsidRPr="00EF12A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>August,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF12A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and ending in May of your third year of medical school. Sessions will be focused on Case Discussions of common diagnoses and symptoms presentations. Other important topics for professional development will also be covered.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="47B69045" w14:textId="77777777" w:rsidR="00EF12A9" w:rsidRPr="00EF12A9" w:rsidRDefault="00EF12A9" w:rsidP="00EF12A9">
+        <w:t xml:space="preserve"> and ending in </w:t>
+      </w:r>
+      <w:r w:rsidR="000A2626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>April</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF12A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of your third year of medical school. Sessions will be focused on Case Discussions of common diagnoses and symptoms presentations. Other important topics for professional development will also be covered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C54B7EF" w14:textId="77777777" w:rsidR="00ED7537" w:rsidRPr="00EF12A9" w:rsidRDefault="00ED7537" w:rsidP="00EF12A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF12A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="41C9828E" w14:textId="77777777" w:rsidR="00EF12A9" w:rsidRPr="00EF12A9" w:rsidRDefault="00EF12A9" w:rsidP="00EF12A9">
+    </w:p>
+    <w:p w14:paraId="47B69045" w14:textId="2A67C659" w:rsidR="00EF12A9" w:rsidRPr="00EF12A9" w:rsidRDefault="00EF12A9" w:rsidP="00EF12A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6AA2531B" w14:textId="42CB78FE" w:rsidR="00EF12A9" w:rsidRPr="00EF12A9" w:rsidRDefault="00EF12A9" w:rsidP="00EF12A9">
+      <w:r w:rsidRPr="00EF12A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Designated readings, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E233C4" w:rsidRPr="00EF12A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>presentations,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF12A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and online resources will be provided to the student via Desire2Learn (D2L). Students will be expected to have read and reviewed all elements of content for each month on a week-to- week basis in advance of their didactic session. In addition, several longitudinal assignments will be required on D2L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C9828E" w14:textId="77777777" w:rsidR="00EF12A9" w:rsidRPr="00EF12A9" w:rsidRDefault="00EF12A9" w:rsidP="00EF12A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AA2531B" w14:textId="41CD353A" w:rsidR="00EF12A9" w:rsidRPr="00EF12A9" w:rsidRDefault="00EF12A9" w:rsidP="00EF12A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00EF12A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The online content will be enhanced and integrated through active student participation in weekly didactic sessions provided at the student’s base hospital. These sessions will have separate, interactive elements that may involve additional preparatory work for students to accomplish individually or in teams prior to the session. Sessions are designed to be held in a four-hour block on a weekly basis, although some variation may occur at individual base hospitals due to scheduling. </w:t>
       </w:r>
       <w:r w:rsidR="000E1CC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Modules will consist of 3 </w:t>
       </w:r>
       <w:r w:rsidR="00572E8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>consecutive</w:t>
       </w:r>
       <w:r w:rsidR="000E1CC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> weeks then one week </w:t>
       </w:r>
       <w:r w:rsidR="00572E8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">off for COMAT studying. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF12A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>All sessions will be overseen and usually lead by the C3 Director, who is a designated faculty member within the base hospital. Sessions may be led by other</w:t>
+        <w:t xml:space="preserve">All sessions will be overseen and usually </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7537" w:rsidRPr="00EF12A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>led</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF12A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the C3 Director, who is a designated faculty member within the base hospital. Sessions may be </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7537" w:rsidRPr="00EF12A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>held</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF12A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by other</w:t>
       </w:r>
       <w:r w:rsidR="0036361F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF12A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>qualified individuals at the discretion of the C3 Director.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="20474EC5" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc213843982"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc233812635"/>
       <w:r w:rsidRPr="00192537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="093CE269" w14:textId="4A848AD6" w:rsidR="00591866" w:rsidRPr="00591866" w:rsidRDefault="00591866" w:rsidP="00D30CCB">
+    <w:p w14:paraId="093CE269" w14:textId="62F72A7E" w:rsidR="00591866" w:rsidRPr="00591866" w:rsidRDefault="00591866" w:rsidP="00D30CCB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">In 2006 and 2009, the NBOME sought to </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>In 2006 and 2009, the NBOME sought to more clearly define the osteopathic medical competency domains by creating a report that described measurable elements available to measure these domains as well as what outcomes could be anticipated from the assessments. This document was further revised in 2011 and 2012 and serves as the basis for the creation of this curriculum. The following is a list of stated goals and objectives that participation in the C3 will accomplish. Each goal achieved directly relates to specific measurable outcomes as defined in the NBOME ‘Fundamental Osteopathic Medical Competencies’ report. These goals and objectives are related to all learning activities present within the curriculum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC68B6A" w14:textId="77777777" w:rsidR="00591866" w:rsidRPr="00591866" w:rsidRDefault="00591866" w:rsidP="00D30CCB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00591866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> by creating a report that described measurable elements available to measure these domains as well as what outcomes could be anticipated from the assessments. This document was further revised in 2011 and 2012 and serves as the basis for the creation of this curriculum. The following is a list of stated goals and objectives that participation in the C3 will accomplish. Each goal achieved </w:t>
-[...5 lines deleted...]
-        <w:t>relates</w:t>
+        <w:t xml:space="preserve">In 2020, this curriculum was revised to meet further goals. Part of becoming an excellent osteopathic physician depends on the ability to critically think through a clinical case scenario. </w:t>
       </w:r>
       <w:r w:rsidRPr="00591866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to specific measurable outcomes as defined in the NBOME ‘Fundamental Osteopathic Medical Competencies’ report. These goals and objectives are related to all learning activities present within the curriculum.</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>memorizing facts, and more on developing thought processes to classify and apply medical knowledge to the clinical patient through clinical reasoning and clinical decision making.</w:t>
+        <w:t>This curriculum will focus less on memorizing facts, and more on developing thought processes to classify and apply medical knowledge to the clinical patient through clinical reasoning and clinical decision making.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC472C3" w14:textId="58875A29" w:rsidR="00591866" w:rsidRPr="007B1DBA" w:rsidRDefault="00591866" w:rsidP="007B1DBA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The C3 curriculum is a complementary curriculum to the clinical learning that takes place during the </w:t>
       </w:r>
       <w:r w:rsidR="005A7E4E" w:rsidRPr="00591866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>third</w:t>
       </w:r>
       <w:r w:rsidRPr="00591866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> year of medical school. Students will use this didactic time to discuss common clinical presentations, evidence-based medicine, and developing a differential diagnosis. They will practice skills such as case presentation, establishing and maintaining a physician-patient relationship, and</w:t>
@@ -4290,51 +4384,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00591866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>effective documentation. Students will demonstrate application of these principles into system-based practice and population</w:t>
       </w:r>
       <w:r w:rsidR="001C66E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="1A1DA62B" w:rsidR="00B848B6" w:rsidRPr="00192537" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc213843983"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc233812636"/>
       <w:r w:rsidRPr="00192537">
         <w:t>GOALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="7D05637F" w14:textId="77777777" w:rsidR="00FF3663" w:rsidRPr="00FF3663" w:rsidRDefault="00FF3663" w:rsidP="00FF3663">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Hlk110861313"/>
       <w:r w:rsidRPr="00FF3663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Develop critical clinical thinking skills through case scenario discussions.</w:t>
@@ -4399,51 +4493,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Explore health systems science concepts.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00192537" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="00C40B5D" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc213843984"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc233812637"/>
       <w:r w:rsidRPr="00192537">
         <w:t>OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="1BB479D9" w14:textId="77777777" w:rsidR="00FF3663" w:rsidRPr="00FF3663" w:rsidRDefault="00FF3663" w:rsidP="00FF3663">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Hlk110861391"/>
       <w:r w:rsidRPr="00FF3663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Create an organized differential diagnosis for common clinical presentations.</w:t>
@@ -4587,76 +4681,106 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF3663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Discuss shared values and goals of a successful interprofessional team.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="00C40B5D" w:rsidRDefault="009D3F69" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="486FCA96" w14:textId="08C59CEF" w:rsidR="002D4AE9" w:rsidRPr="00C40B5D" w:rsidRDefault="002D4AE9" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc213843985"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc233812638"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>COMPETENCIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="0F3C3618" w14:textId="77777777" w:rsidR="00FF3663" w:rsidRPr="00FF3663" w:rsidRDefault="00FF3663" w:rsidP="00FF3663">
+    <w:p w14:paraId="0F3C3618" w14:textId="59AD3C17" w:rsidR="00FF3663" w:rsidRPr="00FF3663" w:rsidRDefault="00FF3663" w:rsidP="00FF3663">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Hlk110861452"/>
       <w:r w:rsidRPr="00FF3663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Use relationship between structure and function to promote health by applying knowledge of the biomedical sciences, such as functional anatomy, physiology, biochemistry, histology, pathology, and pharmacology, to support the appropriate application of osteopathic principles and OMT. (I.2.b)</w:t>
+        <w:t xml:space="preserve">Use relationship between structure and function to promote health by applying knowledge of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF3663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7537">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>biomedical</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF3663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sciences, such as functional anatomy, physiology, biochemistry, histology, pathology, and pharmacology, to support the appropriate application of osteopathic principles and OMT. (I.2.b)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F3DD4F" w14:textId="77777777" w:rsidR="00FF3663" w:rsidRPr="00FF3663" w:rsidRDefault="00FF3663" w:rsidP="00FF3663">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF3663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Use scientific concepts to evaluate, diagnose, and manage clinical patient presentations and population health (II.3.a)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D7DE815" w14:textId="77777777" w:rsidR="00FF3663" w:rsidRPr="00FF3663" w:rsidRDefault="00FF3663" w:rsidP="00FF3663">
       <w:pPr>
         <w:numPr>
@@ -4792,71 +4916,71 @@
       <w:r w:rsidRPr="00FF3663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Form a patient-centered, interprofessional, evidence-based management plan. (III.4)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="664F28D8" w14:textId="77777777" w:rsidR="00FF3663" w:rsidRPr="00FF3663" w:rsidRDefault="00FF3663" w:rsidP="00FF3663">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF3663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Practice skills that establish and maintain the physician-patient relationship (IV.1), conduct a patient centered interview (IV.2), demonstrate effective written and electronic communication in dealing with patients and other health care professionals (IV.3), and demonstrate humanistic behavior. (V.2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05DED4B1" w14:textId="77777777" w:rsidR="00FF3663" w:rsidRPr="00FF3663" w:rsidRDefault="00FF3663" w:rsidP="00FF3663">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF3663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Describe the clinical significance of and apply strategies for integrating research evidence into clinical practice. (VI.3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50924532" w14:textId="20AA0FB6" w:rsidR="00FF3663" w:rsidRDefault="00FF3663" w:rsidP="00FF3663">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF3663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Critically evaluate medical information and its sources and apply such information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4893,73 +5017,68 @@
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Identify and utilize effective strategies to assessing patients (VII.4)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="037725BD" w14:textId="77777777" w:rsidR="00192537" w:rsidRDefault="00192537" w:rsidP="007B1DBA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="587786A4" w14:textId="10B8252F" w:rsidR="00FF3663" w:rsidRPr="007118DB" w:rsidRDefault="00FF3663" w:rsidP="007118DB">
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="587786A4" w14:textId="10B8252F" w:rsidR="00FF3663" w:rsidRDefault="00FF3663" w:rsidP="00FF3663">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc213843986"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>EPAS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="251AC04A" w14:textId="77777777" w:rsidR="00FF3663" w:rsidRPr="00FF3663" w:rsidRDefault="00FF3663" w:rsidP="00FF3663">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1180"/>
           <w:tab w:val="left" w:pos="1181"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="147" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF3663">
@@ -5326,51 +5445,65 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1180"/>
           <w:tab w:val="left" w:pos="1181"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="38" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF3663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Form clinical questions and retrieve evidence to advance patient care. (EPA</w:t>
+        <w:t xml:space="preserve">Form clinical questions and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF3663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>retrieve</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF3663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> evidence to advance patient care. (EPA</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>7)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E136D20" w14:textId="1911C757" w:rsidR="00FF3663" w:rsidRPr="0026550B" w:rsidRDefault="00FF3663" w:rsidP="0026550B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
@@ -5404,58 +5537,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(EPA)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p w14:paraId="2568D8DD" w14:textId="77777777" w:rsidR="00FF3663" w:rsidRDefault="00FF3663" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="3BED9B3A" w:rsidR="0076235D" w:rsidRPr="00192537" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc213843987"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc233812639"/>
       <w:r w:rsidRPr="00192537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="5D2F9453" w:rsidR="00697E55" w:rsidRPr="00192537" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00192537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00192537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="005A7E4E" w:rsidRPr="00192537">
         <w:rPr>
@@ -5490,264 +5623,304 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00192537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00192537" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00192537" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc213843988"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc233812640"/>
       <w:r w:rsidRPr="00192537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00192537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="73ECBFA5" w14:textId="7DA5CCC3" w:rsidR="00090E68" w:rsidRPr="00B860DE" w:rsidRDefault="005B4C18" w:rsidP="00B860DE">
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc213843989"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc233812641"/>
       <w:r w:rsidRPr="00192537">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="73ECBFA5" w14:textId="77777777" w:rsidR="00090E68" w:rsidRPr="00C40B5D" w:rsidRDefault="00090E68" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="0CB9C66B" w:rsidR="009A1109" w:rsidRPr="0026550B" w:rsidRDefault="008350DA" w:rsidP="0026550B">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc213843990"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc233812642"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Desire 2 Learn</w:t>
       </w:r>
       <w:r w:rsidR="003735B5" w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> (D2L)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="4D665B8E" w14:textId="77777777" w:rsidR="00373AB1" w:rsidRDefault="009A1109" w:rsidP="00B36CB9">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc106630800"/>
+      <w:r w:rsidRPr="002434AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="21"/>
-    </w:p>
-[...14 lines deleted...]
-      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="008E62B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="008E62B2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008E62B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">). Once logged in, your specific course section may appear on the D2L landing page. </w:t>
       </w:r>
       <w:r w:rsidR="005A7E4E" w:rsidRPr="008E62B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Or</w:t>
       </w:r>
       <w:r w:rsidRPr="008E62B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> you may find and pin the course to your homepage by typing the following text into </w:t>
       </w:r>
       <w:r w:rsidRPr="008E62B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Search for a course</w:t>
       </w:r>
       <w:r w:rsidRPr="008E62B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721E1CC2" w14:textId="7E6292CF" w:rsidR="00373AB1" w:rsidRPr="00373AB1" w:rsidRDefault="00373AB1" w:rsidP="00373AB1">
+    <w:p w14:paraId="721E1CC2" w14:textId="5B485C2D" w:rsidR="00373AB1" w:rsidRPr="00373AB1" w:rsidRDefault="00373AB1" w:rsidP="00373AB1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00373AB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>US25-C3-Core Clinical Concepts for Module A</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4859B79D" w14:textId="77777777" w:rsidR="00373AB1" w:rsidRPr="00373AB1" w:rsidRDefault="00373AB1" w:rsidP="00373AB1">
+        <w:t>US2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B142AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6 – OST 603 – Module A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4859B79D" w14:textId="51885CB4" w:rsidR="00373AB1" w:rsidRPr="00373AB1" w:rsidRDefault="00373AB1" w:rsidP="00373AB1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00373AB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>FS25 – C3 -</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009A1109" w:rsidRPr="00373AB1">
+        <w:t>FS2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B142AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00B142AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>OST 603 – Modules B-E for Fall semester</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373AB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Core </w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="4B9E9912" w14:textId="160F33FC" w:rsidR="009A1109" w:rsidRPr="00373AB1" w:rsidRDefault="00373AB1" w:rsidP="00373AB1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9E9912" w14:textId="6B541A74" w:rsidR="009A1109" w:rsidRPr="00373AB1" w:rsidRDefault="00373AB1" w:rsidP="00373AB1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00373AB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>SS26 – C3- Core Clinical Concepts for Spring Semester</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A54A69" w:rsidRPr="00373AB1">
+        <w:t>SS2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B142AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00B142AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>OST 603 – Modules F-I for Spring Semester</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6326ED" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="008E62B2" w:rsidRDefault="009A1109" w:rsidP="009A1109">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002434AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If you encounter any issues accessing this D2L course, please email the CA (on the title page of this syllabus).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41894F8B" w14:textId="6D98CD07" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
@@ -5770,115 +5943,115 @@
       <w:r w:rsidR="009D4FA7" w:rsidRPr="00982F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>beginning</w:t>
       </w:r>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of C3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BBD580B" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="Available_at:__https://www.truelearn.net"/>
-      <w:bookmarkStart w:id="24" w:name="_bookmark11"/>
+      <w:bookmarkStart w:id="22" w:name="Available_at:__https://www.truelearn.net"/>
+      <w:bookmarkStart w:id="23" w:name="_bookmark11"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
-      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r w:rsidRPr="00982F30">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>https://www.truelearn.net/?_ga=2.215058718.866237664.1651858724-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="00982F30">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>917063151.1651858724</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="57F20E27" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00792332">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="AMA_Health_System_Science_Modules:"/>
-      <w:bookmarkStart w:id="26" w:name="_bookmark12"/>
+      <w:bookmarkStart w:id="24" w:name="AMA_Health_System_Science_Modules:"/>
+      <w:bookmarkStart w:id="25" w:name="_bookmark12"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
-      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="7C15DCD5" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="Aquifer"/>
-      <w:bookmarkStart w:id="28" w:name="_bookmark14"/>
+      <w:bookmarkStart w:id="26" w:name="Aquifer"/>
+      <w:bookmarkStart w:id="27" w:name="_bookmark14"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
-      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Aquifer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC5E271" w14:textId="756DF60D" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
@@ -5968,165 +6141,184 @@
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00076FFB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://training.ipassinstitute.com/login</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1AB1FEBA" w14:textId="77777777" w:rsidR="00D52AA3" w:rsidRPr="00C40B5D" w:rsidRDefault="00D52AA3" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DA8A430" w14:textId="166DBB95" w:rsidR="002A6615" w:rsidRPr="009F6629" w:rsidRDefault="005B4C18" w:rsidP="009F6629">
+    <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc213843991"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc233812643"/>
       <w:r w:rsidRPr="00C40B5D">
-        <w:lastRenderedPageBreak/>
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0BE89CC3" w14:textId="4476B8A0" w:rsidR="00DD4FC2" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="009F6629">
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="0DA8A430" w14:textId="55B9F894" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE89CC3" w14:textId="04D9ECD9" w:rsidR="00DD4FC2" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="00401B3E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc213843992"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc233812644"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3B111B2E" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="55872DEE" w14:textId="66987AA3" w:rsidR="00401B3E" w:rsidRDefault="00982F30" w:rsidP="00401B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Users’ Guide to the Medical Literature: A Manual for Evidence-Based Clinical Practice, 3rd ed.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1A4C7760" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
+        <w:t xml:space="preserve">Users’ Guide to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00982F30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>the Medical</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00982F30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Literature: A Manual for Evidence-Based Clinical Practice, 3rd ed.</w:t>
+      </w:r>
+      <w:r w:rsidR="00401B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00700B07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Available at: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4C7760" w14:textId="3DF9F820" w:rsidR="00982F30" w:rsidRPr="00401B3E" w:rsidRDefault="00982F30" w:rsidP="00700B07">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00982F30">
-[...5 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId25">
-        <w:r w:rsidRPr="00982F30">
+        <w:r w:rsidRPr="00401B3E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">https://jamaevidence-mhmedical- </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId26">
-        <w:r w:rsidRPr="00982F30">
+        <w:r w:rsidRPr="00401B3E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>com.proxy1.cl.msu.edu/book.aspx?bookID=847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D897DC0" w14:textId="77777777" w:rsidR="00A52DCE" w:rsidRPr="00C40B5D" w:rsidRDefault="00A52DCE" w:rsidP="000602B1">
-[...8 lines deleted...]
-    <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="000602B1">
+    <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="00D8591B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc213843993"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc233812645"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="3E19FF9D" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00807025">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:right="725"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In each of the C3 Modules, students are expected to complete all required reading assignments and preparatory work for the module PRIOR to attending that week’s didactic session. All such information will be clearly identified to the student within D2L in the relevant area. Successful participation in each week’s didactic sessions will rely on timely completion of the preparatory elements, as well as following basic tenants of professional behavior. Below are </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">examples </w:t>
       </w:r>
       <w:r>
         <w:t>of activities students may encounter in preparing for each month’s modules:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06700E85" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:sz w:val="25"/>
@@ -6251,51 +6443,51 @@
         <w:t>i.e.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> a week one quiz during week one). However, you may complete these on an individualized schedule to allow for flexibility, but they must be completed by the end of the </w:t>
       </w:r>
       <w:r w:rsidR="005A7E4E" w:rsidRPr="00982F30">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>module.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D38135C" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="819" w:right="1100"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B4B74D5" w14:textId="546CAC75" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
+    <w:p w14:paraId="2B4B74D5" w14:textId="78276E2D" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="819" w:right="1100"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Each Module will include topics </w:t>
       </w:r>
       <w:r w:rsidR="00AA66CD">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> focus on common presenting symptoms and diagnoses using clinical case scenarios</w:t>
@@ -6312,1037 +6504,1019 @@
         </w:rPr>
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:r w:rsidR="007D2044">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">skills needed </w:t>
       </w:r>
       <w:r w:rsidR="00D17DA7">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">to become a </w:t>
       </w:r>
       <w:r w:rsidR="004E0F41">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>confident physician</w:t>
       </w:r>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> full schedule will be available on D2L.</w:t>
+        <w:t>. A full schedule will be available on D2L.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D753DCE" w14:textId="1E786032" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="819" w:right="1100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="839" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="6CAC46"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="6CAC46"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6CAC46"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="6CAC46"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6CAC46"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6CAC46"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4675"/>
         <w:gridCol w:w="4675"/>
       </w:tblGrid>
       <w:tr w:rsidR="00982F30" w14:paraId="74899667" w14:textId="77777777" w:rsidTr="007313CA">
         <w:trPr>
           <w:trHeight w:val="635"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FC2289B" w14:textId="5D51F8F2" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="5FC2289B" w14:textId="5D51F8F2" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Common Diagnoses and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="369CAB6F" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="369CAB6F" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="41"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>symptom presentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33699518" w14:textId="4794B435" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="33699518" w14:textId="4794B435" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="725"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Other Selected Topics</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00982F30" w14:paraId="6855BD19" w14:textId="77777777" w:rsidTr="007313CA">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D5BE1B5" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="5D5BE1B5" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Abdominal pain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28EEB300" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="28EEB300" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Leadership and Professionalism</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00982F30" w14:paraId="37862715" w14:textId="77777777" w:rsidTr="007313CA">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C444777" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="3C444777" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Cough</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="227682D7" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="227682D7" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Research</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00982F30" w14:paraId="70EDA390" w14:textId="77777777" w:rsidTr="007313CA">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30961437" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="30961437" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Headache</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="089255AE" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="089255AE" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Interprofessional Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00982F30" w14:paraId="7680A6C1" w14:textId="77777777" w:rsidTr="007313CA">
         <w:trPr>
           <w:trHeight w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67A8C3B8" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="67A8C3B8" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Rash</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50696626" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="50696626" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Health systems science</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00982F30" w14:paraId="3EE5D72E" w14:textId="77777777" w:rsidTr="007313CA">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="408A29FB" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="408A29FB" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Syncope</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F79635E" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="0F79635E" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Radiology</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00982F30" w14:paraId="33C14BC2" w14:textId="77777777" w:rsidTr="007313CA">
         <w:trPr>
           <w:trHeight w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="127CC4DF" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="127CC4DF" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Shortness of breath</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57996B96" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="57996B96" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Procedures</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00982F30" w14:paraId="474AC65D" w14:textId="77777777" w:rsidTr="007313CA">
         <w:trPr>
           <w:trHeight w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19842B65" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="19842B65" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Chest pain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E8173F7" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="7E8173F7" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Scholarly writing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00982F30" w14:paraId="3388A1AF" w14:textId="77777777" w:rsidTr="007313CA">
         <w:trPr>
           <w:trHeight w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AA8AC8A" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="1AA8AC8A" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Nausea/vomiting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53EFD9F0" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="53EFD9F0" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Wellness</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00982F30" w14:paraId="0608C5FB" w14:textId="77777777" w:rsidTr="007313CA">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BAF73B8" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="1BAF73B8" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Fatigue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34F715B6" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="34F715B6" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Medical Ethics</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00982F30" w14:paraId="2E0065F9" w14:textId="77777777" w:rsidTr="007313CA">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="199FE003" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="199FE003" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Fever</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2561A4EA" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="2561A4EA" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>OMT Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00982F30" w14:paraId="112C3A86" w14:textId="77777777" w:rsidTr="007313CA">
         <w:trPr>
           <w:trHeight w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6054C770" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="6054C770" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Back pain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F74068E" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="2F74068E" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Advocacy and Health Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00982F30" w14:paraId="44C38828" w14:textId="77777777" w:rsidTr="007313CA">
         <w:trPr>
           <w:trHeight w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68CDDE59" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="68CDDE59" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Dysuria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CD7FAF6" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="3CD7FAF6" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Mental Health</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00982F30" w14:paraId="55B2EECC" w14:textId="77777777" w:rsidTr="007313CA">
         <w:trPr>
           <w:trHeight w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C4B49BD" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="1C4B49BD" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Joint pain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F589E05" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="0F589E05" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Pediatrics</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00982F30" w14:paraId="0BCCFC43" w14:textId="77777777" w:rsidTr="007313CA">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C7FDECD" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="4C7FDECD" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Pelvic pain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60933E61" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="007313CA">
+          <w:p w14:paraId="60933E61" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="724"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Board Review</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B0F29C5" w14:textId="77777777" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="819" w:right="1100"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F313137" w14:textId="273AF4A6" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00F006C9" w:rsidP="0026550B">
+    <w:p w14:paraId="6F313137" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00D8591B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
-        <w:ind w:right="1100"/>
+        <w:ind w:left="792" w:right="1100"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F006C9">
-[...5 lines deleted...]
-      <w:r w:rsidR="00982F30" w:rsidRPr="00982F30">
+      <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>DO/PhD Students</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D39FC7F" w14:textId="2633921E" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="819" w:right="1100"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>DO/PhD students may participate in C3 during their G years as their schedule allows. They are responsible for all assignments for each module for which they are registered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237962C7" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="819" w:right="1100"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4498752B" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="819" w:right="1100"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="BOARD_REVIEW_QUESTIONS"/>
-      <w:bookmarkStart w:id="33" w:name="_bookmark20"/>
+      <w:bookmarkStart w:id="31" w:name="BOARD_REVIEW_QUESTIONS"/>
+      <w:bookmarkStart w:id="32" w:name="_bookmark20"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
-      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>BOARD REVIEW QUESTIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27D3D514" w14:textId="0B33032C" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="819" w:right="1100"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Board review practice quizzes will be assigned through TrueLearn. MSUCOM will provide a subscription to each third-year student and login information will be sent at the beginning of C3. Students must </w:t>
       </w:r>
       <w:r w:rsidRPr="00800893">
         <w:rPr>
@@ -7444,382 +7618,446 @@
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> are graded for completion. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612ED136" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="819" w:right="1100"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04A22DAC" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="819" w:right="1100"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="LONGITUDINAL_ASSIGNMENTS"/>
-      <w:bookmarkStart w:id="35" w:name="_bookmark21"/>
+      <w:bookmarkStart w:id="33" w:name="LONGITUDINAL_ASSIGNMENTS"/>
+      <w:bookmarkStart w:id="34" w:name="_bookmark21"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
-      <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>LONGITUDINAL ASSIGNMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F827478" w14:textId="506151DF" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
+    <w:p w14:paraId="3ABAF47D" w14:textId="44FC260F" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="006E2652">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="819" w:right="1100"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Assignments will be given on D2L that cover certain foundational concepts, such as EKG reading, radiology, health system science, I-</w:t>
       </w:r>
       <w:r w:rsidR="008E1CC9" w:rsidRPr="00982F30">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>PASS,</w:t>
       </w:r>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and evidence-based medicine. </w:t>
       </w:r>
       <w:r w:rsidR="001C66E5" w:rsidRPr="00982F30">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>These</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3ABAF47D" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
+      <w:r w:rsidR="006E2652">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982F30">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assignments will be available at the start of the fall and spring semesters and be due </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00982F30">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00982F30">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the end of Module E and Module I, respectively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31423188" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="819" w:right="1100"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00982F30">
-[...6 lines deleted...]
-    <w:p w14:paraId="31423188" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
+    </w:p>
+    <w:p w14:paraId="53730B3E" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="819" w:right="1100"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="53730B3E" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
+      <w:bookmarkStart w:id="35" w:name="ORAL_PRESENTATIONS"/>
+      <w:bookmarkStart w:id="36" w:name="_bookmark22"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidRPr="00982F30">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>ORAL PRESENTATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F832562" w14:textId="5C1CF965" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="819" w:right="1100"/>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00982F30">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>The Oral Presentation of Case 3 that was recorded in the LAC with the CPCA Initial Visit will be scored as part of Module A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9878A6" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="819" w:right="1100"/>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F2CC50" w14:textId="77777777" w:rsidR="006E2652" w:rsidRDefault="006E2652" w:rsidP="00982F30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="819" w:right="1100"/>
         <w:rPr>
-          <w:lang w:bidi="en-US"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>ORAL PRESENTATIONS</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="653E14F7" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="TOPICAL_FORMAL"/>
+      <w:bookmarkStart w:id="38" w:name="_bookmark23"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="370F1B67" w14:textId="77777777" w:rsidR="006E2652" w:rsidRDefault="006E2652" w:rsidP="00982F30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="819" w:right="1100"/>
         <w:rPr>
-          <w:lang w:bidi="en-US"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>TOPICAL FORMAL</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="19B72505" w14:textId="1A5953CB" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="653E14F7" w14:textId="5294F1DA" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="819" w:right="1100"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
+          <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Each student will give a topical formal presentation on a preselected topic. Students will work with the C3 Director at their base hospital site to decide topic, expectations, and time for presentation. The C3 Director will submit an evaluation by the end of Module I.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6FF06444" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
+        <w:lastRenderedPageBreak/>
+        <w:t>TOPICAL FORMAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B72505" w14:textId="1A5953CB" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="819" w:right="1100"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2213E9C4" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
+      <w:r w:rsidRPr="00982F30">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Each student will give a topical formal presentation on a preselected topic. Students will work with the C3 Director at their base hospital site to decide topic, expectations, and time for presentation. The C3 Director will submit an evaluation by the end of Module I.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF06444" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="819" w:right="1100"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="BASE_HOSPITAL_SPECIAL_TOPICS"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="70FBB979" w14:textId="74437684" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
+    </w:p>
+    <w:p w14:paraId="2213E9C4" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="819" w:right="1100"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="BASE_HOSPITAL_SPECIAL_TOPICS"/>
+      <w:bookmarkStart w:id="40" w:name="_bookmark24"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
+          <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Protected time is scheduled in most modules for Base Hospital Special Topics. These days allow for each base hospital site to provide unique content. MSUCOM will not have </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="04075CC8" w14:textId="717C9CC4" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
+        <w:t>BASE HOSPITAL SPECIAL TOPICS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FBB979" w14:textId="6615BAEF" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="819" w:right="1100"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="CPCA_and_REGIONAL_VISITS"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
-          <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">CPCA AND </w:t>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+        <w:t xml:space="preserve">Protected time is scheduled in </w:t>
+      </w:r>
+      <w:r w:rsidR="0042338F">
+        <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>CLERKSHIP AND CAREER ADVISING UPDATES</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2FAB7D1B" w14:textId="25DE13C5" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
+        <w:t>some</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982F30">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> modules for Base Hospital Special Topics. These days allow for each base hospital site to provide unique content. MSUCOM will not have material for those weeks, but students are responsible for any material assigned by their base hospital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B26A2DB" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="819" w:right="1100"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04075CC8" w14:textId="717C9CC4" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="819" w:right="1100"/>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="CPCA_and_REGIONAL_VISITS"/>
+      <w:bookmarkStart w:id="42" w:name="_bookmark25"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
+          <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve">CPCA AND </w:t>
+      </w:r>
+      <w:r w:rsidR="00076FFB">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>CLERKSHIP AND CAREER ADVISING UPDATES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B130F46" w14:textId="77777777" w:rsidR="006E2652" w:rsidRDefault="00982F30" w:rsidP="00982F30">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="819" w:right="1100"/>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00982F30">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">The Clinical Performance Competency Assessment (CPCA) preparatory material will be available on the C3 D2L page. In addition, two </w:t>
       </w:r>
       <w:r w:rsidR="00076FFB">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Clerkship and Career Advising Updates</w:t>
       </w:r>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be scheduled, one in the fall and one in the spring, in place of C3 for the week. Although all these events are scheduled during C3 time, they are not part of the grade for C3. Attendance to all </w:t>
       </w:r>
       <w:r w:rsidR="00076FFB">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Clerkship and Career Advising Updates</w:t>
       </w:r>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and CPCA is mandatory. Successful completion of the CPCA is required by MSUCOM for graduation. Any unexcused absence from these events will be considered unprofessional and will be referred to the MSUCOM Spartan Community Clearinghouse.</w:t>
+        <w:t xml:space="preserve"> and CPCA is mandatory. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0CD02B" w14:textId="77777777" w:rsidR="006E2652" w:rsidRDefault="006E2652" w:rsidP="00982F30">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="819" w:right="1100"/>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FAB7D1B" w14:textId="153DC720" w:rsidR="00982F30" w:rsidRDefault="00982F30" w:rsidP="00982F30">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="819" w:right="1100"/>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00982F30">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Successful completion of the CPCA is required by MSUCOM for graduation. Any unexcused absence from these events will be considered unprofessional and will be referred to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00982F30">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CBF548E" w14:textId="52D97ECC" w:rsidR="0026550B" w:rsidRPr="00F006C9" w:rsidRDefault="0026550B" w:rsidP="00F006C9">
+    <w:p w14:paraId="1CBF548E" w14:textId="20E7BE68" w:rsidR="0026550B" w:rsidRPr="006E2652" w:rsidRDefault="0026550B" w:rsidP="006E2652">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc43478267"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="48" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc233812646"/>
       <w:r w:rsidRPr="00192537">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="285DDDE8" w14:textId="53898DB5" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc233812647"/>
+      <w:r w:rsidRPr="00192537">
+        <w:t xml:space="preserve">Student Evaluation of Clerkship </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
-    </w:p>
-[...7 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="46"/>
-      <w:bookmarkEnd w:id="47"/>
-      <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidR="005A07CA">
         <w:t>Course</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3FEC44F7" w14:textId="2A8F8394" w:rsidR="008B7650" w:rsidRPr="008B7650" w:rsidRDefault="008B7650" w:rsidP="008B7650">
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="3FEC44F7" w14:textId="60CF4CE8" w:rsidR="008B7650" w:rsidRPr="008B7650" w:rsidRDefault="008B7650" w:rsidP="008B7650">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="20"/>
           <w:position w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B7650">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="20"/>
           <w:position w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their </w:t>
       </w:r>
       <w:r w:rsidR="005A07CA">
         <w:rPr>
@@ -7843,236 +8081,233 @@
         </w:rPr>
         <w:t xml:space="preserve"> evaluations electronically at the conclusion </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="20"/>
           <w:position w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Module E and Module</w:t>
       </w:r>
       <w:r w:rsidR="00076FFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="20"/>
           <w:position w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0042338F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="20"/>
           <w:position w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>I by</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008B7650">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="000A464F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="20"/>
           <w:position w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> accessing the Medtrics system: </w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="008B7650">
+        <w:t>by clicking on the link provided in the Fall Semester and Spring Semester OST 603 D2L page</w:t>
+      </w:r>
+      <w:r w:rsidR="00E233C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="20"/>
           <w:position w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. By the last week of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00076FFB">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000A464F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="20"/>
           <w:position w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Module E and Module I</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008B7650">
+        <w:t>The evaluation link will be available only during Module E (Fall Semester) and Module I</w:t>
+      </w:r>
+      <w:r w:rsidR="0042338F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="20"/>
           <w:position w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, students will receive an automated email link connecting them to their assigned evaluation for the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00076FFB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A464F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="20"/>
           <w:position w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>course</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008B7650">
+        <w:t>(Spring Semester)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E233C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="20"/>
           <w:position w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Students can also access their pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000A464F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="20"/>
+          <w:position w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students need to complete the Student Evaluation of </w:t>
+      </w:r>
+      <w:r w:rsidR="00386182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="20"/>
+          <w:position w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clerkship Course twice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3599EC54" w14:textId="77777777" w:rsidR="007F3051" w:rsidRPr="00C40B5D" w:rsidRDefault="007F3051" w:rsidP="00982F30">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63A90CF2" w14:textId="77777777" w:rsidR="00634083" w:rsidRPr="00C40B5D" w:rsidRDefault="00634083" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc213843996"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc233812648"/>
       <w:r w:rsidRPr="00192537">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5F9280F3" w14:textId="633913E2" w:rsidR="00A63F3D" w:rsidRPr="00A63F3D" w:rsidRDefault="00A63F3D" w:rsidP="00A63F3D">
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="480D1987" w14:textId="2F200382" w:rsidR="00031E55" w:rsidRPr="00C40B5D" w:rsidRDefault="00031E55" w:rsidP="00031E55">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63F3D">
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The following assignments are eligible for corrective action</w:t>
       </w:r>
-      <w:r w:rsidR="00080DCF" w:rsidRPr="00A63F3D">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00A63F3D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Students who were not successful on these assignments during the course will receive an NGR grade and are permitted to go through a ‘corrective action’ process. Corrective Action</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>due no later than 14 days after the last day of the rotation at 11:59pm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F3D">
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE92848" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="0026550B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -8141,50 +8376,51 @@
     <w:p w14:paraId="0BEDF3DF" w14:textId="77777777" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="0026550B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1540"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="23" w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="1350" w:right="700" w:hanging="270"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>student</w:t>
       </w:r>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8977,51 +9213,50 @@
     </w:p>
     <w:p w14:paraId="611E97D8" w14:textId="12A0CEE6" w:rsidR="00982F30" w:rsidRPr="00982F30" w:rsidRDefault="00982F30" w:rsidP="0026550B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="40" w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="1350" w:right="876" w:hanging="270"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9585,119 +9820,125 @@
         <w:t>If the student fails to complete this requirement, the student will be given until 11:59pm 14 days after the last day of the module</w:t>
       </w:r>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00982F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>to complete.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBDD655" w14:textId="082EDFD9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D44669" w14:textId="20741DD8" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
+    <w:p w14:paraId="16D44669" w14:textId="1E26725B" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="0042338F" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If Corrective Action is required, students will be contacted by the CA after the completion of the Module with further instructions. </w:t>
+      </w:r>
+      <w:r w:rsidR="005A2923" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The student is responsible for contacting the Course Assistant (on the </w:t>
       </w:r>
       <w:r w:rsidR="00020A66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>title</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C40B5D">
+      <w:r w:rsidR="005A2923" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> page of this syllabus) if they believe missing assignments were reported in error</w:t>
       </w:r>
       <w:r w:rsidR="00230841">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C40B5D">
+      <w:r w:rsidR="005A2923" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="00230841">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">if they </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C40B5D">
+      <w:r w:rsidR="005A2923" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">are unclear about the </w:t>
       </w:r>
       <w:r w:rsidR="007C504F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C40B5D">
+      <w:r w:rsidR="005A2923" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">orrective </w:t>
       </w:r>
       <w:r w:rsidR="007C504F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C40B5D">
+      <w:r w:rsidR="005A2923" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ction process. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="283ACC78" w14:textId="1C4B5496" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="001E7AFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D9CFE7A" w14:textId="1D44C48E" w:rsidR="005208EF" w:rsidRPr="00C40B5D" w:rsidRDefault="005208EF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -9779,51 +10020,51 @@
         </w:rPr>
         <w:t xml:space="preserve">from </w:t>
       </w:r>
       <w:r w:rsidR="00EA3C99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to Pass).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DE3B7C" w14:textId="10F8B57E" w:rsidR="005208EF" w:rsidRDefault="005208EF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72C2D170" w14:textId="221AC1D0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
+    <w:p w14:paraId="72C2D170" w14:textId="221AC1D0" w:rsidR="005A2923" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">As determined by the </w:t>
       </w:r>
       <w:r w:rsidR="00172C55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>IOR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, the student will receive an </w:t>
       </w:r>
@@ -9875,77 +10116,115 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59</w:t>
       </w:r>
       <w:r w:rsidR="005A7E4E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pm</w:t>
       </w:r>
       <w:r w:rsidR="005A7E4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E21168" w14:textId="77777777" w:rsidR="00373AB1" w:rsidRDefault="00373AB1" w:rsidP="00D43782">
+    <w:p w14:paraId="39268E83" w14:textId="77777777" w:rsidR="00B142AF" w:rsidRDefault="00B142AF" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D423D6D" w14:textId="492CE338" w:rsidR="00B142AF" w:rsidRPr="00AD69F6" w:rsidRDefault="00B142AF" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Students who are required to complete Corrective Action for a third time and all times after, will need to meet with the Instructor of Record (IOR)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD69F6" w:rsidRPr="00AD69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to discuss the matter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E21168" w14:textId="77777777" w:rsidR="00373AB1" w:rsidRDefault="00373AB1" w:rsidP="00AD69F6">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CBD7555" w14:textId="5E30F2DE" w:rsidR="00373AB1" w:rsidRPr="00192537" w:rsidRDefault="00373AB1" w:rsidP="00373AB1">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc213843997"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc233812649"/>
       <w:r w:rsidRPr="00192537">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="2B4B00A4" w14:textId="77777777" w:rsidR="00373AB1" w:rsidRPr="00192537" w:rsidRDefault="00373AB1" w:rsidP="00373AB1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77646758" w14:textId="77777777" w:rsidR="00373AB1" w:rsidRPr="00192537" w:rsidRDefault="00373AB1" w:rsidP="00373AB1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
@@ -10573,51 +10852,51 @@
         </w:rPr>
         <w:t>transcript.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48AD7623" w14:textId="77777777" w:rsidR="00373AB1" w:rsidRPr="00192537" w:rsidRDefault="00373AB1" w:rsidP="00373AB1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="500"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4199F50E" w14:textId="77777777" w:rsidR="00373AB1" w:rsidRPr="00192537" w:rsidRDefault="00373AB1" w:rsidP="00373AB1">
+    <w:p w14:paraId="4A5AF9D8" w14:textId="46A7DB6E" w:rsidR="00373AB1" w:rsidRPr="00D124C3" w:rsidRDefault="00373AB1" w:rsidP="00D124C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="500"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00192537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>N/No</w:t>
       </w:r>
@@ -10974,556 +11253,612 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00192537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00192537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00192537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5AF9D8" w14:textId="77777777" w:rsidR="00373AB1" w:rsidRPr="00192537" w:rsidRDefault="00373AB1" w:rsidP="00373AB1">
-[...18 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1F2FB28E" w14:textId="77777777" w:rsidR="00373AB1" w:rsidRPr="0096296A" w:rsidRDefault="00373AB1" w:rsidP="00373AB1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc157766374"/>
-      <w:bookmarkStart w:id="53" w:name="_Toc213843998"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc157766374"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc233812650"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
-      <w:bookmarkEnd w:id="53"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="758D7C2F" w14:textId="16D6DB51" w:rsidR="26910FCD" w:rsidRPr="00192537" w:rsidRDefault="00373AB1" w:rsidP="00D43782">
+    </w:p>
+    <w:p w14:paraId="247C4457" w14:textId="4D8A4C89" w:rsidR="00373AB1" w:rsidRPr="00373AB1" w:rsidRDefault="00373AB1" w:rsidP="00373AB1">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00373AB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic requirements</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="18649A9E" w14:textId="78D697E0" w:rsidR="005E69E3" w:rsidRPr="00D43782" w:rsidRDefault="288612F8" w:rsidP="00D43782">
+        <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic requirements)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00192537" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FEE1C16" w14:textId="36EE2915" w:rsidR="00FA2531" w:rsidRPr="00D124C3" w:rsidRDefault="288612F8" w:rsidP="00D124C3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc213843999"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc233812651"/>
       <w:r w:rsidRPr="00192537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00192537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7807F715" w14:textId="67252E0D" w:rsidR="22A3AEB6" w:rsidRPr="00192537" w:rsidRDefault="22A3AEB6" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="7807F715" w14:textId="39667914" w:rsidR="22A3AEB6" w:rsidRPr="00192537" w:rsidRDefault="22A3AEB6" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00192537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ATTENDANCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DB93F02" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="00402253" w:rsidRDefault="00402253" w:rsidP="00402253">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00402253">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Didactic sessions are a critical element of the curriculum. These sessions are meant to be attended and actively participated in. Attendance is mandatory for all MSUCOM students, and any absence must be reported to the college, as well as the C3 Director and DME of the student’s base hospital. It is the expectation that C3 didactic sessions will take precedence over all rotational requirements. The Medical Education department of each hospital is aware of this expectation and will seek to enforce it when needed. Failure to attend sessions will hamper one’s ability to successfully complete this course and may result in failure of the course and an N grade being given.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D8D19E8" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="00192537" w:rsidRDefault="00402253" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00192537" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc213844000"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc233812652"/>
       <w:r w:rsidRPr="00192537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00192537" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="6A929888" w14:textId="77777777" w:rsidR="00B729C9" w:rsidRPr="00B729C9" w:rsidRDefault="00B729C9" w:rsidP="00B729C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00192537">
+      <w:r w:rsidRPr="00B729C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The following are standard MSUCOM policies across all Clerkship rotations. Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F29C02" w14:textId="77777777" w:rsidR="00B729C9" w:rsidRPr="00B729C9" w:rsidRDefault="00B729C9" w:rsidP="00B729C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A57C335" w14:textId="77777777" w:rsidR="00B729C9" w:rsidRPr="00C40B5D" w:rsidRDefault="00B729C9" w:rsidP="00B729C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B729C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00B729C9">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00192537" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="756E059F" w14:textId="3578B89D" w:rsidR="00696DC9" w:rsidRPr="00A275B9" w:rsidRDefault="003C4D04" w:rsidP="00A275B9">
+    <w:p w14:paraId="18DCCBC9" w14:textId="77777777" w:rsidR="00DD3FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD3FCD" w:rsidP="00DD3FCD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:firstLine="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc213844001"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="004A31FF" w:rsidRPr="00192537">
+      <w:bookmarkStart w:id="55" w:name="_Toc222818600"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc233812653"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>CLERKSHIP ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
-    <w:p w14:paraId="4DA52C34" w14:textId="25EA6A08" w:rsidR="00A275B9" w:rsidRPr="00A275B9" w:rsidRDefault="00A275B9" w:rsidP="00A275B9">
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="6982995C" w14:textId="77777777" w:rsidR="00DD3FCD" w:rsidRPr="00361731" w:rsidRDefault="00DD3FCD" w:rsidP="00DD3FCD">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C68FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidR="00BD7951" w:rsidRPr="00596DA9">
+        <w:r w:rsidRPr="00D124C3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+          <w:t>Clerkship Policy Absence 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="549D9FAF" w14:textId="77777777" w:rsidR="00A275B9" w:rsidRDefault="00A275B9" w:rsidP="00A275B9">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5242593B" w14:textId="77777777" w:rsidR="00DD3FCD" w:rsidRPr="00DD3FCD" w:rsidRDefault="00DD3FCD" w:rsidP="00DD3FCD">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc233812654"/>
+      <w:r w:rsidRPr="00DD3FCD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="5665FB1B" w14:textId="77777777" w:rsidR="00DD3FCD" w:rsidRPr="00EA7A22" w:rsidRDefault="00DD3FCD" w:rsidP="00DD3FCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00DD3FCD">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="215F3060" w14:textId="77777777" w:rsidR="00DD3FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD3FCD" w:rsidP="00DD3FCD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="864"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00192537">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BCF8620" w14:textId="77777777" w:rsidR="00DD3FCD" w:rsidRPr="00304B0B" w:rsidRDefault="00DD3FCD" w:rsidP="00DD3FCD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc222818602"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc233812655"/>
+      <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="713910D8" w14:textId="77777777" w:rsidR="00A275B9" w:rsidRPr="00C50401" w:rsidRDefault="00A275B9" w:rsidP="00A275B9">
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="43595CC1" w14:textId="77777777" w:rsidR="00DD3FCD" w:rsidRPr="00C50401" w:rsidRDefault="00DD3FCD" w:rsidP="00DD3FCD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t>The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning environments. The</w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">Medical Student Supervision Policy outlines all supervision agreements and expectations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35482B73" w14:textId="77777777" w:rsidR="00A275B9" w:rsidRPr="00192537" w:rsidRDefault="00A275B9" w:rsidP="00A275B9">
+    <w:p w14:paraId="56483DDD" w14:textId="77777777" w:rsidR="00DD3FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD3FCD" w:rsidP="00DD3FCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CB7B3B8" w14:textId="77777777" w:rsidR="00A275B9" w:rsidRPr="00192537" w:rsidRDefault="00A275B9" w:rsidP="00A275B9">
+    <w:p w14:paraId="2C7A3AC0" w14:textId="77777777" w:rsidR="00DD3FCD" w:rsidRPr="00551027" w:rsidRDefault="00DD3FCD" w:rsidP="00DD3FCD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc213844003"/>
-      <w:r w:rsidRPr="00192537">
+      <w:bookmarkStart w:id="61" w:name="_Toc222818603"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc233812656"/>
+      <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1E7664A0" w14:textId="77777777" w:rsidR="00A275B9" w:rsidRDefault="00A275B9" w:rsidP="00A275B9">
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r w:rsidRPr="00551027">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151EA59C" w14:textId="0F2F176E" w:rsidR="00DD3FCD" w:rsidRPr="00D124C3" w:rsidRDefault="00DD3FCD" w:rsidP="00D124C3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSUCOM for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, agreements, or guidelines.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C82EC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidRPr="00F82328">
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00A10AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F82328">
+      <w:r w:rsidRPr="00A10AD0">
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EFF0C3E" w14:textId="77777777" w:rsidR="00A275B9" w:rsidRPr="00192537" w:rsidRDefault="00A275B9" w:rsidP="00A275B9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59857040" w14:textId="77777777" w:rsidR="00A275B9" w:rsidRPr="002422D9" w:rsidRDefault="00A275B9" w:rsidP="00A275B9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Toc233812657"/>
+      <w:r w:rsidRPr="00192537">
+        <w:t>Common Ground Framework for Professional Conduct</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="6F303D42" w14:textId="77777777" w:rsidR="00A275B9" w:rsidRPr="00D07691" w:rsidRDefault="00A275B9" w:rsidP="00A275B9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002422D9">
+        <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002422D9">
+        <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-    <w:p w14:paraId="59857040" w14:textId="77777777" w:rsidR="00A275B9" w:rsidRPr="002422D9" w:rsidRDefault="00A275B9" w:rsidP="00A275B9">
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="001323D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="28AB1067" w14:textId="77777777" w:rsidR="00A275B9" w:rsidRPr="00192537" w:rsidRDefault="00A275B9" w:rsidP="00A275B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45A109F9" w14:textId="77777777" w:rsidR="00A275B9" w:rsidRPr="00192537" w:rsidRDefault="00A275B9" w:rsidP="00A275B9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc213844004"/>
-[...40 lines deleted...]
-      <w:bookmarkStart w:id="60" w:name="_Toc213844005"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc233812658"/>
       <w:r w:rsidRPr="00192537">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidRPr="00192537">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E086508" w14:textId="77777777" w:rsidR="00A275B9" w:rsidRPr="00192537" w:rsidRDefault="00A275B9" w:rsidP="00A275B9">
+    <w:p w14:paraId="51BB2FA6" w14:textId="77777777" w:rsidR="009E6274" w:rsidRPr="006054AD" w:rsidRDefault="00A275B9" w:rsidP="009E6274">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00192537">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-[...19 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including the College of Osteopathic Medicine, the College of Human Medicine, and the College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students.” These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="009E6274" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State Univer</w:t>
+        </w:r>
+        <w:r w:rsidR="009E6274" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+        <w:r w:rsidR="009E6274" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>ity</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00192537">
-[...6 lines deleted...]
-    <w:p w14:paraId="3318BA00" w14:textId="77777777" w:rsidR="00A275B9" w:rsidRPr="00192537" w:rsidRDefault="00A275B9" w:rsidP="00A275B9">
+    </w:p>
+    <w:p w14:paraId="3318BA00" w14:textId="77777777" w:rsidR="00A275B9" w:rsidRPr="00192537" w:rsidRDefault="00A275B9" w:rsidP="009E6274">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56A46086" w14:textId="77777777" w:rsidR="00A275B9" w:rsidRPr="00192537" w:rsidRDefault="00A275B9" w:rsidP="00A275B9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc213844006"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc233812659"/>
       <w:r w:rsidRPr="00192537">
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0F2EADCC" w14:textId="01BE05B3" w:rsidR="00373AB1" w:rsidRPr="00C40B5D" w:rsidRDefault="00373AB1" w:rsidP="00373AB1">
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w14:paraId="0F2EADCC" w14:textId="0247A964" w:rsidR="00373AB1" w:rsidRPr="00C40B5D" w:rsidRDefault="00373AB1" w:rsidP="00373AB1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Hlk194991551"/>
+      <w:bookmarkStart w:id="66" w:name="_Hlk194991551"/>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received</w:t>
       </w:r>
-      <w:r w:rsidR="00080DCF" w:rsidRPr="70FB6F6B">
+      <w:r w:rsidR="00E233C4" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00080DCF">
+      <w:r w:rsidR="00E233C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are responsible for responding to email in a timely manner or as otherwise outlined in course communication.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CCE245C" w14:textId="77777777" w:rsidR="00373AB1" w:rsidRDefault="00373AB1" w:rsidP="00373AB1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B558834" w14:textId="77777777" w:rsidR="00373AB1" w:rsidRDefault="00373AB1" w:rsidP="00373AB1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
@@ -11553,571 +11888,508 @@
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please Note: Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F0A68A6" w14:textId="77777777" w:rsidR="00373AB1" w:rsidRPr="00C40B5D" w:rsidRDefault="00373AB1" w:rsidP="00373AB1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D5D6D8A" w14:textId="77777777" w:rsidR="00373AB1" w:rsidRDefault="00373AB1" w:rsidP="00373AB1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="009D59E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009D59E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB2C7EC" w14:textId="77777777" w:rsidR="00340D66" w:rsidRDefault="00340D66" w:rsidP="00373AB1">
-[...71 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p w14:paraId="1A249FA8" w14:textId="77777777" w:rsidR="00A275B9" w:rsidRPr="00192537" w:rsidRDefault="00A275B9" w:rsidP="00A275B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="3A706B50" w14:textId="77777777" w:rsidR="00302421" w:rsidRPr="00556A65" w:rsidRDefault="00302421" w:rsidP="00302421">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc222818607"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc233812660"/>
+      <w:r w:rsidRPr="00556A65">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> POLICY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="05D1AE0A" w14:textId="77777777" w:rsidR="00302421" w:rsidRDefault="00302421" w:rsidP="00302421">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training. It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy. As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change. Students are responsible for being informed of any changes. The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580E5E2B" w14:textId="77777777" w:rsidR="00302421" w:rsidRPr="005F7800" w:rsidRDefault="00302421" w:rsidP="00302421">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00302421">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0A0DAA08" w14:textId="77777777" w:rsidR="00A275B9" w:rsidRPr="0096296A" w:rsidRDefault="00A275B9" w:rsidP="00A275B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="494098A6" w14:textId="77777777" w:rsidR="00A275B9" w:rsidRDefault="00A275B9" w:rsidP="00A275B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The accreditation standards for graduate medical education programs include restrictions on the duty hours of residents. Additionally, institutions are expected to promote a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId36">
         <w:r w:rsidRPr="245FF0B1">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4E2CE46E" w14:textId="77777777" w:rsidR="00A275B9" w:rsidRDefault="00A275B9" w:rsidP="00A275B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B443EC8" w14:textId="77777777" w:rsidR="00A275B9" w:rsidRPr="00C40B5D" w:rsidRDefault="00A275B9" w:rsidP="00A275B9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Toc157766372"/>
-      <w:bookmarkStart w:id="67" w:name="_Toc213844008"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc157766372"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc233812661"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
-[...56 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="25C708EB" w14:textId="77777777" w:rsidR="00CA1C69" w:rsidRPr="00A871DA" w:rsidRDefault="00CA1C69" w:rsidP="00CA1C69">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FADF35D" w14:textId="77777777" w:rsidR="00CA1C69" w:rsidRPr="00A871DA" w:rsidRDefault="00CA1C69" w:rsidP="00CA1C69">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2F5E2861" w14:textId="77777777" w:rsidR="00CA1C69" w:rsidRPr="00A871DA" w:rsidRDefault="00CA1C69" w:rsidP="00CA1C69">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="FF0000"/>
+          </w:rPr>
+          <w:t>enright4@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>), if exposure incident occurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AACD8B1" w14:textId="18501BD6" w:rsidR="00A275B9" w:rsidRPr="00D208C0" w:rsidRDefault="00A275B9" w:rsidP="009E6274">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F3F40A" w14:textId="77777777" w:rsidR="00124FAB" w:rsidRPr="00C40B5D" w:rsidRDefault="00124FAB" w:rsidP="00124FAB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc186790649"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc222818609"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc233812662"/>
+      <w:r w:rsidRPr="0002378E">
+        <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+    </w:p>
+    <w:p w14:paraId="79E5D42F" w14:textId="77777777" w:rsidR="00124FAB" w:rsidRPr="00C40B5D" w:rsidRDefault="00124FAB" w:rsidP="00124FAB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>made</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>contacting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Resource</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Center</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Persons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Disabilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>(RCPD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39">
+        <w:r w:rsidRPr="00C40B5D">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...240 lines deleted...]
-        <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">are </w:t>
+        <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId39">
+      <w:hyperlink r:id="rId40">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -12185,381 +12457,388 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="583DC048" w14:textId="77777777" w:rsidR="00A275B9" w:rsidRPr="00C40B5D" w:rsidRDefault="00A275B9" w:rsidP="00A275B9">
+    <w:p w14:paraId="010A03E4" w14:textId="77777777" w:rsidR="00124FAB" w:rsidRPr="00C40B5D" w:rsidRDefault="00124FAB" w:rsidP="00124FAB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33D25928" w14:textId="33F49140" w:rsidR="00A275B9" w:rsidRPr="00A275B9" w:rsidRDefault="00A275B9" w:rsidP="00A275B9">
+    <w:p w14:paraId="7843FC32" w14:textId="77777777" w:rsidR="00124FAB" w:rsidRDefault="00124FAB" w:rsidP="00124FAB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
-        <w:sectPr w:rsidR="00A275B9" w:rsidRPr="00A275B9" w:rsidSect="00D30CCB">
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId41"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>modifications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, updates, or extensions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>existing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>made</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>after</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>semester</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>begins,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">the responsibility of the student to submit </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the newest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>version to the Clerkship Team if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>he</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>she</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>intends</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">utilize </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>accommodation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>going</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>forward.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="00A275B9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="00145B27">
+          <w:footerReference w:type="first" r:id="rId41"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="864" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="1152" w:gutter="0"/>
-          <w:pgNumType w:start="1"/>
+          <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
-[...210 lines deleted...]
-    <w:p w14:paraId="0779666C" w14:textId="0BDF8B0F" w:rsidR="007D13F7" w:rsidRPr="00D91F0A" w:rsidRDefault="007D13F7" w:rsidP="00D91F0A">
+    </w:p>
+    <w:p w14:paraId="0779666C" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRPr="00C40B5D" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="-1152"/>
-[...16 lines deleted...]
-      <w:r w:rsidR="00473E5C">
+        <w:ind w:left="-1080"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc233812663"/>
+      <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14940" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2070"/>
-        <w:gridCol w:w="2430"/>
+        <w:gridCol w:w="2160"/>
         <w:gridCol w:w="3330"/>
-        <w:gridCol w:w="2700"/>
+        <w:gridCol w:w="2970"/>
         <w:gridCol w:w="4410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00402253" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="005E69E3">
+      <w:tr w:rsidR="00402253" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="006B08C8">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="575AE878" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="00562F84" w:rsidRDefault="00402253" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55951604" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="00562F84" w:rsidRDefault="00402253" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Submission Method</w:t>
             </w:r>
           </w:p>
@@ -12573,51 +12852,51 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="310F82B2" w14:textId="52153817" w:rsidR="00402253" w:rsidRPr="00562F84" w:rsidRDefault="00E23650" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:r w:rsidR="00402253" w:rsidRPr="00562F84">
@@ -12648,790 +12927,798 @@
           <w:p w14:paraId="3B15B5CA" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="00562F84" w:rsidRDefault="00402253" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00793439" w:rsidRPr="00C40B5D" w14:paraId="09EDC885" w14:textId="77777777" w:rsidTr="005E69E3">
+      <w:tr w:rsidR="00793439" w:rsidRPr="00C40B5D" w14:paraId="09EDC885" w14:textId="77777777" w:rsidTr="006B08C8">
         <w:trPr>
-          <w:trHeight w:val="1133"/>
+          <w:trHeight w:val="1152"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3291B691" w14:textId="77777777" w:rsidR="00793439" w:rsidRPr="006B08C8" w:rsidRDefault="00793439" w:rsidP="00793439">
+          <w:p w14:paraId="3291B691" w14:textId="77777777" w:rsidR="00793439" w:rsidRPr="002F47FB" w:rsidRDefault="00793439" w:rsidP="00793439">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F53B5EC" w14:textId="77777777" w:rsidR="00793439" w:rsidRDefault="00793439" w:rsidP="00793439">
+          <w:p w14:paraId="2F53B5EC" w14:textId="77777777" w:rsidR="00793439" w:rsidRPr="002F47FB" w:rsidRDefault="00793439" w:rsidP="00793439">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Quizzes and other D2L Assignments (Non-Pre-Module Assignments)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="351C09E7" w14:textId="505681E4" w:rsidR="006B08C8" w:rsidRPr="006B08C8" w:rsidRDefault="006B08C8" w:rsidP="00793439">
+          <w:p w14:paraId="351C09E7" w14:textId="505681E4" w:rsidR="006B08C8" w:rsidRPr="002F47FB" w:rsidRDefault="006B08C8" w:rsidP="00793439">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16DB3303" w14:textId="77777777" w:rsidR="00793439" w:rsidRPr="006B08C8" w:rsidRDefault="00793439" w:rsidP="00793439">
+          <w:p w14:paraId="16DB3303" w14:textId="77777777" w:rsidR="00793439" w:rsidRPr="002F47FB" w:rsidRDefault="00793439" w:rsidP="00793439">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7240B5BB" w14:textId="77777777" w:rsidR="00793439" w:rsidRPr="006B08C8" w:rsidRDefault="00793439" w:rsidP="00793439">
+          <w:p w14:paraId="7240B5BB" w14:textId="77777777" w:rsidR="00793439" w:rsidRPr="002F47FB" w:rsidRDefault="00793439" w:rsidP="00793439">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0FB4B5A4" w14:textId="3788B740" w:rsidR="00793439" w:rsidRPr="006B08C8" w:rsidRDefault="00793439" w:rsidP="00793439">
+          <w:p w14:paraId="0FB4B5A4" w14:textId="3788B740" w:rsidR="00793439" w:rsidRPr="002F47FB" w:rsidRDefault="00793439" w:rsidP="00793439">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AC0B820" w14:textId="5B0DED67" w:rsidR="00793439" w:rsidRPr="006B08C8" w:rsidRDefault="00793439" w:rsidP="00793439">
+          <w:p w14:paraId="4AC0B820" w14:textId="5B0DED67" w:rsidR="00793439" w:rsidRPr="002F47FB" w:rsidRDefault="00793439" w:rsidP="00793439">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed with an average cumulative score of 80% on each Module by 11:59pm on the last day of the Module (Sunday)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4317ED3F" w14:textId="77777777" w:rsidR="00793439" w:rsidRPr="006B08C8" w:rsidRDefault="00793439" w:rsidP="006C5D3C">
+          <w:p w14:paraId="4317ED3F" w14:textId="77777777" w:rsidR="00793439" w:rsidRPr="002F47FB" w:rsidRDefault="00793439" w:rsidP="00793439">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:ind w:left="256" w:hanging="194"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E648B06" w14:textId="07F5739D" w:rsidR="00793439" w:rsidRPr="006B08C8" w:rsidRDefault="00793439" w:rsidP="00D91F0A">
+          <w:p w14:paraId="5E648B06" w14:textId="07F5739D" w:rsidR="00793439" w:rsidRPr="002F47FB" w:rsidRDefault="00793439" w:rsidP="00793439">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="-102"/>
-              <w:jc w:val="both"/>
+              <w:ind w:left="256" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be conditional until all requirements are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C35DCBC" w14:textId="77777777" w:rsidR="00793439" w:rsidRPr="006B08C8" w:rsidRDefault="00793439" w:rsidP="00793439">
+          <w:p w14:paraId="1C35DCBC" w14:textId="77777777" w:rsidR="00793439" w:rsidRPr="002F47FB" w:rsidRDefault="00793439" w:rsidP="00793439">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5236587E" w14:textId="5961E94B" w:rsidR="00793439" w:rsidRPr="006B08C8" w:rsidRDefault="00793439" w:rsidP="00793439">
+          <w:p w14:paraId="5236587E" w14:textId="5961E94B" w:rsidR="00793439" w:rsidRPr="002F47FB" w:rsidRDefault="00793439" w:rsidP="00793439">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete assignments and corrective action by 11:59pm 14 days after end of module.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00793439" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="005E69E3">
+      <w:tr w:rsidR="00793439" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="006B08C8">
         <w:trPr>
           <w:trHeight w:val="1152"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54F1C8CB" w14:textId="080ECC6B" w:rsidR="00246B3C" w:rsidRPr="00373AB1" w:rsidRDefault="00373AB1" w:rsidP="00793439">
+          <w:p w14:paraId="54F1C8CB" w14:textId="0302D0A3" w:rsidR="00246B3C" w:rsidRPr="002F47FB" w:rsidRDefault="00373AB1" w:rsidP="00793439">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00373AB1">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Module Pre-assignments, Vindicates, and other assignments.</w:t>
+              <w:t>Module Pre-</w:t>
+            </w:r>
+            <w:r w:rsidR="009E6274" w:rsidRPr="002F47FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>assignments,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F47FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vindicates, AMA Modules, and other assignments.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FBE8B6F" w14:textId="77777777" w:rsidR="00793439" w:rsidRPr="006B08C8" w:rsidRDefault="00793439" w:rsidP="00793439">
+          <w:p w14:paraId="6FBE8B6F" w14:textId="77777777" w:rsidR="00793439" w:rsidRPr="002F47FB" w:rsidRDefault="00793439" w:rsidP="00793439">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7BF82259" w14:textId="77777777" w:rsidR="00793439" w:rsidRPr="006B08C8" w:rsidRDefault="00793439" w:rsidP="00793439">
+          <w:p w14:paraId="7BF82259" w14:textId="77777777" w:rsidR="00793439" w:rsidRPr="002F47FB" w:rsidRDefault="00793439" w:rsidP="00793439">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AB0F91F" w14:textId="794AA870" w:rsidR="00793439" w:rsidRPr="006B08C8" w:rsidRDefault="00793439" w:rsidP="00793439">
+          <w:p w14:paraId="5AB0F91F" w14:textId="794AA870" w:rsidR="00793439" w:rsidRPr="002F47FB" w:rsidRDefault="00793439" w:rsidP="00793439">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13538133" w14:textId="77777777" w:rsidR="00793439" w:rsidRPr="006B08C8" w:rsidRDefault="00793439" w:rsidP="00793439">
+          <w:p w14:paraId="13538133" w14:textId="77777777" w:rsidR="00793439" w:rsidRPr="002F47FB" w:rsidRDefault="00793439" w:rsidP="00793439">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="316C88D0" w14:textId="4E6A6C96" w:rsidR="00793439" w:rsidRPr="006B08C8" w:rsidRDefault="00373AB1" w:rsidP="00793439">
+          <w:p w14:paraId="316C88D0" w14:textId="4E6A6C96" w:rsidR="00793439" w:rsidRPr="002F47FB" w:rsidRDefault="00373AB1" w:rsidP="00793439">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed with an average cumulative score of 80% on each Module by 11:59pm on the last day of the Module (Sunday)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="460CED83" w14:textId="77777777" w:rsidR="00793439" w:rsidRPr="006B08C8" w:rsidRDefault="00793439" w:rsidP="006C5D3C">
+          <w:p w14:paraId="460CED83" w14:textId="77777777" w:rsidR="00793439" w:rsidRPr="002F47FB" w:rsidRDefault="00793439" w:rsidP="00793439">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:ind w:left="256" w:hanging="194"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BC94EC2" w14:textId="79009F37" w:rsidR="00793439" w:rsidRPr="006B08C8" w:rsidRDefault="00793439" w:rsidP="00D91F0A">
+          <w:p w14:paraId="2BC94EC2" w14:textId="79009F37" w:rsidR="00793439" w:rsidRPr="002F47FB" w:rsidRDefault="00793439" w:rsidP="00793439">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="-102"/>
-              <w:jc w:val="both"/>
+              <w:ind w:left="256" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be conditional until all requirements are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="308BDDA6" w14:textId="77777777" w:rsidR="00793439" w:rsidRPr="006B08C8" w:rsidRDefault="00793439" w:rsidP="00793439">
+          <w:p w14:paraId="308BDDA6" w14:textId="77777777" w:rsidR="00793439" w:rsidRPr="002F47FB" w:rsidRDefault="00793439" w:rsidP="00793439">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="64DF2EFB" w14:textId="00C2EEB1" w:rsidR="00793439" w:rsidRPr="006B08C8" w:rsidRDefault="00793439" w:rsidP="00793439">
+          <w:p w14:paraId="64DF2EFB" w14:textId="00C2EEB1" w:rsidR="00793439" w:rsidRPr="002F47FB" w:rsidRDefault="00793439" w:rsidP="00793439">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete assignments</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:spacing w:val="-17"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and corrective action by 11:59pm 14 days after end of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>module.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402253" w:rsidRPr="00C40B5D" w14:paraId="6EB5997C" w14:textId="77777777" w:rsidTr="005E69E3">
+      <w:tr w:rsidR="00402253" w:rsidRPr="00C40B5D" w14:paraId="6EB5997C" w14:textId="77777777" w:rsidTr="006B08C8">
         <w:trPr>
           <w:trHeight w:val="1152"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60C869C6" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="006B08C8" w:rsidRDefault="00402253" w:rsidP="00402253">
+          <w:p w14:paraId="60C869C6" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="002F47FB" w:rsidRDefault="00402253" w:rsidP="00402253">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="29598188" w14:textId="6F64D08E" w:rsidR="00402253" w:rsidRPr="00373AB1" w:rsidRDefault="00373AB1" w:rsidP="00402253">
+          <w:p w14:paraId="29598188" w14:textId="6F64D08E" w:rsidR="00402253" w:rsidRPr="002F47FB" w:rsidRDefault="00373AB1" w:rsidP="00402253">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00373AB1">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>All TrueLearn Quizzes and Board Review Question Sets, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07206BB8" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="006B08C8" w:rsidRDefault="00402253" w:rsidP="00402253">
+          <w:p w14:paraId="07206BB8" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="002F47FB" w:rsidRDefault="00402253" w:rsidP="00402253">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="01D129E5" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="006B08C8" w:rsidRDefault="00402253" w:rsidP="00402253">
+          <w:p w14:paraId="01D129E5" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="002F47FB" w:rsidRDefault="00402253" w:rsidP="00402253">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="69CB19BE" w14:textId="5040E492" w:rsidR="00402253" w:rsidRPr="006B08C8" w:rsidRDefault="00402253" w:rsidP="00402253">
+          <w:p w14:paraId="69CB19BE" w14:textId="5040E492" w:rsidR="00402253" w:rsidRPr="002F47FB" w:rsidRDefault="00402253" w:rsidP="00402253">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TrueLearn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28303993" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="006B08C8" w:rsidRDefault="00402253" w:rsidP="00402253">
+          <w:p w14:paraId="28303993" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="002F47FB" w:rsidRDefault="00402253" w:rsidP="00402253">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="43F930E3" w14:textId="3F6D19D2" w:rsidR="00402253" w:rsidRPr="006B08C8" w:rsidRDefault="00402253" w:rsidP="00E23650">
+          <w:p w14:paraId="43F930E3" w14:textId="3F6D19D2" w:rsidR="00402253" w:rsidRPr="002F47FB" w:rsidRDefault="00402253" w:rsidP="00E23650">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="256"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed with an average of </w:t>
             </w:r>
-            <w:r w:rsidR="00E23650" w:rsidRPr="006B08C8">
+            <w:r w:rsidR="00E23650" w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0% per module</w:t>
             </w:r>
-            <w:r w:rsidR="00E23650" w:rsidRPr="006B08C8">
+            <w:r w:rsidR="00E23650" w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00E23650" w:rsidRPr="006B08C8">
+            <w:r w:rsidR="00E23650" w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>untimed</w:t>
             </w:r>
-            <w:r w:rsidR="00E23650" w:rsidRPr="006B08C8">
+            <w:r w:rsidR="00E23650" w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>) or by completion (</w:t>
             </w:r>
-            <w:r w:rsidR="00E23650" w:rsidRPr="006B08C8">
+            <w:r w:rsidR="00E23650" w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>timed</w:t>
             </w:r>
-            <w:r w:rsidR="00E23650" w:rsidRPr="006B08C8">
+            <w:r w:rsidR="00E23650" w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> by weekly due date</w:t>
             </w:r>
-            <w:r w:rsidR="00FA107E" w:rsidRPr="006B08C8">
+            <w:r w:rsidR="00FA107E" w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Sunday at 11:59pm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51EEA7A5" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="006B08C8" w:rsidRDefault="00402253" w:rsidP="006C5D3C">
+          <w:p w14:paraId="51EEA7A5" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="002F47FB" w:rsidRDefault="00402253" w:rsidP="00402253">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:ind w:left="256" w:hanging="194"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="49D54683" w14:textId="4BA244ED" w:rsidR="00402253" w:rsidRPr="006B08C8" w:rsidRDefault="00402253" w:rsidP="00D91F0A">
+          <w:p w14:paraId="49D54683" w14:textId="4BA244ED" w:rsidR="00402253" w:rsidRPr="002F47FB" w:rsidRDefault="00402253" w:rsidP="00E23650">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="-105"/>
-              <w:jc w:val="both"/>
+              <w:ind w:left="256" w:right="-105"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be conditional until all requirements are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12576AF1" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="006B08C8" w:rsidRDefault="00402253" w:rsidP="00402253">
+          <w:p w14:paraId="12576AF1" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="002F47FB" w:rsidRDefault="00402253" w:rsidP="00402253">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15FEE576" w14:textId="3EAE6622" w:rsidR="00402253" w:rsidRPr="006B08C8" w:rsidRDefault="00402253" w:rsidP="00E23650">
+          <w:p w14:paraId="15FEE576" w14:textId="3EAE6622" w:rsidR="00402253" w:rsidRPr="002F47FB" w:rsidRDefault="00402253" w:rsidP="00E23650">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="256"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete assignments</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:spacing w:val="-17"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and corrective action by 11:59pm 14 days after end of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r w:rsidRPr="002F47FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>module.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402253" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="005E69E3">
+      <w:tr w:rsidR="00402253" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="006B08C8">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D5C627E" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="006B08C8" w:rsidRDefault="00402253" w:rsidP="00402253">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="498DB3AE" w14:textId="4C3B3671" w:rsidR="00402253" w:rsidRPr="006B08C8" w:rsidRDefault="00402253" w:rsidP="00402253">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B08C8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Longitudinal Assignments (EKG, EBM, Radiology, HSS, I-PASS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D569BA1" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="006B08C8" w:rsidRDefault="00402253" w:rsidP="00402253">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E9D3B51" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="006B08C8" w:rsidRDefault="00402253" w:rsidP="00402253">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C32FADE" w14:textId="30F9655F" w:rsidR="00402253" w:rsidRPr="006B08C8" w:rsidRDefault="00402253" w:rsidP="00402253">
@@ -13472,71 +13759,69 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="61BE6821" w14:textId="6440A646" w:rsidR="00402253" w:rsidRPr="006B08C8" w:rsidRDefault="00402253" w:rsidP="00E23650">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="256"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B08C8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed with 80% score by the end of Module E or the end of Module I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F37A845" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="006B08C8" w:rsidRDefault="00402253" w:rsidP="006C5D3C">
+          <w:p w14:paraId="1F37A845" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="006B08C8" w:rsidRDefault="00402253" w:rsidP="00402253">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:ind w:left="256" w:hanging="194"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60ADAA4E" w14:textId="353F1491" w:rsidR="00402253" w:rsidRPr="006B08C8" w:rsidRDefault="00402253" w:rsidP="00D91F0A">
+          <w:p w14:paraId="60ADAA4E" w14:textId="353F1491" w:rsidR="00402253" w:rsidRPr="006B08C8" w:rsidRDefault="00402253" w:rsidP="00E23650">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="-105"/>
-              <w:jc w:val="both"/>
+              <w:ind w:left="256" w:right="-105"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B08C8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be conditional until all requirements are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="632CE60E" w14:textId="77777777" w:rsidR="00402253" w:rsidRPr="006B08C8" w:rsidRDefault="00402253" w:rsidP="00402253">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -13572,91 +13857,91 @@
             <w:r w:rsidRPr="006B08C8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and corrective action by 11:59pm 14 days after due</w:t>
             </w:r>
             <w:r w:rsidRPr="006B08C8">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B08C8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00591866" w:rsidRPr="00C40B5D" w14:paraId="1306D26F" w14:textId="77777777" w:rsidTr="005E69E3">
+      <w:tr w:rsidR="00591866" w:rsidRPr="00C40B5D" w14:paraId="1306D26F" w14:textId="77777777" w:rsidTr="006B08C8">
         <w:trPr>
           <w:trHeight w:val="1008"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A8D72E6" w14:textId="77777777" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00591866">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0AF42FCC" w14:textId="1F7DE9DA" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00591866">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B08C8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Topical Formal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C811342" w14:textId="77777777" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00591866">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54DA53F0" w14:textId="3ECC9442" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00591866">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B08C8">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -13682,70 +13967,69 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56D30C2E" w14:textId="1455D823" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00E23650">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:ind w:left="256" w:right="-105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B08C8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Presentation complete and evaluation submitted by the end of Module I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A4473A6" w14:textId="77777777" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="006C5D3C">
+          <w:p w14:paraId="7A4473A6" w14:textId="77777777" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00591866">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:ind w:left="796"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7987336C" w14:textId="2F15AD81" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00D91F0A">
+          <w:p w14:paraId="7987336C" w14:textId="2F15AD81" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00E23650">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
-              <w:jc w:val="both"/>
+              <w:ind w:left="256"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B08C8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be conditional until all requirements are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60A0442B" w14:textId="77777777" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00591866">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:rPr>
                 <w:b/>
@@ -13753,91 +14037,91 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52CCB9F5" w14:textId="7F640E84" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00E23650">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:ind w:left="256"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B08C8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete assignment and corrective action by end of Module I.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00591866" w:rsidRPr="00C40B5D" w14:paraId="655E50DF" w14:textId="77777777" w:rsidTr="005E69E3">
+      <w:tr w:rsidR="00591866" w:rsidRPr="00C40B5D" w14:paraId="655E50DF" w14:textId="77777777" w:rsidTr="006B08C8">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C8DE98C" w14:textId="77777777" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00591866">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3711F44A" w14:textId="2B45629F" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00591866">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B08C8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attendance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FE54189" w14:textId="77777777" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00591866">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46D58B35" w14:textId="390FDB18" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00591866">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B08C8">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -13863,59 +14147,59 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="094A3F4F" w14:textId="4660912F" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00E23650">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:ind w:left="256" w:right="-105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B08C8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Weekly attendance at all C3 meetings in base hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="006B5F05" w14:textId="21852B28" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="006C5D3C">
+          <w:p w14:paraId="006B5F05" w14:textId="21852B28" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00503D32">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:ind w:left="256" w:hanging="194"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B08C8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CD559C8" w14:textId="77777777" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00591866">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:rPr>
                 <w:b/>
@@ -13923,202 +14207,193 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3228E177" w14:textId="6FE1F345" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00E23650">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:ind w:left="256"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B08C8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to attend weekly meetings without excused absences.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00591866" w:rsidRPr="00C40B5D" w14:paraId="525AD89E" w14:textId="77777777" w:rsidTr="005E69E3">
+      <w:tr w:rsidR="00591866" w:rsidRPr="00C40B5D" w14:paraId="525AD89E" w14:textId="77777777" w:rsidTr="006B08C8">
         <w:trPr>
           <w:trHeight w:val="512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A3E7EF3" w14:textId="77777777" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00591866">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3407A7E8" w14:textId="3A52305D" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00591866">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B08C8">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship </w:t>
             </w:r>
             <w:r w:rsidR="00E01F1F" w:rsidRPr="006B08C8">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="446AD8A3" w14:textId="77777777" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00591866">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24C1417B" w14:textId="41646B08" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="006B08C8">
+          <w:p w14:paraId="24C1417B" w14:textId="08334444" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00AD69F6" w:rsidP="006B08C8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B08C8">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Can be accessed and submitted electronically by students within the dashboard of their </w:t>
-[...7 lines deleted...]
-              <w:t>Medtrics profiles</w:t>
+              <w:t>D2L – A link will be placed on the course D2L page during Modules E and I.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F96B014" w14:textId="77777777" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00591866">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:ind w:left="256" w:right="-105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24F9E021" w14:textId="3289BB78" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00E23650">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:ind w:left="256" w:right="-105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B08C8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Last Day of </w:t>
             </w:r>
             <w:r w:rsidR="00A408D2" w:rsidRPr="006B08C8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Module E and Module I.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D1CBF82" w14:textId="77777777" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="006C5D3C">
+          <w:p w14:paraId="7D1CBF82" w14:textId="77777777" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00591866">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="211820AA" w14:textId="52EBCF12" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00D91F0A">
+          <w:p w14:paraId="211820AA" w14:textId="52EBCF12" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00E23650">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
-              <w:jc w:val="both"/>
+              <w:ind w:left="256"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B08C8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be conditional until all requirements are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B73C539" w14:textId="77777777" w:rsidR="00591866" w:rsidRPr="006B08C8" w:rsidRDefault="00591866" w:rsidP="00591866">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -14157,71 +14432,71 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00503D32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="00503D32">
       <w:headerReference w:type="first" r:id="rId42"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18E87727" w14:textId="77777777" w:rsidR="002D20D6" w:rsidRDefault="002D20D6" w:rsidP="00E756E0">
+    <w:p w14:paraId="45E7A8A2" w14:textId="77777777" w:rsidR="00D42622" w:rsidRDefault="00D42622" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C906F53" w14:textId="77777777" w:rsidR="002D20D6" w:rsidRDefault="002D20D6" w:rsidP="00E756E0">
+    <w:p w14:paraId="3BE1A4E3" w14:textId="77777777" w:rsidR="00D42622" w:rsidRDefault="00D42622" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="23C67721" w14:textId="77777777" w:rsidR="002D20D6" w:rsidRDefault="002D20D6">
+    <w:p w14:paraId="66B8675A" w14:textId="77777777" w:rsidR="00D42622" w:rsidRDefault="00D42622">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -14264,285 +14539,187 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="751B1331" w14:textId="0B79378E" w:rsidR="00591866" w:rsidRDefault="00591866">
-[...5 lines deleted...]
-  <w:p w14:paraId="263A5587" w14:textId="77777777" w:rsidR="00430586" w:rsidRDefault="00430586" w:rsidP="00430586">
+  <w:p w14:paraId="751B1331" w14:textId="397790FC" w:rsidR="00591866" w:rsidRDefault="008C0E95" w:rsidP="008C0E95">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t>Reviewed and Approved: 6/30/26</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="129E0EC0" w14:textId="77777777" w:rsidR="00591866" w:rsidRDefault="00591866">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...42 lines deleted...]
-  <w:p w14:paraId="75A0E36F" w14:textId="77777777" w:rsidR="00430586" w:rsidRDefault="00430586" w:rsidP="00430586">
+  <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4D3AABC4" w14:textId="77777777" w:rsidR="00591866" w:rsidRDefault="00591866">
+  <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
+  <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BCE4F03" w14:textId="77777777" w:rsidR="002D20D6" w:rsidRDefault="002D20D6" w:rsidP="00E756E0">
+    <w:p w14:paraId="1032416E" w14:textId="77777777" w:rsidR="00D42622" w:rsidRDefault="00D42622" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62847233" w14:textId="77777777" w:rsidR="002D20D6" w:rsidRDefault="002D20D6" w:rsidP="00E756E0">
+    <w:p w14:paraId="1B40498F" w14:textId="77777777" w:rsidR="00D42622" w:rsidRDefault="00D42622" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="30EE9BB4" w14:textId="77777777" w:rsidR="002D20D6" w:rsidRDefault="002D20D6">
+    <w:p w14:paraId="5BD29DBB" w14:textId="77777777" w:rsidR="00D42622" w:rsidRDefault="00D42622">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="1C2D09EC" w:rsidR="004A166C" w:rsidRDefault="00503D32">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Core Clinical Concepts (C3) </w:t>
     </w:r>
     <w:r w:rsidR="00591866">
       <w:t>OST 603</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="685AB554" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...67 lines deleted...]
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
     </w:tblGrid>
     <w:tr w:rsidR="004A166C" w14:paraId="571D9B13" w14:textId="77777777" w:rsidTr="31330843">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2E07CDA0" w14:textId="68EC2EEB" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:t>Course and number</w:t>
@@ -19407,106 +19584,107 @@
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
+    <w:rsid w:val="00031E55"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00076FFB"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
-    <w:rsid w:val="00080DCF"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
+    <w:rsid w:val="000A2626"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
+    <w:rsid w:val="000A464F"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
-    <w:rsid w:val="000A5FDF"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D1E06"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E1CC2"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
@@ -19521,50 +19699,51 @@
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="0012216E"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
+    <w:rsid w:val="00124FAB"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="001410AC"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="00147B53"/>
     <w:rsid w:val="00150C5A"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="00152AB7"/>
@@ -19577,103 +19756,104 @@
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="00192537"/>
+    <w:rsid w:val="00193867"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00196FB2"/>
+    <w:rsid w:val="00197DA4"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A5E99"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001C66E5"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001E7AFC"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F135C"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
-    <w:rsid w:val="001F55DF"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021097D"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="00223ABF"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
@@ -19733,262 +19913,262 @@
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
-    <w:rsid w:val="002B4E4E"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
-    <w:rsid w:val="002D20D6"/>
-    <w:rsid w:val="002D297C"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
+    <w:rsid w:val="002F47FB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
+    <w:rsid w:val="00302421"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00331AFE"/>
+    <w:rsid w:val="00331FDA"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
-    <w:rsid w:val="00340D66"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00362C43"/>
     <w:rsid w:val="0036361F"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373AB1"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
+    <w:rsid w:val="00386182"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
+    <w:rsid w:val="003D0235"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
-    <w:rsid w:val="003E3535"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
+    <w:rsid w:val="00401B3E"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="00402253"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
+    <w:rsid w:val="0042338F"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="004251C7"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="00426B4C"/>
-    <w:rsid w:val="00430586"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
-    <w:rsid w:val="00473E5C"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="00491BE0"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
@@ -20017,50 +20197,51 @@
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E0F41"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
+    <w:rsid w:val="004F4979"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00503D32"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
@@ -20082,99 +20263,98 @@
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="00572E8E"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="00579CDC"/>
+    <w:rsid w:val="00583CD5"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591866"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
-    <w:rsid w:val="00596DA9"/>
     <w:rsid w:val="005A07CA"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2733"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7E4E"/>
     <w:rsid w:val="005A7EA8"/>
-    <w:rsid w:val="005B089C"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
+    <w:rsid w:val="005C064C"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E47B6"/>
-    <w:rsid w:val="005E69E3"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="005F7F20"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00602A3D"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="006116F3"/>
@@ -20201,187 +20381,185 @@
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="00661BCA"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
-    <w:rsid w:val="006621E2"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B08C8"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
-    <w:rsid w:val="006C5D3C"/>
     <w:rsid w:val="006D158D"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D63E7"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
+    <w:rsid w:val="006E2652"/>
     <w:rsid w:val="006E483B"/>
-    <w:rsid w:val="006E66FA"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
-    <w:rsid w:val="006F6E53"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="007009B8"/>
+    <w:rsid w:val="00700B07"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
-    <w:rsid w:val="007118DB"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00755F21"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
+    <w:rsid w:val="00772204"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
+    <w:rsid w:val="00776863"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="00792332"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00793439"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
-    <w:rsid w:val="007A4528"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B1DBA"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
@@ -20398,215 +20576,217 @@
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="00800893"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="00807025"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00816586"/>
+    <w:rsid w:val="008172C5"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
+    <w:rsid w:val="00866F76"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
-    <w:rsid w:val="008738D6"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7650"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
+    <w:rsid w:val="008C0E95"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008D5F9B"/>
     <w:rsid w:val="008E1CC9"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
-    <w:rsid w:val="00902E89"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="009178C6"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="0092768E"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00942B37"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="0097203D"/>
+    <w:rsid w:val="00972FBA"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00982F30"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="0099382B"/>
@@ -20631,62 +20811,62 @@
     <w:rsid w:val="009B19A2"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B4841"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D4FA7"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
+    <w:rsid w:val="009E6274"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F1E29"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
-    <w:rsid w:val="009F6629"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="009F7FC8"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A275B9"/>
@@ -20703,236 +20883,238 @@
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A408D2"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54A69"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
-    <w:rsid w:val="00A63F3D"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
+    <w:rsid w:val="00A97A50"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA4383"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA66CD"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
+    <w:rsid w:val="00AA7E6A"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB4CA5"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
+    <w:rsid w:val="00AD69F6"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B12C0C"/>
-    <w:rsid w:val="00B1359A"/>
+    <w:rsid w:val="00B142AF"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
+    <w:rsid w:val="00B26D79"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
+    <w:rsid w:val="00B35637"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B37BD4"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
-    <w:rsid w:val="00B6602A"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B7073A"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B71814"/>
+    <w:rsid w:val="00B729C9"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
-    <w:rsid w:val="00B860DE"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90133"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BC7036"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD686B"/>
-    <w:rsid w:val="00BD7951"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
@@ -20954,250 +21136,253 @@
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
+    <w:rsid w:val="00C63955"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
-    <w:rsid w:val="00C82F80"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
+    <w:rsid w:val="00CA1C69"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA6BBE"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
+    <w:rsid w:val="00CF2435"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D0112C"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D10807"/>
+    <w:rsid w:val="00D124C3"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D17DA7"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D30CCB"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
+    <w:rsid w:val="00D42622"/>
     <w:rsid w:val="00D42E89"/>
-    <w:rsid w:val="00D43782"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62C45"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
+    <w:rsid w:val="00D8591B"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
-    <w:rsid w:val="00D91F0A"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB58E9"/>
-    <w:rsid w:val="00DC0B0A"/>
     <w:rsid w:val="00DC1847"/>
-    <w:rsid w:val="00DC4C88"/>
     <w:rsid w:val="00DC5D94"/>
+    <w:rsid w:val="00DC6C3A"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
+    <w:rsid w:val="00DD3FCD"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
-    <w:rsid w:val="00DD5746"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE5081"/>
+    <w:rsid w:val="00DE59D3"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E01F1F"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E20143"/>
-    <w:rsid w:val="00E2041D"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
+    <w:rsid w:val="00E233C4"/>
     <w:rsid w:val="00E23650"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
@@ -21205,104 +21390,102 @@
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
-    <w:rsid w:val="00E95037"/>
     <w:rsid w:val="00E95B0B"/>
-    <w:rsid w:val="00E95C1D"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA3C99"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
+    <w:rsid w:val="00ED7537"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF12A9"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
-    <w:rsid w:val="00F006C9"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F264B9"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F333F6"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
@@ -22073,51 +22256,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -22690,51 +22873,51 @@
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F91C00"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="216"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:smallCaps/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00340D66"/>
+    <w:rsid w:val="00A97A50"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0"/>
       <w:ind w:left="216"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B848B6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
@@ -23208,51 +23391,51 @@
     <w:rsid w:val="00B848B6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B848B6"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="006630FF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E756E0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -23529,76 +23712,50 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="318926577">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="386105194">
-[...24 lines deleted...]
-    </w:div>
     <w:div w:id="1150563841">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2012441636">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -23641,51 +23798,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunckele@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jamaevidence-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=847" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truelearn.net/?_ga=2.215058718.866237664.1651858724-917063151.1651858724" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.ipassinstitute.com/login" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michstate-do.meduapp.com/users/sign_in" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truelearn.net/?_ga=2.215058718.866237664.1651858724-917063151.1651858724" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pfotenha@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jamaevidence-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=847" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunckele@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jamaevidence-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=847" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truelearn.net/?_ga=2.215058718.866237664.1651858724-917063151.1651858724" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.ipassinstitute.com/login" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michstate-do.meduapp.com/users/sign_in" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truelearn.net/?_ga=2.215058718.866237664.1651858724-917063151.1651858724" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pfotenha@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jamaevidence-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=847" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -23956,115 +24113,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...63 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cc5a5346bf5953f67c68c994b43ac49b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -24291,132 +24385,181 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B86C0BA-0E91-4BFE-8A68-C16412D71D87}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>29082</Characters>
+  <Pages>14</Pages>
+  <Words>5276</Words>
+  <Characters>30074</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>242</Lines>
-  <Paragraphs>68</Paragraphs>
+  <Lines>250</Lines>
+  <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MSUCOM Clerkship Syllabus</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34116</CharactersWithSpaces>
+  <CharactersWithSpaces>35280</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="402" baseType="variant">
       <vt:variant>
         <vt:i4>1114230</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>345</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1114230</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -25611,27 +25754,54 @@
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>131300</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>