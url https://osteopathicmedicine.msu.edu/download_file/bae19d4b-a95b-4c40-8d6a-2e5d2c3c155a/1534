--- v0 (2026-01-05)
+++ v1 (2026-08-03)
@@ -52,51 +52,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="250E1BB2">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
+                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -385,105 +385,114 @@
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="001F2091">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>butkiand@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1191CA5E" w14:textId="77777777" w:rsidR="00E024D8" w:rsidRPr="001613D1" w:rsidRDefault="00E024D8" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="78DABF34" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="00841B1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00841B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40350A8D" w14:textId="77777777" w:rsidR="00622418" w:rsidRPr="001613D1" w:rsidRDefault="00622418" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -542,70 +551,78 @@
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B6BBAA4" w14:textId="77777777" w:rsidR="00B41D0E" w:rsidRDefault="00B41D0E" w:rsidP="00B41D0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="3B1C6A49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Katie Gibson-Stofflet and Stephen Stone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE40C01" w14:textId="77777777" w:rsidR="00B41D0E" w:rsidRPr="001613D1" w:rsidRDefault="00B41D0E" w:rsidP="00B41D0E">
+    <w:p w14:paraId="4EE40C01" w14:textId="4641E556" w:rsidR="00B41D0E" w:rsidRPr="001613D1" w:rsidRDefault="00B41D0E" w:rsidP="00B41D0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3B1C6A49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>COURSE ASSISTANTS (CA)</w:t>
+        <w:t xml:space="preserve">COURSE </w:t>
+      </w:r>
+      <w:r w:rsidR="004F20E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COORDINATORS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F088DB9" w14:textId="1DAD67D2" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="00B41D0E" w:rsidP="00B41D0E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="3B1C6A49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>katiegs@msu.edu</w:t>
         </w:r>
@@ -620,51 +637,51 @@
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="3B1C6A49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>stonest@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="681704E1" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -688,51 +705,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="008B3DDB" w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -748,2434 +787,2558 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F870D5A" w14:textId="11DBFE55" w:rsidR="00C67185" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="6A9065DD" w14:textId="0BF0E403" w:rsidR="009D0905" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214283612" w:history="1">
-        <w:r w:rsidR="00C67185" w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175517" w:history="1">
+        <w:r w:rsidR="009D0905" w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00C67185">
+        <w:r w:rsidR="009D0905">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C67185">
+        <w:r w:rsidR="009D0905">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C67185">
-[...10 lines deleted...]
-        <w:r w:rsidR="00C67185">
+        <w:r w:rsidR="009D0905">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175517 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="009D0905">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="009D0905">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C67185">
+        <w:r w:rsidR="009D0905">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00C67185">
+        <w:r w:rsidR="009D0905">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B180B09" w14:textId="4DEC01B1" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="40A0B078" w14:textId="38E188E1" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283613" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175518" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283613 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175518 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="146C5434" w14:textId="32626F0C" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="6F9EB59F" w14:textId="07F56A18" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283614" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175519" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283614 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175519 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AE71327" w14:textId="04EB892B" w:rsidR="00C67185" w:rsidRDefault="00C67185" w:rsidP="00C67185">
+    <w:p w14:paraId="36AA8049" w14:textId="627ECBB6" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283615" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175520" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283615 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175520 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DD684DA" w14:textId="79B2D7B2" w:rsidR="00C67185" w:rsidRDefault="00C67185" w:rsidP="00C67185">
+    <w:p w14:paraId="46083D2C" w14:textId="55749B89" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283616" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175521" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283616 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175521 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19B37631" w14:textId="2B8DDC04" w:rsidR="00C67185" w:rsidRDefault="00C67185" w:rsidP="00C67185">
+    <w:p w14:paraId="451F93DB" w14:textId="3F2B5C65" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283617" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175522" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283617 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175522 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14C9E4DC" w14:textId="2163B4B5" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="67780E59" w14:textId="5BEFF7F9" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283618" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175523" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283618 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175523 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="205D8219" w14:textId="6AF66FC7" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="03CB6BB7" w14:textId="12B2CADE" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283619" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175524" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283619 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175524 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E54B912" w14:textId="6AFE8C56" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="2DEFF6DE" w14:textId="32538112" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283620" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175525" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283620 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175525 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="534CC606" w14:textId="716AE504" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="69DE5CA4" w14:textId="28537488" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283621" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175526" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283621 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175526 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4355AFE4" w14:textId="7F7ECA85" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="1294F00C" w14:textId="3468A457" w:rsidR="009D0905" w:rsidRDefault="009D0905">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235175527" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175527 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="76C9C87C" w14:textId="0BE4BF93" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283622" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175528" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283622 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175528 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4949A441" w14:textId="0E5BD884" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="361D2BDE" w14:textId="59C83298" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283623" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175529" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283623 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175529 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="292F3711" w14:textId="165FDB15" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="1828B001" w14:textId="5D3BAAE0" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283624" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175530" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283624 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175530 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13605EC5" w14:textId="51B2DD33" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="6BF4CD5C" w14:textId="757EE507" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283625" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175531" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283625 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175531 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73206C00" w14:textId="11C442B1" w:rsidR="00C67185" w:rsidRDefault="00C67185" w:rsidP="00C67185">
+    <w:p w14:paraId="297728B3" w14:textId="4FA1DB6D" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283626" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175532" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283626 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175532 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3DDC444C" w14:textId="3584752A" w:rsidR="00C67185" w:rsidRDefault="00C67185" w:rsidP="00C67185">
+    <w:p w14:paraId="5B61329E" w14:textId="34DCF032" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283627" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175533" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Websites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283627 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175533 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4634DAAC" w14:textId="149AA49A" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="3ADFBE33" w14:textId="22A29D23" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283628" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175534" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283628 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175534 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74B5C1C3" w14:textId="6717312E" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="34908C76" w14:textId="7E042DFE" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283629" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175535" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>PROCEDURE LOGS</w:t>
+          <w:t>STUDENT ACTIVITY LOGS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283629 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175535 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BD74867" w14:textId="790296EE" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="28694DDB" w14:textId="2C32CC22" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283630" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175536" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283630 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175536 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D018D49" w14:textId="399A8445" w:rsidR="00C67185" w:rsidRDefault="00C67185" w:rsidP="00C67185">
+    <w:p w14:paraId="6ADC8CDE" w14:textId="007C8814" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283631" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175537" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283631 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175537 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F95D25C" w14:textId="528F1D0F" w:rsidR="00C67185" w:rsidRDefault="00C67185" w:rsidP="00C67185">
+    <w:p w14:paraId="2A151756" w14:textId="0BD2CB28" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283632" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175538" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283632 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175538 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="01B3C6AD" w14:textId="58D97B87" w:rsidR="00C67185" w:rsidRDefault="00C67185" w:rsidP="00C67185">
+    <w:p w14:paraId="062D0D4C" w14:textId="1522A5B6" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283633" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175539" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283633 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175539 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68D9979D" w14:textId="2CE0B102" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="0963C1ED" w14:textId="3024C990" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283634" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175540" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283634 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175540 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E9A47C9" w14:textId="5B9C17FC" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="5313661B" w14:textId="7CD98BBC" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283635" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175541" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283635 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175541 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7FC0F47C" w14:textId="69CA3AF9" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="2A40FED0" w14:textId="6EF2C942" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283636" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175542" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283636 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175542 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28702CAA" w14:textId="48D62A50" w:rsidR="00C67185" w:rsidRDefault="00C67185" w:rsidP="00C67185">
+    <w:p w14:paraId="1A7C45B6" w14:textId="29BA4176" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283637" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175543" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283637 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175543 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="726E33B9" w14:textId="798638F5" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="2C8B09EC" w14:textId="41E2DFD7" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283638" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175544" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283638 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175544 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08C3225E" w14:textId="30E1EBD1" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="6D085C0D" w14:textId="44EEA431" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283639" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175545" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283639 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175545 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="410A21D3" w14:textId="07F3D313" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="74C05D33" w14:textId="1A0903B4" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283640" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175546" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="0054223E">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283640 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175546 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CC085E7" w14:textId="331F0B8C" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="12C45EBF" w14:textId="3255A2B7" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283641" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175547" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283641 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175547 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40DDB820" w14:textId="0A411EB8" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="12738A8C" w14:textId="0FFD2F91" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283642" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175548" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283642 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175548 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14ED68DD" w14:textId="4853E6D8" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="7596E96F" w14:textId="1E00BFDC" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283643" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175549" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283643 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175549 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72DC9377" w14:textId="08933228" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="39863997" w14:textId="5FC2244F" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283644" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175550" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283644 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175550 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13122A61" w14:textId="4FBABEA5" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="6D5C2FD8" w14:textId="011E4710" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283645" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175551" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283645 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175551 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AF07F50" w14:textId="375754A8" w:rsidR="00C67185" w:rsidRDefault="00C67185" w:rsidP="00C67185">
-[...60 lines deleted...]
-    <w:p w14:paraId="3751031E" w14:textId="04D504A9" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="04A45115" w14:textId="60724874" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283647" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175552" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283647 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175552 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39F174AF" w14:textId="4115DE71" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="2EC73D6A" w14:textId="43CDD393" w:rsidR="009D0905" w:rsidRDefault="009D0905">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235175553" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175553 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2C8BDA7C" w14:textId="420DE9C2" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283648" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175554" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175554 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0C498BC2" w14:textId="290ADC18" w:rsidR="009D0905" w:rsidRDefault="009D0905">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235175555" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283648 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175555 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F162ECB" w14:textId="19855042" w:rsidR="00C67185" w:rsidRDefault="00C67185">
+    <w:p w14:paraId="7C835A9A" w14:textId="4090616D" w:rsidR="009D0905" w:rsidRDefault="009D0905">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214283649" w:history="1">
-        <w:r w:rsidRPr="0054223E">
+      <w:hyperlink w:anchor="_Toc235175556" w:history="1">
+        <w:r w:rsidRPr="002B5B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214283649 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235175556 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E3674E5" w14:textId="110E1E0E" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00E00294">
+    <w:p w14:paraId="0E3674E5" w14:textId="5637D0F0" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00E00294">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -3215,51 +3378,51 @@
           <w:headerReference w:type="first" r:id="rId18"/>
           <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214283612"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235175517"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
@@ -3357,51 +3520,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2109" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="204FD6C4" w14:textId="615800E3" w:rsidR="004A6881" w:rsidRPr="00515EC5" w:rsidRDefault="00DD3F0C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A6881" w:rsidRPr="0057603C" w14:paraId="501B869C" w14:textId="3AC7DDC7" w:rsidTr="004A6881">
+      <w:tr w:rsidR="004A6881" w:rsidRPr="0057603C" w14:paraId="501B869C" w14:textId="3AC7DDC7" w:rsidTr="007B545E">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2327" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BB9C222" w14:textId="14BFF2BF" w:rsidR="004A6881" w:rsidRPr="00DC7215" w:rsidRDefault="004A6881" w:rsidP="00DC7215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
@@ -3420,75 +3583,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10596244" w14:textId="53564A47" w:rsidR="004A6881" w:rsidRPr="00165CD1" w:rsidRDefault="004A6881" w:rsidP="00DC7215">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2109" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2093FFD9" w14:textId="7157A360" w:rsidR="004A6881" w:rsidRPr="00355156" w:rsidRDefault="00DD3F0C" w:rsidP="00DD3F0C">
+          <w:p w14:paraId="2093FFD9" w14:textId="7157A360" w:rsidR="004A6881" w:rsidRPr="00355156" w:rsidRDefault="00DD3F0C" w:rsidP="007B545E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A6881" w:rsidRPr="0057603C" w14:paraId="021C04C6" w14:textId="0B3A6243" w:rsidTr="004A6881">
+      <w:tr w:rsidR="004A6881" w:rsidRPr="0057603C" w14:paraId="021C04C6" w14:textId="0B3A6243" w:rsidTr="007B545E">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2327" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20023196" w14:textId="50D7A731" w:rsidR="004A6881" w:rsidRPr="00165CD1" w:rsidRDefault="004A6881" w:rsidP="00DA113F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
@@ -3527,75 +3691,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F3512B9" w14:textId="2E8961E2" w:rsidR="004A6881" w:rsidRPr="002333F6" w:rsidRDefault="004A6881" w:rsidP="00DA113F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002333F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2109" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59D86B39" w14:textId="4A2397FB" w:rsidR="004A6881" w:rsidRPr="002333F6" w:rsidRDefault="00DD3F0C" w:rsidP="00DD3F0C">
+          <w:p w14:paraId="59D86B39" w14:textId="4A2397FB" w:rsidR="004A6881" w:rsidRPr="002333F6" w:rsidRDefault="00DD3F0C" w:rsidP="007B545E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A6881" w:rsidRPr="0057603C" w14:paraId="3F57049B" w14:textId="1F7A5F33" w:rsidTr="004A6881">
+      <w:tr w:rsidR="004A6881" w:rsidRPr="0057603C" w14:paraId="3F57049B" w14:textId="1F7A5F33" w:rsidTr="007B545E">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2327" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C333648" w14:textId="190FBA8F" w:rsidR="004A6881" w:rsidRPr="00165CD1" w:rsidRDefault="004A6881" w:rsidP="02AD772C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3646,75 +3811,76 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="3B1C6A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>pload into D2L Drop Box for the course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2109" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34A2FBE6" w14:textId="528A46A2" w:rsidR="004A6881" w:rsidRDefault="00DD3F0C" w:rsidP="00DD3F0C">
+          <w:p w14:paraId="34A2FBE6" w14:textId="528A46A2" w:rsidR="004A6881" w:rsidRDefault="00DD3F0C" w:rsidP="007B545E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A6881" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="4E24D3A2" w:rsidTr="004A6881">
+      <w:tr w:rsidR="004A6881" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="4E24D3A2" w:rsidTr="007B545E">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2327" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="004A6881" w:rsidRPr="00165CD1" w:rsidRDefault="004A6881" w:rsidP="00DC7215">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
@@ -3733,188 +3899,190 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="004A6881" w:rsidRPr="00165CD1" w:rsidRDefault="004A6881" w:rsidP="00DC7215">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2109" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75D7D493" w14:textId="1DC49583" w:rsidR="004A6881" w:rsidRPr="00165CD1" w:rsidRDefault="00DD3F0C" w:rsidP="00DD3F0C">
+          <w:p w14:paraId="75D7D493" w14:textId="1DC49583" w:rsidR="004A6881" w:rsidRPr="00165CD1" w:rsidRDefault="00DD3F0C" w:rsidP="007B545E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A6881" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="51950CC0" w:rsidTr="004A6881">
+      <w:tr w:rsidR="004A6881" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="51950CC0" w:rsidTr="007B545E">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2327" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D7D8C1B" w14:textId="77777777" w:rsidR="004A6881" w:rsidRPr="00165CD1" w:rsidRDefault="004A6881" w:rsidP="00DC7215">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4914" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="004A6881" w:rsidRPr="00165CD1" w:rsidRDefault="004A6881" w:rsidP="00DC7215">
+          <w:p w14:paraId="6474B9EE" w14:textId="40248FA0" w:rsidR="004A6881" w:rsidRPr="00165CD1" w:rsidRDefault="004A6881" w:rsidP="00DC7215">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2109" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E16F452" w14:textId="19A88235" w:rsidR="004A6881" w:rsidRPr="00165CD1" w:rsidRDefault="00DD3F0C" w:rsidP="00DD3F0C">
+          <w:p w14:paraId="5E16F452" w14:textId="19A88235" w:rsidR="004A6881" w:rsidRPr="00165CD1" w:rsidRDefault="00DD3F0C" w:rsidP="007B545E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214283613"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235175518"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1DC40D1E" w14:textId="77777777" w:rsidR="00B76217" w:rsidRDefault="00B76217" w:rsidP="00C560E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D6188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as appropriate, with residents and/or fellows.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4047,85 +4215,91 @@
     </w:p>
     <w:p w14:paraId="371972B8" w14:textId="575CCA27" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214283614"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235175519"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="29D37AA4" w14:textId="539D3A2E" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="5742764E" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214283615"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235175520"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="790E16E1" w14:textId="29DBF8A0" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="00702488">
+    <w:p w14:paraId="790E16E1" w14:textId="2C9D8831" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This course requires preapproval</w:t>
+        <w:t xml:space="preserve">This course requires </w:t>
+      </w:r>
+      <w:r w:rsidR="0059108F" w:rsidRPr="1D9F913C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pre-approval</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must contact the IOR</w:t>
       </w:r>
       <w:r w:rsidR="00AD6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>/CA</w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> via email with </w:t>
       </w:r>
@@ -4138,254 +4312,303 @@
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>detail</w:t>
       </w:r>
       <w:r w:rsidR="54829941" w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s of the rotation/rotation site</w:t>
       </w:r>
       <w:r w:rsidR="008B02BF" w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> when seeking preapproval</w:t>
       </w:r>
       <w:r w:rsidR="00982BBB" w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A9F96A3" w14:textId="4DAD2449" w:rsidR="004348A9" w:rsidRDefault="003D634C" w:rsidP="0002501D">
+    <w:p w14:paraId="37BD0A59" w14:textId="77777777" w:rsidR="00F26D3C" w:rsidRPr="00F26D3C" w:rsidRDefault="003D634C" w:rsidP="00F26D3C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2520"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Int_Z2cFx7CS"/>
+      <w:r w:rsidRPr="5C70CB19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Approvals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="5C70CB19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the facility where the rotation will </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Int_p8j07Swk"/>
+      <w:r w:rsidRPr="5C70CB19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>occur</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="5C70CB19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Clerkship Team (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="5C70CB19">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>COM.Clerkship@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="5C70CB19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) is required for every elective rotation. Not all hospitals can provide this type of rotation, and the ability to obtain access, and arrange participation and travel is solely dependent on the student. The rotation must be set up at least four months ahead of travel, and the student must obtain college and departmental approval. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9F96A3" w14:textId="4762E376" w:rsidR="004348A9" w:rsidRDefault="003D634C" w:rsidP="00F26D3C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2520"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C70CB19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The CV of the supervising faculty member, the goals and objectives of their rotation, and proposed schedule should be submitted 4 months in advance for approval by the instructor of record.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1D3096" w14:textId="64291841" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="54829941" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confirmation of approval from the IOR is to be sent to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="00D10807" w:rsidRPr="00C40B5D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>COM.Clerkship@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D10807" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for final clerkship approval and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0628C" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>scheduling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79311607" w14:textId="59B1DFA8" w:rsidR="00CE2397" w:rsidRPr="00BB1268" w:rsidRDefault="00CE2397" w:rsidP="004C33A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="097C514E" w14:textId="052689F4" w:rsidR="00CE2397" w:rsidRPr="001441FF" w:rsidRDefault="7C0CB614" w:rsidP="001441FF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc235175521"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Required </w:t>
+      </w:r>
+      <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>rerequisites</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="454EA7B7" w14:textId="3354D9EA" w:rsidR="00CE2397" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Int_Z2cFx7CS"/>
-[...48 lines deleted...]
-    <w:p w14:paraId="4A1D3096" w14:textId="64291841" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="54829941" w:rsidP="00702488">
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This course </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>requires the following prerequisite course:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0471DD9D" w14:textId="002AB9FE" w:rsidR="00632E8A" w:rsidRPr="00C40B5D" w:rsidRDefault="00632E8A" w:rsidP="00632E8A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
-[...49 lines deleted...]
-    <w:p w14:paraId="097C514E" w14:textId="052689F4" w:rsidR="00CE2397" w:rsidRPr="001441FF" w:rsidRDefault="7C0CB614" w:rsidP="001441FF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>CORE IM 657 Emergency Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214283616"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="00702488">
+    </w:p>
+    <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="_Toc214283617"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235175522"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -4446,50 +4669,51 @@
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -4501,51 +4725,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7FA402" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC39B18" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Enrollment will be processed by the MSUCOM Registrar’s Office upon clerkship confirmation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3121D4AA" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
@@ -4606,51 +4829,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214283618"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235175523"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="60EEAC78" w14:textId="2DA6F97E" w:rsidR="008D27FC" w:rsidRDefault="008D27FC" w:rsidP="008D27FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotations are typically two weeks, three credit hours or four weeks, six credit hours in duration. </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Int_mFMX2kiw"/>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
@@ -4707,51 +4930,67 @@
       </w:r>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">are not </w:t>
       </w:r>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual schedule worked. </w:t>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="_Int_Q7vLuAmU"/>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were provided.</w:t>
+        <w:t xml:space="preserve">You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="5C70CB19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="5C70CB19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>All rotation days must be accounted for.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="335DC877" w14:textId="77777777" w:rsidR="008D27FC" w:rsidRDefault="008D27FC" w:rsidP="008D27FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
@@ -4777,76 +5016,76 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for core rotations, at the discretion of the instructor of record.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214283619"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235175524"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc214283620"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235175525"/>
       <w:r w:rsidRPr="00A55482">
         <w:t>GOALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="769FFB17" w14:textId="77777777" w:rsidR="00350A1D" w:rsidRPr="00DF7559" w:rsidRDefault="00350A1D" w:rsidP="00DF7559">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7559">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Course participants will:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72709EB5" w14:textId="77777777" w:rsidR="00350A1D" w:rsidRDefault="00350A1D" w:rsidP="00DF7559">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -5085,172 +5324,905 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="827"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="197" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Int_xejILxGg"/>
       <w:r w:rsidRPr="00086FC7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>As</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7559">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>similate what they learn and demonstrate their understanding of patient care through ongoing interaction and dialogue with, as well as formative feedback from, the preceptor.</w:t>
+        <w:t xml:space="preserve">similate what they learn and demonstrate their understanding of patient care </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7559">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>through ongoing interaction and dialogue with, as well as formative feedback from, the preceptor.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="2587CDB4" w14:textId="4DCA2140" w:rsidR="006630FF" w:rsidRPr="00DF7559" w:rsidRDefault="00350A1D" w:rsidP="00DF7559">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7559">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Demonstrate an understanding of the (seven) osteopathic core competencies (as applicable).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc214283621"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235175526"/>
       <w:r w:rsidRPr="00A55482">
         <w:t>OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="57D8FF86" w14:textId="2045EC70" w:rsidR="009D3F69" w:rsidRDefault="00BA755E" w:rsidP="00E00294">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>By the end of this module, a fourth-year medical student will be able to</w:t>
       </w:r>
       <w:r w:rsidR="00BE7987">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> complete all requirement</w:t>
       </w:r>
       <w:r w:rsidR="00325B66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00BE7987">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> as listed in the syllabus of the site where the rotation was completed, with verification of preceptor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10087BB6" w14:textId="77777777" w:rsidR="00401B15" w:rsidRPr="00AF40B7" w:rsidRDefault="00401B15" w:rsidP="00702488">
+    <w:p w14:paraId="0457247E" w14:textId="77777777" w:rsidR="008B3DDB" w:rsidRDefault="008B3DDB" w:rsidP="00E00294">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D64EFA" w14:textId="77777777" w:rsidR="008B3DDB" w:rsidRPr="00AF40B7" w:rsidRDefault="008B3DDB" w:rsidP="008B3DDB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="00702488">
+      <w:bookmarkStart w:id="17" w:name="_Toc222819238"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc235175527"/>
+      <w:r w:rsidRPr="00C3432B">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="0F0D153D" w14:textId="68638191" w:rsidR="007168AA" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The AOA developed the Core Competencies to represent seven defined areas. In 2012, the American Association of Colleges of Osteopathic Medicine developed a document to assist colleges in integrating these same core competencies into medical education at the medical student level. The following core competencies are addressed during the month of </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Emergency Medicine Ultrasound</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D212F8" w14:textId="77777777" w:rsidR="00FC6C68" w:rsidRPr="00322854" w:rsidRDefault="00FC6C68" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03F4896C" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Osteopathic Principles and Practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5748B9EB" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Approach the patient with recognition of the entire clinical context, including mind body and psychosocial interrelationships.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C11435E" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Diagnose clinical conditions and plan patient care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D521C34" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Communicate and document diagnostic and/or treatment details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3210D36E" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8BE2F3" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Articulate basic biomedical science and epidemiological and clinical science principles related to patient presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738E62C2" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386FAE8E" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Gather accurate data related to the patient encounter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F883DA7" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Maintain sensitivity to issues of patient perspective, privacy, comfort, and dignity during the examination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B1EEC3" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Develop a differential diagnosis appropriate to the context of the patient setting and findings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D216010" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Form a patient-centered, inter-professional, evidence-based management plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046F52FB" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Obtain written or oral informed consent for procedures and/or treatment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DCF22C1" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Recognize and accurately interpret relevant laboratory, imaging, and other diagnostic studies related to patient care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E750919" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Documentation, case presentation, and team communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEAECC1" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Interpersonal and Communication Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21899ECD" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Establish and maintain the physician-patient relationship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379DED86" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Share information using language the patient can </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>understand, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> check for patient understanding and questions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40ADF95C" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate effective written and electronic communication in dealing with patients and other health care professionals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D44036E" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Work effectively with other health professionals as a member or leader of a health care team</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB55B58" w14:textId="77777777" w:rsidR="00C3432B" w:rsidRDefault="00C3432B" w:rsidP="00C3432B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61AC73FF" w14:textId="77777777" w:rsidR="00C3432B" w:rsidRPr="00C3432B" w:rsidRDefault="00C3432B" w:rsidP="00C3432B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="654477F6" w14:textId="0BEEB57E" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBB12E1" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate humanistic behavior, including respect, compassion, honesty, and trustworthiness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CFF48A" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate accountability to patients, society, and the profession, including the duty to act in response to the knowledge of professional behavior of others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E531D0" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attain milestones that indicate a commitment to excellence, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, for example, through ongoing professional development as evidence of a commitment to continuous learning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B4F70A" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Report accurate, relevant information to patients and members of the health care team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01762BDB" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demonstrate respect for the patient’s right to decline participation in teaching or research </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>endeavors, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ensure that his or her refusal does not adversely affect the physician-patient relationship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7D0F48" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Practice-Based Learning and Improvement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C002C4" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Describe the clinical significance of and apply strategies for integrating research evidence into clinical practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E36F4BB" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Critically evaluate medical information and its sources, and apply such information appropriately to decisions relating to patient care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D576BC3" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Systems-Based Practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCDCE0C" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate understanding of how patient care and professional practices affect other health care professionals, health care organizations, and society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B669F61" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Identify and utilize effective strategies for assessing patients.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFD1597" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="007168AA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0FD87F" w14:textId="77777777" w:rsidR="008B3DDB" w:rsidRPr="00C3432B" w:rsidRDefault="008B3DDB" w:rsidP="00C3432B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc214283622"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235175528"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -5285,107 +6257,107 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc214283623"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235175529"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc214283624"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc235175530"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="708842F3" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5473,111 +6445,122 @@
       <w:r w:rsidR="0013375E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00205932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is your responsibility to make sure you have access </w:t>
       </w:r>
       <w:r w:rsidR="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00205932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">o the course D2L page on the first day of the course. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA283F8" w14:textId="77777777" w:rsidR="002755F4" w:rsidRPr="00C40B5D" w:rsidRDefault="002755F4" w:rsidP="00702488">
+    <w:p w14:paraId="5CA283F8" w14:textId="77777777" w:rsidR="002755F4" w:rsidRDefault="002755F4" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D2D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="615E9DB6" w14:textId="77777777" w:rsidR="00C3432B" w:rsidRPr="00C40B5D" w:rsidRDefault="00C3432B" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc214283625"/>
-      <w:r w:rsidRPr="00C40B5D">
+      <w:bookmarkStart w:id="23" w:name="_Toc235175531"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:lastRenderedPageBreak/>
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="0DA8A430" w14:textId="55B9F894" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53B681B4" w14:textId="074B68BD" w:rsidR="00D52AA3" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc214283626"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235175532"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="6DA67326" w14:textId="7203280B" w:rsidR="00361B77" w:rsidRPr="00B16957" w:rsidRDefault="00361B77" w:rsidP="00361B77">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16957">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="303030"/>
         </w:rPr>
         <w:t>Ma and Mateer's Emergency Ultrasound, 4e</w:t>
       </w:r>
       <w:r w:rsidR="006A271C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="303030"/>
@@ -5687,126 +6670,113 @@
       </w:r>
       <w:r w:rsidRPr="00192B0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">esi Chapter 21, Emergency Ultrasound </w:t>
       </w:r>
       <w:hyperlink r:id="rId27">
         <w:r w:rsidRPr="00192B0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2616&amp;sectionid=216059660</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EF0E54">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E98F65F" w14:textId="42191507" w:rsidR="00361B77" w:rsidRPr="00192B0E" w:rsidRDefault="00361B77" w:rsidP="00361B77">
+    <w:p w14:paraId="7E98F65F" w14:textId="3FBC244F" w:rsidR="00361B77" w:rsidRPr="00192B0E" w:rsidRDefault="00361B77" w:rsidP="00361B77">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="228" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00192B0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Access Emergency Medicine: Ma and Mateer’s Emergency Ultrasound Chapter 3: The Science of Image Generation 4e; 2021, </w:t>
       </w:r>
       <w:hyperlink r:id="rId28">
         <w:r w:rsidRPr="00192B0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2966&amp;sectionid=249997612</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00220BC0">
-[...11 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="4D3085F5" w14:textId="13EED2BE" w:rsidR="00361B77" w:rsidRPr="00192B0E" w:rsidRDefault="00361B77" w:rsidP="00361B77">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="228" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Access Emergency Medicine: Ma and Mateer’s Emergency Ultrasound. Chapter 9: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="_Int_1pCHid3s"/>
+      <w:bookmarkStart w:id="25" w:name="_Int_1pCHid3s"/>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Trauma,</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4e</w:t>
       </w:r>
       <w:r w:rsidR="00FB76A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">2021 </w:t>
       </w:r>
       <w:hyperlink r:id="rId29">
         <w:r w:rsidRPr="5C70CB19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -5881,308 +6851,267 @@
           <w:t>https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2966&amp;sectionid=249988928</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AB4415" w:rsidRPr="00DC783E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10CBBCBB" w14:textId="77777777" w:rsidR="007B66F6" w:rsidRDefault="007B66F6" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CE4F5E0" w14:textId="653D1A70" w:rsidR="0068598D" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc214283627"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc235175533"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">Recommended </w:t>
       </w:r>
       <w:r w:rsidR="00DF55E0" w:rsidRPr="00C40B5D">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ebsites</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="43FD2A6F" w14:textId="0C00C508" w:rsidR="00A95B34" w:rsidRPr="003B4B59" w:rsidRDefault="00A95B34" w:rsidP="00A95B34">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2607E090">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Free Open Access Medical Education Resources on Point of Care Ultrasound</w:t>
       </w:r>
       <w:r w:rsidR="003B4B59" w:rsidRPr="2607E090">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6251B1CC" w14:textId="5DC7330F" w:rsidR="00A95B34" w:rsidRPr="003B4B59" w:rsidRDefault="00A95B34" w:rsidP="00A95B34">
+    <w:p w14:paraId="6251B1CC" w14:textId="514A9516" w:rsidR="00A95B34" w:rsidRPr="003B4B59" w:rsidRDefault="00A95B34" w:rsidP="00A95B34">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="303030"/>
         </w:rPr>
         <w:t xml:space="preserve">SonoGuide. American College of Emergency Physicians, </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="003B4B59">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.acep.org/sonoguide</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003B4B59">
-[...7 lines deleted...]
-    <w:p w14:paraId="731ED844" w14:textId="158EDE25" w:rsidR="00A95B34" w:rsidRPr="003B4B59" w:rsidRDefault="00A95B34" w:rsidP="00A95B34">
+    </w:p>
+    <w:p w14:paraId="731ED844" w14:textId="35464423" w:rsidR="00A95B34" w:rsidRPr="003B4B59" w:rsidRDefault="00A95B34" w:rsidP="00A95B34">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>5 Minute Sono, Core Ultrasound</w:t>
       </w:r>
       <w:r w:rsidR="00C53C02" w:rsidRPr="003B4B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="002B3F0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://coreultrasound.com/5ms/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003B4B59">
-[...6 lines deleted...]
-    <w:p w14:paraId="015B9DE5" w14:textId="6D607CA7" w:rsidR="00A95B34" w:rsidRPr="003B4B59" w:rsidRDefault="00A95B34" w:rsidP="00A95B34">
+    </w:p>
+    <w:p w14:paraId="015B9DE5" w14:textId="63B0AFB4" w:rsidR="00A95B34" w:rsidRPr="003B4B59" w:rsidRDefault="00A95B34" w:rsidP="00A95B34">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Highland Ultrasound Pain Management. </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="003B4B59">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://highlandultrasound.com/management</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003B4B59">
-[...6 lines deleted...]
-    <w:p w14:paraId="32C510F7" w14:textId="299B16EB" w:rsidR="00A95B34" w:rsidRPr="003B4B59" w:rsidRDefault="00A95B34" w:rsidP="00A95B34">
+    </w:p>
+    <w:p w14:paraId="32C510F7" w14:textId="0C51870D" w:rsidR="00A95B34" w:rsidRPr="003B4B59" w:rsidRDefault="00A95B34" w:rsidP="00A95B34">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Ultrasound Director. </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="003B4B59">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>www.ultrasounddirector.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003B4B59">
-[...6 lines deleted...]
-    <w:p w14:paraId="6D897DC0" w14:textId="6F1F26CB" w:rsidR="00A52DCE" w:rsidRPr="003B4B59" w:rsidRDefault="00A95B34" w:rsidP="003B4B59">
+    </w:p>
+    <w:p w14:paraId="6D897DC0" w14:textId="2EB6BE76" w:rsidR="00A52DCE" w:rsidRPr="003B4B59" w:rsidRDefault="00A95B34" w:rsidP="003B4B59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2607E090">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The POCUS Atlas. </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="2607E090">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.thepocusatlas.com/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2607E090">
-[...14 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc214283628"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235175534"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="174C56A5" w14:textId="7C939672" w:rsidR="00746A6C" w:rsidRPr="007B66F6" w:rsidRDefault="009B6032" w:rsidP="007B66F6">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6340,103 +7269,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>third Sunday</w:t>
       </w:r>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8A181D" w14:textId="5B715143" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A6C9B93" w14:textId="01776924" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="0093548F" w:rsidP="00702488">
+    <w:p w14:paraId="1A6C9B93" w14:textId="718C34D8" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="00F57EB9" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc214283629"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235175535"/>
       <w:r>
-        <w:t>PROCEDURE</w:t>
+        <w:t>STUDENT ACTIVITY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A50CB0" w:rsidRPr="00C40B5D">
-        <w:t xml:space="preserve"> LOGS</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="26"/>
+        <w:t>LOGS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="47932014" w:rsidR="26910FCD" w:rsidRDefault="004C3F33" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7777F53F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>In D2L under Course Requirements is the IM 66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="7777F53F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Patient/Procedure Log to be completed during your rotation and uploaded into the corresponding drop box. It is the hope that you have an opportunity to evaluate / interpret and participate in some rotation specific consults. We understand not all sites experience all the procedures listed. Please seek out and ask to be included where you can</w:t>
+        <w:t xml:space="preserve"> Patient/Procedure Log to be completed during your rotation and uploaded into the corresponding drop box. It is the hope that you have an opportunity to evaluate / interpret and participate in some rotation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7777F53F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">specific </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7777F53F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>consults</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7777F53F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. We understand not all sites experience all the procedures listed. Please seek out and ask to be included where you can</w:t>
       </w:r>
       <w:r w:rsidR="00555140">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB21108" w14:textId="77777777" w:rsidR="00555140" w:rsidRDefault="00555140" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D142203" w14:textId="580E44DF" w:rsidR="00555140" w:rsidRDefault="002B5EA2" w:rsidP="00702488">
       <w:pPr>
@@ -6531,126 +7487,117 @@
     </w:p>
     <w:p w14:paraId="2B4D567B" w14:textId="77777777" w:rsidR="008F6EDA" w:rsidRPr="00C40B5D" w:rsidRDefault="008F6EDA" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="28" w:name="_Toc214283630"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235175536"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="32" w:name="_Toc214283631"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235175537"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-      <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="41926853" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation </w:t>
-[...8 lines deleted...]
-        <w:t>description or if you have any questions, please contact</w:t>
+        <w:t>Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
       </w:r>
       <w:r w:rsidR="002876A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="002876A8" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C53C02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -6739,63 +7686,63 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="36" w:name="_Toc214283632"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235175538"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-      <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
-    </w:p>
-    <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="3416CC4C" w14:textId="3F6A0F43" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
@@ -6835,55 +7782,56 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc214283633"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235175539"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6914,74 +7862,64 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="00702488">
+    <w:p w14:paraId="7D8E1B02" w14:textId="1638D490" w:rsidR="001617DD" w:rsidRPr="00CB0610" w:rsidRDefault="0022491F" w:rsidP="00CB0610">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214283634"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235175540"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-[...9 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="07DDAFAD" w14:textId="5C78CB86" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The following assignments are eligible for corrective action</w:t>
       </w:r>
       <w:r w:rsidR="00E56F3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Students who were not successful on these assignments during the course will receive an NGR</w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7015,51 +7953,50 @@
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="797A1BF2" w14:textId="1FA8C08C" w:rsidR="00F174F8" w:rsidRDefault="0099617A" w:rsidP="00F174F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Mid Rotation Feedback Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="403A9178" w14:textId="257AF79E" w:rsidR="00F174F8" w:rsidRPr="00426795" w:rsidRDefault="00F174F8" w:rsidP="0099617A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426795">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Shift Schedule</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA93E09" w14:textId="67A60B37" w:rsidR="005A2923" w:rsidRPr="006573C7" w:rsidRDefault="00F174F8" w:rsidP="00F174F8">
       <w:pPr>
@@ -7078,64 +8015,82 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426795">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Activities that were involved in the curriculum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(further details in Summary of Grading Requirements)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBDD655" w14:textId="082EDFD9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D44669" w14:textId="20741DD8" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
+    <w:p w14:paraId="16D44669" w14:textId="6C19AB2D" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student is responsible for contacting the Course Assistant (on the </w:t>
+        <w:t xml:space="preserve">The student is responsible for contacting the Course </w:t>
+      </w:r>
+      <w:r w:rsidR="00A653B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Coordinators</w:t>
+      </w:r>
+      <w:r w:rsidR="00A653B4" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(on the </w:t>
       </w:r>
       <w:r w:rsidR="00020A66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>title</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> page of this syllabus) if they believe missing assignments were reported in error</w:t>
       </w:r>
       <w:r w:rsidR="00230841">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
@@ -7467,83 +8422,73 @@
       <w:r w:rsidR="00142CFA" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>except for</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Attending Evaluation)</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C56A54B" w14:textId="77777777" w:rsidR="00390EC1" w:rsidRDefault="00390EC1" w:rsidP="00702488">
+    <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc214283635"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235175541"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -7578,51 +8523,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">completing </w:t>
       </w:r>
       <w:r w:rsidR="00EA6FBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">rotation. Students are not responsible for reporting </w:t>
+        <w:t xml:space="preserve">rotation. Students are not responsible for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">reporting </w:t>
       </w:r>
       <w:r w:rsidR="003649E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">to MSUCOM </w:t>
       </w:r>
       <w:r w:rsidR="00E063DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">results of </w:t>
       </w:r>
       <w:r w:rsidR="00E063DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7666,59 +8619,59 @@
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E1A2765" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc214283636"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235175542"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="2C663CBD" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="006573C7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="1B51C8C1" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
@@ -8373,59 +9326,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">determined due to one or more missing course requirements. The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> grade will be changed to a final grade once all the completed course requirements have been submitted to and processed by MSUCOM (either to the department or Clerkship Team). </w:t>
-[...7 lines deleted...]
-        <w:t>An ‘</w:t>
+        <w:t xml:space="preserve"> grade will be changed to a final grade once all the completed course requirements have been submitted to and processed by MSUCOM (either to the department or Clerkship Team). An ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>’ grade will NOT remain on a student’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-37"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -8843,58 +9788,58 @@
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc214283637"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235175543"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="0AD88CCE" w14:textId="37125FAE" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) </w:t>
       </w:r>
       <w:r w:rsidR="000F3FE8" w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>requirements</w:t>
       </w:r>
@@ -8927,92 +9872,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc214283638"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235175544"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="406BA145" w14:textId="77777777" w:rsidR="00283705" w:rsidRDefault="00283705" w:rsidP="00283705">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="71"/>
         <w:ind w:left="0" w:right="122"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Course participants will meet the preceptor on the first day of the rotation at a predetermined location to be oriented to rotation hours, location(s), and expected duties and responsibilities while on-service. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="43" w:name="_Int_YZdwSqAB"/>
+      <w:bookmarkStart w:id="45" w:name="_Int_YZdwSqAB"/>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A syllabus must be submitted at the time the student applies for approval of the rotation.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="7C16A4E9" w14:textId="77777777" w:rsidR="00283705" w:rsidRDefault="00283705" w:rsidP="00283705">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="648"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3B1C6A49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -9145,259 +10090,258 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> meet the following </w:t>
       </w:r>
       <w:r w:rsidRPr="3B1C6A49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>academic responsibilities</w:t>
       </w:r>
       <w:r w:rsidRPr="3B1C6A49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> during this rotation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F8809B" w14:textId="77777777" w:rsidR="00283705" w:rsidRDefault="00283705" w:rsidP="00283705">
+    <w:p w14:paraId="40F8809B" w14:textId="5C16389C" w:rsidR="00283705" w:rsidRDefault="00283705" w:rsidP="00283705">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3B1C6A49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Students are expected to identify, access, interpret and apply medical evidence contained in the scientific literature related to patients’ health problems.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5EDD34ED" w14:textId="77777777" w:rsidR="003E6C67" w:rsidRDefault="00283705" w:rsidP="003E6C67">
+        <w:t xml:space="preserve">Students are expected to identify, access, interpret and apply medical evidence contained in </w:t>
+      </w:r>
+      <w:r w:rsidR="00A277A7" w:rsidRPr="3B1C6A49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3B1C6A49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> literature related to patients’ health problems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDD34ED" w14:textId="3BA68940" w:rsidR="003E6C67" w:rsidRDefault="00283705" w:rsidP="003E6C67">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="_Int_TufPlvN2"/>
-      <w:r w:rsidRPr="5C70CB19">
+      <w:r w:rsidR="00A277A7" w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>on a daily basis</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="44"/>
+        <w:t>daily</w:t>
+      </w:r>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> to continuously improve their clinical practice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9A4D0A" w14:textId="5A2880AC" w:rsidR="3AFD8C84" w:rsidRPr="003E6C67" w:rsidRDefault="00283705" w:rsidP="003E6C67">
+    <w:p w14:paraId="3FEE1C16" w14:textId="624ABF0E" w:rsidR="00FA2531" w:rsidRPr="00C3432B" w:rsidRDefault="00283705" w:rsidP="00C3432B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E6C67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">It is the </w:t>
       </w:r>
       <w:r w:rsidRPr="003E6C67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">student’s </w:t>
       </w:r>
       <w:r w:rsidRPr="003E6C67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>responsibility to notify the Clerkship Office (</w:t>
       </w:r>
       <w:hyperlink r:id="rId38">
         <w:r w:rsidRPr="003E6C67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>com.clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003E6C67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>) immediately if they are placed on quarantine or contract COVID.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FEE1C16" w14:textId="2371D175" w:rsidR="00FA2531" w:rsidRPr="00C40B5D" w:rsidRDefault="00FA2531" w:rsidP="00702488">
-[...12 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7FCB681F" w14:textId="607D2EF9" w:rsidR="003266CF" w:rsidRPr="00C40B5D" w:rsidRDefault="003266CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="357738C2" w14:textId="3727A3F2" w:rsidR="22A3AEB6" w:rsidRPr="00C40B5D" w:rsidRDefault="22A3AEB6" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ATTIRE AND ETIQUETTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58DF099D" w14:textId="77777777" w:rsidR="00E2394A" w:rsidRDefault="00E2394A" w:rsidP="00E2394A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Hlk198054265"/>
+      <w:bookmarkStart w:id="46" w:name="_Hlk198054265"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">During your clinical rotation, you will be a part of many different learning environments and will be given </w:t>
       </w:r>
-      <w:bookmarkStart w:id="46" w:name="_Int_MKVNvGL5"/>
+      <w:bookmarkStart w:id="47" w:name="_Int_MKVNvGL5"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>great</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> deal of responsibility. Importantly, most of your patients will consider you a critical member of the medical team and see you as a physician. Given this, it is vital that </w:t>
       </w:r>
-      <w:bookmarkStart w:id="47" w:name="_Int_SFTgVZZ8"/>
+      <w:bookmarkStart w:id="48" w:name="_Int_SFTgVZZ8"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a high level</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of professional behavior is maintained. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EDDE6C9" w14:textId="193709AA" w:rsidR="00E2394A" w:rsidRPr="00016F1D" w:rsidRDefault="00E2394A" w:rsidP="00CD0665">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Outward appearance is particularly important in this regard and is critical for initial impressions and for gaining the respect of your patients. For this reason, please adhere to the following </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -9461,572 +10405,738 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>At ALL times when patient contact is expected or anticipated, your waist-length WHITE COAT will be worn, with your ID badge worn above the waist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F57917" w14:textId="77777777" w:rsidR="00E2394A" w:rsidRPr="00016F1D" w:rsidRDefault="00E2394A" w:rsidP="00E2394A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>As this policy simply represents general guidelines, we encourage anyone with uncertainties or questions regarding the dress code to reach out to the student director for confirmation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044D90E5" w14:textId="77777777" w:rsidR="00086DB2" w:rsidRDefault="00E2394A" w:rsidP="00E2394A">
+    <w:p w14:paraId="044D90E5" w14:textId="4F77ED7A" w:rsidR="00086DB2" w:rsidRDefault="00E2394A" w:rsidP="00E2394A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Wear a waterproof gown when blood or body fluid may soak a cloth gown.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2241EB8D" w14:textId="60D9ED99" w:rsidR="3AFD8C84" w:rsidRDefault="00E2394A" w:rsidP="00E2394A">
+        <w:t xml:space="preserve">Wear a waterproof gown when blood or body fluid may </w:t>
+      </w:r>
+      <w:r w:rsidR="00A277A7" w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>soak in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a cloth gown.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2241EB8D" w14:textId="585E52D7" w:rsidR="3AFD8C84" w:rsidRDefault="00E2394A" w:rsidP="00E2394A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2394A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you accidentally have blood or body fluids splattered on your clothing, at the next convenient time, you should </w:t>
+        <w:t xml:space="preserve">If you accidentally have blood or body </w:t>
+      </w:r>
+      <w:r w:rsidR="00A277A7" w:rsidRPr="00E2394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fluid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> splattered on your clothing, at the next convenient time, you should </w:t>
       </w:r>
       <w:r w:rsidR="00C53C02" w:rsidRPr="00E2394A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>excuse yourself, change into hospital scrubs,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2394A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for later laundering.</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="0787F2A3" w14:textId="14596FAE" w:rsidR="00086DB2" w:rsidRPr="00E2394A" w:rsidRDefault="00086DB2" w:rsidP="00E2394A">
+        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for </w:t>
+      </w:r>
+      <w:r w:rsidR="00A277A7" w:rsidRPr="00E2394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>laundering later</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="0787F2A3" w14:textId="5F5F5172" w:rsidR="00086DB2" w:rsidRPr="00E2394A" w:rsidRDefault="00086DB2" w:rsidP="00E2394A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If the site where </w:t>
       </w:r>
       <w:r w:rsidR="00C53C02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>you are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> rotating has their own dress requirements, please follow them.</w:t>
+        <w:t xml:space="preserve"> rotating has </w:t>
+      </w:r>
+      <w:r w:rsidR="00A277A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> own dress requirements, please follow them.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F15613C" w14:textId="77777777" w:rsidR="00AD6A08" w:rsidRDefault="00AD6A08" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6197E989" w14:textId="77777777" w:rsidR="00AD6A08" w:rsidRPr="00C40B5D" w:rsidRDefault="00AD6A08" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc214283639"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235175545"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="22D66D45" w14:textId="77777777" w:rsidR="00436739" w:rsidRPr="00436739" w:rsidRDefault="00C11B04" w:rsidP="00436739">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BFBEABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="00436739">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00436739" w:rsidRPr="00436739">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172AAAE3" w14:textId="77777777" w:rsidR="00436739" w:rsidRPr="00436739" w:rsidRDefault="00436739" w:rsidP="00436739">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="5AEA907E" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00436739" w:rsidP="00436739">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00436739">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="00436739">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc214283640"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235175546"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="552F60FD" w14:textId="3169012E" w:rsidR="00C326F4" w:rsidRDefault="00C326F4" w:rsidP="009E7151">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00C53C02" w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This policy will define the policy and procedures regarding absences for clerkship activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00A277A7" w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A277A7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidR="009E7151" w:rsidRPr="009E7151">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="49C2068C" w14:textId="77777777" w:rsidR="00152429" w:rsidRPr="00152429" w:rsidRDefault="00152429" w:rsidP="00152429">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc235175547"/>
+      <w:r w:rsidRPr="00152429">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="56459BD5" w14:textId="77777777" w:rsidR="00832B33" w:rsidRPr="00EA7A22" w:rsidRDefault="00152429" w:rsidP="00832B33">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0053677A">
-[...20 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00152429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidR="00832B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidR="00832B33" w:rsidRPr="00832B33">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="57BC1004" w14:textId="4778302B" w:rsidR="00E43D86" w:rsidRPr="00200481" w:rsidRDefault="00E43D86" w:rsidP="00152429">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="61454DA1" w:rsidR="006E1B5D" w:rsidRPr="00CD0665" w:rsidRDefault="00902AE6" w:rsidP="00CD0665">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc214283641"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc235175548"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="6FEB9CBB" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc214283642"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc235175549"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc214283643"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc235175550"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc214283644"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc235175551"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="00702488">
+    <w:p w14:paraId="2F4453CD" w14:textId="77777777" w:rsidR="00512182" w:rsidRDefault="00E20D8B" w:rsidP="00512182">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
+        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>.”</w:t>
-[...20 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidR="00512182" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00702488">
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="4637228C" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00512182">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc214283645"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc235175552"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r w:rsidR="003B6CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10110,138 +11220,212 @@
     <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6901697E" w14:textId="4BD8C690" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C53C02" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67A23C1E" w14:textId="77777777" w:rsidR="00C67185" w:rsidRPr="00556A65" w:rsidRDefault="00C67185" w:rsidP="00C67185">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="58" w:name="_Toc214283646"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc235175553"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="55E94687" w14:textId="77777777" w:rsidR="00C67185" w:rsidRPr="005F7800" w:rsidRDefault="00C67185" w:rsidP="00C67185">
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="55E94687" w14:textId="184761F1" w:rsidR="00C67185" w:rsidRDefault="00C67185" w:rsidP="00C67185">
       <w:pPr>
         <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005F7800">
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00A277A7" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00A277A7" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00A277A7" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00A277A7" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00A277A7" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7F14" w:rsidDel="000C7F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
-[...6 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+    </w:p>
+    <w:p w14:paraId="05659DE9" w14:textId="542525F0" w:rsidR="000C7F14" w:rsidRPr="00D5038D" w:rsidRDefault="00196E7B" w:rsidP="00C67185">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidRPr="00D5038D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -10303,255 +11487,178 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc214283647"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc235175554"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
-[...69 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="3CBB5506" w14:textId="77777777" w:rsidR="00801196" w:rsidRPr="00A871DA" w:rsidRDefault="00801196" w:rsidP="00801196">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B99ADF" w14:textId="77777777" w:rsidR="00801196" w:rsidRPr="00A871DA" w:rsidRDefault="00801196" w:rsidP="00801196">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="60775917" w14:textId="77777777" w:rsidR="00801196" w:rsidRPr="00987E7B" w:rsidRDefault="00801196" w:rsidP="00801196">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...9 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="00702488">
+    <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...25 lines deleted...]
-      <w:bookmarkStart w:id="62" w:name="_Toc214283648"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc235175555"/>
       <w:r w:rsidRPr="0002378E">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -10634,93 +11741,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49">
+      <w:hyperlink r:id="rId51">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId50">
+      <w:hyperlink r:id="rId52">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -11041,90 +12148,90 @@
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123" w:rsidP="00702488">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="007B3967">
-          <w:footerReference w:type="default" r:id="rId51"/>
-          <w:footerReference w:type="first" r:id="rId52"/>
+          <w:footerReference w:type="default" r:id="rId53"/>
+          <w:footerReference w:type="first" r:id="rId54"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="66" w:name="_Toc214283649"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc235175556"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
         <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14760" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2790"/>
         <w:gridCol w:w="2610"/>
         <w:gridCol w:w="3690"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="3600"/>
       </w:tblGrid>
@@ -11700,59 +12807,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D700266" w14:textId="26B83461" w:rsidR="007B5457" w:rsidRPr="389FCA9F" w:rsidRDefault="007B5457" w:rsidP="007B5457">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="67" w:name="_Int_yxaTuieQ"/>
+            <w:bookmarkStart w:id="71" w:name="_Int_yxaTuieQ"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="67"/>
+            <w:bookmarkEnd w:id="71"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00331908" w:rsidRPr="00C40B5D" w14:paraId="41757836" w14:textId="77777777" w:rsidTr="00E00294">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="050EA8CB" w14:textId="43D133AE" w:rsidR="00331908" w:rsidRPr="007C354A" w:rsidRDefault="00331908" w:rsidP="00331908">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -11874,59 +12981,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="457F5890" w14:textId="1011CCF7" w:rsidR="00331908" w:rsidRPr="389FCA9F" w:rsidRDefault="00331908" w:rsidP="00331908">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="68" w:name="_Int_6B0kDYv3"/>
+            <w:bookmarkStart w:id="72" w:name="_Int_6B0kDYv3"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="68"/>
+            <w:bookmarkEnd w:id="72"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="00E00294">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54F1C8CB" w14:textId="3C616971" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00FA011C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -12343,100 +13450,100 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId53"/>
+          <w:headerReference w:type="first" r:id="rId55"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54" cstate="print">
+                    <a:blip r:embed="rId56" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -12719,53 +13826,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="570E6974" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="4957D87C" id="Rectangle 2" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -12794,53 +13901,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="48EF6BD4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="24C8E6B7" id="Rectangle 3" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -12910,53 +14017,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="1223CEA4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="58421957" id="Rectangle 4" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -12992,53 +14099,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="78C5900F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="08530C2F" id="Rectangle 6" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -13578,174 +14685,179 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId55"/>
+      <w:headerReference w:type="first" r:id="rId57"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50E86EEE" w14:textId="77777777" w:rsidR="00BA1EBA" w:rsidRDefault="00BA1EBA" w:rsidP="00E756E0">
+    <w:p w14:paraId="438368D6" w14:textId="77777777" w:rsidR="00FE7CFD" w:rsidRDefault="00FE7CFD" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F3192B2" w14:textId="77777777" w:rsidR="00BA1EBA" w:rsidRDefault="00BA1EBA" w:rsidP="00E756E0">
+    <w:p w14:paraId="45BDD09C" w14:textId="77777777" w:rsidR="00FE7CFD" w:rsidRDefault="00FE7CFD" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1E2ED2D8" w14:textId="77777777" w:rsidR="00BA1EBA" w:rsidRDefault="00BA1EBA">
+    <w:p w14:paraId="6A0571B6" w14:textId="77777777" w:rsidR="00FE7CFD" w:rsidRDefault="00FE7CFD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F2ECA61" w14:textId="7DFD519E" w:rsidR="00FD24C9" w:rsidRDefault="00FD24C9">
+  <w:p w14:paraId="0F2ECA61" w14:textId="05153DAA" w:rsidR="00FD24C9" w:rsidRDefault="00AD5D95">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="009D0905">
+      <w:t>7/8/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -13769,124 +14881,127 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3226CF74" w14:textId="2C8D4F3C" w:rsidR="007B3967" w:rsidRDefault="00FD24C9" w:rsidP="00FD24C9">
+  <w:p w14:paraId="3226CF74" w14:textId="2FC1FC9E" w:rsidR="007B3967" w:rsidRDefault="00AD5D95" w:rsidP="00FD24C9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="009D0905">
+      <w:t>7/8/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="078B88F6" w14:textId="77777777" w:rsidR="00BA1EBA" w:rsidRDefault="00BA1EBA" w:rsidP="00E756E0">
+    <w:p w14:paraId="43A64D4C" w14:textId="77777777" w:rsidR="00FE7CFD" w:rsidRDefault="00FE7CFD" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="407B7D05" w14:textId="77777777" w:rsidR="00BA1EBA" w:rsidRDefault="00BA1EBA" w:rsidP="00E756E0">
+    <w:p w14:paraId="62FE301A" w14:textId="77777777" w:rsidR="00FE7CFD" w:rsidRDefault="00FE7CFD" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="019AC943" w14:textId="77777777" w:rsidR="00BA1EBA" w:rsidRDefault="00BA1EBA">
+    <w:p w14:paraId="2475DC8C" w14:textId="77777777" w:rsidR="00FE7CFD" w:rsidRDefault="00FE7CFD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="7B3CA460" w:rsidR="004A166C" w:rsidRDefault="005C2DCC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">IM </w:t>
     </w:r>
     <w:r w:rsidR="00037E08">
       <w:t>669 Emergency Medicine Ultrasound</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -14570,50 +15685,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11B16155"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6A1E61A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13572AE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E0A96A8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14682,51 +15946,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17913D5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BEE6350"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14795,51 +16059,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F703483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36945150"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -14884,51 +16148,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20F331BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ED4F0C6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14997,51 +16261,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21F5729F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="210AEFA6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15110,51 +16374,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24EB77AE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1D26B304"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="277A03DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="033455EC"/>
     <w:lvl w:ilvl="0" w:tplc="96F6C3EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -15227,51 +16604,51 @@
     <w:lvl w:ilvl="7" w:tplc="8166C802">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8F10F7D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28B42974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00D43B60"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15340,51 +16717,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BB737DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="BB0C4046">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BE699AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -15453,51 +16830,51 @@
     <w:lvl w:ilvl="7" w:tplc="E03CE55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="313B51F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="C60A2AF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EB969488">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -15566,51 +16943,51 @@
     <w:lvl w:ilvl="7" w:tplc="FF68E054">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B252676C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3214565D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15679,51 +17056,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="343F0BB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3758B6D2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -15792,51 +17169,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C6111A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9572E55E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15906,51 +17283,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DC60748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16019,51 +17396,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F3A48B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E123FA4"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16132,51 +17509,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F630029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C96A8DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16245,51 +17622,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44A64852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76B0A88C"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16358,51 +17735,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A19553D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95B6E7CE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16471,51 +17848,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C7F2DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64047F3E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1659" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="99A60F68">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2602" w:hanging="360"/>
@@ -16588,51 +17965,51 @@
     <w:lvl w:ilvl="7" w:tplc="E132E304">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8254" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CFD6F072">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9196" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DF014F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41A0F078"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16701,51 +18078,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="652209F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="3A961D7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="16424066">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -16814,51 +18191,51 @@
     <w:lvl w:ilvl="7" w:tplc="EADA57FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="644AE2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6601C9BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC828A2E"/>
     <w:lvl w:ilvl="0" w:tplc="A672D2C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EA36E160">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -16927,51 +18304,51 @@
     <w:lvl w:ilvl="7" w:tplc="92F401DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F82EB534">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69C04028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="126C2EB2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17040,51 +18417,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B56144E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="483444E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17153,51 +18530,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71260BF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17266,51 +18643,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71604333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E6E0E2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17379,51 +18756,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74C1731B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7668D5B8"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -17496,51 +18873,51 @@
     <w:lvl w:ilvl="7" w:tplc="B1AEF0E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75A91936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC506A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17609,51 +18986,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DAD2F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C04EE276"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17722,51 +19099,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -17835,51 +19212,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FB51C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="821012EC"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -17953,167 +19330,174 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="922878718">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="374738127">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1054306765">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1563248639">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="279457362">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1563248639">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="6" w16cid:durableId="321932046">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="279457362">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="7" w16cid:durableId="2030177351">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="321932046">
+  <w:num w:numId="8" w16cid:durableId="678583384">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="706762523">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="602808585">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2031294038">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="711810667">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1478650159">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1755130114">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="881407553">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1790512805">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2030177351">
-[...8 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="602808585">
+  <w:num w:numId="17" w16cid:durableId="57095923">
     <w:abstractNumId w:val="20"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1328441998">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="453905796">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="712390623">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="114060318">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="367879246">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2053921885">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="225651855">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1188716672">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="334580554">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="584999412">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="750080801">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="969631907">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="885069547">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1336226752">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="717247868">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1301839157">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="2015184430">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1477406699">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1141923779">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1431120343">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1953315634">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1965386497">
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -18206,78 +19590,80 @@
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B3DA1"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000B7DCB"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C316C"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C4465"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
+    <w:rsid w:val="000C7F14"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F3FE8"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
+    <w:rsid w:val="001016A8"/>
     <w:rsid w:val="00102066"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001111A8"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="00120C3D"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A16"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
@@ -18290,224 +19676,231 @@
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="001404C5"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="001429CD"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="001441FF"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
+    <w:rsid w:val="00152429"/>
     <w:rsid w:val="001527B8"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="001617DD"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="001620F3"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="001835DD"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001862BB"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="00187434"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00190F9F"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="00191A19"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
+    <w:rsid w:val="00196E7B"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A57C4"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C50AE"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
+    <w:rsid w:val="001D3A0D"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D6E6B"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E2386"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
+    <w:rsid w:val="00206166"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="002105EE"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="00214B51"/>
+    <w:rsid w:val="00215032"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="0022075C"/>
     <w:rsid w:val="00220BC0"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="002333F6"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="0025360F"/>
+    <w:rsid w:val="0025433E"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
+    <w:rsid w:val="00273DBC"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00283705"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002876A8"/>
     <w:rsid w:val="00290BEC"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292620"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
@@ -18517,75 +19910,77 @@
     <w:rsid w:val="002A149A"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A57E4"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B3F0B"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B5EA2"/>
     <w:rsid w:val="002B6155"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D73DA"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
+    <w:rsid w:val="002E26A8"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E37DD"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F59C0"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
+    <w:rsid w:val="00300B29"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311221"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00315AF6"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="00325B66"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00330DDD"/>
     <w:rsid w:val="00331908"/>
@@ -18618,50 +20013,51 @@
     <w:rsid w:val="00355156"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00356709"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="003574FE"/>
     <w:rsid w:val="00357C0E"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00361B77"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
+    <w:rsid w:val="00380367"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A2605"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
@@ -18689,76 +20085,79 @@
     <w:rsid w:val="003D6E1D"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
     <w:rsid w:val="003E6C67"/>
     <w:rsid w:val="003F20ED"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
+    <w:rsid w:val="00401323"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401B15"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="0041482E"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
+    <w:rsid w:val="00425B6D"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
+    <w:rsid w:val="00436739"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442003"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="00443C15"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00445A4A"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455E67"/>
     <w:rsid w:val="00456522"/>
     <w:rsid w:val="00456EA4"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
@@ -18835,69 +20234,73 @@
     <w:rsid w:val="004D224D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D6540"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E177B"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E5B1F"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004E690B"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
+    <w:rsid w:val="004F20E1"/>
     <w:rsid w:val="004F2F14"/>
+    <w:rsid w:val="004F4DE6"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
+    <w:rsid w:val="00504992"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
+    <w:rsid w:val="00512182"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FEB"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00533A5A"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="00537225"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
@@ -18913,69 +20316,72 @@
     <w:rsid w:val="00555140"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00560E76"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="005625BF"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="00571956"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
+    <w:rsid w:val="00584D78"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
+    <w:rsid w:val="0059108F"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005952C6"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
+    <w:rsid w:val="005A7D3B"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C2DCC"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D05FC"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
@@ -19019,50 +20425,51 @@
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622418"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="0062436B"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006317DF"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
+    <w:rsid w:val="00632E8A"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641C5A"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="00643822"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="006573C7"/>
@@ -19104,82 +20511,84 @@
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1955"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C4FD8"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D3093"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
+    <w:rsid w:val="006E0443"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F73F0"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="00702488"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="007031BF"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
+    <w:rsid w:val="007168AA"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="007458A3"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00746A6C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="007524B9"/>
     <w:rsid w:val="00753019"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
@@ -19213,197 +20622,208 @@
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3967"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5457"/>
+    <w:rsid w:val="007B545E"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B66F6"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
+    <w:rsid w:val="007C1A82"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C34D3"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
+    <w:rsid w:val="007E2A87"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E560C"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007E77A9"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6A37"/>
     <w:rsid w:val="007F6FCF"/>
+    <w:rsid w:val="00801196"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00812BEF"/>
     <w:rsid w:val="00816586"/>
+    <w:rsid w:val="008167D0"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821114"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
+    <w:rsid w:val="00823CCB"/>
     <w:rsid w:val="00825CE5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="008266FB"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
+    <w:rsid w:val="00832B33"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
+    <w:rsid w:val="00841B1D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="0085646E"/>
+    <w:rsid w:val="00861114"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="008928BC"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894459"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0B60"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
+    <w:rsid w:val="008B3DDB"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B65C2"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
+    <w:rsid w:val="008C2113"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008C6E9E"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D27FC"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5A9F"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
@@ -19517,143 +20937,147 @@
     <w:rsid w:val="009A3626"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B0C51"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B6032"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C13F8"/>
     <w:rsid w:val="009C3C16"/>
     <w:rsid w:val="009C3ED2"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
+    <w:rsid w:val="009D0905"/>
     <w:rsid w:val="009D37A8"/>
     <w:rsid w:val="009D3BF1"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
+    <w:rsid w:val="009E7151"/>
     <w:rsid w:val="009F07BD"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A16BF1"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A2011D"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A22EF8"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
+    <w:rsid w:val="00A277A7"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55482"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
+    <w:rsid w:val="00A653B4"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A719B4"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
@@ -19674,112 +21098,116 @@
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4415"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
+    <w:rsid w:val="00AD5D95"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6A08"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3327"/>
     <w:rsid w:val="00AE3704"/>
+    <w:rsid w:val="00AE3A7B"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6670"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B0726C"/>
     <w:rsid w:val="00B07D4D"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
+    <w:rsid w:val="00B11306"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B16957"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B1740A"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B27AAF"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B31561"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B37F04"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B41D0E"/>
+    <w:rsid w:val="00B4229C"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
@@ -19813,50 +21241,51 @@
     <w:rsid w:val="00BA1EBA"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA755E"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1268"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
+    <w:rsid w:val="00BC3690"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD788B"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE335A"/>
     <w:rsid w:val="00BE34B4"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BE7987"/>
     <w:rsid w:val="00BF0064"/>
@@ -19877,122 +21306,126 @@
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C25569"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C304F7"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C326F4"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
+    <w:rsid w:val="00C3432B"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C377B9"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C436A9"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C44183"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C52EE7"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C53C02"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C560E6"/>
     <w:rsid w:val="00C57D28"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C620CD"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C67185"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
+    <w:rsid w:val="00C74762"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C842A7"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
+    <w:rsid w:val="00CB0610"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
+    <w:rsid w:val="00CC4203"/>
     <w:rsid w:val="00CC4267"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0665"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD47F5"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CD7DDE"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE6A15"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
@@ -20026,200 +21459,206 @@
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D16FDF"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D2473E"/>
     <w:rsid w:val="00D24A19"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
+    <w:rsid w:val="00D5038D"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D572AD"/>
+    <w:rsid w:val="00D57646"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73D0C"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
+    <w:rsid w:val="00D9587C"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA113F"/>
     <w:rsid w:val="00DA4CAA"/>
     <w:rsid w:val="00DA6C26"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB36D2"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB5031"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC7215"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC783E"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD3F0C"/>
     <w:rsid w:val="00DD4118"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE3098"/>
+    <w:rsid w:val="00DE3389"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF252A"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5AFA"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00DF7559"/>
     <w:rsid w:val="00E00294"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E024D8"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E079F0"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E11D4C"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D79"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E2394A"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
+    <w:rsid w:val="00E32FB8"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E33EEF"/>
     <w:rsid w:val="00E343F0"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
+    <w:rsid w:val="00E43D86"/>
     <w:rsid w:val="00E441E7"/>
     <w:rsid w:val="00E47131"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E559EF"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56B48"/>
     <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E700AF"/>
@@ -20236,216 +21675,224 @@
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92C07"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95915"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA0000"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
+    <w:rsid w:val="00EB3102"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB66FE"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED750F"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
+    <w:rsid w:val="00EE28BD"/>
     <w:rsid w:val="00EE2CCB"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF0E54"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF24A1"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
+    <w:rsid w:val="00F00362"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F02FE8"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F106D5"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F174F8"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F23ED9"/>
     <w:rsid w:val="00F263F9"/>
     <w:rsid w:val="00F269A6"/>
+    <w:rsid w:val="00F26D3C"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F35438"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F527FB"/>
     <w:rsid w:val="00F53303"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
+    <w:rsid w:val="00F57EB9"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F86184"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
+    <w:rsid w:val="00FA67FF"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB74E3"/>
     <w:rsid w:val="00FB76A6"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC36AC"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
+    <w:rsid w:val="00FC6C68"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD24C9"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD47E7"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
+    <w:rsid w:val="00FE7CFD"/>
     <w:rsid w:val="00FE7E97"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="01A68762"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02AD772C"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
@@ -22705,51 +24152,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:butkiand@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookid=2966" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ultrasounddirector.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2966&amp;sectionid=249992603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coreultrasound.com/5ms/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId58" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2616&amp;sectionid=216059660" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2966&amp;sectionid=249988928" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thepocusatlas.com/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://highlandultrasound.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2966&amp;sectionid=249997612" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acep.org/sonoguide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:butkiand@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookid=2966" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ultrasounddirector.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2966&amp;sectionid=249992603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coreultrasound.com/5ms/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2616&amp;sectionid=216059660" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2966&amp;sectionid=249988928" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thepocusatlas.com/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://highlandultrasound.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2966&amp;sectionid=249997612" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acep.org/sonoguide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{91951481-354F-4132-932D-5E6FD2F9A95A}">
     <t:Anchor>
       <t:Comment id="127629248"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{2ADC0CF5-FA33-4204-9CD8-70632D3AC2C8}" time="2025-06-26T15:38:46.598Z">
         <t:Attribution userId="S::kessle60@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Javed, Britani"/>
         <t:Anchor>
           <t:Comment id="127629248"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{668BCE6C-6AA0-435D-9F63-0620F2661660}" time="2025-06-26T15:38:46.598Z">
         <t:Attribution userId="S::kessle60@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Javed, Britani"/>
         <t:Anchor>
           <t:Comment id="127629248"/>
         </t:Anchor>
         <t:Assign userId="S::katiegs@msu.edu::dbb445cf-5b7f-426c-ad7b-144db3e6da8e" userProvider="AD" userName="Gibson-Stofflet, Kathleen"/>
       </t:Event>
       <t:Event id="{08572F48-96D8-40F8-83FB-39F48513F651}" time="2025-06-26T15:38:46.598Z">
         <t:Attribution userId="S::kessle60@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Javed, Britani"/>
@@ -23089,102 +24536,110 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
-        <DisplayName>Enright, Susan</DisplayName>
-        <AccountId>15</AccountId>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pfotenhauer, Kim</DisplayName>
-        <AccountId>6</AccountId>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Dunckel, Eric</DisplayName>
-        <AccountId>16</AccountId>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Millikan, Erin</DisplayName>
-        <AccountId>14</AccountId>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Williams-Baker, Mariah</DisplayName>
-        <AccountId>36</AccountId>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Gardner, Emily</DisplayName>
-[...5 lines deleted...]
-        <AccountId>387</AccountId>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -23411,120 +24866,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
-[...13 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E24BF55-C10C-4F8F-99E5-A455975A7B15}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>31205</Characters>
+  <Pages>18</Pages>
+  <Words>6132</Words>
+  <Characters>34956</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>260</Lines>
-  <Paragraphs>73</Paragraphs>
+  <Lines>291</Lines>
+  <Paragraphs>82</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36606</CharactersWithSpaces>
+  <CharactersWithSpaces>41006</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>131100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>