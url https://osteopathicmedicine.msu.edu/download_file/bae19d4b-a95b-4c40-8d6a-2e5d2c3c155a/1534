--- v1 (2026-08-03)
+++ v2 (2026-11-02)
@@ -18,51 +18,51 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54826181" w14:textId="24C2315F" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="250E1BB2">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -536,138 +536,196 @@
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> content or administrative aspects of this course, </w:t>
       </w:r>
       <w:r w:rsidR="00E660ED" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">please </w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6BBAA4" w14:textId="77777777" w:rsidR="00B41D0E" w:rsidRDefault="00B41D0E" w:rsidP="00B41D0E">
-[...14 lines deleted...]
-    <w:p w14:paraId="4EE40C01" w14:textId="4641E556" w:rsidR="00B41D0E" w:rsidRPr="001613D1" w:rsidRDefault="00B41D0E" w:rsidP="00B41D0E">
+    <w:p w14:paraId="2E3264EA" w14:textId="77777777" w:rsidR="008B660A" w:rsidRDefault="008B660A" w:rsidP="008B660A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="32"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="2F088DB9" w14:textId="1DAD67D2" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="00B41D0E" w:rsidP="00B41D0E">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Katie Gibson-Stofflet, Stephen Stone and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E563EEC" w14:textId="77777777" w:rsidR="008B660A" w:rsidRDefault="008B660A" w:rsidP="008B660A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lekendra Cannon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB8BC60" w14:textId="77777777" w:rsidR="008B660A" w:rsidRDefault="008B660A" w:rsidP="008B660A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="3B1C6A49">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COURSE ASSISTANTS (CA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231F8425" w14:textId="77777777" w:rsidR="008B660A" w:rsidRDefault="008B660A" w:rsidP="008B660A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>katiegs@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="3B1C6A49">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="3B1C6A49">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>stonest@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>cannonle@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CF99B53" w14:textId="681704E1" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -3351,54 +3409,54 @@
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D84E256" w14:textId="77777777" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="002237F5" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
-          <w:headerReference w:type="default" r:id="rId16"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId19"/>
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc235175517"/>
       <w:r w:rsidRPr="00593906">
@@ -3557,51 +3615,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BB9C222" w14:textId="14BFF2BF" w:rsidR="004A6881" w:rsidRPr="00DC7215" w:rsidRDefault="004A6881" w:rsidP="00DC7215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Mid Rotation Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4914" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10596244" w14:textId="53564A47" w:rsidR="004A6881" w:rsidRPr="00165CD1" w:rsidRDefault="004A6881" w:rsidP="00DC7215">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2109" w:type="dxa"/>
@@ -3665,51 +3722,50 @@
               <w:t>Shift Schedule</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E7B12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(must be the schedule you worked, not what you were scheduled to work)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4914" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F3512B9" w14:textId="2E8961E2" w:rsidR="004A6881" w:rsidRPr="002333F6" w:rsidRDefault="004A6881" w:rsidP="00DA113F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002333F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2109" w:type="dxa"/>
@@ -3776,51 +3832,50 @@
               <w:t>Procedure Log (</w:t>
             </w:r>
             <w:r w:rsidRPr="02AD772C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Activities that were involved in the curriculum – i.e., online modules for US education, bedside US exams completed under supervision</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4914" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43B62FDD" w14:textId="2BB9535B" w:rsidR="004A6881" w:rsidRPr="00165CD1" w:rsidRDefault="004A6881" w:rsidP="004D224D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="3B1C6A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
@@ -3874,51 +3929,50 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="004A6881" w:rsidRPr="00165CD1" w:rsidRDefault="004A6881" w:rsidP="00DC7215">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Attending Evaluation of Clerkship Student </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4914" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="004A6881" w:rsidRPr="00165CD1" w:rsidRDefault="004A6881" w:rsidP="00DC7215">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2109" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -3979,51 +4033,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4914" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6474B9EE" w14:textId="40248FA0" w:rsidR="004A6881" w:rsidRPr="00165CD1" w:rsidRDefault="004A6881" w:rsidP="00DC7215">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2109" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4358,51 +4412,51 @@
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the facility where the rotation will </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Int_p8j07Swk"/>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>occur</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="5C70CB19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">) is required for every elective rotation. Not all hospitals can provide this type of rotation, and the ability to obtain access, and arrange participation and travel is solely dependent on the student. The rotation must be set up at least four months ahead of travel, and the student must obtain college and departmental approval. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A9F96A3" w14:textId="4762E376" w:rsidR="004348A9" w:rsidRDefault="003D634C" w:rsidP="00F26D3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2520"/>
@@ -4416,51 +4470,51 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The CV of the supervising faculty member, the goals and objectives of their rotation, and proposed schedule should be submitted 4 months in advance for approval by the instructor of record.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1D3096" w14:textId="64291841" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="54829941" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Confirmation of approval from the IOR is to be sent to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00D10807" w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D10807" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">for final clerkship approval and </w:t>
       </w:r>
       <w:r w:rsidR="00E0628C" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>scheduling</w:t>
@@ -4672,51 +4726,51 @@
         </w:rPr>
         <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -4930,67 +4984,51 @@
       </w:r>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">are not </w:t>
       </w:r>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual schedule worked. </w:t>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="_Int_Q7vLuAmU"/>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were provided.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>All rotation days must be accounted for.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="335DC877" w14:textId="77777777" w:rsidR="008D27FC" w:rsidRDefault="008D27FC" w:rsidP="008D27FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
@@ -5810,65 +5848,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00322854">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Establish and maintain the physician-patient relationship.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="379DED86" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00322854">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Share information using language the patient can </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> check for patient understanding and questions.</w:t>
+        <w:t>Share information using language the patient can understand, and check for patient understanding and questions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40ADF95C" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00322854">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate effective written and electronic communication in dealing with patients and other health care professionals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D44036E" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -5959,65 +5983,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00322854">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate accountability to patients, society, and the profession, including the duty to act in response to the knowledge of professional behavior of others.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E531D0" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00322854">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Attain milestones that indicate a commitment to excellence, </w:t>
-[...13 lines deleted...]
-        <w:t>, for example, through ongoing professional development as evidence of a commitment to continuous learning</w:t>
+        <w:t>Attain milestones that indicate a commitment to excellence, as, for example, through ongoing professional development as evidence of a commitment to continuous learning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68B4F70A" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00322854">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Report accurate, relevant information to patients and members of the health care team.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01762BDB" w14:textId="77777777" w:rsidR="007168AA" w:rsidRPr="00322854" w:rsidRDefault="007168AA" w:rsidP="00FC6C68">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -6216,51 +6226,51 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Please refer to the complete list provided on the MSUCOM website (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00843721" w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>https://com.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
@@ -6320,51 +6330,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="708842F3" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> with your MSU Net ID</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -6582,51 +6592,51 @@
           <w:color w:val="303030"/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
       <w:r w:rsidRPr="00B16957">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="303030"/>
         </w:rPr>
         <w:t>. John Ma, James R. Mateer, Robert F. Reardo</w:t>
       </w:r>
       <w:r w:rsidR="009220F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="303030"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00B16957">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="303030"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00120C3D" w:rsidRPr="2607E090">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookid=2966</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00120C3D" w:rsidRPr="2607E090">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="259C7749" w14:textId="54676557" w:rsidR="00361B77" w:rsidRPr="00192B0E" w:rsidRDefault="00361B77" w:rsidP="00361B77">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6653,90 +6663,90 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019</w:t>
       </w:r>
       <w:r w:rsidRPr="00192B0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>; Binita R. Shah, Prashant Mahajan, John Amodio, Michael Lucc</w:t>
       </w:r>
       <w:r w:rsidR="00CE6A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00192B0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">esi Chapter 21, Emergency Ultrasound </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
+      <w:hyperlink r:id="rId28">
         <w:r w:rsidRPr="00192B0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2616&amp;sectionid=216059660</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EF0E54">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E98F65F" w14:textId="3FBC244F" w:rsidR="00361B77" w:rsidRPr="00192B0E" w:rsidRDefault="00361B77" w:rsidP="00361B77">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="228" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00192B0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Access Emergency Medicine: Ma and Mateer’s Emergency Ultrasound Chapter 3: The Science of Image Generation 4e; 2021, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink r:id="rId29">
         <w:r w:rsidRPr="00192B0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2966&amp;sectionid=249997612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4D3085F5" w14:textId="13EED2BE" w:rsidR="00361B77" w:rsidRPr="00192B0E" w:rsidRDefault="00361B77" w:rsidP="00361B77">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="228" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C70CB19">
@@ -6754,51 +6764,51 @@
         </w:rPr>
         <w:t>Trauma,</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4e</w:t>
       </w:r>
       <w:r w:rsidR="00FB76A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="5C70CB19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId30">
         <w:r w:rsidRPr="5C70CB19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2966&amp;sectionid=249992603</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00477A0C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C120CCC" w14:textId="4A0D75B9" w:rsidR="00BE335A" w:rsidRPr="00DC783E" w:rsidRDefault="00361B77" w:rsidP="00A719B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -6820,51 +6830,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC783E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>: First Trimester Pregnancy</w:t>
       </w:r>
       <w:r w:rsidR="008266FB" w:rsidRPr="00DC783E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, 4e, 2021</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC783E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00AB4415" w:rsidRPr="00DC783E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2966&amp;sectionid=249988928</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AB4415" w:rsidRPr="00DC783E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10CBBCBB" w14:textId="77777777" w:rsidR="007B66F6" w:rsidRDefault="007B66F6" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CE4F5E0" w14:textId="653D1A70" w:rsidR="0068598D" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
@@ -6908,173 +6918,173 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6251B1CC" w14:textId="514A9516" w:rsidR="00A95B34" w:rsidRPr="003B4B59" w:rsidRDefault="00A95B34" w:rsidP="00A95B34">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="303030"/>
         </w:rPr>
         <w:t xml:space="preserve">SonoGuide. American College of Emergency Physicians, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="003B4B59">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.acep.org/sonoguide</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="731ED844" w14:textId="35464423" w:rsidR="00A95B34" w:rsidRPr="003B4B59" w:rsidRDefault="00A95B34" w:rsidP="00A95B34">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>5 Minute Sono, Core Ultrasound</w:t>
       </w:r>
       <w:r w:rsidR="00C53C02" w:rsidRPr="003B4B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="002B3F0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://coreultrasound.com/5ms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="015B9DE5" w14:textId="63B0AFB4" w:rsidR="00A95B34" w:rsidRPr="003B4B59" w:rsidRDefault="00A95B34" w:rsidP="00A95B34">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Highland Ultrasound Pain Management. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="003B4B59">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://highlandultrasound.com/management</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="32C510F7" w14:textId="0C51870D" w:rsidR="00A95B34" w:rsidRPr="003B4B59" w:rsidRDefault="00A95B34" w:rsidP="00A95B34">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Ultrasound Director. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="003B4B59">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>www.ultrasounddirector.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D897DC0" w14:textId="2EB6BE76" w:rsidR="00A52DCE" w:rsidRPr="003B4B59" w:rsidRDefault="00A95B34" w:rsidP="003B4B59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2607E090">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The POCUS Atlas. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="2607E090">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.thepocusatlas.com/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
@@ -7332,67 +7342,51 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>In D2L under Course Requirements is the IM 66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="7777F53F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Patient/Procedure Log to be completed during your rotation and uploaded into the corresponding drop box. It is the hope that you have an opportunity to evaluate / interpret and participate in some rotation </w:t>
       </w:r>
       <w:r w:rsidRPr="7777F53F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">specific </w:t>
-[...15 lines deleted...]
-        <w:t>. We understand not all sites experience all the procedures listed. Please seek out and ask to be included where you can</w:t>
+        <w:t>specific consults. We understand not all sites experience all the procedures listed. Please seek out and ask to be included where you can</w:t>
       </w:r>
       <w:r w:rsidR="00555140">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB21108" w14:textId="77777777" w:rsidR="00555140" w:rsidRDefault="00555140" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D142203" w14:textId="580E44DF" w:rsidR="00555140" w:rsidRDefault="002B5EA2" w:rsidP="00702488">
       <w:pPr>
@@ -7563,51 +7557,51 @@
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
       </w:r>
       <w:r w:rsidR="002876A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="002876A8" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C53C02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
@@ -7716,51 +7710,51 @@
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="3F6A0F43" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
@@ -10209,51 +10203,51 @@
       </w:pPr>
       <w:r w:rsidRPr="003E6C67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">It is the </w:t>
       </w:r>
       <w:r w:rsidRPr="003E6C67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">student’s </w:t>
       </w:r>
       <w:r w:rsidRPr="003E6C67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>responsibility to notify the Clerkship Office (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId39">
         <w:r w:rsidRPr="003E6C67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>com.clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003E6C67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>) immediately if they are placed on quarantine or contract COVID.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FCB681F" w14:textId="607D2EF9" w:rsidR="003266CF" w:rsidRPr="00C40B5D" w:rsidRDefault="003266CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10636,51 +10630,51 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DDE033B" w14:textId="5AEA907E" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00436739" w:rsidP="00436739">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00436739">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00436739">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Student Portal - Home</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -10713,51 +10707,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
       </w:r>
       <w:r w:rsidR="00C53C02" w:rsidRPr="0053677A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0053677A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This policy will define the policy and procedures regarding absences for clerkship activities</w:t>
       </w:r>
       <w:r w:rsidR="00A277A7" w:rsidRPr="0053677A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A277A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="009E7151" w:rsidRPr="009E7151">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Policy Absence 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="49C2068C" w14:textId="77777777" w:rsidR="00152429" w:rsidRPr="00152429" w:rsidRDefault="00152429" w:rsidP="00152429">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Toc222818601"/>
       <w:bookmarkStart w:id="52" w:name="_Toc222819260"/>
       <w:bookmarkStart w:id="53" w:name="_Toc235175547"/>
       <w:r w:rsidRPr="00152429">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -10768,51 +10762,51 @@
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="56459BD5" w14:textId="77777777" w:rsidR="00832B33" w:rsidRPr="00EA7A22" w:rsidRDefault="00152429" w:rsidP="00832B33">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00152429">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
       </w:r>
       <w:r w:rsidR="00832B33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidR="00832B33" w:rsidRPr="00832B33">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="57BC1004" w14:textId="4778302B" w:rsidR="00E43D86" w:rsidRPr="00200481" w:rsidRDefault="00E43D86" w:rsidP="00152429">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="61454DA1" w:rsidR="006E1B5D" w:rsidRPr="00CD0665" w:rsidRDefault="00902AE6" w:rsidP="00CD0665">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
@@ -10827,51 +10821,51 @@
       <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="6FEB9CBB" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -10906,51 +10900,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -10961,51 +10955,51 @@
       <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Toc235175551"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidRPr="0096296A">
@@ -11058,51 +11052,51 @@
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="00512182" w:rsidRPr="002B2CEB">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="22F3D054" w14:textId="4637228C" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00512182">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
@@ -11220,51 +11214,51 @@
     <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6901697E" w14:textId="4BD8C690" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C53C02" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -11375,51 +11369,51 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The most up-to-date policy can be found here:</w:t>
       </w:r>
       <w:r w:rsidR="000C7F14" w:rsidDel="000C7F14">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05659DE9" w14:textId="542525F0" w:rsidR="000C7F14" w:rsidRPr="00D5038D" w:rsidRDefault="00196E7B" w:rsidP="00C67185">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="00D5038D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
@@ -11487,51 +11481,51 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -11544,77 +11538,77 @@
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="3CBB5506" w14:textId="77777777" w:rsidR="00801196" w:rsidRPr="00A871DA" w:rsidRDefault="00801196" w:rsidP="00801196">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79B99ADF" w14:textId="77777777" w:rsidR="00801196" w:rsidRPr="00A871DA" w:rsidRDefault="00801196" w:rsidP="00801196">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="60775917" w14:textId="77777777" w:rsidR="00801196" w:rsidRPr="00987E7B" w:rsidRDefault="00801196" w:rsidP="00801196">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -11741,93 +11735,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51">
+      <w:hyperlink r:id="rId52">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId52">
+      <w:hyperlink r:id="rId53">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -12148,52 +12142,52 @@
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123" w:rsidP="00702488">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="007B3967">
-          <w:footerReference w:type="default" r:id="rId53"/>
-          <w:footerReference w:type="first" r:id="rId54"/>
+          <w:footerReference w:type="default" r:id="rId54"/>
+          <w:footerReference w:type="first" r:id="rId55"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="67" w:name="_Toc76108467"/>
       <w:bookmarkStart w:id="68" w:name="_Toc92977603"/>
       <w:bookmarkStart w:id="69" w:name="_Toc93754575"/>
       <w:bookmarkStart w:id="70" w:name="_Toc235175556"/>
       <w:r w:rsidRPr="00B17123">
@@ -13450,100 +13444,112 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId55"/>
+          <w:headerReference w:type="first" r:id="rId56"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="36BD0BAD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
-            <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+            <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="5" name="Picture 5"/>
+            <wp:docPr id="5" name="Picture 5">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image1.jpeg"/>
+                    <pic:cNvPr id="5" name="Picture 5">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56" cstate="print">
+                    <a:blip r:embed="rId57" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -14685,364 +14691,370 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId57"/>
+      <w:headerReference w:type="first" r:id="rId58"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="438368D6" w14:textId="77777777" w:rsidR="00FE7CFD" w:rsidRDefault="00FE7CFD" w:rsidP="00E756E0">
+    <w:p w14:paraId="54BF1804" w14:textId="77777777" w:rsidR="005809BF" w:rsidRDefault="005809BF" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45BDD09C" w14:textId="77777777" w:rsidR="00FE7CFD" w:rsidRDefault="00FE7CFD" w:rsidP="00E756E0">
+    <w:p w14:paraId="7697B95A" w14:textId="77777777" w:rsidR="005809BF" w:rsidRDefault="005809BF" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6A0571B6" w14:textId="77777777" w:rsidR="00FE7CFD" w:rsidRDefault="00FE7CFD">
+    <w:p w14:paraId="09647C4F" w14:textId="77777777" w:rsidR="005809BF" w:rsidRDefault="005809BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F2ECA61" w14:textId="05153DAA" w:rsidR="00FD24C9" w:rsidRDefault="00AD5D95">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F2ECA61" w14:textId="3F1669F4" w:rsidR="00FD24C9" w:rsidRDefault="00AD5D95">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Reviewed and Approved </w:t>
     </w:r>
+    <w:r w:rsidR="008B660A">
+      <w:t>10/21</w:t>
+    </w:r>
     <w:r w:rsidR="009D0905">
-      <w:t>7/8/26</w:t>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="538237673"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4542E3B7" w14:textId="77777777" w:rsidR="007B3967" w:rsidRDefault="007B3967">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3226CF74" w14:textId="2FC1FC9E" w:rsidR="007B3967" w:rsidRDefault="00AD5D95" w:rsidP="00FD24C9">
+  <w:p w14:paraId="3226CF74" w14:textId="16B22290" w:rsidR="007B3967" w:rsidRDefault="00AD5D95" w:rsidP="00FD24C9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Reviewed and Approved </w:t>
     </w:r>
+    <w:r w:rsidR="008B660A">
+      <w:t>10/21</w:t>
+    </w:r>
     <w:r w:rsidR="009D0905">
-      <w:t>7/8/26</w:t>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43A64D4C" w14:textId="77777777" w:rsidR="00FE7CFD" w:rsidRDefault="00FE7CFD" w:rsidP="00E756E0">
+    <w:p w14:paraId="07BC6D84" w14:textId="77777777" w:rsidR="005809BF" w:rsidRDefault="005809BF" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62FE301A" w14:textId="77777777" w:rsidR="00FE7CFD" w:rsidRDefault="00FE7CFD" w:rsidP="00E756E0">
+    <w:p w14:paraId="4BC4640E" w14:textId="77777777" w:rsidR="005809BF" w:rsidRDefault="005809BF" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2475DC8C" w14:textId="77777777" w:rsidR="00FE7CFD" w:rsidRDefault="00FE7CFD">
+    <w:p w14:paraId="3CE4770A" w14:textId="77777777" w:rsidR="005809BF" w:rsidRDefault="005809BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="7B3CA460" w:rsidR="004A166C" w:rsidRDefault="005C2DCC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">IM </w:t>
     </w:r>
     <w:r w:rsidR="00037E08">
       <w:t>669 Emergency Medicine Ultrasound</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="685AB554" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
     </w:tblGrid>
     <w:tr w:rsidR="007D13F7" w14:paraId="7A2DCD4E" w14:textId="77777777" w:rsidTr="31330843">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7E452476" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:t>Course and number</w:t>
           </w:r>
@@ -15060,51 +15072,51 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0CD8F4A3" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4A2A1D1A" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
     </w:tblGrid>
     <w:tr w:rsidR="004A166C" w14:paraId="571D9B13" w14:textId="77777777" w:rsidTr="31330843">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2E07CDA0" w14:textId="68EC2EEB" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:t>Course and number</w:t>
           </w:r>
@@ -15144,51 +15156,51 @@
 </file>
 
 <file path=word/intelligence.xml><?xml version="1.0" encoding="utf-8"?>
 <int:Intelligence xmlns:int="http://schemas.microsoft.com/office/intelligence/2019/intelligence">
   <int:IntelligenceSettings/>
   <int:Manifest>
     <int:WordHash hashCode="CCdDB6R3IQFXhW" id="P1fGVmSx"/>
     <int:WordHash hashCode="B4kqG4CP0lq864" id="tecYnw9Q"/>
     <int:WordHash hashCode="eMmI7azLzcQQPK" id="QRJgx7bR"/>
   </int:Manifest>
   <int:Observations>
     <int:Content id="P1fGVmSx">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="tecYnw9Q">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="QRJgx7bR">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
   </int:Observations>
 </int:Intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01DF07DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46C8DEAE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19451,52 +19463,52 @@
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="2015184430">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1477406699">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1141923779">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1431120343">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1953315634">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1965386497">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="161"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -19802,50 +19814,51 @@
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="00206166"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="002105EE"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="00214B51"/>
     <w:rsid w:val="00215032"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="0022075C"/>
     <w:rsid w:val="00220BC0"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
+    <w:rsid w:val="00226719"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="002333F6"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
@@ -20313,50 +20326,51 @@
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555140"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00560E76"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="005625BF"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="00571956"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
+    <w:rsid w:val="005809BF"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00584D78"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="0059108F"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005952C6"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7D3B"/>
@@ -20774,50 +20788,51 @@
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="008928BC"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894459"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0B60"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B3DDB"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B65C2"/>
+    <w:rsid w:val="008B660A"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C2113"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008C6E9E"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D27FC"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5A9F"/>
@@ -21400,50 +21415,51 @@
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC4203"/>
     <w:rsid w:val="00CC4267"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0665"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD47F5"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CD7DDE"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
+    <w:rsid w:val="00CE479D"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE6A15"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF300E"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF4E00"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06C09"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
@@ -21452,50 +21468,51 @@
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D07C76"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D11D38"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D16FDF"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D2473E"/>
     <w:rsid w:val="00D24A19"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
+    <w:rsid w:val="00D40124"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D5038D"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D572AD"/>
     <w:rsid w:val="00D57646"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
@@ -21848,50 +21865,51 @@
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC36AC"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC6C68"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD24C9"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD47E7"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
+    <w:rsid w:val="00FE6D31"/>
     <w:rsid w:val="00FE7CFD"/>
     <w:rsid w:val="00FE7E97"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="01A68762"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02AD772C"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
@@ -22418,51 +22436,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DBBE84D0-B4CB-4984-90AC-469FA44B02CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -24025,51 +24043,51 @@
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001C1AB7"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004A7E40"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="318926577">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="455678333">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -24152,51 +24170,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:butkiand@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookid=2966" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ultrasounddirector.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2966&amp;sectionid=249992603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coreultrasound.com/5ms/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2616&amp;sectionid=216059660" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2966&amp;sectionid=249988928" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thepocusatlas.com/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://highlandultrasound.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2966&amp;sectionid=249997612" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acep.org/sonoguide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:butkiand@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://highlandultrasound.com/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cannonle@msu.edu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2966&amp;sectionid=249997612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acep.org/sonoguide" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookid=2966" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2966&amp;sectionid=249992603" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ultrasounddirector.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coreultrasound.com/5ms/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2616&amp;sectionid=216059660" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thepocusatlas.com/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?bookid=2966&amp;sectionid=249988928" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{91951481-354F-4132-932D-5E6FD2F9A95A}">
     <t:Anchor>
       <t:Comment id="127629248"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{2ADC0CF5-FA33-4204-9CD8-70632D3AC2C8}" time="2025-06-26T15:38:46.598Z">
         <t:Attribution userId="S::kessle60@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Javed, Britani"/>
         <t:Anchor>
           <t:Comment id="127629248"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{668BCE6C-6AA0-435D-9F63-0620F2661660}" time="2025-06-26T15:38:46.598Z">
         <t:Attribution userId="S::kessle60@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Javed, Britani"/>
         <t:Anchor>
           <t:Comment id="127629248"/>
         </t:Anchor>
         <t:Assign userId="S::katiegs@msu.edu::dbb445cf-5b7f-426c-ad7b-144db3e6da8e" userProvider="AD" userName="Gibson-Stofflet, Kathleen"/>
       </t:Event>
       <t:Event id="{08572F48-96D8-40F8-83FB-39F48513F651}" time="2025-06-26T15:38:46.598Z">
         <t:Attribution userId="S::kessle60@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Javed, Britani"/>
@@ -24536,105 +24554,105 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
         <DisplayName>Olds, Shawna</DisplayName>
         <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
         <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Langenderfer, Callie</DisplayName>
         <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Ratzenberger, Marissa</DisplayName>
         <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Dewar, Dawn</DisplayName>
         <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Burge, Casey</DisplayName>
         <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
@@ -24867,132 +24885,142 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E24BF55-C10C-4F8F-99E5-A455975A7B15}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E24BF55-C10C-4F8F-99E5-A455975A7B15}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>6132</Words>
-  <Characters>34956</Characters>
+  <Words>6131</Words>
+  <Characters>34947</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>291</Lines>
-  <Paragraphs>82</Paragraphs>
+  <Paragraphs>81</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41006</CharactersWithSpaces>
+  <CharactersWithSpaces>40997</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>131100</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>