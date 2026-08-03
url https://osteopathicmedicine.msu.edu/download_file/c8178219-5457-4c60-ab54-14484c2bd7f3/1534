--- v0 (2026-01-07)
+++ v1 (2026-08-03)
@@ -15,51 +15,51 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7A10917D" w:rsidP="00AD69E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="3EA1E396">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -203,162 +203,193 @@
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A6EF6A1" w14:textId="138DAB65" w:rsidR="00100062" w:rsidRPr="001613D1" w:rsidRDefault="00E65779" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF86A50" w14:textId="2E49DD03" w:rsidR="00100062" w:rsidRPr="001613D1" w:rsidRDefault="2A84A7A2" w:rsidP="00D8FE87">
+    <w:p w14:paraId="0DF86A50" w14:textId="30B7BC29" w:rsidR="00100062" w:rsidRPr="001613D1" w:rsidRDefault="2A84A7A2" w:rsidP="00D8FE87">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8FE87">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Britani Javed</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00525DEE" w:rsidRPr="00D8FE87">
+        <w:t xml:space="preserve">Britani </w:t>
+      </w:r>
+      <w:r w:rsidR="00563724">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...4 lines deleted...]
-          <w:color w:val="06400C"/>
+        <w:t>Martinez</w:t>
+      </w:r>
+      <w:r w:rsidR="00525DEE" w:rsidRPr="00230B1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">D.O. FAAP </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="04757156" w:rsidRPr="00D8FE87">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="04757156" w:rsidRPr="00230B1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="00607579" w14:textId="52F976B4" w:rsidR="00100062" w:rsidRPr="001613D1" w:rsidRDefault="00E65779" w:rsidP="00B611BC">
+        <w:t xml:space="preserve">D.O. FAAP  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00607579" w14:textId="47027D37" w:rsidR="00100062" w:rsidRPr="001613D1" w:rsidRDefault="00E65779" w:rsidP="26E8F40C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-          <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="58DAAD72">
+      <w:r w:rsidRPr="26E8F40C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">INSTRUCTOR OF RECORD </w:t>
       </w:r>
-      <w:r w:rsidR="00E24DE3" w:rsidRPr="58DAAD72">
+      <w:r w:rsidR="00E24DE3" w:rsidRPr="26E8F40C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="58DAAD72">
+      <w:r w:rsidRPr="26E8F40C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> IPE</w:t>
       </w:r>
-      <w:r w:rsidR="00E24DE3" w:rsidRPr="58DAAD72">
+      <w:r w:rsidR="00E24DE3" w:rsidRPr="26E8F40C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Transition of Care, AACOM </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="55966261" w14:textId="09F0FADD" w:rsidR="7B865D8B" w:rsidRDefault="7B865D8B" w:rsidP="58DAAD72">
+        <w:t xml:space="preserve">, Transition of Care, </w:t>
+      </w:r>
+      <w:r w:rsidR="00563724" w:rsidRPr="26E8F40C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Big Interview, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E24DE3" w:rsidRPr="26E8F40C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AACOM </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E055DEA" w14:textId="4322CA25" w:rsidR="00841350" w:rsidRDefault="0036471C" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="58DAAD72">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="007F6A62">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
-          <w:t>kessle60@msu.edu</w:t>
+          <w:t>Bmarti@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="3E055DEA" w14:textId="30D702CD" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00841350" w:rsidP="00B611BC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="33A5F78D" w:rsidRPr="6E66C253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F6896F" w14:textId="77777777" w:rsidR="004963CF" w:rsidRPr="001613D1" w:rsidRDefault="004963CF" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EC9C7CE" w14:textId="10303738" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00E65779" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300E78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
@@ -444,150 +475,159 @@
           </w:rPr>
           <w:t>rowanjac@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="6A24C0A2" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="13D8D254" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="001C33E0" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00594A43">
+      <w:r w:rsidR="00C70550">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="001C33E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO </w:t>
       </w:r>
       <w:r w:rsidR="00AB7C75">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>APRIL</w:t>
       </w:r>
-      <w:r w:rsidR="00BD56FD">
+      <w:r w:rsidR="00D35318">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00594A43">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD56FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C70550">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00594A43">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C70550">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -721,51 +761,51 @@
           </w:rPr>
           <w:t>dunckele@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="2340E5DE" w:rsidR="00E405FF" w:rsidRPr="00E24DE3" w:rsidRDefault="00E405FF" w:rsidP="00B611BC">
+    <w:p w14:paraId="7CF99B53" w14:textId="0635D7D6" w:rsidR="00E405FF" w:rsidRPr="00E24DE3" w:rsidRDefault="00E405FF" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E24DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
       <w:r w:rsidR="00B72C2C" w:rsidRPr="00E24DE3">
@@ -785,51 +825,71 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet new AOA accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="00E24DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="00E24DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00560EE3" w:rsidRPr="00E24DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E24DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="0058AECD" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="00E95B0B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E24DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -841,2008 +901,2132 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="007B3BE0" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE89BF2" w14:textId="34E55069" w:rsidR="00C36135" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="388B48D2" w14:textId="4898BCD1" w:rsidR="00F605C2" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc213844373" w:history="1">
-        <w:r w:rsidR="00C36135" w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812843" w:history="1">
+        <w:r w:rsidR="00F605C2" w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00C36135">
+        <w:r w:rsidR="00F605C2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C36135">
+        <w:r w:rsidR="00F605C2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C36135">
+        <w:r w:rsidR="00F605C2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844373 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00C36135">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812843 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F605C2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C36135">
+        <w:r w:rsidR="00F605C2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C36135">
+        <w:r w:rsidR="00F605C2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00C36135">
+        <w:r w:rsidR="00F605C2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28B388DA" w14:textId="7AFE48DA" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="52757A21" w14:textId="119CB15E" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844374" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812844" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844374 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812844 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A95E94B" w14:textId="7DB55286" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="7FDB15A8" w14:textId="7F38EBFE" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844375" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812845" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844375 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812845 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34238A69" w14:textId="421CF00A" w:rsidR="00C36135" w:rsidRDefault="00C36135" w:rsidP="00C36135">
+    <w:p w14:paraId="12DACDC9" w14:textId="4E2A5947" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844376" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812846" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844376 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812846 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52819F68" w14:textId="06337E39" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="6F156651" w14:textId="7A4CF5B8" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844377" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812847" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844377 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812847 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51CD3AA3" w14:textId="3627F054" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="23032A83" w14:textId="1D33ECD7" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844378" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812848" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844378 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812848 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="494F6198" w14:textId="29F77729" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="4B82AB72" w14:textId="7F7BAC96" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844379" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812849" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS - OMM</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844379 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812849 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="055FF105" w14:textId="611743A5" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="6EF815AB" w14:textId="74BE6219" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844380" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812850" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS - IPE</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844380 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812850 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CADF667" w14:textId="3D5EB5BB" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="3E64387B" w14:textId="41C3BE32" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233812851" w:history="1">
+        <w:r w:rsidRPr="00033343">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812851 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25D7AE29" w14:textId="5EB93B0F" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844381" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812852" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844381 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812852 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48D29FFD" w14:textId="7ED8BC3A" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="5E412ED0" w14:textId="55420E48" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844382" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812853" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844382 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812853 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53508D31" w14:textId="339CEF0E" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="05ADCC30" w14:textId="1F2DD1C9" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844383" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812854" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844383 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812854 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54457A4D" w14:textId="0BDE5A5D" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="777F131E" w14:textId="1287B828" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844384" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812855" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844384 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812855 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0871AC39" w14:textId="13D7C38A" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="610D6340" w14:textId="3F5D7861" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844385" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812856" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844385 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812856 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BE8CECB" w14:textId="716E5410" w:rsidR="00C36135" w:rsidRDefault="00C36135" w:rsidP="00C36135">
+    <w:p w14:paraId="59A58A1B" w14:textId="5092EA36" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844386" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812857" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Course</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844386 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812857 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D51EB2E" w14:textId="0A730459" w:rsidR="00C36135" w:rsidRDefault="00C36135" w:rsidP="00C36135">
+    <w:p w14:paraId="3EB01150" w14:textId="5D4B24CC" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844387" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812858" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844387 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812858 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4AB82EB5" w14:textId="063C22DF" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="03950C4C" w14:textId="01669F36" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844388" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812859" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844388 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812859 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16E4BE48" w14:textId="1D0DCD16" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="0805781C" w14:textId="06E0F2F2" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844389" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812860" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844389 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812860 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6064928B" w14:textId="331FD943" w:rsidR="00C36135" w:rsidRDefault="00C36135" w:rsidP="00C36135">
+    <w:p w14:paraId="54DD7C00" w14:textId="4881235F" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844390" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812861" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844390 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812861 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D56B5CA" w14:textId="2E7709BA" w:rsidR="00C36135" w:rsidRDefault="00C36135" w:rsidP="00C36135">
+    <w:p w14:paraId="4FEADDD2" w14:textId="58711E63" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844391" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812862" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Revision</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844391 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812862 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5288D14F" w14:textId="29635DF2" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="004CA89F" w14:textId="66CBCA43" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844392" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812863" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844392 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812863 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65D2B61D" w14:textId="56810C78" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="17ED7B62" w14:textId="3DF7A3FB" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844393" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812864" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844393 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812864 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5FA15E62" w14:textId="37211828" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="0CA32B1C" w14:textId="0EE78F7B" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844394" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812865" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="003914C3">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844394 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812865 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CAECC5D" w14:textId="43340E08" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="6AB97E1C" w14:textId="6D57DCFF" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844395" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812866" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844395 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812866 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68E2E1CD" w14:textId="5F5F24AD" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="6927D942" w14:textId="6F5384F5" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844396" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812867" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844396 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812867 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62FD6364" w14:textId="777D243C" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="38C6AA45" w14:textId="686F17EE" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844397" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812868" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844397 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812868 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DDADF14" w14:textId="06E4698E" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="387EE51F" w14:textId="5E6FBD05" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844398" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812869" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844398 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812869 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40ACBD62" w14:textId="29A48278" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="772897BF" w14:textId="1B6734D3" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844399" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812870" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844399 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812870 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3DEA3E81" w14:textId="714F5E1E" w:rsidR="00C36135" w:rsidRDefault="00C36135" w:rsidP="00C36135">
-[...60 lines deleted...]
-    <w:p w14:paraId="5E6CB5E6" w14:textId="410003A8" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="6B527125" w14:textId="142A2EF8" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844401" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812871" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844401 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812871 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B8B2CFF" w14:textId="208A6071" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="54CB94E5" w14:textId="2D6FE1BB" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233812872" w:history="1">
+        <w:r w:rsidRPr="00033343">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812872 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="211C0A28" w14:textId="2D0CC0E2" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844402" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812873" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812873 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4BBE68C3" w14:textId="6F3396F8" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233812874" w:history="1">
+        <w:r w:rsidRPr="00033343">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844402 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812874 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7549F073" w14:textId="4A577D3E" w:rsidR="00C36135" w:rsidRDefault="00C36135">
+    <w:p w14:paraId="62C5DE93" w14:textId="38F2753A" w:rsidR="00F605C2" w:rsidRDefault="00F605C2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213844403" w:history="1">
-        <w:r w:rsidRPr="003914C3">
+      <w:hyperlink w:anchor="_Toc233812875" w:history="1">
+        <w:r w:rsidRPr="00033343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213844403 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233812875 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="309A665C" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="5BF89028" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -2896,88 +3080,87 @@
           <w:headerReference w:type="first" r:id="rId17"/>
           <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="446" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A670DFC" w14:textId="77777777" w:rsidR="00594A43" w:rsidRPr="00C40B5D" w:rsidRDefault="00594A43" w:rsidP="00594A43">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc213844373"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc233812843"/>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-455" w:tblpY="67"/>
         <w:tblW w:w="10975" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2785"/>
         <w:gridCol w:w="3690"/>
-        <w:gridCol w:w="2250"/>
-        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="2430"/>
+        <w:gridCol w:w="2070"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF7C5C" w:rsidRPr="00C40B5D" w14:paraId="0BA35983" w14:textId="2163F942" w:rsidTr="00AF7C5C">
+      <w:tr w:rsidR="00AF7C5C" w:rsidRPr="00C40B5D" w14:paraId="0BA35983" w14:textId="2163F942" w:rsidTr="00610B74">
         <w:trPr>
           <w:trHeight w:val="505"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E905B42" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRPr="00515EC5" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk102130236"/>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2991,51 +3174,51 @@
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5309BD3B" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRPr="00515EC5" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SUBMISSION METHOD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37AD5A80" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRPr="00515EC5" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DUE DATE</w:t>
             </w:r>
@@ -3054,754 +3237,978 @@
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B694A">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Please refer to D2L for actual (month/day) due dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="135E1659" w14:textId="4C1AC6D2" w:rsidR="00AF7C5C" w:rsidRPr="00515EC5" w:rsidRDefault="00E01405" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF7C5C" w:rsidRPr="00C40B5D" w14:paraId="0E782577" w14:textId="17B374A2" w:rsidTr="00AF7C5C">
+      <w:tr w:rsidR="00AF7C5C" w:rsidRPr="00C40B5D" w14:paraId="0E782577" w14:textId="17B374A2" w:rsidTr="00610B74">
         <w:trPr>
           <w:trHeight w:val="29"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14AD9F94" w14:textId="560904EC" w:rsidR="00AF7C5C" w:rsidRPr="00046A1B" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
+          <w:p w14:paraId="14AD9F94" w14:textId="7E5D09F2" w:rsidR="00AF7C5C" w:rsidRPr="00046A1B" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00046A1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">OMM - </w:t>
             </w:r>
             <w:r w:rsidRPr="00046A1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The student must complete </w:t>
+              <w:t xml:space="preserve">The student must complete the following (details below) by </w:t>
             </w:r>
             <w:r w:rsidRPr="00046A1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">March </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81D69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">of the following (details below) by </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00046A1B">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C70550">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">March </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E81D69">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00046A1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t>15</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00046A1B">
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00C70550">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t>, 2026:</w:t>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00046A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63CFB1F4" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRPr="00046A1B" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="31EAB888" w14:textId="1C001471" w:rsidR="00AF7C5C" w:rsidRPr="00046A1B" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
+          <w:p w14:paraId="5BA84BD7" w14:textId="5B1C2D39" w:rsidR="00AF7C5C" w:rsidRPr="00046A1B" w:rsidRDefault="00AF7C5C" w:rsidP="00B67E78">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="390"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00046A1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Completion and passing of a two-week or longer elective in OMM 601, including acceptable completion of </w:t>
+              <w:t xml:space="preserve">Satisfactory participation in </w:t>
             </w:r>
             <w:r w:rsidRPr="00046A1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r w:rsidRPr="00046A1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> original OMM observed encounter form.</w:t>
-[...10 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:t>MSUCOM sponsored OPP/OMM workshop</w:t>
+            </w:r>
+            <w:r w:rsidR="009734B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
             <w:r w:rsidRPr="00046A1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acceptable completion of </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00046A1B">
+              <w:t xml:space="preserve"> acceptable completion of </w:t>
+            </w:r>
+            <w:r w:rsidR="00D970E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00046A1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> original OMM observed</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="Default"/>
+              <w:t xml:space="preserve"> original OMM observed encounter form</w:t>
+            </w:r>
+            <w:r w:rsidR="00D970E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>s</w:t>
+            </w:r>
             <w:r w:rsidRPr="00046A1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">      encounter forms.</w:t>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00046A1B">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D970E8" w:rsidRPr="0008009E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00046A1B">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D970E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSUCOM sponsored OPP/OMM workshop, including acceptable completion of </w:t>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D970E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>which</w:t>
             </w:r>
             <w:r w:rsidRPr="00046A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> can be done during the workshop</w:t>
+            </w:r>
+            <w:r w:rsidR="00D970E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="00D970E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00046A1B">
+            <w:r w:rsidR="00E2584B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E2584B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> original OMM observed encounter form, which can be done during the workshop.</w:t>
+              <w:t xml:space="preserve">of which must be completed </w:t>
+            </w:r>
+            <w:r w:rsidR="0008009E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>outside of the workshop.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62725E48" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
+          <w:p w14:paraId="62725E48" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRPr="008B5E5B" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5897CE91" w14:textId="1437B0CC" w:rsidR="00AF7C5C" w:rsidRPr="00046A1B" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
+          <w:p w14:paraId="6C2BA46B" w14:textId="19E5DECA" w:rsidR="00AF7C5C" w:rsidRPr="008B5E5B" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00046A1B">
+            <w:r w:rsidRPr="008B5E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Upload original OMM observed encounter form into the D2L dropbox labeled “OMM Student Encounter Forms”. Please make sure you put your name, which form it is (#1, #2, or #3).</w:t>
+              <w:t xml:space="preserve">Upload original </w:t>
+            </w:r>
+            <w:r w:rsidR="00F362B6" w:rsidRPr="008B5E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">non-workshop completed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B5E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OMM observed encounter form into the D2L dropbox labeled “OMM Student Encounter Forms”. Please make sure you put your </w:t>
+            </w:r>
+            <w:r w:rsidR="009169BC" w:rsidRPr="008B5E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>name and</w:t>
+            </w:r>
+            <w:r w:rsidR="00F362B6" w:rsidRPr="008B5E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> select the box for form 2.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52DC656B" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRPr="00046A1B" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
+          <w:p w14:paraId="614F81F3" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRPr="008B5E5B" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C2BA46B" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRPr="00046A1B" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
+          <w:p w14:paraId="42392277" w14:textId="51D38C09" w:rsidR="00AF7C5C" w:rsidRPr="008B5E5B" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B5E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00046A1B">
+              <w:t xml:space="preserve">For credit for attending one of OPP/OMM workshops, </w:t>
+            </w:r>
+            <w:r w:rsidR="00080870" w:rsidRPr="008B5E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>For credit for taking part in an OMM 601 rotation, Mr. Dunckel will run a report to verify your participation and mark this as completed.</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="Default"/>
+              <w:t>the course assistant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B5E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00046A1B">
+              <w:t xml:space="preserve"> will mark off your participation after receiving the attendance sheet from the OMM instructor, please make sure you sign the attendance sheet if you attend.</w:t>
+            </w:r>
+            <w:r w:rsidR="000C708F" w:rsidRPr="008B5E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>For credit for attending one of OPP/OMM</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> You will also receive credit for </w:t>
+            </w:r>
+            <w:r w:rsidR="000C708F" w:rsidRPr="008B5E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> workshops, Mr. Dunckel will mark off your participation after receiving the attendance sheet from the OMM instructor, please make sure you sign the attendance sheet if you attend.</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="000C708F" w:rsidRPr="008B5E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OMM Observed Encounter Form that you complete during the workshop.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24EC0B3F" w14:textId="562CDA38" w:rsidR="00AF7C5C" w:rsidRPr="00DD04C9" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
+          <w:p w14:paraId="24EC0B3F" w14:textId="3410DB51" w:rsidR="00AF7C5C" w:rsidRPr="008B5E5B" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD04C9">
+            <w:r w:rsidRPr="008B5E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">March </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BF40BB" w:rsidRPr="008B5E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>15</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DD04C9">
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B5E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, 202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C70550" w:rsidRPr="008B5E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79B2B0AD" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRDefault="00AF7C5C" w:rsidP="00E01405">
+          <w:p w14:paraId="79B2B0AD" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRPr="008B5E5B" w:rsidRDefault="00AF7C5C" w:rsidP="00E01405">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="061EEA2F" w14:textId="77777777" w:rsidR="00E01405" w:rsidRDefault="00E01405" w:rsidP="00E01405">
+          <w:p w14:paraId="061EEA2F" w14:textId="77777777" w:rsidR="00E01405" w:rsidRPr="008B5E5B" w:rsidRDefault="00E01405" w:rsidP="00E01405">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="16A391BC" w14:textId="77777777" w:rsidR="00E01405" w:rsidRDefault="00E01405" w:rsidP="00E01405">
+          <w:p w14:paraId="16A391BC" w14:textId="77777777" w:rsidR="00E01405" w:rsidRPr="008B5E5B" w:rsidRDefault="00E01405" w:rsidP="00E01405">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41B9D80D" w14:textId="77777777" w:rsidR="00E01405" w:rsidRDefault="00E01405" w:rsidP="00E01405">
+          <w:p w14:paraId="41B9D80D" w14:textId="77777777" w:rsidR="00E01405" w:rsidRPr="008B5E5B" w:rsidRDefault="00E01405" w:rsidP="00E01405">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="17726DE7" w14:textId="77777777" w:rsidR="00E01405" w:rsidRDefault="00E01405" w:rsidP="00E01405">
+          <w:p w14:paraId="17726DE7" w14:textId="77777777" w:rsidR="00E01405" w:rsidRPr="008B5E5B" w:rsidRDefault="00E01405" w:rsidP="00E01405">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3AB0D330" w14:textId="77777777" w:rsidR="00E01405" w:rsidRDefault="00E01405" w:rsidP="00E01405">
+          <w:p w14:paraId="3AB0D330" w14:textId="77777777" w:rsidR="00E01405" w:rsidRPr="008B5E5B" w:rsidRDefault="00E01405" w:rsidP="00E01405">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="774AEEB9" w14:textId="77777777" w:rsidR="00E01405" w:rsidRDefault="00E01405" w:rsidP="00E01405">
+          <w:p w14:paraId="774AEEB9" w14:textId="77777777" w:rsidR="00E01405" w:rsidRPr="008B5E5B" w:rsidRDefault="00E01405" w:rsidP="00E01405">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0FFA3723" w14:textId="77777777" w:rsidR="00E01405" w:rsidRDefault="00E01405" w:rsidP="00E01405">
+          <w:p w14:paraId="0FFA3723" w14:textId="77777777" w:rsidR="00E01405" w:rsidRPr="008B5E5B" w:rsidRDefault="00E01405" w:rsidP="00E01405">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D4CB7AA" w14:textId="77777777" w:rsidR="00E01405" w:rsidRDefault="00E01405" w:rsidP="00E01405">
+          <w:p w14:paraId="6D4CB7AA" w14:textId="77777777" w:rsidR="00E01405" w:rsidRPr="008B5E5B" w:rsidRDefault="00E01405" w:rsidP="00E01405">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2833D8AD" w14:textId="77777777" w:rsidR="00E01405" w:rsidRDefault="00E01405" w:rsidP="00E01405">
+          <w:p w14:paraId="2833D8AD" w14:textId="77777777" w:rsidR="00E01405" w:rsidRPr="008B5E5B" w:rsidRDefault="00E01405" w:rsidP="00E01405">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="347B0967" w14:textId="77777777" w:rsidR="00E01405" w:rsidRDefault="00E01405" w:rsidP="00E01405">
+          <w:p w14:paraId="347B0967" w14:textId="77777777" w:rsidR="00E01405" w:rsidRPr="008B5E5B" w:rsidRDefault="00E01405" w:rsidP="00E01405">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="64AF56F8" w14:textId="77777777" w:rsidR="00E01405" w:rsidRDefault="00E01405" w:rsidP="00E01405">
+          <w:p w14:paraId="64AF56F8" w14:textId="77777777" w:rsidR="00E01405" w:rsidRPr="008B5E5B" w:rsidRDefault="00E01405" w:rsidP="00E01405">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="18937ED6" w14:textId="77777777" w:rsidR="00E01405" w:rsidRDefault="00E01405" w:rsidP="00E01405">
+          <w:p w14:paraId="18937ED6" w14:textId="77777777" w:rsidR="00E01405" w:rsidRPr="008B5E5B" w:rsidRDefault="00E01405" w:rsidP="00E01405">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5302E2A7" w14:textId="77777777" w:rsidR="00E01405" w:rsidRDefault="00E01405" w:rsidP="00E01405">
+          <w:p w14:paraId="5302E2A7" w14:textId="77777777" w:rsidR="00E01405" w:rsidRPr="008B5E5B" w:rsidRDefault="00E01405" w:rsidP="00E01405">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A8E321B" w14:textId="30BDF051" w:rsidR="00E01405" w:rsidRPr="00DD04C9" w:rsidRDefault="00E01405" w:rsidP="00E01405">
+          <w:p w14:paraId="5A8E321B" w14:textId="30BDF051" w:rsidR="00E01405" w:rsidRPr="008B5E5B" w:rsidRDefault="00E01405" w:rsidP="00E01405">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008B5E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF7C5C" w14:paraId="6F83680B" w14:textId="789428C5" w:rsidTr="00AF7C5C">
+      <w:tr w:rsidR="00563724" w14:paraId="46BC7A10" w14:textId="77777777" w:rsidTr="00610B74">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2785" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25ACC9B6" w14:textId="5043921B" w:rsidR="00563724" w:rsidRPr="00E51759" w:rsidRDefault="00563724" w:rsidP="00AF7C5C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Fall Reflection Assignment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C3185E" w14:textId="4AA4BF81" w:rsidR="00563724" w:rsidRPr="00E51759" w:rsidRDefault="00BE7F1A" w:rsidP="00AF7C5C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete </w:t>
+            </w:r>
+            <w:r w:rsidR="00E2786F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the Fall Reflection Assignment. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E2786F" w:rsidRPr="00E51759">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Link to assignment can be found </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E2786F" w:rsidRPr="00E51759">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E2786F" w:rsidRPr="00E51759">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the OST 604 D2L page.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="078AB268" w14:textId="5134E556" w:rsidR="00563724" w:rsidRPr="00E51759" w:rsidRDefault="00E2786F" w:rsidP="00AF7C5C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">September </w:t>
+            </w:r>
+            <w:r w:rsidR="00630E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30, 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EEAF4C1" w14:textId="3E757FFB" w:rsidR="00563724" w:rsidRDefault="00630E93" w:rsidP="00E01405">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF7C5C" w14:paraId="6F83680B" w14:textId="789428C5" w:rsidTr="00610B74">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20A4994A" w14:textId="11C340A0" w:rsidR="00AF7C5C" w:rsidRPr="00E51759" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E51759">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -3815,108 +4222,516 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BFE7C13" w14:textId="3FCB670E" w:rsidR="00AF7C5C" w:rsidRPr="00E51759" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E51759">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complete Big Interview Assignment. Link to assignment can be found in the OST 604 D2L page. </w:t>
+              <w:t xml:space="preserve">Complete Big Interview Assignment. Link to assignment can be found </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E51759">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E51759">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the OST 604 D2L page. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49678783" w14:textId="7EADEB34" w:rsidR="00AF7C5C" w:rsidRPr="00E51759" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
+          <w:p w14:paraId="49678783" w14:textId="630D9E89" w:rsidR="00AF7C5C" w:rsidRPr="00E51759" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E51759">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>September 30, 2025</w:t>
+              <w:t xml:space="preserve">September </w:t>
+            </w:r>
+            <w:r w:rsidR="00C70550">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E51759">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00C70550">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66ECF6B0" w14:textId="01B9307E" w:rsidR="00AF7C5C" w:rsidRPr="00E51759" w:rsidRDefault="00E01405" w:rsidP="00E01405">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF7C5C" w:rsidRPr="00C40B5D" w14:paraId="525B26F4" w14:textId="176553E4" w:rsidTr="00AF7C5C">
+      <w:tr w:rsidR="00630E93" w14:paraId="63D5841E" w14:textId="77777777" w:rsidTr="00610B74">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2785" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F0633A" w14:textId="414B4961" w:rsidR="00630E93" w:rsidRPr="00E51759" w:rsidRDefault="007655D8" w:rsidP="00AF7C5C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spring Reflection </w:t>
+            </w:r>
+            <w:r w:rsidR="005E32E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assignment </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="591B5B18" w14:textId="3BF82E45" w:rsidR="00630E93" w:rsidRPr="00E51759" w:rsidRDefault="005E32E2" w:rsidP="00AF7C5C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete the Spring Reflection Assignment. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E51759">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Link to assignment can be found </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E51759">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E51759">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the OST 604 D2L page.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09829C50" w14:textId="40E6A61F" w:rsidR="00630E93" w:rsidRPr="00E51759" w:rsidRDefault="005E32E2" w:rsidP="00AF7C5C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>March 31, 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B34E73" w14:textId="6516643E" w:rsidR="00630E93" w:rsidRDefault="007A62AA" w:rsidP="00E01405">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D77F6F" w:rsidRPr="00C40B5D" w14:paraId="7F3CC0B0" w14:textId="77777777" w:rsidTr="00610B74">
+        <w:trPr>
+          <w:trHeight w:val="29"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2785" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FEA4A72" w14:textId="6A3A9A96" w:rsidR="00D77F6F" w:rsidRPr="00A10131" w:rsidRDefault="009154FF" w:rsidP="00AF7C5C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Informed Consent Video Assignment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A36BC1F" w14:textId="1A0D5B43" w:rsidR="00D77F6F" w:rsidRPr="00A10131" w:rsidRDefault="00FD0994" w:rsidP="00AF7C5C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Record</w:t>
+            </w:r>
+            <w:r w:rsidR="0044464D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003352E1" w:rsidRPr="003352E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidR="0044464D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>upload</w:t>
+            </w:r>
+            <w:r w:rsidR="003352E1" w:rsidRPr="003352E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a simulated informed consent discussion </w:t>
+            </w:r>
+            <w:r w:rsidR="0044464D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">on video </w:t>
+            </w:r>
+            <w:r w:rsidR="003352E1" w:rsidRPr="003352E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for a medical procedure, vaccination, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or </w:t>
+            </w:r>
+            <w:r w:rsidR="003352E1" w:rsidRPr="003352E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>medication,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003352E1" w:rsidRPr="003352E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>using patient-centered communication</w:t>
+            </w:r>
+            <w:r w:rsidR="005E4C76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Assignment can be uploaded to the D2L dropbox </w:t>
+            </w:r>
+            <w:r w:rsidR="00D53EBB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>labeled</w:t>
+            </w:r>
+            <w:r w:rsidR="005E4C76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Informed Consent Dropbox” </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30DBE0C2" w14:textId="1AB7BDFF" w:rsidR="00D77F6F" w:rsidRPr="00A10131" w:rsidRDefault="00F13833" w:rsidP="00AF7C5C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>March 31, 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4A30BD" w14:textId="26C90EA3" w:rsidR="00D77F6F" w:rsidRDefault="007A62AA" w:rsidP="00E01405">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF7C5C" w:rsidRPr="00C40B5D" w14:paraId="525B26F4" w14:textId="176553E4" w:rsidTr="00610B74">
         <w:trPr>
           <w:trHeight w:val="29"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3241F4D6" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRPr="00A10131" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10131">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -3924,112 +4739,130 @@
               </w:rPr>
               <w:t>IPE RN Shadow Experience Videos:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="275A8ED5" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRPr="00A10131" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10131">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>All videos and links can be found and should be assessed in the OST 604 D2L page.</w:t>
+              <w:t xml:space="preserve">All videos and links can be found and should be assessed </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A10131">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A10131">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the OST 604 D2L page.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58265A18" w14:textId="36A5C6AD" w:rsidR="00AF7C5C" w:rsidRPr="00A10131" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
+          <w:p w14:paraId="58265A18" w14:textId="79D918D5" w:rsidR="00AF7C5C" w:rsidRPr="00A10131" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10131">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>March 31, 202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C70550">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25500215" w14:textId="3885F5D1" w:rsidR="00AF7C5C" w:rsidRPr="00A10131" w:rsidRDefault="00E01405" w:rsidP="00E01405">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF7C5C" w:rsidRPr="00C40B5D" w14:paraId="5232A5B6" w14:textId="0E5ACD68" w:rsidTr="00AF7C5C">
+      <w:tr w:rsidR="00AF7C5C" w:rsidRPr="00C40B5D" w14:paraId="5232A5B6" w14:textId="0E5ACD68" w:rsidTr="00610B74">
         <w:trPr>
           <w:trHeight w:val="29"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DF24F7C" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRPr="00A10131" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10131">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -4049,110 +4882,166 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A10131">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>Experience</w:t>
             </w:r>
             <w:r w:rsidRPr="00A10131">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23E010A8" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRPr="00A10131" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
+          <w:p w14:paraId="23E010A8" w14:textId="67D78841" w:rsidR="00AF7C5C" w:rsidRPr="00A10131" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10131">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>The student must spend one complete shift of at least 8 hours job shadowing a Registered Nurse.</w:t>
+              <w:t xml:space="preserve">The student must spend one complete shift of at least 8 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00610B74" w:rsidRPr="00A10131">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>hours</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10131">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00610B74">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>job</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00610B74">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10131">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>shadowing a Registered Nurse.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65EBB0E1" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRPr="00A10131" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
+          <w:p w14:paraId="65EBB0E1" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRPr="00A10131" w:rsidRDefault="00AF7C5C" w:rsidP="00B67E78">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="390"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10131">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>on an inpatient medical unit or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DED9C41" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
+          <w:p w14:paraId="1DED9C41" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRDefault="00AF7C5C" w:rsidP="00B67E78">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="390"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10131">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>on an outpatient</w:t>
             </w:r>
             <w:r w:rsidRPr="00A10131">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4238,121 +5127,117 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C27EBAD" w14:textId="5AC05469" w:rsidR="00AF7C5C" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10131">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-              <w:t>Form can be found in the OST 604 D2L page. Once they have been filled out, they can be upload to the D2L dropbox labeled “IPE Dropbox”.</w:t>
+              <w:t>All IPE RN Shadowing Experience Medical Student Assessment Form can be found in the OST 604 D2L page. Once they have been filled out, they can be upload to the D2L dropbox labeled “IPE Dropbox”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="328923E4" w14:textId="3B70FE38" w:rsidR="00AF7C5C" w:rsidRPr="00DD04C9" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
+          <w:p w14:paraId="328923E4" w14:textId="7D99B2DC" w:rsidR="00AF7C5C" w:rsidRPr="00DD04C9" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>March 31, 2026</w:t>
+              <w:t>March 31, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00C70550">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C86D883" w14:textId="06341492" w:rsidR="00AF7C5C" w:rsidRDefault="00E01405" w:rsidP="00E01405">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF7C5C" w:rsidRPr="00C40B5D" w14:paraId="620AD343" w14:textId="2481A343" w:rsidTr="00AF7C5C">
+      <w:tr w:rsidR="00AF7C5C" w:rsidRPr="00C40B5D" w14:paraId="620AD343" w14:textId="2481A343" w:rsidTr="00610B74">
         <w:trPr>
           <w:trHeight w:val="29"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C0C26AF" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRPr="00A10131" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -4372,102 +5257,129 @@
           <w:p w14:paraId="7934F32B" w14:textId="3FCBFA51" w:rsidR="00AF7C5C" w:rsidRPr="00A10131" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6BFCE3FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>Students need to complete the 8 I-Pass cases with a passing score of at least 80% by the deadline outlined in the syllabus. All Transfer of Care (I-PASS) case information can be found on the next page in the syllabus and in I-PASS folder in the OST 604 D2L page.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F61B287" w14:textId="4D732B10" w:rsidR="00AF7C5C" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
+          <w:p w14:paraId="7F61B287" w14:textId="2F51A948" w:rsidR="00AF7C5C" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>April 12, 2026</w:t>
+              <w:t>April 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C70550">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00C70550">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C6110EB" w14:textId="1705CDA7" w:rsidR="00AF7C5C" w:rsidRDefault="00E01405" w:rsidP="00E01405">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF7C5C" w:rsidRPr="00C40B5D" w14:paraId="18609228" w14:textId="0C61C7B9" w:rsidTr="00AF7C5C">
+      <w:tr w:rsidR="00AF7C5C" w:rsidRPr="00C40B5D" w14:paraId="18609228" w14:textId="0C61C7B9" w:rsidTr="00610B74">
         <w:trPr>
           <w:trHeight w:val="29"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="545792AC" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -4477,252 +5389,331 @@
               </w:rPr>
               <w:t>AACOM Graduating Senior Survey</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EA2A873" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRPr="00A10131" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6BFCE3FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t>The student will be provided a link to the survey from MSUCOM at the end of March. The student will be responsible for completing the survey in total.</w:t>
+              <w:t xml:space="preserve">The student will be </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="6BFCE3FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>provided</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="6BFCE3FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a link to the survey from MSUCOM at the end of March. The </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="6BFCE3FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="6BFCE3FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will be responsible for completing the survey in total.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01252710" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRPr="00A10131" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6BFCE3FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>Upon survey completion, the student will need to upload a snapshot of the AACOM completion/submission notification (example ‘thank you for your submission’ snapshot) to the “AACOM Dropbox in the OST 604 D2L page. In addition, MSUCOM will be verifying completion with AACOM.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="095837C7" w14:textId="1DB9C726" w:rsidR="00AF7C5C" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
+          <w:p w14:paraId="095837C7" w14:textId="2BA53B39" w:rsidR="00AF7C5C" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>April 12, 2026</w:t>
+              <w:t>April 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C70550">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00C70550">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E37BFC7" w14:textId="54AF4460" w:rsidR="00AF7C5C" w:rsidRDefault="00E01405" w:rsidP="00E01405">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF7C5C" w:rsidRPr="00C40B5D" w14:paraId="0A136733" w14:textId="72335FEA" w:rsidTr="00AF7C5C">
+      <w:tr w:rsidR="00AF7C5C" w:rsidRPr="00C40B5D" w14:paraId="0A136733" w14:textId="72335FEA" w:rsidTr="00610B74">
         <w:trPr>
           <w:trHeight w:val="29"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BD3C4BC" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRPr="00E01405" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E01405">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Case Logs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="162F4B56" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Case logs from third year will be reviewed for completeness. Readings will be given for any diagnoses that were not observed and logged. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F69D4BF" w14:textId="279D1D04" w:rsidR="00AF7C5C" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
+          <w:p w14:paraId="2F69D4BF" w14:textId="78B66028" w:rsidR="00AF7C5C" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Dec 31, 2025</w:t>
+              <w:t>Dec 31, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00C70550">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37F3896C" w14:textId="62DF065E" w:rsidR="00AF7C5C" w:rsidRDefault="00E01405" w:rsidP="00E01405">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF7C5C" w:rsidRPr="00C40B5D" w14:paraId="49288A90" w14:textId="7D949D58" w:rsidTr="00AF7C5C">
+      <w:tr w:rsidR="00AF7C5C" w:rsidRPr="00C40B5D" w14:paraId="49288A90" w14:textId="7D949D58" w:rsidTr="00610B74">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="256AD1C4" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C40B5D">
@@ -4767,148 +5758,170 @@
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their course evaluations electronically at the conclusion of the course by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>. By the last week the course, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
+              <w:t xml:space="preserve">. By the last </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>week</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the course, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="678DE21E" w14:textId="09DFAA62" w:rsidR="00AF7C5C" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7C5C" w:rsidP="00AF7C5C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00001CAC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Last Day of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="496533DA" w14:textId="210428C8" w:rsidR="00AF7C5C" w:rsidRPr="00001CAC" w:rsidRDefault="00E01405" w:rsidP="00E01405">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
     <w:p w14:paraId="0E99003A" w14:textId="77777777" w:rsidR="00594A43" w:rsidRDefault="00594A43" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A5E9AD8" w14:textId="77777777" w:rsidR="00594A43" w:rsidRDefault="00594A43" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="1EAA67D8" w:rsidR="00B848B6" w:rsidRPr="007B3BE0" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc213844374"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc233812844"/>
       <w:r w:rsidRPr="007B3BE0">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="48AD9977" w14:textId="4D1AA1C5" w:rsidR="00E65779" w:rsidRPr="007B3BE0" w:rsidRDefault="00E65779" w:rsidP="00E65779">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>The OST 604 course involves the longitudinal Osteopathic Manipulative Medicine (OMM) curriculum</w:t>
       </w:r>
       <w:r w:rsidR="00E24DE3" w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
@@ -4988,941 +6001,1167 @@
       <w:r w:rsidR="000C3A2C" w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>during</w:t>
       </w:r>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> any of the 4th year electives or core rotations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E556A7" w14:textId="77777777" w:rsidR="00E65779" w:rsidRPr="007B3BE0" w:rsidRDefault="00E65779" w:rsidP="00E65779">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="673A1823" w14:textId="02DCE123" w:rsidR="00E65779" w:rsidRPr="007B3BE0" w:rsidRDefault="00E65779" w:rsidP="00E65779">
+    <w:p w14:paraId="673A1823" w14:textId="0A00BF2D" w:rsidR="00E65779" w:rsidRPr="007B3BE0" w:rsidRDefault="00E65779" w:rsidP="00E65779">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA1E00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Students must complete all requirements of the course by </w:t>
       </w:r>
-      <w:r w:rsidR="00DC65FB" w:rsidRPr="00DA1E00">
+      <w:r w:rsidR="00C42E2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:bidi="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00DA1E00" w:rsidRPr="00DA1E00">
+          <w:highlight w:val="cyan"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> April 11, 2027</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0CF7" w:rsidRPr="004963CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0CF7" w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DC65FB" w:rsidRPr="00DA1E00">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC65FB" w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>, 202</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>Please be mindful that certain requirements have an earlier deadline</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3BE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="002A0CF7" w:rsidRPr="007B3BE0">
-[...26 lines deleted...]
-    <w:p w14:paraId="3ABCDDE4" w14:textId="77777777" w:rsidR="00E65779" w:rsidRPr="007B3BE0" w:rsidRDefault="00E65779" w:rsidP="00E65779">
+    </w:p>
+    <w:p w14:paraId="300B4C9A" w14:textId="6932FA28" w:rsidR="00D43430" w:rsidRDefault="00E65779" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Students will use the information and resources on the course D2L page to help understand and complete their requirements.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="50EF79E6" w14:textId="77777777" w:rsidR="00D43430" w:rsidRPr="00C40B5D" w:rsidRDefault="00D43430" w:rsidP="00D43430">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc171428728"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc213844375"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc233812845"/>
       <w:r>
         <w:t>COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="0E244499" w14:textId="77777777" w:rsidR="00D43430" w:rsidRPr="00D43430" w:rsidRDefault="00D43430" w:rsidP="00B9451C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc170376835"/>
       <w:bookmarkStart w:id="6" w:name="_Toc171428729"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc213844376"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc233812846"/>
       <w:r w:rsidRPr="00D43430">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Course Enrollment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="20686578" w14:textId="77777777" w:rsidR="00D43430" w:rsidRDefault="00D43430" w:rsidP="00D43430">
+    <w:p w14:paraId="20686578" w14:textId="77777777" w:rsidR="00D43430" w:rsidRDefault="00D43430" w:rsidP="00B67E78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
-[...207 lines deleted...]
-          <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:bidi="en-US"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D43430">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The student must be an active student at MSUCOM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752593E1" w14:textId="77777777" w:rsidR="00F04DA2" w:rsidRDefault="00F04DA2" w:rsidP="00B67E78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00392356">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Core rotations are scheduled by MSUCOM. Changes in core rotation schedules are not permitted (exception- base hospital request due to preceptor scheduling issue). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA709D0" w14:textId="77777777" w:rsidR="00F04DA2" w:rsidRPr="00392356" w:rsidRDefault="00F04DA2" w:rsidP="00B67E78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00392356">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>It is the responsibility of the student to ensure MSUCOM confirmation and enrollment prior to starting any course/rotation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3039C4" w14:textId="77777777" w:rsidR="00F04DA2" w:rsidRPr="00F04DA2" w:rsidRDefault="00F04DA2" w:rsidP="00B67E78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04DA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule and ‘yes’ is visible in the enrollment column.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E84C084" w14:textId="77777777" w:rsidR="00046A1B" w:rsidRPr="00392356" w:rsidRDefault="00046A1B" w:rsidP="00392356">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A7B6CB" w14:textId="1CFB7768" w:rsidR="00D43430" w:rsidRPr="00C40B5D" w:rsidRDefault="000C4AD5" w:rsidP="00D43430">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc171428730"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc233812847"/>
+      <w:r w:rsidRPr="00E81D69">
+        <w:t>Course</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43430">
+        <w:t xml:space="preserve"> FORMAT</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="52FCDEC8" w14:textId="6FEA25A3" w:rsidR="1C49B679" w:rsidRDefault="1C49B679" w:rsidP="26A6971D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64716891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OST 604 is a longitudinal course that stretches from </w:t>
+      </w:r>
+      <w:r w:rsidR="00046A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>late Summer Semester</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64716891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through Spring Semester of your fourth year of medical school</w:t>
+      </w:r>
+      <w:r w:rsidR="00312053" w:rsidRPr="64716891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64716891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You will be asked to </w:t>
+      </w:r>
+      <w:r w:rsidR="2C6DE7DE" w:rsidRPr="64716891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">complete </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64716891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assignments, </w:t>
+      </w:r>
+      <w:r w:rsidR="23627B15" w:rsidRPr="64716891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attend </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64716891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">workshops, and </w:t>
+      </w:r>
+      <w:r w:rsidR="6DEEA306" w:rsidRPr="64716891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>shadow</w:t>
+      </w:r>
+      <w:r w:rsidR="23A1EB9D" w:rsidRPr="64716891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nurses </w:t>
+      </w:r>
+      <w:r w:rsidR="5A9C7BE0" w:rsidRPr="64716891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>among</w:t>
+      </w:r>
+      <w:r w:rsidR="23A1EB9D" w:rsidRPr="64716891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other </w:t>
+      </w:r>
+      <w:r w:rsidR="2E9ABEC7" w:rsidRPr="64716891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00312053" w:rsidRPr="64716891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="23A1EB9D" w:rsidRPr="64716891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This course requires a good mix of in-person and virtual a</w:t>
+      </w:r>
+      <w:r w:rsidR="16AF8CCD" w:rsidRPr="64716891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ctivities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2C20B4" w14:textId="77777777" w:rsidR="00D43430" w:rsidRPr="007B3BE0" w:rsidRDefault="00D43430" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="106CC400" w14:textId="20474EC5" w:rsidR="0084162D" w:rsidRPr="007B3BE0" w:rsidRDefault="0084162D" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc233812848"/>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:bidi="en-US"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="55F434D8" w14:textId="77777777" w:rsidR="00DD04C9" w:rsidRPr="007B3BE0" w:rsidRDefault="00DD04C9" w:rsidP="00DD04C9">
+        </w:rPr>
+        <w:t>GOALS AND OBJECTIVES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="523BF36B" w14:textId="590C91A5" w:rsidR="00B848B6" w:rsidRPr="007B3BE0" w:rsidRDefault="006630FF" w:rsidP="005D2A81">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk102122282"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc233812849"/>
+      <w:r w:rsidRPr="007B3BE0">
+        <w:t>GOALS</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD04C9" w:rsidRPr="007B3BE0">
+        <w:t xml:space="preserve"> - OMM</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="00FBC654" w14:textId="6855A38D" w:rsidR="00DD04C9" w:rsidRPr="007B3BE0" w:rsidRDefault="00DD04C9" w:rsidP="005D2A81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:left="1080"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>The student will demonstrate the ability to gather a thorough history and perform a physical examination utilizing OPP and OMM.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="149C2262" w14:textId="77777777" w:rsidR="00DD04C9" w:rsidRPr="007B3BE0" w:rsidRDefault="00DD04C9" w:rsidP="00DD04C9">
+        <w:t>The student will demonstrate knowledge in the topics of osteopathic principles and practices (OPP) and osteopathic manipulative medicine (OMM).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F434D8" w14:textId="77777777" w:rsidR="00DD04C9" w:rsidRPr="007B3BE0" w:rsidRDefault="00DD04C9" w:rsidP="005D2A81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>The student will be able to formulate a differential diagnosis incorporating OPP following a clinical encounter.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="44DFB55C" w14:textId="77777777" w:rsidR="00DD04C9" w:rsidRPr="007B3BE0" w:rsidRDefault="00DD04C9" w:rsidP="00DD04C9">
+        <w:t>The student will demonstrate the ability to gather a thorough history and perform a physical examination utilizing OPP and OMM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149C2262" w14:textId="77777777" w:rsidR="00DD04C9" w:rsidRPr="007B3BE0" w:rsidRDefault="00DD04C9" w:rsidP="005D2A81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>The student will demonstrate the ability to organize and accurately document the patient clinical encounter, including an osteopathic structural examination and osteopathic manipulative treatment (OMT).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="553D6742" w14:textId="77777777" w:rsidR="00DD04C9" w:rsidRPr="007B3BE0" w:rsidRDefault="00DD04C9" w:rsidP="00DD04C9">
+        <w:t>The student will be able to formulate a differential diagnosis incorporating OPP following a clinical encounter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DFB55C" w14:textId="77777777" w:rsidR="00DD04C9" w:rsidRPr="007B3BE0" w:rsidRDefault="00DD04C9" w:rsidP="005D2A81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...49 lines deleted...]
-    <w:p w14:paraId="70949A2C" w14:textId="717F29BB" w:rsidR="4CFC6B92" w:rsidRPr="00E51759" w:rsidRDefault="4CFC6B92" w:rsidP="5819DF1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3BE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>The student will demonstrate the ability to organize and accurately document the patient clinical encounter, including an osteopathic structural examination and osteopathic manipulative treatment (OMT).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553D6742" w14:textId="77777777" w:rsidR="00DD04C9" w:rsidRPr="007B3BE0" w:rsidRDefault="00DD04C9" w:rsidP="005D2A81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E51759">
-[...7 lines deleted...]
-    <w:p w14:paraId="51CCF550" w14:textId="73B58A22" w:rsidR="4CFC6B92" w:rsidRPr="00E51759" w:rsidRDefault="4CFC6B92" w:rsidP="5819DF1B">
+      <w:r w:rsidRPr="5819DF1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>The student will demonstrate the ability to perform clinically relevant OMT procedures following patient encounters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9B7021" w14:textId="568DA1E6" w:rsidR="25E0FFCD" w:rsidRPr="00E51759" w:rsidRDefault="25E0FFCD" w:rsidP="5819DF1B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5819DF1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5819DF1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="4CFC6B92" w:rsidRPr="00E51759">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GOALS- Big Interview Assignment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70949A2C" w14:textId="717F29BB" w:rsidR="4CFC6B92" w:rsidRPr="00E51759" w:rsidRDefault="4CFC6B92" w:rsidP="005D2A81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E51759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>The student will practice their verbal and non-verbal communication skills.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="395428A6" w14:textId="3DD2F2A7" w:rsidR="4CFC6B92" w:rsidRPr="00E51759" w:rsidRDefault="4CFC6B92" w:rsidP="5819DF1B">
+        <w:t>The student will learn to develop structured responses to common interview questions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51CCF550" w14:textId="73B58A22" w:rsidR="4CFC6B92" w:rsidRPr="00E51759" w:rsidRDefault="4CFC6B92" w:rsidP="005D2A81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E51759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>The student will practice self-assessment and reflection by identifying personal s</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="36D07E0D" w14:textId="00E97C2E" w:rsidR="55C8D0CA" w:rsidRPr="00E51759" w:rsidRDefault="55C8D0CA" w:rsidP="5819DF1B">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E51759">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E51759">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will practice their verbal and non-verbal communication skills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395428A6" w14:textId="3DD2F2A7" w:rsidR="4CFC6B92" w:rsidRPr="00E51759" w:rsidRDefault="4CFC6B92" w:rsidP="005D2A81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E51759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student will receive and apply constructive feedback within mock interview structure. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="64A12283" w14:textId="7B4AE78D" w:rsidR="5819DF1B" w:rsidRDefault="5819DF1B" w:rsidP="5819DF1B">
+        <w:t>The student will practice self-assessment and reflection by identifying personal s</w:t>
+      </w:r>
+      <w:r w:rsidR="55C8D0CA" w:rsidRPr="00E51759">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>trengths and areas of improvement within the mock interview structure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A12283" w14:textId="0B9A5B6F" w:rsidR="5819DF1B" w:rsidRPr="004963CF" w:rsidRDefault="55C8D0CA" w:rsidP="005D2A81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E51759">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>The student will receive and apply constructive feedback within mock interview structure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEFB9FD" w14:textId="633B4195" w:rsidR="00C73F63" w:rsidRPr="007E1A48" w:rsidRDefault="00C73F63" w:rsidP="00C73F63">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>GOALS- Reflection Assignments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22885FDD" w14:textId="765F72EF" w:rsidR="00C73F63" w:rsidRPr="004963CF" w:rsidRDefault="00C73F63" w:rsidP="00B67E78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00307472">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will reflect on the development of their clinical reasoning, decision-making, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>and professional growth as they transition through their final year of medical education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2C0B5A" w14:textId="6BCBCAB3" w:rsidR="00C73F63" w:rsidRPr="007E1A48" w:rsidRDefault="00464249" w:rsidP="00C73F63">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GOALS- Informed Consent Video Assignment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E88B49D" w14:textId="25C61D01" w:rsidR="00C06A36" w:rsidRPr="00C06A36" w:rsidRDefault="00C06A36" w:rsidP="00B67E78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>he student will demonstrate the ability to communicate informed consent using patient-centered, evidence-based communication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D85B7C2" w14:textId="77777777" w:rsidR="00C06A36" w:rsidRPr="00C06A36" w:rsidRDefault="00C06A36" w:rsidP="00B67E78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C06A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>The student will clearly explain the risks, benefits, alternatives, and rationale for a proposed intervention in language appropriate for patients and families.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE78DAE" w14:textId="77777777" w:rsidR="00C06A36" w:rsidRPr="00C06A36" w:rsidRDefault="00C06A36" w:rsidP="00B67E78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C06A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>The student will incorporate available scientific evidence and clinical research into patient education and shared decision-making.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2FEF61" w14:textId="77331DF4" w:rsidR="0047395F" w:rsidRPr="004963CF" w:rsidRDefault="00C06A36" w:rsidP="00B67E78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C06A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>The student will demonstrate professionalism, empathy, and effective interpersonal communication during a simulated clinical encounter.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3B6DB750" w14:textId="21E8A184" w:rsidR="00DD04C9" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD04C9" w:rsidP="00DD04C9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc213844380"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc233812850"/>
       <w:r w:rsidRPr="007B3BE0">
         <w:t>GOALS - IPE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="30C1E0B6" w14:textId="2FAF2AD7" w:rsidR="007E3176" w:rsidRDefault="007E3176" w:rsidP="00DD04C9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4490AA77" w14:textId="53032218" w:rsidR="00DD04C9" w:rsidRPr="00DD04C9" w:rsidRDefault="00DD04C9" w:rsidP="00DD04C9">
+    <w:p w14:paraId="4490AA77" w14:textId="53032218" w:rsidR="00DD04C9" w:rsidRPr="00DD04C9" w:rsidRDefault="00DD04C9" w:rsidP="005D2A81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD04C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The student will participate in an RN shadow experience in either the in or out-patient setting with the following </w:t>
       </w:r>
       <w:r w:rsidR="00BD56FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>objectives</w:t>
       </w:r>
       <w:r w:rsidR="00BD56FD" w:rsidRPr="00DD04C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE86454" w14:textId="77777777" w:rsidR="00DD04C9" w:rsidRPr="00DD04C9" w:rsidRDefault="00DD04C9" w:rsidP="00DD04C9">
+    <w:p w14:paraId="7CE86454" w14:textId="77777777" w:rsidR="00DD04C9" w:rsidRPr="00DD04C9" w:rsidRDefault="00DD04C9" w:rsidP="00B67E78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD04C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Observe how the RN sets priorities and manages time to accomplish necessary work throughout the shift.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5DE731" w14:textId="77777777" w:rsidR="00DD04C9" w:rsidRPr="00DD04C9" w:rsidRDefault="00DD04C9" w:rsidP="00DD04C9">
+    <w:p w14:paraId="7A5DE731" w14:textId="77777777" w:rsidR="00DD04C9" w:rsidRPr="00DD04C9" w:rsidRDefault="00DD04C9" w:rsidP="00B67E78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD04C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Analyze information exchanged during hand-offs such as change of shift report or patient transfer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7B4C97" w14:textId="77777777" w:rsidR="00DD04C9" w:rsidRPr="00DD04C9" w:rsidRDefault="00DD04C9" w:rsidP="00DD04C9">
+    <w:p w14:paraId="7F7B4C97" w14:textId="77777777" w:rsidR="00DD04C9" w:rsidRPr="00DD04C9" w:rsidRDefault="00DD04C9" w:rsidP="00B67E78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD04C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Analyze information exchanged during communication to other healthcare team members.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="38363E8F" w14:textId="77777777" w:rsidR="00DD04C9" w:rsidRPr="00DD04C9" w:rsidRDefault="00DD04C9" w:rsidP="00DD04C9">
+        <w:t xml:space="preserve">Analyze information exchanged during communication </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD04C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD04C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other healthcare team members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38363E8F" w14:textId="77777777" w:rsidR="00DD04C9" w:rsidRPr="00DD04C9" w:rsidRDefault="00DD04C9" w:rsidP="00B67E78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD04C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Identify how medications are reconciled.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140AB79D" w14:textId="0BBC5DD6" w:rsidR="00DD04C9" w:rsidRDefault="00DD04C9" w:rsidP="00DD04C9">
+    <w:p w14:paraId="140AB79D" w14:textId="0BBC5DD6" w:rsidR="00DD04C9" w:rsidRDefault="00DD04C9" w:rsidP="00B67E78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD04C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Recognize actions taken by the RN to promote safety and quality patient care.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54688527" w14:textId="37A5E3C1" w:rsidR="000C3A2C" w:rsidRDefault="000C3A2C" w:rsidP="000C3A2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="721F2D5D" w14:textId="35DD3984" w:rsidR="000C3A2C" w:rsidRPr="00D43430" w:rsidRDefault="000C3A2C" w:rsidP="00BA4F36">
+    <w:p w14:paraId="721F2D5D" w14:textId="6A75FBFF" w:rsidR="000C3A2C" w:rsidRPr="00D43430" w:rsidRDefault="000C3A2C" w:rsidP="00BA4F36">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D43430">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>GOALS – TOC</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="61DA8CD3" w14:textId="263A5989" w:rsidR="000C3A2C" w:rsidRPr="00D367E5" w:rsidRDefault="006E6530" w:rsidP="00D367E5">
+        <w:t>GOALS –</w:t>
+      </w:r>
+      <w:r w:rsidR="00932DB0" w:rsidRPr="007E1A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Transfer of Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61DA8CD3" w14:textId="263A5989" w:rsidR="000C3A2C" w:rsidRPr="00D367E5" w:rsidRDefault="006E6530" w:rsidP="005D2A81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D367E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>The student will participate in three TOC activities in the IPASS</w:t>
       </w:r>
       <w:r w:rsidR="00D367E5" w:rsidRPr="00D367E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to build on year 3 TOC learning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62501FA1" w14:textId="77777777" w:rsidR="00D367E5" w:rsidRPr="007B3BE0" w:rsidRDefault="00D367E5" w:rsidP="00D367E5">
+    <w:p w14:paraId="62501FA1" w14:textId="77777777" w:rsidR="00D367E5" w:rsidRPr="007B3BE0" w:rsidRDefault="00D367E5" w:rsidP="005D2A81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The student will know the components of IPASS of both the hand off provider and the handoff receiver. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B975181" w14:textId="30CF74CC" w:rsidR="00D367E5" w:rsidRPr="007B3BE0" w:rsidRDefault="00D367E5" w:rsidP="00D367E5">
+    <w:p w14:paraId="7B975181" w14:textId="30CF74CC" w:rsidR="00D367E5" w:rsidRPr="007B3BE0" w:rsidRDefault="00D367E5" w:rsidP="005D2A81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>The student will demonstrate, within the IPASS Patient Safety Institute, the ability to provide a handoff utilizing the IPASS format.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C079C6" w14:textId="63822876" w:rsidR="00D367E5" w:rsidRPr="007B3BE0" w:rsidRDefault="00D367E5" w:rsidP="00D367E5">
+    <w:p w14:paraId="21C079C6" w14:textId="63822876" w:rsidR="00D367E5" w:rsidRPr="007B3BE0" w:rsidRDefault="00D367E5" w:rsidP="005D2A81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The student will demonstrate, within the IPASS Patient Safety </w:t>
       </w:r>
       <w:r w:rsidR="009B2D0A" w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Institute</w:t>
       </w:r>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
@@ -5941,157 +7180,283 @@
     </w:p>
     <w:p w14:paraId="4BF5DEFB" w14:textId="57FCFEA5" w:rsidR="00D367E5" w:rsidRPr="00D43430" w:rsidRDefault="00D367E5" w:rsidP="00BA4F36">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D43430">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>GOALS – AACOM Graduating Senior Survey</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC1F01D" w14:textId="21BB0462" w:rsidR="00DC65FB" w:rsidRPr="007B3BE0" w:rsidRDefault="00DC65FB" w:rsidP="00DC65FB">
+    <w:p w14:paraId="1FC1F01D" w14:textId="4B515581" w:rsidR="00DC65FB" w:rsidRPr="007B3BE0" w:rsidRDefault="00DC65FB" w:rsidP="005D2A81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>The students graduating in the year 202</w:t>
-[...6 lines deleted...]
-        <w:t>6</w:t>
+        <w:t xml:space="preserve">The students graduating in the year </w:t>
+      </w:r>
+      <w:r w:rsidR="00932DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>2027</w:t>
       </w:r>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> will complete the AACOM Senior Survey.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C1222AE" w14:textId="7E886C17" w:rsidR="00DC65FB" w:rsidRPr="007B3BE0" w:rsidRDefault="00DC65FB" w:rsidP="00DC65FB">
+    <w:p w14:paraId="1C1222AE" w14:textId="7E886C17" w:rsidR="00DC65FB" w:rsidRPr="007B3BE0" w:rsidRDefault="00DC65FB" w:rsidP="005D2A81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="006C1751" w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>student will participate in continuous programmatic quality improvement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="375F5E4F" w14:textId="327813BC" w:rsidR="00D367E5" w:rsidRPr="007B3BE0" w:rsidRDefault="00D367E5" w:rsidP="00D367E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="007B3BE0" w:rsidRDefault="0076235D" w:rsidP="000602B1">
+    <w:p w14:paraId="5D37BD24" w14:textId="3B0719DA" w:rsidR="0076235D" w:rsidRPr="007B3BE0" w:rsidRDefault="76A8410C" w:rsidP="2AA594CE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc233812851"/>
+      <w:r w:rsidRPr="2AA594CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="1B295EC5" w14:textId="0CE5DE39" w:rsidR="0076235D" w:rsidRPr="007B3BE0" w:rsidRDefault="76A8410C" w:rsidP="005D2A81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="792"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2AA594CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Patient care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471981DC" w14:textId="773254D8" w:rsidR="0076235D" w:rsidRPr="007B3BE0" w:rsidRDefault="76A8410C" w:rsidP="005D2A81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="792"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2AA594CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EE26EC" w14:textId="56F3C082" w:rsidR="0076235D" w:rsidRPr="007B3BE0" w:rsidRDefault="76A8410C" w:rsidP="005D2A81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="792"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2AA594CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F69A73" w14:textId="0C3FC3E8" w:rsidR="0076235D" w:rsidRPr="007B3BE0" w:rsidRDefault="76A8410C" w:rsidP="005D2A81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="792"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2AA594CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Systems-Based Practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3111860E" w14:textId="45DC04D1" w:rsidR="0076235D" w:rsidRPr="007B3BE0" w:rsidRDefault="76A8410C" w:rsidP="005D2A81">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="792"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2AA594CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Practice Based Learning and Improvement </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764C4580" w14:textId="0EF30D6B" w:rsidR="0076235D" w:rsidRPr="007B3BE0" w:rsidRDefault="0076235D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="007B3BE0" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc213844381"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc233812852"/>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="04B2C911" w:rsidR="00697E55" w:rsidRPr="007B3BE0" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">addition to the above course-specific goals and learning objectives, this clerkship </w:t>
       </w:r>
       <w:r w:rsidR="00961DC8" w:rsidRPr="00046A1B">
         <w:rPr>
@@ -6147,96 +7512,96 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="007B3BE0" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="007B3BE0" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc213844382"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc233812853"/>
       <w:r w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="007B3BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="73ECBFA5" w14:textId="19FB39BF" w:rsidR="00090E68" w:rsidRPr="00F5048B" w:rsidRDefault="00F5048B" w:rsidP="00F5048B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc171428737"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc213844383"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc171428737"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc233812854"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
-    </w:p>
-    <w:p w14:paraId="1AB1FEBA" w14:textId="5EF06841" w:rsidR="00D52AA3" w:rsidRDefault="00864551" w:rsidP="00864551">
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="1AB1FEBA" w14:textId="542EA002" w:rsidR="00D52AA3" w:rsidRDefault="00864551" w:rsidP="00864551">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="002434AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="008E62B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="008E62B2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008E62B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="00BA4F36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6329,58 +7694,58 @@
       </w:r>
       <w:r w:rsidRPr="008E62B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00046A1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00594A43" w:rsidRPr="00594A43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>S2</w:t>
       </w:r>
-      <w:r w:rsidR="00594A43">
+      <w:r w:rsidR="0066650B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00594A43" w:rsidRPr="00594A43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>-OST-604-Essential Clinical Skills for the Senior Med Student - All Sections</w:t>
       </w:r>
       <w:r w:rsidR="001B6A4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="550FD9CD" w14:textId="77777777" w:rsidR="00D30278" w:rsidRDefault="00D30278" w:rsidP="00D30278">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6399,1394 +7764,1879 @@
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="00D30278">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="000602B1">
+    <w:p w14:paraId="1905DBF8" w14:textId="3172359A" w:rsidR="00AC32F0" w:rsidRDefault="00A50CB0" w:rsidP="0013303F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc213844384"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc233812855"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-[...4 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="26F3EFE0" w14:textId="77777777" w:rsidR="00453AB5" w:rsidRPr="00B67D1A" w:rsidRDefault="00453AB5" w:rsidP="0013303F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:r w:rsidRPr="00B67D1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B67D1A">
+        <w:t>OMM Requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77463465" w14:textId="247D7A27" w:rsidR="00453AB5" w:rsidRPr="00B67D1A" w:rsidRDefault="00453AB5" w:rsidP="0013303F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013303F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During OST 604, senior year MSUCOM students are required to participate in hands-on osteopathic manipulative treatment. Students must complete the following by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013303F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>OMM Requirements</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="77463465" w14:textId="7329475B" w:rsidR="00453AB5" w:rsidRPr="00B67D1A" w:rsidRDefault="00453AB5" w:rsidP="00B67D1A">
+        <w:t xml:space="preserve">March </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66671" w:rsidRPr="0013303F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="002423AA" w:rsidRPr="0013303F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013303F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="002423AA" w:rsidRPr="0013303F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013303F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036075A8" w14:textId="3BA7C663" w:rsidR="00453AB5" w:rsidRPr="002423AA" w:rsidRDefault="00453AB5" w:rsidP="0013303F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00B67D1A">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C2C55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Participation in a MSUCOM-sponsored OMM Workshop</w:t>
+      </w:r>
+      <w:r w:rsidR="00225C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and completion of </w:t>
+      </w:r>
+      <w:r w:rsidR="002423AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B67D1A">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="002423AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="thick"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00594A43">
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OMM Student Encounter forms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1F5635" w14:textId="7CC3FC10" w:rsidR="6BFCE3FF" w:rsidRDefault="00080870" w:rsidP="0013303F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Due to variability in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>fourth</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>-year rotations, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00453AB5" w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidR="00453AB5" w:rsidRPr="00527BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00453AB5" w:rsidRPr="00046A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department of Osteopathic Manipulative Medicine (OMM) will offer several hands-on </w:t>
+      </w:r>
+      <w:r w:rsidR="00961DC8" w:rsidRPr="00046A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>OPP/</w:t>
+      </w:r>
+      <w:r w:rsidR="00453AB5" w:rsidRPr="00046A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OMM workshops from </w:t>
+      </w:r>
+      <w:r w:rsidR="00504A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">August </w:t>
+      </w:r>
+      <w:r w:rsidR="00453AB5" w:rsidRPr="00046A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00504A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00453AB5" w:rsidRPr="00046A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through February 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00504A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00453AB5" w:rsidRPr="00046A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>. Workshops will be</w:t>
+      </w:r>
+      <w:r w:rsidR="003A7B81" w:rsidRPr="00046A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00453AB5" w:rsidRPr="00046A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> half-day</w:t>
+      </w:r>
+      <w:r w:rsidR="003A7B81" w:rsidRPr="00046A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00453AB5" w:rsidRPr="00046A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">session with MSUCOM OMM faculty and will include assessment of OMM techniques </w:t>
+      </w:r>
+      <w:r w:rsidR="00453AB5" w:rsidRPr="00E81D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00453AB5" w:rsidRPr="00046A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the opportunity to complete </w:t>
+      </w:r>
+      <w:r w:rsidR="00332415">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:bidi="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00C66671">
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00961DC8" w:rsidRPr="00046A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidR="00527BDA" w:rsidRPr="00046A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>riginal</w:t>
+      </w:r>
+      <w:r w:rsidR="00527BDA" w:rsidRPr="00527BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00453AB5" w:rsidRPr="00527BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM OMM </w:t>
+      </w:r>
+      <w:r w:rsidR="003A7B81" w:rsidRPr="00527BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00453AB5" w:rsidRPr="00527BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bserved </w:t>
+      </w:r>
+      <w:r w:rsidR="003A7B81" w:rsidRPr="00527BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00453AB5" w:rsidRPr="00527BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncounter </w:t>
+      </w:r>
+      <w:r w:rsidR="003A7B81" w:rsidRPr="00527BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00453AB5" w:rsidRPr="00527BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>orm.</w:t>
+      </w:r>
+      <w:r w:rsidR="00453AB5" w:rsidRPr="004C2C55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Further details on locations, registration, and agenda for the workshops will be available by </w:t>
+      </w:r>
+      <w:r w:rsidR="0048001E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>August</w:t>
+      </w:r>
+      <w:r w:rsidR="00453AB5" w:rsidRPr="004C2C55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="0048001E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00453AB5" w:rsidRPr="004C2C55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the OST 604 D2L page. Registration will be on a first- come, first-served basis; students unable to attend a workshop must select another option.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220D1BEF" w14:textId="4A4395FC" w:rsidR="00332415" w:rsidRPr="00332415" w:rsidRDefault="00332415" w:rsidP="0013303F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>15</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00594A43">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00594A43" w:rsidRPr="00594A43">
+        <w:t xml:space="preserve">Completion of your second </w:t>
+      </w:r>
+      <w:r w:rsidR="001021D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...12 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:t>original MSUCOM OMM observed encounter form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A1E514" w14:textId="7F41319D" w:rsidR="00080870" w:rsidRPr="00B76A6D" w:rsidRDefault="00080870" w:rsidP="0013303F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please note that the OMM observed encounter forms are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76A6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:bidi="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="67EAD174" w14:textId="5D6DA477" w:rsidR="00453AB5" w:rsidRPr="00B67D1A" w:rsidRDefault="00453AB5" w:rsidP="00B67D1A">
+        </w:rPr>
+        <w:t>due before the end of the course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Observed encounter forms can be completed on any rotation. Please be aware that there are samples/templates on D2L for you to look at and the feedback form is also on D2L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05DE0E87" w14:textId="77777777" w:rsidR="00080870" w:rsidRPr="00B76A6D" w:rsidRDefault="00080870" w:rsidP="0013303F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. The student or supervising physician will identify patient(s) for whom OMM is indicated. The student will describe selected OMM treatment(s) to the patient and obtain verbal consent. The student will perform the OMM treatment(s) and note response. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E017DA" w14:textId="77777777" w:rsidR="00080870" w:rsidRPr="00B76A6D" w:rsidRDefault="00080870" w:rsidP="0013303F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. The student will document their findings and treatment in a SOAP format on the MSUCOM OMM Observed Encounter Form. Patient names and identification numbers should NOT be included. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FFD29F" w14:textId="77777777" w:rsidR="00080870" w:rsidRPr="00B76A6D" w:rsidRDefault="00080870" w:rsidP="0013303F">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. PLEASE TYPE (Handwritten forms will NOT be accepted). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46400217" w14:textId="77777777" w:rsidR="00080870" w:rsidRPr="00B76A6D" w:rsidRDefault="00080870" w:rsidP="0013303F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. OMM treatment should also be documented on the patient’s medical record as per institutional or office protocol. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209D0E84" w14:textId="6FE74589" w:rsidR="00080870" w:rsidRPr="00B76A6D" w:rsidRDefault="00080870" w:rsidP="0013303F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. The supervising physician can be either </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76A6D" w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>an M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.D. or a D.O. The supervising physician should be a member of the MSUCOM faculty; a member of the medical staff of an MSUCOM affiliated clinical education site (base hospital); and/or approved by MSUCOM to provide an elective rotation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44428F7B" w14:textId="03AE9447" w:rsidR="00080870" w:rsidRPr="00B76A6D" w:rsidRDefault="00080870" w:rsidP="0013303F">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. The supervising physician may be a resident if, and only if, the following conditions are </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76A6D" w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>met.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48873DFF" w14:textId="77777777" w:rsidR="00080870" w:rsidRPr="00B76A6D" w:rsidRDefault="00080870" w:rsidP="00080870">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. The resident has been designated by the attending physician to provide supervision. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07623116" w14:textId="77777777" w:rsidR="00080870" w:rsidRPr="00B76A6D" w:rsidRDefault="00080870" w:rsidP="0013303F">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b. The attending physician is agreeable to the use of OMM as part of the patient’s treatment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D01DD7A" w14:textId="77777777" w:rsidR="00080870" w:rsidRPr="00B76A6D" w:rsidRDefault="00080870" w:rsidP="0013303F">
+      <w:pPr>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Completed forms are to be signed by the supervising physician and the student. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9A6BE9" w14:textId="2FA38674" w:rsidR="00080870" w:rsidRPr="00B76A6D" w:rsidRDefault="00080870" w:rsidP="0013303F">
+      <w:pPr>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Submit the completed form(s) into the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OST 604 OMM Observed Encounter Form Dropbox </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the OST 604 D2L page</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2A9446" w14:textId="77777777" w:rsidR="00080870" w:rsidRPr="00B76A6D" w:rsidRDefault="00080870" w:rsidP="0013303F">
+      <w:pPr>
+        <w:ind w:left="-432" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. MSUCOM OMM faculty will review forms. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228717F9" w14:textId="77777777" w:rsidR="00080870" w:rsidRPr="00B76A6D" w:rsidRDefault="00080870" w:rsidP="00080870">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. If the encounter is satisfactory, the OMM faculty member will record completion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33AF7D6E" w14:textId="77777777" w:rsidR="00080870" w:rsidRPr="00B76A6D" w:rsidRDefault="00080870" w:rsidP="00080870">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b. If completion is unsatisfactory, the student will be notified to submit another encounter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCA03A8" w14:textId="26DF9F6D" w:rsidR="002423AA" w:rsidRPr="00B76A6D" w:rsidRDefault="00080870" w:rsidP="00B76A6D">
+      <w:pPr>
+        <w:ind w:left="288"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. The course assistant will track satisfactory completion. Once you have had an OMM Observed Encounter Form successfully completed, the course assistant will indicate that your form has been successfully completed by entering it into </w:t>
+      </w:r>
+      <w:r w:rsidR="635B5678" w:rsidRPr="4065D670">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>D2L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and you will receive an email with the form that was used to grade your submission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69095E4C" w14:textId="4BC06203" w:rsidR="001E2A8B" w:rsidRPr="00B26F68" w:rsidRDefault="001E2A8B" w:rsidP="00B76A6D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:ind w:firstLine="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00527BDA">
-[...251 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:r w:rsidRPr="00B26F68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="166E0562" w14:textId="3745DA8D" w:rsidR="00453AB5" w:rsidRPr="00B67D1A" w:rsidRDefault="479D2B94" w:rsidP="00B67D1A">
+        <w:t>OST 604- Fall and Spring Reflection Assignments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05290167" w14:textId="29DC3AE6" w:rsidR="001E2A8B" w:rsidRDefault="001F41A6" w:rsidP="00B76A6D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As part of this course, students will complete two (2) reflection assignments </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with the goal of </w:t>
+      </w:r>
+      <w:r w:rsidR="0077419B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>reflecting</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the development of their clinical reasoning, medical knowledge, and p</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ractice patterns over the course of their final year of undergraduate medical education. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC77CB0" w14:textId="4790BF78" w:rsidR="00F75503" w:rsidRDefault="00F75503" w:rsidP="00B76A6D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Assignment Requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A74D9CF" w14:textId="138CD164" w:rsidR="00F75503" w:rsidRDefault="00885CA4" w:rsidP="00B67E78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="648"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Access the Qualtrics link through the OST 604 D2L page. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122BF03E" w14:textId="77EBBE10" w:rsidR="00F75503" w:rsidRPr="0077419B" w:rsidRDefault="002778F2" w:rsidP="00B67E78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="648"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Complete a one paragraph response to the prompt</w:t>
+      </w:r>
+      <w:r w:rsidR="00820EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The Fall Reflection Assignment is due September 30, </w:t>
+      </w:r>
+      <w:r w:rsidR="0077419B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>2026,</w:t>
+      </w:r>
+      <w:r w:rsidR="00820EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Spring Reflection Assignment is due March 31, 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A4F086" w14:textId="388C1D80" w:rsidR="00AC32F0" w:rsidRPr="001A10CE" w:rsidRDefault="50B62114" w:rsidP="0077419B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D6D77">
+      <w:r w:rsidRPr="001A10CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:bidi="en-US"/>
-[...117 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OST 604- Big Interview Assignment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51857D05" w14:textId="29B81B58" w:rsidR="5819DF1B" w:rsidRPr="001A10CE" w:rsidRDefault="5819DF1B" w:rsidP="5819DF1B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="left"/>
-[...187 lines deleted...]
-        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C2C55">
-[...215 lines deleted...]
-    <w:p w14:paraId="22A4F086" w14:textId="388C1D80" w:rsidR="00AC32F0" w:rsidRPr="001A10CE" w:rsidRDefault="50B62114" w:rsidP="5819DF1B">
+    </w:p>
+    <w:p w14:paraId="6536BEED" w14:textId="25E247F9" w:rsidR="6E283A92" w:rsidRPr="001A10CE" w:rsidRDefault="6E283A92" w:rsidP="0077419B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A10CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>As part of this course, you will complete a mock interview assignment using the Big Interview platform to build professional communication skills and increase confidence in interview settings. This assignment provides an opportunity to practice answering common interview questions, receive feedback, and reflect on areas for improvement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37EBD836" w14:textId="7BCBFC68" w:rsidR="5819DF1B" w:rsidRPr="001A10CE" w:rsidRDefault="5819DF1B" w:rsidP="5819DF1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="51857D05" w14:textId="29B81B58" w:rsidR="5819DF1B" w:rsidRPr="001A10CE" w:rsidRDefault="5819DF1B" w:rsidP="5819DF1B">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62198A0D" w14:textId="0CABED0F" w:rsidR="6E283A92" w:rsidRPr="001A10CE" w:rsidRDefault="6E283A92" w:rsidP="0077419B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
-[...35 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:ind w:firstLine="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A10CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Learning Objectives:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C5F9B4" w14:textId="13B186C7" w:rsidR="6E283A92" w:rsidRPr="001A10CE" w:rsidRDefault="6E283A92" w:rsidP="5819DF1B">
+    <w:p w14:paraId="53C5F9B4" w14:textId="13B186C7" w:rsidR="6E283A92" w:rsidRPr="001A10CE" w:rsidRDefault="6E283A92" w:rsidP="0077419B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A10CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>By completing this assignment, you will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548E16BD" w14:textId="69261DDA" w:rsidR="5819DF1B" w:rsidRPr="001A10CE" w:rsidRDefault="5819DF1B" w:rsidP="5819DF1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A10CE">
-[...16 lines deleted...]
-    <w:p w14:paraId="7D26F818" w14:textId="5F58505C" w:rsidR="6E283A92" w:rsidRPr="001A10CE" w:rsidRDefault="6E283A92" w:rsidP="5819DF1B">
+    </w:p>
+    <w:p w14:paraId="7D26F818" w14:textId="5F58505C" w:rsidR="6E283A92" w:rsidRPr="001A10CE" w:rsidRDefault="6E283A92" w:rsidP="00B67E78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="648"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A10CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate the ability to respond to common interview questions using a structured approach (e.g., STAR method for behavioral questions).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2851D6A9" w14:textId="7C7F77C2" w:rsidR="6E283A92" w:rsidRPr="001A10CE" w:rsidRDefault="6E283A92" w:rsidP="5819DF1B">
+    <w:p w14:paraId="2851D6A9" w14:textId="7C7F77C2" w:rsidR="6E283A92" w:rsidRPr="001A10CE" w:rsidRDefault="6E283A92" w:rsidP="00B67E78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="648"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A10CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Practice and evaluate verbal and non-verbal communication skills, including tone, clarity, eye contact, and professional demeanor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355C268B" w14:textId="29FCCF79" w:rsidR="6E283A92" w:rsidRPr="001A10CE" w:rsidRDefault="6E283A92" w:rsidP="5819DF1B">
+    <w:p w14:paraId="355C268B" w14:textId="29FCCF79" w:rsidR="6E283A92" w:rsidRPr="001A10CE" w:rsidRDefault="6E283A92" w:rsidP="00B67E78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="648"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A10CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Gain familiarity with questions relevant to your field of study or career goals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E9BA5B" w14:textId="6BDB7481" w:rsidR="6E283A92" w:rsidRPr="001A10CE" w:rsidRDefault="6E283A92" w:rsidP="5819DF1B">
+    <w:p w14:paraId="22E9BA5B" w14:textId="6BDB7481" w:rsidR="6E283A92" w:rsidRPr="001A10CE" w:rsidRDefault="6E283A92" w:rsidP="00B67E78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="648"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A10CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Identify strengths and areas for improvement through self-review and/or instructor feedback.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="207A2A8F" w14:textId="5E1F0E62" w:rsidR="5819DF1B" w:rsidRPr="001A10CE" w:rsidRDefault="5819DF1B" w:rsidP="5819DF1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E62D0A0" w14:textId="2E147771" w:rsidR="6E283A92" w:rsidRPr="001A10CE" w:rsidRDefault="6E283A92" w:rsidP="5819DF1B">
+    <w:p w14:paraId="6E62D0A0" w14:textId="2E147771" w:rsidR="6E283A92" w:rsidRPr="001A10CE" w:rsidRDefault="6E283A92" w:rsidP="0077419B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:ind w:firstLine="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A10CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Assignment Requirements:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51DF610E" w14:textId="4A1DAA0D" w:rsidR="5819DF1B" w:rsidRDefault="5819DF1B" w:rsidP="5819DF1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7297A7AF" w14:textId="4C60371D" w:rsidR="6E283A92" w:rsidRPr="0046352F" w:rsidRDefault="6E283A92" w:rsidP="5819DF1B">
+    <w:p w14:paraId="7297A7AF" w14:textId="4C60371D" w:rsidR="6E283A92" w:rsidRPr="0046352F" w:rsidRDefault="6E283A92" w:rsidP="0077419B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="648"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0046352F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Access the Big Interview platform through the OST 604 D2L page.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C21C6D" w14:textId="4BD41C26" w:rsidR="6E283A92" w:rsidRPr="0046352F" w:rsidRDefault="6E283A92" w:rsidP="5819DF1B">
+    <w:p w14:paraId="28C21C6D" w14:textId="4BD41C26" w:rsidR="6E283A92" w:rsidRPr="0046352F" w:rsidRDefault="6E283A92" w:rsidP="0077419B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="648"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0046352F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete the requested recorded interview </w:t>
       </w:r>
       <w:r w:rsidR="05E8B6A2" w:rsidRPr="0046352F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>assignment</w:t>
       </w:r>
       <w:r w:rsidRPr="0046352F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, which consists of 10 questions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E44FEDB" w14:textId="3812DAF9" w:rsidR="5819DF1B" w:rsidRDefault="5819DF1B" w:rsidP="0046352F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="331B139F" w14:textId="6B9733A3" w:rsidR="00A10131" w:rsidRPr="00A10131" w:rsidRDefault="00A10131" w:rsidP="00A10131">
+    <w:p w14:paraId="7048118F" w14:textId="1037E13E" w:rsidR="00820EA2" w:rsidRDefault="00820EA2" w:rsidP="0077419B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>OST 604- Informed Consent Video Assignment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F52E9D8" w14:textId="77777777" w:rsidR="00C2251E" w:rsidRDefault="00C2251E" w:rsidP="00820EA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10131">
+    </w:p>
+    <w:p w14:paraId="0D3C7007" w14:textId="6A98A97A" w:rsidR="00C2251E" w:rsidRPr="00B26B56" w:rsidRDefault="00CE4C7D" w:rsidP="0077419B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="11025AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As medical professionals, it is important to be able to demonstrate the ability to communicate with patients and subjects about scientific research including concepts such as informed consent, research conduct, access to and regulation of care, and research </w:t>
+      </w:r>
+      <w:r w:rsidR="00997EA1" w:rsidRPr="11025AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">findings. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00997EA1" w:rsidRPr="11025AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00997EA1" w:rsidRPr="11025AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will submit a video of themselves </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD39FB" w:rsidRPr="11025AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conducting an informed consent discussion </w:t>
+      </w:r>
+      <w:r w:rsidR="38ED6932" w:rsidRPr="11025AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidR="7D2C2138" w:rsidRPr="11025AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>an imagined</w:t>
+      </w:r>
+      <w:r w:rsidR="38ED6932" w:rsidRPr="11025AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patient </w:t>
+      </w:r>
+      <w:r w:rsidR="09CCCBD2" w:rsidRPr="11025AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD39FB" w:rsidRPr="11025AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any one of the following topics:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A44D50" w14:textId="06280B18" w:rsidR="00BD39FB" w:rsidRPr="00B26B56" w:rsidRDefault="00BD39FB" w:rsidP="00B67E78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>A medical procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B215316" w14:textId="3F198A00" w:rsidR="00BD39FB" w:rsidRPr="00B26B56" w:rsidRDefault="00BD39FB" w:rsidP="00B67E78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>A vaccination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3634215A" w14:textId="53B402B3" w:rsidR="00C0729B" w:rsidRPr="00B26B56" w:rsidRDefault="00C0729B" w:rsidP="00B67E78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A medication initiation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3C521C" w14:textId="77777777" w:rsidR="00C0729B" w:rsidRPr="00B26B56" w:rsidRDefault="00C0729B" w:rsidP="00C0729B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E4AD4EB" w14:textId="3BABA011" w:rsidR="00C0729B" w:rsidRPr="00B26B56" w:rsidRDefault="00C0729B" w:rsidP="0077419B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="11025AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>The discussion should reflect what you would realistically say in a clinical setting while incorporating available evidence and research supporting the recommendation.</w:t>
+      </w:r>
+      <w:r w:rsidR="3B1DB61B" w:rsidRPr="11025AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3B1DB61B" w:rsidRPr="11025AC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>OST 604 – IPE Requirements Required Learning Activity:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="30CC7DE6" w14:textId="77777777" w:rsidR="00A10131" w:rsidRPr="00A10131" w:rsidRDefault="00A10131" w:rsidP="00A10131">
+        <w:t>Of note, you should be the only person in this video.</w:t>
+      </w:r>
+      <w:r w:rsidR="3B1DB61B" w:rsidRPr="11025AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016B63D0" w14:textId="77777777" w:rsidR="000827C3" w:rsidRDefault="000827C3" w:rsidP="00C0729B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3006B0CE" w14:textId="057046D5" w:rsidR="00A10131" w:rsidRPr="00A10131" w:rsidRDefault="00A10131" w:rsidP="00A10131">
+    <w:p w14:paraId="1648917B" w14:textId="7F93629B" w:rsidR="000827C3" w:rsidRDefault="000827C3" w:rsidP="0077419B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Learning Objectives:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693FCFDE" w14:textId="77777777" w:rsidR="000827C3" w:rsidRDefault="000827C3" w:rsidP="00C0729B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:bidi="en-US"/>
-[...18 lines deleted...]
-      <w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73D32C2A" w14:textId="77777777" w:rsidR="002A4D70" w:rsidRPr="00B26B56" w:rsidRDefault="002A4D70" w:rsidP="00B67E78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="648"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>The student will demonstrate the ability to communicate informed consent using patient-centered, evidence-based communication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0752443E" w14:textId="77777777" w:rsidR="002A4D70" w:rsidRPr="00B26B56" w:rsidRDefault="002A4D70" w:rsidP="00B67E78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="648"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>The student will clearly explain the risks, benefits, alternatives, and rationale for a proposed intervention in language appropriate for patients and families.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A10B119" w14:textId="77777777" w:rsidR="002A4D70" w:rsidRPr="00B26B56" w:rsidRDefault="002A4D70" w:rsidP="00B67E78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="648"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>The student will incorporate available scientific evidence and clinical research into patient education and shared decision-making.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F33AFB" w14:textId="4B5BC99D" w:rsidR="003758E9" w:rsidRPr="00B26B56" w:rsidRDefault="002A4D70" w:rsidP="00B67E78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="648"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>The student will demonstrate professionalism, empathy, and effective interpersonal communication during a recorded clinical encounter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEE1D60" w14:textId="77777777" w:rsidR="003758E9" w:rsidRDefault="003758E9" w:rsidP="003758E9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0538E1C7" w14:textId="1A66C070" w:rsidR="003758E9" w:rsidRDefault="003758E9" w:rsidP="0077419B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-288" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Assignment Requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB616BD" w14:textId="77777777" w:rsidR="003758E9" w:rsidRDefault="003758E9" w:rsidP="003758E9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79517A91" w14:textId="49D8CD50" w:rsidR="003758E9" w:rsidRPr="00B26B56" w:rsidRDefault="007C4B89" w:rsidP="00B67E78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creation of a video using </w:t>
+      </w:r>
+      <w:r w:rsidR="003E7052" w:rsidRPr="00B26B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an accepted video format which includes MP4 (.mp4), </w:t>
+      </w:r>
+      <w:r w:rsidR="001D5CBC" w:rsidRPr="00B26B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MOV </w:t>
+      </w:r>
+      <w:r w:rsidR="007057AA" w:rsidRPr="00B26B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>(.mov), M4V (.m4v), WMV</w:t>
+      </w:r>
+      <w:r w:rsidR="00910047" w:rsidRPr="00B26B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (.wmv). Recommended settings include a 720p or 1080p resolution for ease of upload. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375B581E" w14:textId="058653D3" w:rsidR="00E3465E" w:rsidRPr="00B26B56" w:rsidRDefault="00E3465E" w:rsidP="00B67E78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Length Requirement: There is no required minimum or maximum time limit. The video should be long enough to provide the information necessary for an appropriate informed consent discussion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E87FC7" w14:textId="697AFFDC" w:rsidR="002A4D70" w:rsidRPr="00B26B56" w:rsidRDefault="002A4D70" w:rsidP="00B67E78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upload </w:t>
+      </w:r>
+      <w:r w:rsidR="00350FC3" w:rsidRPr="00B26B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>completed video directly onto the assignment submission folder in D2L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB8139F" w14:textId="77777777" w:rsidR="00350FC3" w:rsidRDefault="00350FC3" w:rsidP="002C5107">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1505BF24" w14:textId="77777777" w:rsidR="00350FC3" w:rsidRDefault="00350FC3" w:rsidP="002C5107">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F74D438" w14:textId="73C0E791" w:rsidR="00350FC3" w:rsidRPr="00B26B56" w:rsidRDefault="00350FC3" w:rsidP="002C5107">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dr. Martinez will review videos as she is able and provide formative feedback </w:t>
+      </w:r>
+      <w:r w:rsidR="0020033D" w:rsidRPr="00B26B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>on this assignment for student learning</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81782" w:rsidRPr="00B26B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8D8543" w14:textId="77777777" w:rsidR="00820EA2" w:rsidRDefault="00820EA2" w:rsidP="0046352F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="331B139F" w14:textId="6B9733A3" w:rsidR="00A10131" w:rsidRPr="00A10131" w:rsidRDefault="00A10131" w:rsidP="00A10131">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10131">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>OST 604 – IPE Requirements Required Learning Activity:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CC7DE6" w14:textId="77777777" w:rsidR="00A10131" w:rsidRPr="00A10131" w:rsidRDefault="00A10131" w:rsidP="00A10131">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3006B0CE" w14:textId="057046D5" w:rsidR="00A10131" w:rsidRPr="00A10131" w:rsidRDefault="00A10131" w:rsidP="00A10131">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10131">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During a fourth-year rotation, each student is required to spend one complete shift job shadowing a Registered </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD56FD" w:rsidRPr="00A10131">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Nurse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB996EC" w14:textId="77777777" w:rsidR="00A10131" w:rsidRPr="00A10131" w:rsidRDefault="00A10131" w:rsidP="00B67E78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="132"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">on an </w:t>
       </w:r>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>inpatient medical</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> unit or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DF852B" w14:textId="77777777" w:rsidR="00A10131" w:rsidRPr="00A10131" w:rsidRDefault="00A10131" w:rsidP="00382DD3">
+    <w:p w14:paraId="69DF852B" w14:textId="77777777" w:rsidR="00A10131" w:rsidRPr="00A10131" w:rsidRDefault="00A10131" w:rsidP="00B67E78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">on an </w:t>
       </w:r>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>outpatient</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10131">
@@ -7849,139 +9699,155 @@
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Learning Objectives:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35AC2C89" w14:textId="77777777" w:rsidR="00A10131" w:rsidRPr="00A10131" w:rsidRDefault="00A10131" w:rsidP="00A10131">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29354FD3" w14:textId="7DDE9F73" w:rsidR="00A10131" w:rsidRPr="00A10131" w:rsidRDefault="00A10131" w:rsidP="00382DD3">
+    <w:p w14:paraId="29354FD3" w14:textId="7DDE9F73" w:rsidR="00A10131" w:rsidRPr="00A10131" w:rsidRDefault="00A10131" w:rsidP="00B67E78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Observe how the RN sets priorities and manages time to accomplish necessary work throughout the shift.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D77F89" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00382DD3">
+    <w:p w14:paraId="61D77F89" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00B67E78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Analyze information exchanged during hand-offs such as change of shift report or patient transfer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23448968" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00382DD3">
+    <w:p w14:paraId="23448968" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00B67E78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Analyze information exchanged during communication to other healthcare team members.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="17581E12" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00382DD3">
+        <w:t xml:space="preserve">Analyze information exchanged during communication </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A10131">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A10131">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other healthcare team members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17581E12" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00B67E78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Identify how medications are reconciled.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A86505D" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00382DD3">
+    <w:p w14:paraId="2A86505D" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00B67E78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Recognize actions taken by the RN to promote safety and quality patient care.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CC0C144" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRDefault="00382DD3" w:rsidP="00382DD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
@@ -8012,202 +9878,201 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="578E99E9" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00382DD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>one complete shift</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (including sign in or out/hand-off within the inpatient unit), the student will follow a RN to observe all the work that they perform. The medical student should pay close attention to nursing responsibilities regarding:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B355D1" w14:textId="34B4E313" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00382DD3">
+    <w:p w14:paraId="14B355D1" w14:textId="34B4E313" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00B67E78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Patient hand-offs: admissions, transfers and/or change of shift </w:t>
       </w:r>
       <w:r w:rsidR="009B3649" w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>report.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EEFE20E" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00382DD3">
+    <w:p w14:paraId="3EEFE20E" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00B67E78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Nursing care planning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C01698" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00382DD3">
+    <w:p w14:paraId="13C01698" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00B67E78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Medication administration practices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2F8116" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00382DD3">
+    <w:p w14:paraId="4B2F8116" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00B67E78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Clinical documentation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787807D9" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00382DD3">
+    <w:p w14:paraId="787807D9" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00B67E78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Discharge planning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD20E63" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00382DD3">
+    <w:p w14:paraId="2FD20E63" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00B67E78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Reconciliation of medications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287EBDDD" w14:textId="0E1533CC" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00382DD3">
+    <w:p w14:paraId="287EBDDD" w14:textId="0E1533CC" w:rsidR="00382DD3" w:rsidRPr="00A10131" w:rsidRDefault="00382DD3" w:rsidP="00B67E78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Other patient care activities that </w:t>
       </w:r>
       <w:r w:rsidR="009B3649" w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>arise.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21468F38" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRDefault="00382DD3" w:rsidP="00382DD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -8255,177 +10120,177 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>In preparation for this IPE shadow activity, the student is required to complete the YouTube videos on D2l. The requirement includes watching each video in its entirety.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="165D08DD" w14:textId="7EE11933" w:rsidR="00382DD3" w:rsidRPr="006532FA" w:rsidRDefault="00382DD3" w:rsidP="006532FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Hlk199937046"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="11A1BCB8" w14:textId="382E5B02" w:rsidR="006532FA" w:rsidRPr="006532FA" w:rsidRDefault="006532FA" w:rsidP="006532FA">
+      <w:bookmarkStart w:id="21" w:name="_Hlk199937046"/>
+    </w:p>
+    <w:p w14:paraId="11A1BCB8" w14:textId="382E5B02" w:rsidR="006532FA" w:rsidRPr="006532FA" w:rsidRDefault="006532FA" w:rsidP="00B67E78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006532FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Why this IPE exercise? </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="006532FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=wqXiyVUNbFc</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:p w14:paraId="001E249E" w14:textId="1C90B2D7" w:rsidR="00382DD3" w:rsidRPr="006532FA" w:rsidRDefault="00382DD3" w:rsidP="006532FA">
+    <w:bookmarkEnd w:id="21"/>
+    <w:p w14:paraId="001E249E" w14:textId="1C90B2D7" w:rsidR="00382DD3" w:rsidRPr="006532FA" w:rsidRDefault="00382DD3" w:rsidP="00B67E78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006532FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>SBAR:</w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="006532FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://www.youtube.com/watch?v=k1M93SuBVF0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FD85E97" w14:textId="76299893" w:rsidR="00382DD3" w:rsidRPr="006532FA" w:rsidRDefault="00382DD3" w:rsidP="006532FA">
+    <w:p w14:paraId="0FD85E97" w14:textId="76299893" w:rsidR="00382DD3" w:rsidRPr="006532FA" w:rsidRDefault="00382DD3" w:rsidP="00B67E78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006532FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>iSBAR</w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
         <w:r w:rsidRPr="006532FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://www.youtube.com/watch?v=h0Ol6CiJAZw</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0530663F" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="006532FA" w:rsidRDefault="00382DD3" w:rsidP="006532FA">
+    <w:p w14:paraId="0530663F" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="006532FA" w:rsidRDefault="00382DD3" w:rsidP="00B67E78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006532FA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E5BDD20" wp14:editId="253F17E7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E5BDD20" wp14:editId="253F17E7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2437130</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>233045</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="41275" cy="10795"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="14" name="Rectangle 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="41275" cy="10795"/>
                         </a:xfrm>
@@ -8444,83 +10309,83 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 14" style="position:absolute;margin-left:191.9pt;margin-top:18.35pt;width:3.25pt;height:.85pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="#0561c1" stroked="f" w14:anchorId="550BD712" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpYQpF5QEAALIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P2yAQfK/U/4B4bxxHyaVnxTmdcrqq&#10;0vVDuvYHYAw2KmbpQuKkv74LzuWi9q3qC2JZGGaGYXN3HCw7KAwGXM3L2Zwz5SS0xnU1//7t8d17&#10;zkIUrhUWnKr5SQV+t337ZjP6Si2gB9sqZATiQjX6mvcx+qooguzVIMIMvHLU1ICDiFRiV7QoRkIf&#10;bLGYz2+KEbD1CFKFQKsPU5NvM77WSsYvWgcVma05cYt5xDw2aSy2G1F1KHxv5JmG+AcWgzCOLr1A&#10;PYgo2B7NX1CDkQgBdJxJGArQ2kiVNZCacv6HmudeeJW1kDnBX2wK/w9Wfj48+6+YqAf/BPJHYA52&#10;vXCdukeEsVeipevKZFQx+lBdDqQi0FHWjJ+gpacV+wjZg6PGIQGSOnbMVp8uVqtjZJIWl+ViveJM&#10;Uqecr29XGV9UL0c9hvhBwcDSpOZI75ihxeEpxERFVC9bMnWwpn001uYCu2ZnkR1EevPVTbmb2JPC&#10;623Wpc0O0rEJMa1kjUlWSlCoGmhPJBFhCg4FnSY94C/ORgpNzcPPvUDFmf3oyKbbcrlMKcvFcrVe&#10;UIHXnea6I5wkqJpHzqbpLk7J3Hs0XU83lVm0g3uyVpss/JXVmSwFI/txDnFK3nWdd71+te1vAAAA&#10;//8DAFBLAwQUAAYACAAAACEAaVW2G94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE&#10;70i8g7VI3KhdgvoT4lRVoTeoRKAHbm68JBH2OordNrw92xPcdjWzs98Uq9E7ccIhdoE0TCcKBFId&#10;bEeNho/37d0CREyGrHGBUMMPRliV11eFyW040xueqtQIDqGYGw1tSn0uZaxb9CZOQo/E2lcYvEm8&#10;Do20gzlzuHfyXqmZ9KYj/tCaHjct1t/V0Wt4eXX75004UuznlWp2n9OndbPV+vZmXD+CSDimPzNc&#10;8BkdSmY68JGNwmnIFhmjJx5mcxBsyJYqA3G4KA8gy0L+b1D+AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAKlhCkXlAQAAsgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAGlVthveAAAACQEAAA8AAAAAAAAAAAAAAAAAPwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="19F59978">
+              <v:rect id="Rectangle 14" style="position:absolute;margin-left:191.9pt;margin-top:18.35pt;width:3.25pt;height:.85pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="#0561c1" stroked="f" w14:anchorId="7AEA4B24" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpYQpF5QEAALIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P2yAQfK/U/4B4bxxHyaVnxTmdcrqq&#10;0vVDuvYHYAw2KmbpQuKkv74LzuWi9q3qC2JZGGaGYXN3HCw7KAwGXM3L2Zwz5SS0xnU1//7t8d17&#10;zkIUrhUWnKr5SQV+t337ZjP6Si2gB9sqZATiQjX6mvcx+qooguzVIMIMvHLU1ICDiFRiV7QoRkIf&#10;bLGYz2+KEbD1CFKFQKsPU5NvM77WSsYvWgcVma05cYt5xDw2aSy2G1F1KHxv5JmG+AcWgzCOLr1A&#10;PYgo2B7NX1CDkQgBdJxJGArQ2kiVNZCacv6HmudeeJW1kDnBX2wK/w9Wfj48+6+YqAf/BPJHYA52&#10;vXCdukeEsVeipevKZFQx+lBdDqQi0FHWjJ+gpacV+wjZg6PGIQGSOnbMVp8uVqtjZJIWl+ViveJM&#10;Uqecr29XGV9UL0c9hvhBwcDSpOZI75ihxeEpxERFVC9bMnWwpn001uYCu2ZnkR1EevPVTbmb2JPC&#10;623Wpc0O0rEJMa1kjUlWSlCoGmhPJBFhCg4FnSY94C/ORgpNzcPPvUDFmf3oyKbbcrlMKcvFcrVe&#10;UIHXnea6I5wkqJpHzqbpLk7J3Hs0XU83lVm0g3uyVpss/JXVmSwFI/txDnFK3nWdd71+te1vAAAA&#10;//8DAFBLAwQUAAYACAAAACEAaVW2G94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE&#10;70i8g7VI3KhdgvoT4lRVoTeoRKAHbm68JBH2OordNrw92xPcdjWzs98Uq9E7ccIhdoE0TCcKBFId&#10;bEeNho/37d0CREyGrHGBUMMPRliV11eFyW040xueqtQIDqGYGw1tSn0uZaxb9CZOQo/E2lcYvEm8&#10;Do20gzlzuHfyXqmZ9KYj/tCaHjct1t/V0Wt4eXX75004UuznlWp2n9OndbPV+vZmXD+CSDimPzNc&#10;8BkdSmY68JGNwmnIFhmjJx5mcxBsyJYqA3G4KA8gy0L+b1D+AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAKlhCkXlAQAAsgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAGlVthveAAAACQEAAA8AAAAAAAAAAAAAAAAAPwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="006532FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Examples of SBAR</w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="006532FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>: https://www.youtube.com/watch?v=_x7OU2pbExk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="222DFE15" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="006532FA" w:rsidRDefault="00382DD3" w:rsidP="006532FA">
+    <w:p w14:paraId="222DFE15" w14:textId="77777777" w:rsidR="00382DD3" w:rsidRPr="006532FA" w:rsidRDefault="00382DD3" w:rsidP="00B67E78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006532FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0084B564" wp14:editId="7E2F60D7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2258695</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -8559,53 +10424,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 15" style="position:absolute;margin-left:177.85pt;margin-top:23.4pt;width:3.25pt;height:.85pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="#0561c1" stroked="f" w14:anchorId="2E9C70CA" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpYQpF5QEAALIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P2yAQfK/U/4B4bxxHyaVnxTmdcrqq&#10;0vVDuvYHYAw2KmbpQuKkv74LzuWi9q3qC2JZGGaGYXN3HCw7KAwGXM3L2Zwz5SS0xnU1//7t8d17&#10;zkIUrhUWnKr5SQV+t337ZjP6Si2gB9sqZATiQjX6mvcx+qooguzVIMIMvHLU1ICDiFRiV7QoRkIf&#10;bLGYz2+KEbD1CFKFQKsPU5NvM77WSsYvWgcVma05cYt5xDw2aSy2G1F1KHxv5JmG+AcWgzCOLr1A&#10;PYgo2B7NX1CDkQgBdJxJGArQ2kiVNZCacv6HmudeeJW1kDnBX2wK/w9Wfj48+6+YqAf/BPJHYA52&#10;vXCdukeEsVeipevKZFQx+lBdDqQi0FHWjJ+gpacV+wjZg6PGIQGSOnbMVp8uVqtjZJIWl+ViveJM&#10;Uqecr29XGV9UL0c9hvhBwcDSpOZI75ihxeEpxERFVC9bMnWwpn001uYCu2ZnkR1EevPVTbmb2JPC&#10;623Wpc0O0rEJMa1kjUlWSlCoGmhPJBFhCg4FnSY94C/ORgpNzcPPvUDFmf3oyKbbcrlMKcvFcrVe&#10;UIHXnea6I5wkqJpHzqbpLk7J3Hs0XU83lVm0g3uyVpss/JXVmSwFI/txDnFK3nWdd71+te1vAAAA&#10;//8DAFBLAwQUAAYACAAAACEAt6Pont8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF&#10;70j8h8hI3Fi6jnZTaTpNg90AiQIHbllr0orEqZpsK/9+3gmOtt97/l65npwVRxxD70nBfJaAQGp8&#10;25NR8PG+u1uBCFFTq60nVPCLAdbV9VWpi9af6A2PdTSCQygUWkEX41BIGZoOnQ4zPyDx7duPTkce&#10;RyPbUZ843FmZJkkune6JP3R6wG2HzU99cAqeX+zn09YfKAzLOjGvX/PHjdkpdXszbR5ARJzinxgu&#10;+IwOFTPt2dQGYRUssmzJUgX3OVdgwSJPUxB7XqwykFUp/zeozgAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCpYQpF5QEAALIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQC3o+ie3wAAAAkBAAAPAAAAAAAAAAAAAAAAAD8EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="1849F889">
+              <v:rect id="Rectangle 15" style="position:absolute;margin-left:177.85pt;margin-top:23.4pt;width:3.25pt;height:.85pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="#0561c1" stroked="f" w14:anchorId="6238DF69" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpYQpF5QEAALIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P2yAQfK/U/4B4bxxHyaVnxTmdcrqq&#10;0vVDuvYHYAw2KmbpQuKkv74LzuWi9q3qC2JZGGaGYXN3HCw7KAwGXM3L2Zwz5SS0xnU1//7t8d17&#10;zkIUrhUWnKr5SQV+t337ZjP6Si2gB9sqZATiQjX6mvcx+qooguzVIMIMvHLU1ICDiFRiV7QoRkIf&#10;bLGYz2+KEbD1CFKFQKsPU5NvM77WSsYvWgcVma05cYt5xDw2aSy2G1F1KHxv5JmG+AcWgzCOLr1A&#10;PYgo2B7NX1CDkQgBdJxJGArQ2kiVNZCacv6HmudeeJW1kDnBX2wK/w9Wfj48+6+YqAf/BPJHYA52&#10;vXCdukeEsVeipevKZFQx+lBdDqQi0FHWjJ+gpacV+wjZg6PGIQGSOnbMVp8uVqtjZJIWl+ViveJM&#10;Uqecr29XGV9UL0c9hvhBwcDSpOZI75ihxeEpxERFVC9bMnWwpn001uYCu2ZnkR1EevPVTbmb2JPC&#10;623Wpc0O0rEJMa1kjUlWSlCoGmhPJBFhCg4FnSY94C/ORgpNzcPPvUDFmf3oyKbbcrlMKcvFcrVe&#10;UIHXnea6I5wkqJpHzqbpLk7J3Hs0XU83lVm0g3uyVpss/JXVmSwFI/txDnFK3nWdd71+te1vAAAA&#10;//8DAFBLAwQUAAYACAAAACEAt6Pont8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF&#10;70j8h8hI3Fi6jnZTaTpNg90AiQIHbllr0orEqZpsK/9+3gmOtt97/l65npwVRxxD70nBfJaAQGp8&#10;25NR8PG+u1uBCFFTq60nVPCLAdbV9VWpi9af6A2PdTSCQygUWkEX41BIGZoOnQ4zPyDx7duPTkce&#10;RyPbUZ843FmZJkkune6JP3R6wG2HzU99cAqeX+zn09YfKAzLOjGvX/PHjdkpdXszbR5ARJzinxgu&#10;+IwOFTPt2dQGYRUssmzJUgX3OVdgwSJPUxB7XqwykFUp/zeozgAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCpYQpF5QEAALIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQC3o+ie3wAAAAkBAAAPAAAAAAAAAAAAAAAAAD8EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="006532FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AA31C0D" wp14:editId="5E782584">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2505710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>232410</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="39370" cy="10795"/>
                 <wp:effectExtent l="635" t="1905" r="0" b="0"/>
@@ -8640,93 +10505,93 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 16" style="position:absolute;margin-left:197.3pt;margin-top:18.3pt;width:3.1pt;height:.85pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="black" stroked="f" w14:anchorId="5E12526B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGg/Yi4wEAALIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L47TdF2MOEWRosOA&#10;bh3Q7QMYWbaFyaJGKXGyrx+lpGmw3Yb5IIii+MT3+Ly83Q9W7DQFg66W5WQqhXYKG+O6Wn7/9vDu&#10;gxQhgmvAotO1POggb1dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdPq+GJEaT6h0CHx6f0zKVcZvW63iU9sGHYWtJfcW80p53aS1WC2h6gh8b9SpDfiHLgYwjh89&#10;Q91DBLEl8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wZ9lCv8PVn3ZPfuvlFoP/hHVjyAc&#10;rntwnb4jwrHX0PBzZRKqGH2ozgUpCFwqNuNnbHi0sI2YNdi3NCRAZif2WerDWWq9j0Lx4dXi6obn&#10;oThTTm8W1xkfqpdSTyF+1DiItKkl8RwzNOweQ0ytQPVyJbeO1jQPxtocULdZWxI7SDPP3wk9XF6z&#10;Ll12mMqOiOkkc0y0koNCtcHmwBQJj8Zho/OmR/olxcimqWX4uQXSUthPjmValPN5clkO5tc3Mw7o&#10;MrO5zIBTDFXLKMVxu45HZ249ma7nl8pM2uEdS9uaTPy1q1OzbIysx8nEyXmXcb71+qutfgMAAP//&#10;AwBQSwMEFAAGAAgAAAAhALVRYrjeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SNyoTRuiNMSpKBJHpLZwoDcnXpKo8TrEbht4erYnOO3faPabYjW5XpxwDJ0nDfczBQKp9raj&#10;RsP728tdBiJEQ9b0nlDDNwZYlddXhcmtP9MWT7vYCDahkBsNbYxDLmWoW3QmzPyAxLdPPzoTeRwb&#10;aUdzZnPXy7lSqXSmI/7QmgGfW6wPu6PTsF5m669NQq8/22qP+4/q8DAflda3N9PTI4iIU/wTwwWf&#10;0aFkpsofyQbRa1gsk5Sl3KRcWZAoxVkqXmQLkGUh/ycofwEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAGg/Yi4wEAALIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC1UWK43gAAAAkBAAAPAAAAAAAAAAAAAAAAAD0EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="63A8369D">
+              <v:rect id="Rectangle 16" style="position:absolute;margin-left:197.3pt;margin-top:18.3pt;width:3.1pt;height:.85pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="black" stroked="f" w14:anchorId="60D95D75" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGg/Yi4wEAALIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L47TdF2MOEWRosOA&#10;bh3Q7QMYWbaFyaJGKXGyrx+lpGmw3Yb5IIii+MT3+Ly83Q9W7DQFg66W5WQqhXYKG+O6Wn7/9vDu&#10;gxQhgmvAotO1POggb1dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdPq+GJEaT6h0CHx6f0zKVcZvW63iU9sGHYWtJfcW80p53aS1WC2h6gh8b9SpDfiHLgYwjh89&#10;Q91DBLEl8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wZ9lCv8PVn3ZPfuvlFoP/hHVjyAc&#10;rntwnb4jwrHX0PBzZRKqGH2ozgUpCFwqNuNnbHi0sI2YNdi3NCRAZif2WerDWWq9j0Lx4dXi6obn&#10;oThTTm8W1xkfqpdSTyF+1DiItKkl8RwzNOweQ0ytQPVyJbeO1jQPxtocULdZWxI7SDPP3wk9XF6z&#10;Ll12mMqOiOkkc0y0koNCtcHmwBQJj8Zho/OmR/olxcimqWX4uQXSUthPjmValPN5clkO5tc3Mw7o&#10;MrO5zIBTDFXLKMVxu45HZ249ma7nl8pM2uEdS9uaTPy1q1OzbIysx8nEyXmXcb71+qutfgMAAP//&#10;AwBQSwMEFAAGAAgAAAAhALVRYrjeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SNyoTRuiNMSpKBJHpLZwoDcnXpKo8TrEbht4erYnOO3faPabYjW5XpxwDJ0nDfczBQKp9raj&#10;RsP728tdBiJEQ9b0nlDDNwZYlddXhcmtP9MWT7vYCDahkBsNbYxDLmWoW3QmzPyAxLdPPzoTeRwb&#10;aUdzZnPXy7lSqXSmI/7QmgGfW6wPu6PTsF5m669NQq8/22qP+4/q8DAflda3N9PTI4iIU/wTwwWf&#10;0aFkpsofyQbRa1gsk5Sl3KRcWZAoxVkqXmQLkGUh/ycofwEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAGg/Yi4wEAALIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC1UWK43gAAAAkBAAAPAAAAAAAAAAAAAAAAAD0EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="006532FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">IPASS hand offs: </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="006532FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=rEpQC1rIgN4</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId27">
         <w:r w:rsidRPr="006532FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://www.youtube.com/watch?v=SZP3uYsnfoM</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="194BC239" w14:textId="34CF41A1" w:rsidR="00382DD3" w:rsidRPr="006532FA" w:rsidRDefault="00382DD3" w:rsidP="006532FA">
+    <w:p w14:paraId="194BC239" w14:textId="34CF41A1" w:rsidR="00382DD3" w:rsidRPr="006532FA" w:rsidRDefault="00382DD3" w:rsidP="00B67E78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006532FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Medication</w:t>
       </w:r>
       <w:r w:rsidR="006532FA" w:rsidRPr="006532FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006532FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
@@ -8789,51 +10654,51 @@
         </w:rPr>
         <w:t>Transfer of Care Assignment</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5362166F" w14:textId="75038447" w:rsidR="00477FB5" w:rsidRDefault="00477FB5" w:rsidP="00477FB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C5FCBD4" w14:textId="676188D4" w:rsidR="003F2A0B" w:rsidRDefault="00477FB5" w:rsidP="00F5048B">
+    <w:p w14:paraId="4C5FCBD4" w14:textId="256E005D" w:rsidR="003F2A0B" w:rsidRDefault="00477FB5" w:rsidP="00F5048B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will be required to log into I-Pass and complete </w:t>
       </w:r>
       <w:r w:rsidR="002A0CF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>eight</w:t>
       </w:r>
       <w:r w:rsidR="006C1751">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8897,748 +10762,761 @@
         <w:t xml:space="preserve">Students will need to complete their </w:t>
       </w:r>
       <w:r w:rsidR="002A0CF7" w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>eight</w:t>
       </w:r>
       <w:r w:rsidR="002E3AE2" w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E3AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">cases by </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E3AE2">
+        <w:t>cases by</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1119" w:rsidRPr="004963CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:bidi="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00594A43">
+          <w:highlight w:val="cyan"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>April 11, 2027</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002E3AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and verification of completion of these cases will be done by the Course Assistant reviewing your completion in I-PASS</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You can review how to log-in to I-Pass by accessing the I-Pass Login Information Document in the I-Pass Folder on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00875F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>OST 604 D2L page</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FC3681" w14:textId="77777777" w:rsidR="007760AD" w:rsidRDefault="007760AD" w:rsidP="003F2A0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E1D758B" w14:textId="6A9360FA" w:rsidR="003F2A0B" w:rsidRDefault="003F2A0B" w:rsidP="003F2A0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Here </w:t>
+      </w:r>
+      <w:r w:rsidR="00276F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a list of the cases you need to complete in I-Pass:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CC1123" w14:textId="2342F860" w:rsidR="006C1751" w:rsidRDefault="006C1751" w:rsidP="003F2A0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B3F4068" w14:textId="6EB83CCE" w:rsidR="006C1751" w:rsidRDefault="006C1751" w:rsidP="003F2A0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Hlk113345925"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Handoff Case</w:t>
+      </w:r>
+      <w:r w:rsidR="00875F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8EB108" w14:textId="5458EF0F" w:rsidR="006C1751" w:rsidRDefault="006C1751" w:rsidP="003F2A0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Jonathan Baker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D7FA39" w14:textId="5F9A9796" w:rsidR="006C1751" w:rsidRDefault="006C1751" w:rsidP="003F2A0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Barbara Johnson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2440BEFE" w14:textId="63381FA4" w:rsidR="006C1751" w:rsidRDefault="006C1751" w:rsidP="006C1751">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Betty Draper</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B22D115" w14:textId="2C00353A" w:rsidR="006C1751" w:rsidRDefault="006C1751" w:rsidP="006C1751">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Peter Smith</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0E0A92" w14:textId="77777777" w:rsidR="00875F74" w:rsidRDefault="00875F74" w:rsidP="003F2A0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D0859D9" w14:textId="2D01ACC3" w:rsidR="006C1751" w:rsidRDefault="006C1751" w:rsidP="003F2A0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Synthesis Case</w:t>
+      </w:r>
+      <w:r w:rsidR="00875F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18088C70" w14:textId="58163201" w:rsidR="006C1751" w:rsidRDefault="006C1751" w:rsidP="003F2A0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D0234">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Peter Smith</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621D0313" w14:textId="5A446BD4" w:rsidR="006C1751" w:rsidRDefault="006C1751" w:rsidP="003F2A0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Martin James</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE993BD" w14:textId="3C2BB65A" w:rsidR="006C1751" w:rsidRDefault="006C1751" w:rsidP="003F2A0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Donald Brockman</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73FF75A8" w14:textId="668933DE" w:rsidR="006C1751" w:rsidRDefault="006C1751" w:rsidP="003F2A0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Greg Turner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3897ADE1" w14:textId="2DF66F99" w:rsidR="006D0234" w:rsidRDefault="006D0234" w:rsidP="003F2A0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="622418C5" w14:textId="37B22C2E" w:rsidR="006D0234" w:rsidRPr="006D0234" w:rsidRDefault="006D0234" w:rsidP="003F2A0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0234">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>* Peter Smith will be used for both a Handoff and Synthesis case type.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03933049" w14:textId="0E59AE50" w:rsidR="006C1751" w:rsidRDefault="006C1751" w:rsidP="003F2A0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FB15008" w14:textId="77777777" w:rsidR="001E555C" w:rsidRDefault="001E555C" w:rsidP="003F2A0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D2D69">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2180EA5D" w14:textId="74190A69" w:rsidR="006C1751" w:rsidRDefault="006C1751" w:rsidP="003F2A0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00594A43">
+      </w:pPr>
+      <w:r w:rsidRPr="006C1751">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D2D69">
+        <w:t>AACOM Graduating Senior Survey</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B99FC2F" w14:textId="548EF75C" w:rsidR="006C1751" w:rsidRDefault="006C1751" w:rsidP="003F2A0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...11 lines deleted...]
-          <w:lang w:bidi="en-US"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p w14:paraId="65309B2A" w14:textId="7B067C9B" w:rsidR="006C1751" w:rsidRPr="00875F74" w:rsidRDefault="006C1751" w:rsidP="00875F74">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A requirement of the OST 604 course is for each student to complete the AACOM Graduating Senior survey. Each year, the American Association of Colleges of Osteopathic Medicine surveys graduating osteopathic medical students on their student debt, career plans, and medical education. AACOM and other educational policy organizations monitor this information and use it to influence public policy</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0CF7" w:rsidRPr="00875F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="002E3AE2">
-[...16 lines deleted...]
-          <w:lang w:bidi="en-US"/>
+    </w:p>
+    <w:p w14:paraId="4873F732" w14:textId="3B60FA2B" w:rsidR="006C1751" w:rsidRPr="00875F74" w:rsidRDefault="006C1751" w:rsidP="00875F74">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This requirement is rooted in the core competencies of systems-based practice and practice-based learning and improvement, which address the use of self-evaluation and review of data to promote strategies and drive </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00875F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>change</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00875F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the health care delivery. Contributing meaningful data through surveys and other methods is necessary to measure outcomes in healthcare; in the same way, input from MSUCOM graduating seniors will assist AACOM in accurately representing your experience in its national data</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0CF7" w:rsidRPr="00875F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-[...318 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00875F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Your participation will also ensure that AACOM can provide the college with meaningful reports to monitor student costs and financial aid, career paths, and quality of the academic program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23DF0D76" w14:textId="77777777" w:rsidR="006C1751" w:rsidRPr="00875F74" w:rsidRDefault="006C1751" w:rsidP="00875F74">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:bidi="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006C1751">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:bidi="en-US"/>
-[...76 lines deleted...]
-          <w:bCs/>
         </w:rPr>
         <w:t>About the survey</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F14289B" w14:textId="0F39199E" w:rsidR="006C1751" w:rsidRPr="00875F74" w:rsidRDefault="006C1751" w:rsidP="00875F74">
+    <w:p w14:paraId="3F14289B" w14:textId="0F39199E" w:rsidR="006C1751" w:rsidRPr="00875F74" w:rsidRDefault="006C1751" w:rsidP="00B67E78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Each student will receive an email message from AACOM (aacom.org) to their MSU email account</w:t>
       </w:r>
       <w:r w:rsidR="002A0CF7" w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This message will contain a link and unique access code to access the survey</w:t>
       </w:r>
       <w:r w:rsidR="002A0CF7" w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>We anticipate the survey will be released at the end of March.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036699C1" w14:textId="217E7213" w:rsidR="006C1751" w:rsidRPr="00875F74" w:rsidRDefault="006C1751" w:rsidP="00875F74">
+    <w:p w14:paraId="036699C1" w14:textId="217E7213" w:rsidR="006C1751" w:rsidRPr="00875F74" w:rsidRDefault="006C1751" w:rsidP="00B67E78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Your individual survey responses and comments are </w:t>
       </w:r>
       <w:r w:rsidR="00276F9D" w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>confidential and</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> will not be shared with MSUCOM</w:t>
       </w:r>
       <w:r w:rsidR="002A0CF7" w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Aggregated data and deidentified comments will be included in an annual report to the college and used for research purposes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1225339E" w14:textId="77777777" w:rsidR="006C1751" w:rsidRPr="00875F74" w:rsidRDefault="006C1751" w:rsidP="00875F74">
+    <w:p w14:paraId="1225339E" w14:textId="77777777" w:rsidR="006C1751" w:rsidRPr="00875F74" w:rsidRDefault="006C1751" w:rsidP="00B67E78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>No personal identification information is reported to the College or other organizations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3839F836" w14:textId="26CF2FE7" w:rsidR="006C1751" w:rsidRPr="00875F74" w:rsidRDefault="006C1751" w:rsidP="00875F74">
+    <w:p w14:paraId="3839F836" w14:textId="59CBDD20" w:rsidR="006C1751" w:rsidRPr="00875F74" w:rsidRDefault="006C1751" w:rsidP="00B67E78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Completion of the survey is expected on or before April 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00294E93">
+        <w:t xml:space="preserve">Completion of the survey is expected on or before </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1119" w:rsidRPr="004963CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BA4F36">
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>April 11, 2027</w:t>
+      </w:r>
+      <w:r w:rsidR="009B20F8" w:rsidRPr="004963CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F3F1DB" w14:textId="552917EA" w:rsidR="006C1751" w:rsidRPr="00CE477E" w:rsidRDefault="006C1751" w:rsidP="00875F74">
+    <w:p w14:paraId="22F3F1DB" w14:textId="75EB9524" w:rsidR="006C1751" w:rsidRPr="00CE477E" w:rsidRDefault="006C1751" w:rsidP="00B67E78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">To verify that this course-related activity has been met, AACOM will provide to MSUCOM a roster of students who have completed the survey. MSUCOM will send a reminder to students identified by AACOM as having not completed the survey. </w:t>
+        <w:t xml:space="preserve">To verify that this course-related activity has been met, AACOM will </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB377C" w:rsidRPr="00875F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00875F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00875F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a roster of students who have completed the survey. MSUCOM will send a reminder to students identified by AACOM as having not completed the survey. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A3D6B93" w14:textId="77777777" w:rsidR="00CE477E" w:rsidRPr="00FE1D05" w:rsidRDefault="00CE477E" w:rsidP="00CE477E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="248745B3" w14:textId="58252515" w:rsidR="00FE1D05" w:rsidRPr="00FE1D05" w:rsidRDefault="00FE1D05" w:rsidP="00FE1D05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -9678,100 +11556,99 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Clinical case logs from third year will be reviewed in Medtrics for completeness</w:t>
       </w:r>
       <w:r w:rsidR="002A0CF7" w:rsidRPr="00CE477E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE477E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Readings will be given for any diagnoses not observed and logged</w:t>
       </w:r>
       <w:r w:rsidR="002A0CF7" w:rsidRPr="00CE477E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="627B7555" w14:textId="77777777" w:rsidR="00594A43" w:rsidRPr="00786594" w:rsidRDefault="00594A43" w:rsidP="00786594">
-      <w:bookmarkStart w:id="22" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc43478267"/>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="331F2DDA" w:rsidR="0075066D" w:rsidRPr="00033A04" w:rsidRDefault="003A7B81" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc213844385"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc233812856"/>
       <w:r w:rsidRPr="00033A04">
         <w:t xml:space="preserve">Course </w:t>
       </w:r>
       <w:r w:rsidR="007A56BC" w:rsidRPr="00033A04">
         <w:t>EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00033A04" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34B43DD6" w14:textId="7500E93E" w:rsidR="00A2434D" w:rsidRPr="00033A04" w:rsidRDefault="00A2434D" w:rsidP="00A2434D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc74395554"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="28" w:name="_Toc213844386"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc96121635"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc233812857"/>
       <w:r w:rsidRPr="00033A04">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Student Evaluation of Clerkship </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidR="0060381E" w:rsidRPr="00033A04">
         <w:t>Course</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="2AA507AB" w14:textId="43E43296" w:rsidR="00BD56FD" w:rsidRPr="00033A04" w:rsidRDefault="00BD56FD" w:rsidP="00BD56FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033A04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their </w:t>
       </w:r>
       <w:r w:rsidR="0060381E" w:rsidRPr="00033A04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>course</w:t>
       </w:r>
       <w:r w:rsidRPr="00033A04">
@@ -9815,57 +11692,57 @@
       </w:r>
       <w:r w:rsidRPr="00033A04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, students will receive an automated email link connecting them to their assigned evaluation for the respective rotation. Students can also access their pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="544A82B1" w14:textId="77777777" w:rsidR="00A2434D" w:rsidRPr="00033A04" w:rsidRDefault="00A2434D" w:rsidP="006D0234">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4984A78D" w14:textId="77777777" w:rsidR="00A2434D" w:rsidRPr="00033A04" w:rsidRDefault="00A2434D" w:rsidP="00A2434D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc96121636"/>
-      <w:bookmarkStart w:id="30" w:name="_Toc213844387"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc96121636"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc233812858"/>
       <w:r w:rsidRPr="00033A04">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="011CB19B" w14:textId="77777777" w:rsidR="00A2434D" w:rsidRPr="00033A04" w:rsidRDefault="00A2434D" w:rsidP="00A2434D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033A04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Instructor of Record will review/investigate a student’s performance on a rotation when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total of two or more below average marks on the evaluation. After investigations, the Instructor of Record will determine a final grade for the student. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68387299" w14:textId="77777777" w:rsidR="00A2434D" w:rsidRPr="00033A04" w:rsidRDefault="00A2434D" w:rsidP="00A2434D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A7665B9" w14:textId="040B6AF7" w:rsidR="00E73491" w:rsidRPr="00033A04" w:rsidRDefault="00A2434D" w:rsidP="00437E82">
@@ -9873,148 +11750,210 @@
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033A04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00033A04" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00033A04" w:rsidRDefault="0022491F" w:rsidP="000602B1">
+    <w:p w14:paraId="7D38B851" w14:textId="747A2886" w:rsidR="00495AAB" w:rsidRPr="00495AAB" w:rsidRDefault="0022491F" w:rsidP="00495AAB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc213844388"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc233812859"/>
       <w:r w:rsidRPr="00033A04">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="40C04B8F" w14:textId="77777777" w:rsidR="00870818" w:rsidRPr="00033A04" w:rsidRDefault="00503E57" w:rsidP="00503E57">
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="040409A5" w14:textId="77777777" w:rsidR="00495AAB" w:rsidRPr="00B4614F" w:rsidRDefault="00495AAB" w:rsidP="00495AAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:bidi="en-US"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="504667C5" w14:textId="77777777" w:rsidR="00870818" w:rsidRPr="00033A04" w:rsidRDefault="00870818" w:rsidP="00503E57">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4614F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F2A921" w14:textId="77777777" w:rsidR="00495AAB" w:rsidRPr="00B4614F" w:rsidRDefault="00495AAB" w:rsidP="00495AAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:bidi="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="797E08A0" w14:textId="659FB936" w:rsidR="00503E57" w:rsidRPr="00033A04" w:rsidRDefault="00503E57" w:rsidP="00503E57">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D4F1494" w14:textId="22BE7145" w:rsidR="00495AAB" w:rsidRPr="00C40B5D" w:rsidRDefault="00495AAB" w:rsidP="00495AAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:bidi="en-US"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> at 11:59pm. Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4614F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As determined by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2AA594CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="55F8A49D" w:rsidRPr="2AA594CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nstructor of Record</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4614F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the student will receive an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4614F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>N grade for the course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4614F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if all assignments are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4614F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>not completed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4614F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> successfully </w:t>
+      </w:r>
+      <w:r w:rsidR="08BA6BB2" w:rsidRPr="2AA594CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4614F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the last day of </w:t>
+      </w:r>
+      <w:r w:rsidR="61E581E8" w:rsidRPr="2AA594CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4614F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rotation at 11:59pm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2AA594CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4614F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00033A04" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C54B602" w14:textId="77777777" w:rsidR="00757070" w:rsidRPr="00033A04" w:rsidRDefault="00757070" w:rsidP="00757070">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:ind w:left="0" w:firstLine="288"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc213844389"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc233812860"/>
       <w:r w:rsidRPr="00033A04">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="08D748D7" w14:textId="77777777" w:rsidR="00757070" w:rsidRPr="00033A04" w:rsidRDefault="00757070" w:rsidP="00757070">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288" w:right="598"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033A04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>P/Pass</w:t>
       </w:r>
@@ -10336,51 +12275,51 @@
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="461218FA" w14:textId="77777777" w:rsidR="00757070" w:rsidRPr="00033A04" w:rsidRDefault="00757070" w:rsidP="00757070">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="500"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F55037D" w14:textId="4900C81F" w:rsidR="00757070" w:rsidRPr="00033A04" w:rsidRDefault="00757070" w:rsidP="00757070">
+    <w:p w14:paraId="3F55037D" w14:textId="4D3E7A37" w:rsidR="00757070" w:rsidRPr="00033A04" w:rsidRDefault="00757070" w:rsidP="00757070">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033A04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
@@ -10585,51 +12524,111 @@
       </w:r>
       <w:r w:rsidRPr="00033A04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-37"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033A04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">transcript. </w:t>
       </w:r>
       <w:r w:rsidRPr="00033A04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>This is unique to OST 604, as this is a longitudinal course and has requirements over multiple semesters, an ET will be issued for all students at the end of Fall Semester 2025 as grades will not be completed until Spring Semester 2026.</w:t>
+        <w:t xml:space="preserve">This is unique to OST 604, as this is a longitudinal course and has requirements over multiple semesters, an ET will be issued for all students at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004963CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>the end of Fall Semester 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00152684" w:rsidRPr="004963CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004963CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as grades will not be completed until Spring Semester 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00152684" w:rsidRPr="004963CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004963CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B73B5FE" w14:textId="77777777" w:rsidR="00757070" w:rsidRPr="00033A04" w:rsidRDefault="00757070" w:rsidP="00757070">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="500"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6119941C" w14:textId="77777777" w:rsidR="00757070" w:rsidRPr="00033A04" w:rsidRDefault="00757070" w:rsidP="00757070">
       <w:pPr>
@@ -11015,112 +13014,111 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00033A04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033A04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D53D0E9" w14:textId="77777777" w:rsidR="00757070" w:rsidRPr="00033A04" w:rsidRDefault="00757070" w:rsidP="00757070">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc171428765"/>
-      <w:bookmarkStart w:id="34" w:name="_Toc213844390"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc171428765"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc233812861"/>
       <w:r w:rsidRPr="00033A04">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="7B8D5C90" w14:textId="22253744" w:rsidR="00437E82" w:rsidRPr="00E37677" w:rsidRDefault="00437E82" w:rsidP="00437E82">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E37677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Students who fail this course will have to repeat a portion of, or </w:t>
       </w:r>
       <w:r w:rsidR="001B6A4E" w:rsidRPr="00E37677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidRPr="00E37677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> the course requirements, at the discretion of the IOR.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39BF0CEB" w14:textId="77777777" w:rsidR="00757070" w:rsidRDefault="00757070" w:rsidP="00757070">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C8FAA56" w14:textId="77777777" w:rsidR="00757070" w:rsidRPr="003B1413" w:rsidRDefault="00757070" w:rsidP="00E37677">
+    <w:p w14:paraId="6C8FAA56" w14:textId="77777777" w:rsidR="00757070" w:rsidRPr="003B1413" w:rsidRDefault="00757070" w:rsidP="00E66054">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:ind w:left="432"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="35" w:name="_Toc213844391"/>
+        <w:ind w:left="288"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc233812862"/>
       <w:r w:rsidRPr="003B1413">
         <w:t>Revision</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="5E868F7D" w14:textId="77777777" w:rsidR="00757070" w:rsidRPr="003B1413" w:rsidRDefault="00757070" w:rsidP="000B374E">
       <w:pPr>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1413">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The revision process will occur during the regularly scheduled course. If a student does not successfully complete the course requirements (ex. an observed encounter form), the student will be permitted to go through a revision process during the regularly scheduled course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B3B9E20" w14:textId="77777777" w:rsidR="00757070" w:rsidRPr="003B1413" w:rsidRDefault="00757070" w:rsidP="000B374E">
       <w:pPr>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1413">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11245,1107 +13243,1162 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Additionally, a letter of unprofessional behavior for late submission of assignments may be sent to the MSUCOM Spartan Community Clearinghouse (SCC).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12D40F1E" w14:textId="77777777" w:rsidR="00757070" w:rsidRDefault="00757070" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="7339FE0C" w:rsidR="288612F8" w:rsidRPr="00875F74" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc213844392"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc233812863"/>
       <w:r w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="2AC02D55" w14:textId="7C6503F0" w:rsidR="00503E57" w:rsidRPr="00875F74" w:rsidRDefault="00503E57" w:rsidP="00BD56FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any issues that students may experience trying to complete the requirements of OST 604 due to base hospital or clinic limitations should be communicated with the course assistant Mr. Eric Dunckel prior to any deadlines so </w:t>
+        <w:t xml:space="preserve">Any issues that students may experience trying to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00875F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00875F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the requirements of OST 604 due to base hospital or clinic limitations should be communicated with the course assistant Mr. Eric Dunckel prior to any deadlines so </w:t>
       </w:r>
       <w:r w:rsidR="00BD56FD" w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>that,</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> if possible, a solution can be communicated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="352EA640" w14:textId="77777777" w:rsidR="00503E57" w:rsidRPr="00875F74" w:rsidRDefault="00503E57" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="59ACAF81" w:rsidR="00401E2C" w:rsidRPr="00875F74" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc213844393"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc233812864"/>
       <w:r w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3B4E74FF" w14:textId="77777777" w:rsidR="00696DC9" w:rsidRDefault="00C11B04" w:rsidP="00503E57">
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="2F8E5971" w14:textId="2C59A9DD" w:rsidR="00C70550" w:rsidRPr="00C70550" w:rsidRDefault="00C11B04" w:rsidP="00C70550">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
-      </w:r>
+        <w:t>The following are standard MSUCOM policies across all Clerkship rotations</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81782" w:rsidRPr="00875F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81782">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C70550" w:rsidRPr="00C70550">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030A1128" w14:textId="77777777" w:rsidR="00C70550" w:rsidRPr="00C70550" w:rsidRDefault="00C70550" w:rsidP="00C70550">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3440DB7D" w14:textId="77777777" w:rsidR="00C70550" w:rsidRPr="00C40B5D" w:rsidRDefault="00C70550" w:rsidP="00C70550">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70550">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00C70550">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="56AD4FBC" w14:textId="77777777" w:rsidR="00592943" w:rsidRPr="00C40B5D" w:rsidRDefault="00592943" w:rsidP="00592943">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51D8CCB1" w14:textId="77777777" w:rsidR="00592943" w:rsidRPr="00C40B5D" w:rsidRDefault="00592943" w:rsidP="00592943">
+    <w:p w14:paraId="26CC5840" w14:textId="77777777" w:rsidR="009900FD" w:rsidRPr="00C40B5D" w:rsidRDefault="009900FD" w:rsidP="009900FD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc171428756"/>
-      <w:bookmarkStart w:id="39" w:name="_Toc213844394"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc229489217"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc171428758"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc233812865"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>CLERKSHIP ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
-    </w:p>
-    <w:p w14:paraId="463ABE8F" w14:textId="2DE10D6A" w:rsidR="00592943" w:rsidRPr="00757070" w:rsidRDefault="00C45982" w:rsidP="00757070">
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="0862614D" w14:textId="77777777" w:rsidR="009900FD" w:rsidRPr="00A52D20" w:rsidRDefault="009900FD" w:rsidP="009900FD">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C45982">
-[...17 lines deleted...]
-      <w:r w:rsidR="00791D2C">
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00887DBB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="012BA4A5" w14:textId="77777777" w:rsidR="009900FD" w:rsidRPr="000044D5" w:rsidRDefault="009900FD" w:rsidP="009900FD">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc229489218"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc233812866"/>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="02580432" w14:textId="209D7579" w:rsidR="00C70550" w:rsidRPr="00EA7A22" w:rsidRDefault="009900FD" w:rsidP="009900FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-[...2 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="004D648A">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...11 lines deleted...]
-    <w:p w14:paraId="4A85439F" w14:textId="1B7BF112" w:rsidR="00C60D6A" w:rsidRPr="00C60D6A" w:rsidRDefault="00C60D6A" w:rsidP="00C60D6A">
+      <w:r w:rsidR="00C70550" w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0FDD42" w14:textId="77777777" w:rsidR="00C70550" w:rsidRDefault="00C70550" w:rsidP="00C70550">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A85439F" w14:textId="10BD6672" w:rsidR="00C60D6A" w:rsidRPr="00C60D6A" w:rsidRDefault="00C60D6A" w:rsidP="00C60D6A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc171428758"/>
-      <w:bookmarkStart w:id="41" w:name="_Toc213844395"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc233812867"/>
       <w:r w:rsidRPr="0096296A">
-        <w:lastRenderedPageBreak/>
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="757FFFBA" w14:textId="77777777" w:rsidR="00C60D6A" w:rsidRPr="00C50401" w:rsidRDefault="00C60D6A" w:rsidP="00C60D6A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t>The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning environments. The</w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">Medical Student Supervision Policy outlines all supervision agreements and expectations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4A828206" w14:textId="77777777" w:rsidR="00C60D6A" w:rsidRPr="00C40B5D" w:rsidRDefault="00C60D6A" w:rsidP="00C60D6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BC2F8F9" w14:textId="77777777" w:rsidR="00C60D6A" w:rsidRPr="00551027" w:rsidRDefault="00C60D6A" w:rsidP="00C60D6A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc171428759"/>
-      <w:bookmarkStart w:id="43" w:name="_Toc213844396"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc171428759"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc233812868"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51D6254C" w14:textId="4812A499" w:rsidR="00C60D6A" w:rsidRDefault="00C60D6A" w:rsidP="00C60D6A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSUCOM for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, agreements, or guidelines.</w:t>
       </w:r>
       <w:r w:rsidRPr="006C0267">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00C60D6A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00312053" w:rsidRPr="00C60D6A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00312053">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F61C155" w14:textId="77777777" w:rsidR="00C60D6A" w:rsidRPr="00C82EC8" w:rsidRDefault="00C60D6A" w:rsidP="00C60D6A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0442A2DD" w14:textId="77777777" w:rsidR="00C60D6A" w:rsidRPr="002422D9" w:rsidRDefault="00C60D6A" w:rsidP="00C60D6A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc171428760"/>
-      <w:bookmarkStart w:id="45" w:name="_Toc213844397"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc171428760"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc233812869"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B6EA89E" w14:textId="77777777" w:rsidR="00C60D6A" w:rsidRPr="00D07691" w:rsidRDefault="00C60D6A" w:rsidP="00C60D6A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2F476EF2" w14:textId="77777777" w:rsidR="00C60D6A" w:rsidRPr="00726AB4" w:rsidRDefault="00C60D6A" w:rsidP="00C60D6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62780092" w14:textId="77777777" w:rsidR="00C60D6A" w:rsidRPr="0096296A" w:rsidRDefault="00C60D6A" w:rsidP="00C60D6A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc171428761"/>
-      <w:bookmarkStart w:id="47" w:name="_Toc213844398"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc171428761"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc233812870"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30BAC5E5" w14:textId="77777777" w:rsidR="00C60D6A" w:rsidRPr="00E20D8B" w:rsidRDefault="00C60D6A" w:rsidP="00C60D6A">
+    <w:p w14:paraId="0846A867" w14:textId="62730FA7" w:rsidR="00C60D6A" w:rsidRDefault="00C60D6A" w:rsidP="008A4D6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-      </w:r>
+        <w:t xml:space="preserve">College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students.” These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="008A4D6D" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State U</w:t>
+        </w:r>
+        <w:r w:rsidR="008A4D6D" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>n</w:t>
+        </w:r>
+        <w:r w:rsidR="008A4D6D" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>iversity</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="093B74FE" w14:textId="77777777" w:rsidR="008A4D6D" w:rsidRPr="008A4D6D" w:rsidRDefault="008A4D6D" w:rsidP="008A4D6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19B73277" w14:textId="77777777" w:rsidR="00C60D6A" w:rsidRPr="00C40B5D" w:rsidRDefault="00C60D6A" w:rsidP="00C60D6A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc171428762"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc233812871"/>
       <w:r>
+        <w:t>MSU Email</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE29042" w14:textId="01090EB7" w:rsidR="00757070" w:rsidRPr="00C40B5D" w:rsidRDefault="00757070" w:rsidP="00757070">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6A4E" w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students are responsible for responding to email in a timely manner or as otherwise outlined in course communication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C50605" w14:textId="77777777" w:rsidR="00757070" w:rsidRDefault="00757070" w:rsidP="00757070">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7584EA0B" w14:textId="77777777" w:rsidR="00757070" w:rsidRDefault="00757070" w:rsidP="00757070">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forwarding MSU email to another email account or failure to check email are not valid excuses for missing a deadline or other requirements of the DO program. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0713AE59" w14:textId="77777777" w:rsidR="00757070" w:rsidRDefault="00757070" w:rsidP="00757070">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="191433AC" w14:textId="77777777" w:rsidR="00757070" w:rsidRPr="00C40B5D" w:rsidRDefault="00757070" w:rsidP="00757070">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Please Note: Student D2L email addresses must be forwarded to your MSU email account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370F0ED3" w14:textId="77777777" w:rsidR="00757070" w:rsidRPr="00C40B5D" w:rsidRDefault="00757070" w:rsidP="00757070">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57B8771D" w14:textId="77777777" w:rsidR="00757070" w:rsidRDefault="00757070" w:rsidP="00757070">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="009D59E9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009D59E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3D912C" w14:textId="77777777" w:rsidR="00813023" w:rsidRDefault="00813023" w:rsidP="00757070">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6292CB2B" w14:textId="77777777" w:rsidR="00C70550" w:rsidRPr="00556A65" w:rsidRDefault="00C70550" w:rsidP="00C70550">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc222818607"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc233812872"/>
+      <w:r w:rsidRPr="00556A65">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> POLICY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="34892C7B" w14:textId="77777777" w:rsidR="00C70550" w:rsidRDefault="00C70550" w:rsidP="00C70550">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E20D8B">
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00E20D8B">
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training. It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy. As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change. Students are responsible for being informed of any changes. The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7C27D4" w14:textId="77777777" w:rsidR="00C70550" w:rsidRPr="005F7800" w:rsidRDefault="00C70550" w:rsidP="00C70550">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00C70550">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0846A867" w14:textId="77777777" w:rsidR="00C60D6A" w:rsidRPr="00C40B5D" w:rsidRDefault="00C60D6A" w:rsidP="00C60D6A">
+    <w:p w14:paraId="67B1A006" w14:textId="7CDC043F" w:rsidR="00C60D6A" w:rsidRPr="0096296A" w:rsidRDefault="00C60D6A" w:rsidP="00C60D6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2454EA83" w14:textId="77777777" w:rsidR="00C60D6A" w:rsidRDefault="00C60D6A" w:rsidP="00C60D6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The accreditation standards for graduate medical education programs include restrictions on the duty hours of residents. Additionally, institutions are expected to promote a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39">
+        <w:r w:rsidRPr="245FF0B1">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="68B55F61" w14:textId="77777777" w:rsidR="00C60D6A" w:rsidRDefault="00C60D6A" w:rsidP="00C60D6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11190A7F" w14:textId="77777777" w:rsidR="00C60D6A" w:rsidRPr="00C40B5D" w:rsidRDefault="00C60D6A" w:rsidP="00C60D6A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc171428763"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc233812873"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="49E0A0D0" w14:textId="77777777" w:rsidR="004F64DD" w:rsidRPr="00A871DA" w:rsidRDefault="004F64DD" w:rsidP="004F64DD">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498618BD" w14:textId="77777777" w:rsidR="004F64DD" w:rsidRPr="00A871DA" w:rsidRDefault="004F64DD" w:rsidP="004F64DD">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="386FF369" w14:textId="77777777" w:rsidR="004F64DD" w:rsidRPr="00A871DA" w:rsidRDefault="004F64DD" w:rsidP="004F64DD">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="FF0000"/>
+          </w:rPr>
+          <w:t>enright4@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>), if exposure incident occurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="002B6A09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19B73277" w14:textId="77777777" w:rsidR="00C60D6A" w:rsidRPr="00C40B5D" w:rsidRDefault="00C60D6A" w:rsidP="00C60D6A">
+    <w:p w14:paraId="721B1947" w14:textId="77777777" w:rsidR="008221B9" w:rsidRPr="00C40B5D" w:rsidRDefault="008221B9" w:rsidP="008221B9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc171428762"/>
-      <w:bookmarkStart w:id="49" w:name="_Toc213844399"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc171428766"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc233812874"/>
+      <w:r w:rsidRPr="0061495F">
+        <w:t xml:space="preserve">STUDENT </w:t>
+      </w:r>
       <w:r>
-        <w:t>MSU Email</w:t>
-[...3 lines deleted...]
-      <w:r>
+        <w:t>ACCOMMODATION LETTERS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="14A5AC43" w14:textId="77777777" w:rsidR="008221B9" w:rsidRPr="00C40B5D" w:rsidRDefault="008221B9" w:rsidP="008221B9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>made</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...157 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
-[...2 lines deleted...]
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>contacting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Resource</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Center</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Persons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Disabilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>(RCPD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42">
+        <w:r w:rsidRPr="00C40B5D">
+          <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:u w:val="single"/>
-[...135 lines deleted...]
-          <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...243 lines deleted...]
-        <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId41">
+      <w:hyperlink r:id="rId43">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -12413,52 +14466,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32CE365F" w14:textId="77777777" w:rsidR="008221B9" w:rsidRPr="00C40B5D" w:rsidRDefault="008221B9" w:rsidP="008221B9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C089E8C" w14:textId="77777777" w:rsidR="008221B9" w:rsidRDefault="008221B9" w:rsidP="008221B9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -12656,118 +14714,126 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>going</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5607671C" w14:textId="37CC729E" w:rsidR="001C4F82" w:rsidRPr="008221B9" w:rsidRDefault="0093399A" w:rsidP="008221B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="008221B9" w:rsidSect="006D0234">
-          <w:footerReference w:type="default" r:id="rId42"/>
-          <w:footerReference w:type="first" r:id="rId43"/>
+          <w:footerReference w:type="default" r:id="rId44"/>
+          <w:footerReference w:type="first" r:id="rId45"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F3B6CE" w14:textId="77777777" w:rsidR="00C36135" w:rsidRPr="00C36135" w:rsidRDefault="007D13F7" w:rsidP="00C36135">
+    <w:p w14:paraId="43F3B6CE" w14:textId="77777777" w:rsidR="00C36135" w:rsidRPr="00C36135" w:rsidRDefault="007D13F7" w:rsidP="00F605C2">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="60" w:name="_Toc213844403"/>
+        <w:ind w:left="-288"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc233812875"/>
       <w:r w:rsidRPr="00C36135">
         <w:rPr>
           <w:rStyle w:val="Level1HeaderChar"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
       <w:r w:rsidR="00813023" w:rsidRPr="00C36135">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="0D0CED2E" w:rsidR="007D13F7" w:rsidRPr="00C36135" w:rsidRDefault="00C36135" w:rsidP="00C36135">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-432"/>
       </w:pPr>
       <w:r w:rsidRPr="00E33C29">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E33C29">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E33C29">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14400" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00401B43" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00813023">
+      <w:tr w:rsidR="00401B43" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="11025AC6">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="575AE878" w14:textId="77777777" w:rsidR="00401B43" w:rsidRPr="00562F84" w:rsidRDefault="00401B43" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
@@ -12875,2965 +14941,4061 @@
           <w:p w14:paraId="3B15B5CA" w14:textId="77777777" w:rsidR="00401B43" w:rsidRPr="00562F84" w:rsidRDefault="00401B43" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831F1C" w:rsidRPr="008221B9" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="00813023">
+      <w:tr w:rsidR="00831F1C" w:rsidRPr="008221B9" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="11025AC6">
         <w:trPr>
           <w:trHeight w:val="1298"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="065F3447" w14:textId="1A239B11" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="065F3447" w14:textId="19270BA7" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">OMM - </w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The student must complete </w:t>
+              <w:t xml:space="preserve">The student must complete the following (details below) by March </w:t>
+            </w:r>
+            <w:r w:rsidR="00033A04">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C70550">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...3 lines deleted...]
-                <w:u w:val="thick"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t>one</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00C70550">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D6545B0" w14:textId="77777777" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="23F721BF" w14:textId="51605359" w:rsidR="00831F1C" w:rsidRPr="00046A1B" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="498DB3AE" w14:textId="68DA8156" w:rsidR="00831F1C" w:rsidRPr="009169BC" w:rsidRDefault="009169BC" w:rsidP="00B67E78">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
-[...304 lines deleted...]
-                <w:numId w:val="40"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1065"/>
               </w:tabs>
               <w:ind w:left="165" w:right="75" w:hanging="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00046A1B">
+            <w:r w:rsidRPr="009169BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Satisfactory participation in </w:t>
             </w:r>
-            <w:r w:rsidRPr="00046A1B">
+            <w:r w:rsidRPr="009169BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00046A1B">
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009169BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> MSUCOM sponsored </w:t>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00046A1B">
+              <w:t xml:space="preserve">MSUCOM sponsored OPP/OMM workshop and acceptable completion of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009169BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009169BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> original OMM observed encounter forms, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009169BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00046A1B">
+            <w:r w:rsidRPr="009169BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:t xml:space="preserve"> of which can be done during the workshop and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009169BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t>o</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AC271A" w:rsidRPr="00046A1B">
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009169BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">riginal </w:t>
-[...99 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>of which must be completed outside of the workshop.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC01007" w14:textId="77777777" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="4A6DB413" w14:textId="5701F996" w:rsidR="009169BC" w:rsidRPr="00F3074F" w:rsidRDefault="009169BC" w:rsidP="009169BC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00F3074F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Upload original non-workshop completed OMM observed encounter form into the D2L dropbox labeled “OMM Student Encounter Forms”. Please make sure you put your name and select the box for form 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F81782" w:rsidRPr="00F3074F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F81782">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D79F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You will need to upload your form 2 to the OST 604 OMM Student Encounter Form Dropbox </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008D79F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008D79F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the OST 604 D2L</w:t>
+            </w:r>
+            <w:r w:rsidR="0079637C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> page.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7533B5B4" w14:textId="77777777" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="6DA20F9F" w14:textId="77777777" w:rsidR="009169BC" w:rsidRPr="00F3074F" w:rsidRDefault="009169BC" w:rsidP="009169BC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008221B9">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="5BCEC070" w14:textId="77777777" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
-[...50 lines deleted...]
-          <w:p w14:paraId="5C32FADE" w14:textId="7DCC7A46" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="5C32FADE" w14:textId="70E37ECC" w:rsidR="00831F1C" w:rsidRPr="00F3074F" w:rsidRDefault="009169BC" w:rsidP="009169BC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008221B9">
-[...5 lines deleted...]
-              <w:t>For credit for attending one of OMM workshops, Mr. Dunckel will mark off your participation after receiving the attendance sheet from the OMM instructor, please make sure you sign the attendance sheet if you attend.</w:t>
+            <w:r w:rsidRPr="00F3074F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>For credit for attending one of OPP/OMM workshops,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D77FA3" w:rsidRPr="00F3074F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the course assistant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3074F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will mark off your participation after receiving the attendance sheet from the OMM instructor, please make sure you sign the attendance sheet if you attend. You will also receive credit for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3074F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3074F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OMM Observed Encounter Form that you complete during the workshop.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61BE6821" w14:textId="0A5E435F" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="61BE6821" w14:textId="36D4CF08" w:rsidR="00831F1C" w:rsidRPr="00F3074F" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008221B9">
-[...32 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00F3074F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete and submit all parts of your OMM assignment by </w:t>
+            </w:r>
+            <w:r w:rsidR="00C70550" w:rsidRPr="00F3074F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">March </w:t>
+            </w:r>
+            <w:r w:rsidR="0082101A" w:rsidRPr="00F3074F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00C70550" w:rsidRPr="00F3074F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>, 2027.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60ADAA4E" w14:textId="036D3492" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="60ADAA4E" w14:textId="4B1E1FD1" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Receiving an extension by contacting Course Assistant prior to the March </w:t>
-[...27 lines deleted...]
-              <w:t>6</w:t>
+              <w:t xml:space="preserve">Receiving an extension by contacting Course Assistant prior to the </w:t>
+            </w:r>
+            <w:r w:rsidR="005736F8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ma</w:t>
+            </w:r>
+            <w:r w:rsidR="00263ECF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="005736F8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ch </w:t>
+            </w:r>
+            <w:r w:rsidR="00C70550">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00C70550" w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00C70550">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="002D2D69" w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="008221B9" w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> assignment</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> deadline.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="016B56E5" w14:textId="431150C6" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="016B56E5" w14:textId="7D62EC43" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="76"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00971AE4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Do not turn complete and submit all OST 604 requirements March </w:t>
-[...6 lines deleted...]
-              <w:t>15</w:t>
+              <w:t xml:space="preserve">Do not turn complete and submit all OST 604 requirements </w:t>
+            </w:r>
+            <w:r w:rsidR="00263ECF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">March </w:t>
+            </w:r>
+            <w:r w:rsidR="00C70550">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00C70550" w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00C70550">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="008221B9" w:rsidRPr="00971AE4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00971AE4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...39 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:t xml:space="preserve"> or receive an extension by </w:t>
+            </w:r>
+            <w:r w:rsidR="00324B34">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">March </w:t>
+            </w:r>
+            <w:r w:rsidR="00C70550">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00C70550" w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>, 202</w:t>
             </w:r>
-            <w:r w:rsidR="00757070" w:rsidRPr="00971AE4">
-[...11 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidR="00C70550">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C6D30" w:rsidRPr="008221B9" w14:paraId="52D960F6" w14:textId="77777777" w:rsidTr="00813023">
+      <w:tr w:rsidR="006C2491" w:rsidRPr="008221B9" w14:paraId="6459F452" w14:textId="77777777" w:rsidTr="11025AC6">
         <w:trPr>
           <w:trHeight w:val="1298"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="460505CA" w14:textId="31164B3E" w:rsidR="007C6D30" w:rsidRPr="002725D7" w:rsidRDefault="007C6D30" w:rsidP="007C6D30">
+          <w:p w14:paraId="7A8D55D0" w14:textId="19CD91BE" w:rsidR="006C2491" w:rsidRPr="002725D7" w:rsidRDefault="006C2491" w:rsidP="006C2491">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002725D7">
+            <w:bookmarkStart w:id="66" w:name="_Hlk229656278"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t>Big Interview Assignment</w:t>
+              <w:t>Fall Reflection Assignment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49BBFCF6" w14:textId="3F51568D" w:rsidR="007C6D30" w:rsidRPr="00B92A36" w:rsidRDefault="007C6D30" w:rsidP="007C6D30">
+          <w:p w14:paraId="1B21F89D" w14:textId="760B3D89" w:rsidR="006C2491" w:rsidRPr="00B247A9" w:rsidRDefault="006C2491" w:rsidP="006C2491">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B92A36">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Complete Big Interview Assignment. Link to assignment can be found in the OST 604 D2L page. </w:t>
+            <w:r w:rsidRPr="00B247A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete the Fall Reflection Assignment. Link to assignment can be found </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B247A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B247A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the OST 604 D2L page</w:t>
+            </w:r>
+            <w:r w:rsidR="00F81782" w:rsidRPr="00B247A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F81782">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0079637C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please upload your Fall reflection to the OST 604 Fall Reflection Dropbox in the OST 604 D2L course by </w:t>
+            </w:r>
+            <w:r w:rsidR="008B7BC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the deadline in the OST 604 Syllabus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE43665" w14:textId="2E722E93" w:rsidR="007C6D30" w:rsidRPr="00B92A36" w:rsidRDefault="007C6D30" w:rsidP="007C6D30">
+          <w:p w14:paraId="014B4FD1" w14:textId="4D3B261F" w:rsidR="006C2491" w:rsidRPr="00DA10D6" w:rsidRDefault="119FF42F" w:rsidP="006C2491">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B92A36">
-[...3 lines deleted...]
-              <w:t>September 30, 2025</w:t>
+            <w:r w:rsidRPr="00DA10D6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete and upload assignment by </w:t>
+            </w:r>
+            <w:r w:rsidR="7D859312" w:rsidRPr="00DA10D6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>September 30, 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="0AC00C53" w:rsidRPr="00DA10D6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D07900B" w14:textId="7EFB26CF" w:rsidR="007C6D30" w:rsidRPr="008221B9" w:rsidRDefault="0082049B" w:rsidP="007C6D30">
+          <w:p w14:paraId="4141C1EB" w14:textId="21635376" w:rsidR="006C2491" w:rsidRPr="008221B9" w:rsidRDefault="006C2491" w:rsidP="006C2491">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Receiving an extension by contacting Course Assistant prior to the </w:t>
+              <w:t xml:space="preserve">Receiving an extension by contacting Course Assistant prior to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>September 30</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, 202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, assignment deadline.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="762DB72E" w14:textId="4859298A" w:rsidR="007C6D30" w:rsidRPr="008221B9" w:rsidRDefault="00A73D03" w:rsidP="007C6D30">
+          <w:p w14:paraId="12B928AB" w14:textId="05F661C4" w:rsidR="006C2491" w:rsidRPr="008221B9" w:rsidRDefault="006C2491" w:rsidP="006C2491">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="76"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Do not complete </w:t>
             </w:r>
-            <w:r w:rsidR="00B92A36">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>this OST 604</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> requirement</w:t>
             </w:r>
-            <w:r w:rsidR="00B92A36">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> September 30</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> or</w:t>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6,</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> receive an extension by </w:t>
+              <w:t xml:space="preserve"> or receive an extension by </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>September 30</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, 202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831F1C" w:rsidRPr="008221B9" w14:paraId="050BE436" w14:textId="77777777" w:rsidTr="00813023">
+      <w:bookmarkEnd w:id="66"/>
+      <w:tr w:rsidR="00D42AF9" w:rsidRPr="008221B9" w14:paraId="47A59E6B" w14:textId="77777777" w:rsidTr="11025AC6">
         <w:trPr>
           <w:trHeight w:val="1298"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF95DA0" w14:textId="18432F28" w:rsidR="00831F1C" w:rsidRPr="002725D7" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="77CF9A80" w14:textId="330179E1" w:rsidR="00D42AF9" w:rsidRPr="002725D7" w:rsidRDefault="00D42AF9" w:rsidP="006C2491">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002725D7">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:t>IPE RN Shadow Experience Videos:</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Big Interview Assignment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2589897C" w14:textId="37F98D74" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="72672964" w14:textId="5AAD76EA" w:rsidR="00D42AF9" w:rsidRPr="00B247A9" w:rsidRDefault="00D42AF9" w:rsidP="006C2491">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008221B9">
-[...4 lines deleted...]
-              <w:t>All videos and links can be found and should be assessed in the OST 604 D2L page.</w:t>
+            <w:r w:rsidRPr="00B247A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete Big Interview Assignment. Link to assignment can be found </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B247A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B247A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the OST 604 D2L page. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E91CFB5" w14:textId="086D9DC0" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="7AABDC22" w14:textId="59A6C195" w:rsidR="00D42AF9" w:rsidRPr="00416FEE" w:rsidRDefault="7615FC20" w:rsidP="006C2491">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="75"/>
-              <w:rPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008221B9">
-[...25 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00416FEE">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete and upload assignment by </w:t>
+            </w:r>
+            <w:r w:rsidR="3B771A7C" w:rsidRPr="00416FEE">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>September 30, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ADA196A" w14:textId="68F3E46E" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="2E28F977" w14:textId="2A755AC1" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00D42AF9" w:rsidP="006C2491">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="75"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Receiving an extension by contacting Course Assistant prior to the </w:t>
-[...8 lines deleted...]
-            <w:r w:rsidR="00757070">
+              <w:t xml:space="preserve">Receiving an extension by contacting Course Assistant prior to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>September 30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="008221B9" w:rsidRPr="008221B9">
-[...5 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> deadline.</w:t>
+              <w:t>, assignment deadline.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0DB600" w14:textId="0A42EE28" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="74F72078" w14:textId="5763021D" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00D42AF9" w:rsidP="006C2491">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="76"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Do not turn complete and submit all OST 604 requirements </w:t>
-[...15 lines deleted...]
-            <w:r w:rsidR="001B6A4E">
+              <w:t xml:space="preserve">Do not complete </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>this OST 604</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> requirement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September 30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6,</w:t>
             </w:r>
-            <w:r w:rsidR="001B6A4E" w:rsidRPr="008221B9">
-[...5 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> receive an extension by </w:t>
-[...8 lines deleted...]
-            <w:r w:rsidR="00757070">
+              <w:t xml:space="preserve"> or receive an extension by </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>September 30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831F1C" w:rsidRPr="008221B9" w14:paraId="19CD6CC3" w14:textId="77777777" w:rsidTr="00813023">
+      <w:tr w:rsidR="00D42AF9" w:rsidRPr="008221B9" w14:paraId="52D960F6" w14:textId="77777777" w:rsidTr="11025AC6">
         <w:trPr>
           <w:trHeight w:val="1298"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EB25534" w14:textId="6534C8B0" w:rsidR="00831F1C" w:rsidRPr="002725D7" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="460505CA" w14:textId="7F3151E9" w:rsidR="00D42AF9" w:rsidRPr="002725D7" w:rsidRDefault="00D42AF9" w:rsidP="006C2491">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002725D7">
-[...1 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t>Transfer of Care</w:t>
+              <w:t xml:space="preserve">Spring Reflection Assignment </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A7BA5A7" w14:textId="55A56DDC" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="49BBFCF6" w14:textId="6A547817" w:rsidR="00D42AF9" w:rsidRPr="00B92A36" w:rsidRDefault="00D42AF9" w:rsidP="006C2491">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008221B9">
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> list above in OST 604 syllabus.</w:t>
+            <w:r w:rsidRPr="008B7BC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete the Spring Reflection Assignment. Link to assignment can be found </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008B7BC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008B7BC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the OST 604 D2L page</w:t>
+            </w:r>
+            <w:r w:rsidR="00F81782" w:rsidRPr="008B7BC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F81782">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008B7BC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please upload your Spring Reflection to the OST 604 Spring Reflection Dropbox in the OST 604 D2L course by the deadline in the OST 604 Syllabus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="148EB197" w14:textId="6881980E" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="4BE43665" w14:textId="4E8CFECF" w:rsidR="00D42AF9" w:rsidRPr="00416FEE" w:rsidRDefault="79AF7507" w:rsidP="006C2491">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="75"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008221B9">
-[...62 lines deleted...]
-              <w:t xml:space="preserve"> deadline.</w:t>
+            <w:r w:rsidRPr="00416FEE">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete and upload assignment by </w:t>
+            </w:r>
+            <w:r w:rsidR="3B771A7C" w:rsidRPr="00416FEE">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>March 31, 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="413FB0FE" w14:textId="4975A844" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="0D07900B" w14:textId="012FD66C" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00D42AF9" w:rsidP="006C2491">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="75"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Receiving an extension by contacting Course Assistant prior to the April 1</w:t>
-[...6 lines deleted...]
-              <w:t>2</w:t>
+              <w:t xml:space="preserve">Receiving an extension by contacting Course Assistant prior to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>March 31</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-              <w:t>,</w:t>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> assignment deadline.</w:t>
+              <w:t>, assignment deadline.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4375D086" w14:textId="76028B13" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="762DB72E" w14:textId="2BBA5868" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00D42AF9" w:rsidP="006C2491">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="76"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Student does not complete </w:t>
-[...8 lines deleted...]
-              <w:t>8</w:t>
+              <w:t xml:space="preserve">Do not complete </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>this OST 604</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> requirement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> March 31</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>I-Pass cases by April 1</w:t>
-[...6 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6,</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> or receive an extension by </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>March 31</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>, 202</w:t>
             </w:r>
-            <w:r w:rsidR="00757070">
-[...4 lines deleted...]
-              <w:t>6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831F1C" w:rsidRPr="008221B9" w14:paraId="1196DD7A" w14:textId="77777777" w:rsidTr="00813023">
+      <w:tr w:rsidR="00D42AF9" w:rsidRPr="008221B9" w14:paraId="31B9B8ED" w14:textId="77777777" w:rsidTr="11025AC6">
         <w:trPr>
           <w:trHeight w:val="1298"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="733B26F8" w14:textId="77777777" w:rsidR="00831F1C" w:rsidRPr="002725D7" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="360E0EC0" w14:textId="21FC904C" w:rsidR="00D42AF9" w:rsidRPr="002725D7" w:rsidRDefault="00D42AF9" w:rsidP="006C2491">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002725D7">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t>AACOM Graduating Senior Survey</w:t>
-[...41 lines deleted...]
-              <w:t>The student will be responsible to complete the survey in total.</w:t>
+              <w:t xml:space="preserve">Informed Consent Video Assignment </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73D3828A" w14:textId="03DA8C5D" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="5458A82D" w14:textId="213B9888" w:rsidR="00D42AF9" w:rsidRPr="008B7BC1" w:rsidRDefault="00D42AF9" w:rsidP="006C2491">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008221B9">
-[...24 lines deleted...]
-              <w:t>In addition, MSUCOM will be verifying completion with AACOM.</w:t>
+            <w:r w:rsidRPr="008B7BC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Upload completed video directly </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD1704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>into</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD1704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>OST 604 Informed Consent Dropbox</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B7BC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:r w:rsidR="00087099">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the OST 604 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B7BC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D2L </w:t>
+            </w:r>
+            <w:r w:rsidR="00087099">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B7BC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">using an accepted format. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1443D010" w14:textId="1053FCBD" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="6838AAAD" w14:textId="648C2060" w:rsidR="00D42AF9" w:rsidRPr="00416FEE" w:rsidRDefault="173BEC91" w:rsidP="006C2491">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="75"/>
-              <w:rPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008221B9">
-[...35 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00416FEE">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete and upload assignment by </w:t>
+            </w:r>
+            <w:r w:rsidR="3B771A7C" w:rsidRPr="00416FEE">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>March 31</w:t>
+            </w:r>
+            <w:r w:rsidR="00416FEE">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="008221B9">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> deadline.</w:t>
+            <w:r w:rsidR="3B771A7C" w:rsidRPr="00416FEE">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0891A6E5" w14:textId="30777017" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="60F89101" w14:textId="0A442EC1" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00D42AF9" w:rsidP="006C2491">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="75"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Receiving an extension by contacting Course Assistant prior to the April 1</w:t>
-[...6 lines deleted...]
-              <w:t>2</w:t>
+              <w:t xml:space="preserve">Receiving an extension by contacting Course Assistant prior to the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>March 31</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="008221B9" w:rsidRPr="008221B9">
+            <w:r w:rsidR="00416FEE" w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00757070">
-[...11 lines deleted...]
-              <w:t>,</w:t>
+            <w:r w:rsidR="00416FEE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7,</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> assignment deadline.</w:t>
+              <w:t xml:space="preserve"> assignment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56BC51B1" w14:textId="31B095FF" w:rsidR="00831F1C" w:rsidRPr="008221B9" w:rsidRDefault="00831F1C" w:rsidP="00831F1C">
+          <w:p w14:paraId="3ADFAB41" w14:textId="5413A5FF" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00D42AF9" w:rsidP="006C2491">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="76"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Student does not complete the AACOM survey by April 1</w:t>
-[...6 lines deleted...]
-              <w:t>2</w:t>
+              <w:t xml:space="preserve">Do not complete </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>this OST 604</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-              <w:t>,</w:t>
+              <w:t xml:space="preserve"> requirement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> March 31</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> deadline.</w:t>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or receive an extension by </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>March 31</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE1D05" w:rsidRPr="008221B9" w14:paraId="06A7212C" w14:textId="77777777" w:rsidTr="00813023">
+      <w:tr w:rsidR="00D42AF9" w:rsidRPr="008221B9" w14:paraId="36108204" w14:textId="77777777" w:rsidTr="11025AC6">
         <w:trPr>
           <w:trHeight w:val="1298"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21E54DD5" w14:textId="0E24FDE5" w:rsidR="00FE1D05" w:rsidRPr="002725D7" w:rsidRDefault="00FE1D05" w:rsidP="00831F1C">
+          <w:p w14:paraId="688ADB97" w14:textId="261D1332" w:rsidR="00D42AF9" w:rsidRPr="002725D7" w:rsidRDefault="00D42AF9" w:rsidP="00D42AF9">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...6 lines deleted...]
-                <w:lang w:bidi="en-US"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002725D7">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-              <w:t>Clinical Case Logs</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IPE RN Shadow Experience Videos:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74E79A79" w14:textId="3719AF97" w:rsidR="00FE1D05" w:rsidRPr="008221B9" w:rsidRDefault="00FE1D05" w:rsidP="00831F1C">
+          <w:p w14:paraId="32170FFD" w14:textId="2100C1C2" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00D42AF9" w:rsidP="00D42AF9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-                <w:lang w:bidi="en-US"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-              <w:t>Medtrics</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All videos and links can be found and should be assessed </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the OST 604 D2L page.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="741E19B4" w14:textId="1CFFAF03" w:rsidR="00FE1D05" w:rsidRPr="008221B9" w:rsidRDefault="00FE1D05" w:rsidP="00831F1C">
+          <w:p w14:paraId="39CD3879" w14:textId="490D76F5" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00D42AF9" w:rsidP="00D42AF9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="75"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>All diagnoses logged or readings done by December 31, 202</w:t>
-[...6 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Watch all IPE Videos prior March 31, 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41CCF112" w14:textId="003B166A" w:rsidR="00FE1D05" w:rsidRPr="008221B9" w:rsidRDefault="00FE1D05" w:rsidP="00831F1C">
+          <w:p w14:paraId="10FC5273" w14:textId="2B2D99CF" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00D42AF9" w:rsidP="00D42AF9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="75"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Receiving an extension by contacting the Course Assistant prior to the Dec 31, </w:t>
-[...20 lines deleted...]
-              <w:t>,</w:t>
+              <w:t>Receiving an extension by contacting Course Assistant prior to March 31, 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> deadline</w:t>
+              <w:t>, assignment deadline.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E4921EB" w14:textId="1B17946B" w:rsidR="00FE1D05" w:rsidRPr="008221B9" w:rsidRDefault="00FE1D05" w:rsidP="00831F1C">
+          <w:p w14:paraId="3AF3CD1C" w14:textId="2B75262B" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00D42AF9" w:rsidP="00D42AF9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="76"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Student does not complete the clinical case logs or readings or receive an extension from the CA</w:t>
+              <w:t>Do not turn complete and submit all OST 604 requirements March 31, 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or receive an extension by March 31, 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00933CEC" w:rsidRPr="008221B9" w14:paraId="27534948" w14:textId="77777777" w:rsidTr="00813023">
+      <w:tr w:rsidR="00F0722F" w:rsidRPr="008221B9" w14:paraId="04B4CD15" w14:textId="77777777" w:rsidTr="003642BF">
         <w:trPr>
           <w:trHeight w:val="1298"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EC5CA48" w14:textId="10F2554A" w:rsidR="00933CEC" w:rsidRPr="008221B9" w:rsidRDefault="00933CEC" w:rsidP="00933CEC">
+          <w:p w14:paraId="3B943EA4" w14:textId="1B78527D" w:rsidR="00F0722F" w:rsidRPr="00471DE8" w:rsidRDefault="00F0722F" w:rsidP="00F0722F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008221B9">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00471DE8">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>IPE RN Shadow Experience: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04EE2146" w14:textId="5FFD9387" w:rsidR="00933CEC" w:rsidRPr="008221B9" w:rsidRDefault="007E6CB7" w:rsidP="00933CEC">
+          <w:p w14:paraId="55BE0CA9" w14:textId="692D3C03" w:rsidR="00F0722F" w:rsidRPr="001D7986" w:rsidRDefault="00F0722F" w:rsidP="00F0722F">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0" w:right="75"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D7986">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The student must spend one complete shift of at least </w:t>
+            </w:r>
+            <w:r w:rsidR="00E3614B" w:rsidRPr="001D7986">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00E3614B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hours</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D7986">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t> shadowing a Registered Nurse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76F88586" w14:textId="036C077E" w:rsidR="00F0722F" w:rsidRPr="001D7986" w:rsidRDefault="00F0722F" w:rsidP="00B67E78">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="0" w:right="75"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>1. O</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D7986">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>n an inpatient medical unit or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37274AD5" w14:textId="515A8A80" w:rsidR="00F0722F" w:rsidRDefault="00F0722F" w:rsidP="00B67E78">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="0" w:right="75"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>2. O</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D7986">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>n an outpatient</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D7986">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D7986">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>rotation with a nurse navigator</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D7986">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D7986">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>or equivalent within a patient centered medical home who assists patients with chronic disease management such as diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64F65C80" w14:textId="77777777" w:rsidR="00F0722F" w:rsidRDefault="00F0722F" w:rsidP="00F0722F">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0" w:right="75"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0440E885" w14:textId="1C9C1628" w:rsidR="00F0722F" w:rsidRPr="001D7986" w:rsidRDefault="006852E2" w:rsidP="00F0722F">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0" w:right="75"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Students</w:t>
+            </w:r>
+            <w:r w:rsidR="00F0722F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> must upload their completed IPE RN Nurse Shadow form to the OST 604 IPE Nurse Shadow Dropbox in the OST 604 D2L page by the deadline noted in the OST 604 syllabus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4133E81A" w14:textId="77777777" w:rsidR="00F0722F" w:rsidRPr="008221B9" w:rsidRDefault="00F0722F" w:rsidP="00F0722F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="-14" w:right="75"/>
-[...1 lines deleted...]
-                <w:b/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5C1511" w14:textId="3B598716" w:rsidR="00F0722F" w:rsidRPr="00F0722F" w:rsidRDefault="00F31CB9" w:rsidP="00F0722F">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="75"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete your IPE Nurse Shadow 8-hour shift and upload your IPE RN Nurse Shadow form to the correct </w:t>
+            </w:r>
+            <w:r w:rsidR="004C0619">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dropbox in the OST 604 D2L page by </w:t>
+            </w:r>
+            <w:r w:rsidR="00E5234C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>March 31, 2027.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA13566" w14:textId="4C87F135" w:rsidR="00F0722F" w:rsidRPr="00F0722F" w:rsidRDefault="00F0722F" w:rsidP="00F0722F">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="75"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F0722F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Receiving an extension by contacting Course Assistant prior to </w:t>
+            </w:r>
+            <w:r w:rsidR="006852E2" w:rsidRPr="00F0722F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>March</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0722F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 31, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00E5234C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0722F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, assignment deadline.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="658A4638" w14:textId="3DDFBA48" w:rsidR="00F0722F" w:rsidRPr="00F0722F" w:rsidRDefault="00F0722F" w:rsidP="00F0722F">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="76"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F0722F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do not </w:t>
+            </w:r>
+            <w:r w:rsidR="00A76194">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">complete your IPE RN 8-hour Nurse shadow shift and/or </w:t>
+            </w:r>
+            <w:r w:rsidR="00A96C1D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>submit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0722F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> complete</w:t>
+            </w:r>
+            <w:r w:rsidR="00E5234C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0722F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A76194">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IPE RN Nurse Shadow Form</w:t>
+            </w:r>
+            <w:r w:rsidR="00A96C1D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to the correct dropbox in the OST 604 D2L page by</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0722F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> March 31, </w:t>
+            </w:r>
+            <w:r w:rsidR="00E3614B" w:rsidRPr="00F0722F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00E3614B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00E3614B" w:rsidRPr="00F0722F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0722F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> receive an extension by March 31, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00E5234C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0722F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D42AF9" w:rsidRPr="008221B9" w14:paraId="050BE436" w14:textId="77777777" w:rsidTr="11025AC6">
+        <w:trPr>
+          <w:trHeight w:val="1298"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF95DA0" w14:textId="3AA20E4F" w:rsidR="00D42AF9" w:rsidRPr="002725D7" w:rsidRDefault="00D42AF9" w:rsidP="00D42AF9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002725D7">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...115 lines deleted...]
-              <w:t> </w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Transfer of Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67780547" w14:textId="7ACDF85D" w:rsidR="00933CEC" w:rsidRPr="008221B9" w:rsidRDefault="00933CEC" w:rsidP="00933CEC">
+          <w:p w14:paraId="2589897C" w14:textId="111BE7D7" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00D42AF9" w:rsidP="00D42AF9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="-14" w:right="75"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Through the I-Pass Website. </w:t>
+            </w:r>
+            <w:r w:rsidR="006852E2" w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Students</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will complete </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>eight</w:t>
+            </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-              <w:t>course</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cases list above in OST 604 syllabus</w:t>
+            </w:r>
+            <w:r w:rsidR="00F81782" w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F81782">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00087099">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>No need to upload anything, confirmation will be made through the I-Pass site.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39D7C1A4" w14:textId="4115B88E" w:rsidR="00933CEC" w:rsidRPr="008221B9" w:rsidRDefault="00933CEC" w:rsidP="00933CEC">
+          <w:p w14:paraId="2E91CFB5" w14:textId="262927B0" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00D42AF9" w:rsidP="00D42AF9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="75"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Student completes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I-Pass cases by April 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, deadline.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ADA196A" w14:textId="596C937D" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00D42AF9" w:rsidP="00D42AF9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="75"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Receiving an extension by contacting Course Assistant prior to the April 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, assignment deadline.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0DB600" w14:textId="55E07293" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00E3614B" w:rsidP="00D42AF9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="76"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Students do</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42AF9" w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not complete </w:t>
+            </w:r>
+            <w:r w:rsidR="00D42AF9" w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D42AF9" w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I-Pass cases by April 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42AF9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42AF9" w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42AF9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42AF9" w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D42AF9" w:rsidRPr="008221B9" w14:paraId="19CD6CC3" w14:textId="77777777" w:rsidTr="11025AC6">
+        <w:trPr>
+          <w:trHeight w:val="1298"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1611CEA7" w14:textId="77777777" w:rsidR="00D42AF9" w:rsidRPr="002725D7" w:rsidRDefault="00D42AF9" w:rsidP="00D42AF9">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002725D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>AACOM Graduating Senior Survey</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EB25534" w14:textId="703C81A9" w:rsidR="00D42AF9" w:rsidRPr="002725D7" w:rsidRDefault="00D42AF9" w:rsidP="00D42AF9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002725D7">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The student will be provided </w:t>
+            </w:r>
+            <w:r w:rsidR="0039619C" w:rsidRPr="002725D7">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002725D7">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a link to the survey from MSUCOM at the end of March. The </w:t>
+            </w:r>
+            <w:r w:rsidR="0039619C" w:rsidRPr="002725D7">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>students</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002725D7">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will be responsible </w:t>
+            </w:r>
+            <w:r w:rsidR="00425B2E" w:rsidRPr="002725D7">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>for completing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002725D7">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the survey in total.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7BA5A7" w14:textId="07E0B743" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00421DEB" w:rsidP="00D42AF9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students must </w:t>
+            </w:r>
+            <w:r w:rsidR="0039619C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>complete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the survey by the deadline </w:t>
+            </w:r>
+            <w:r w:rsidR="0074046A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>noted int he OST 604 syllabus</w:t>
+            </w:r>
+            <w:r w:rsidR="00F81782">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D42AF9" w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSUCOM will be verifying completion </w:t>
+            </w:r>
+            <w:r w:rsidR="0074046A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>through AACOM</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42AF9" w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="148EB197" w14:textId="26E094D1" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="0039619C" w:rsidP="00D42AF9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="75"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Students</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42AF9" w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> completed the AACOM survey by April 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42AF9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42AF9" w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42AF9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42AF9" w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, deadline.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="413FB0FE" w14:textId="0A6ABE5F" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00D42AF9" w:rsidP="00D42AF9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="75"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Receiving an extension by contacting Course Assistant prior to the April 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, assignment deadline.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4375D086" w14:textId="152283CC" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00D42AF9" w:rsidP="00D42AF9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="76"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Student does not complete the AACOM survey by April 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, deadline.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D42AF9" w:rsidRPr="008221B9" w14:paraId="1196DD7A" w14:textId="77777777" w:rsidTr="11025AC6">
+        <w:trPr>
+          <w:trHeight w:val="1298"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C938EA0" w14:textId="3B2B363A" w:rsidR="00D42AF9" w:rsidRPr="002725D7" w:rsidRDefault="00D42AF9" w:rsidP="00D42AF9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002725D7">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Clinical Case Logs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D3828A" w14:textId="79CA50D0" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00FE0709" w:rsidP="00D42AF9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Student</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> must complete </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>all of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the required 72 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B92375">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Medtrics Case Log diagnosis by the due date noted in the OST 604 syllabus</w:t>
+            </w:r>
+            <w:r w:rsidR="00B11BD4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00757F43">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>MSUCOM will verify completion through Medtrics.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1443D010" w14:textId="53BBABA8" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00D42AF9" w:rsidP="00D42AF9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="75"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>All diagnoses logged or readings done by December 31, 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0891A6E5" w14:textId="75CBFB80" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00D42AF9" w:rsidP="00D42AF9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="75"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Receiving an extension by contacting the Course Assistant prior to the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ember</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 31, 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, deadline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56BC51B1" w14:textId="4CAABCDE" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00E3614B" w:rsidP="00D42AF9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="76"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Students do</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42AF9" w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not complete the clinical case logs or readings or receive an extension from the CA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D42AF9" w:rsidRPr="008221B9" w14:paraId="06A7212C" w14:textId="77777777" w:rsidTr="11025AC6">
+        <w:trPr>
+          <w:trHeight w:val="1298"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E54DD5" w14:textId="186A92FA" w:rsidR="00D42AF9" w:rsidRPr="00F3074F" w:rsidRDefault="00D42AF9" w:rsidP="00D42AF9">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3074F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Student Evaluation of Clerkship Course</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3074F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E79A79" w14:textId="2765DEBD" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00D42AF9" w:rsidP="00D42AF9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students will submit their </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>course</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> evaluations electronically </w:t>
+            </w:r>
+            <w:r w:rsidR="001A03DC">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">through the link provided in the OST 604 D2L page </w:t>
+            </w:r>
+            <w:r w:rsidR="002659C8">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">no later than </w:t>
+            </w:r>
+            <w:r w:rsidR="0053786E">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>the last day of OST 604.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="741E19B4" w14:textId="726A7997" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00D42AF9" w:rsidP="00D42AF9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="75"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Completed 100% by 11:59 </w:t>
+            </w:r>
+            <w:r w:rsidR="00425B2E" w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pm on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008221B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last day of the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>course</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="276AB228" w14:textId="77777777" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00D42AF9" w:rsidP="00D42AF9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Will be the conditional grade until all requirements of this </w:t>
             </w:r>
-            <w:r w:rsidR="003F6B61">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>course</w:t>
             </w:r>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> are </w:t>
-[...6 lines deleted...]
-              <w:t>met.</w:t>
+              <w:t xml:space="preserve"> are met.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="026F5767" w14:textId="267FB440" w:rsidR="00933CEC" w:rsidRPr="008221B9" w:rsidRDefault="00933CEC" w:rsidP="00933CEC">
+          <w:p w14:paraId="41CCF112" w14:textId="461921E2" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00D42AF9" w:rsidP="00D42AF9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="75"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0478BF65" w14:textId="3E25480A" w:rsidR="00933CEC" w:rsidRPr="008221B9" w:rsidRDefault="00933CEC" w:rsidP="00933CEC">
+          <w:p w14:paraId="6E4921EB" w14:textId="4D35BE3B" w:rsidR="00D42AF9" w:rsidRPr="008221B9" w:rsidRDefault="00D42AF9" w:rsidP="00D42AF9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="76"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008221B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within 14 days (about 2 weeks) from the end of the </w:t>
             </w:r>
-            <w:r w:rsidR="003F6B61">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>course</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00813023">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="00813023">
-      <w:headerReference w:type="first" r:id="rId45"/>
+      <w:headerReference w:type="first" r:id="rId46"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AA8D1FD" w14:textId="77777777" w:rsidR="00D038C3" w:rsidRDefault="00D038C3" w:rsidP="00E756E0">
+    <w:p w14:paraId="65D47C3B" w14:textId="77777777" w:rsidR="006A32D8" w:rsidRDefault="006A32D8" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01C23154" w14:textId="77777777" w:rsidR="00D038C3" w:rsidRDefault="00D038C3" w:rsidP="00E756E0">
+    <w:p w14:paraId="04CA93A3" w14:textId="77777777" w:rsidR="006A32D8" w:rsidRDefault="006A32D8" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="01AD2DA9" w14:textId="77777777" w:rsidR="00D038C3" w:rsidRDefault="00D038C3">
+    <w:p w14:paraId="7737F725" w14:textId="77777777" w:rsidR="006A32D8" w:rsidRDefault="006A32D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="24E5865A" w14:textId="570B75E6" w:rsidR="002A00DA" w:rsidRDefault="002A00DA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6E96810A" w14:textId="6162C248" w:rsidR="0057351F" w:rsidRDefault="009F36E4">
+  <w:p w14:paraId="6E96810A" w14:textId="4C88E013" w:rsidR="0057351F" w:rsidRDefault="009F36E4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="00973D55">
+      <w:t>6/30/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="121F302D" w14:textId="23CB5521" w:rsidR="0057351F" w:rsidRDefault="0057351F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1155803875"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="41E16A8E" w14:textId="77777777" w:rsidR="006D0234" w:rsidRDefault="006D0234">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="7FC19DA7" w14:textId="1F6FFBAF" w:rsidR="00A15EC2" w:rsidRDefault="009F36E4">
+  <w:p w14:paraId="7FC19DA7" w14:textId="6EEC3938" w:rsidR="00A15EC2" w:rsidRDefault="009F36E4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="00F605C2">
+      <w:t>6/30/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40E6082C" w14:textId="77777777" w:rsidR="00D038C3" w:rsidRDefault="00D038C3" w:rsidP="00E756E0">
+    <w:p w14:paraId="3B417291" w14:textId="77777777" w:rsidR="006A32D8" w:rsidRDefault="006A32D8" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11CF24A0" w14:textId="77777777" w:rsidR="00D038C3" w:rsidRDefault="00D038C3" w:rsidP="00E756E0">
+    <w:p w14:paraId="7C3DD641" w14:textId="77777777" w:rsidR="006A32D8" w:rsidRDefault="006A32D8" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2E4503A7" w14:textId="77777777" w:rsidR="00D038C3" w:rsidRDefault="00D038C3">
+    <w:p w14:paraId="2ECE80D8" w14:textId="77777777" w:rsidR="006A32D8" w:rsidRDefault="006A32D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="3BB02BAA" w:rsidR="004A166C" w:rsidRDefault="00536493" w:rsidP="00E65779">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="5955"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Essential Clinical Skills for Senior Medical Students </w:t>
     </w:r>
     <w:r w:rsidR="00E65779">
       <w:t>OST 604</w:t>
     </w:r>
     <w:r w:rsidR="00E65779">
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="70AC53E4" w14:textId="77777777" w:rsidR="00E65779" w:rsidRDefault="00E65779">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="685AB554" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
     </w:tblGrid>
     <w:tr w:rsidR="004A166C" w14:paraId="571D9B13" w14:textId="77777777" w:rsidTr="31330843">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2E07CDA0" w14:textId="68EC2EEB" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:t>Course and number</w:t>
           </w:r>
@@ -15869,1161 +19031,144 @@
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="CCdDB6R3IQFXhW" int2:id="P1fGVmSx">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="eMmI7azLzcQQPK" int2:id="QRJgx7bR">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="B4kqG4CP0lq864" int2:id="tecYnw9Q">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01DF07DF"/>
+    <w:nsid w:val="22DB605C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="46C8DEAE"/>
-[...679 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="B85C5198"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="B04E0F1E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...343 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22F70F50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BACD6DA"/>
     <w:lvl w:ilvl="0" w:tplc="10F00548">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="945" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AFBEBC0A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1277" w:hanging="363"/>
@@ -17096,51 +19241,51 @@
     <w:lvl w:ilvl="7" w:tplc="684A45DE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3299" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A3823704">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3636" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23335B2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="395CD7D6"/>
     <w:lvl w:ilvl="0" w:tplc="E19A8E40">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D0829462">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="DAA2283C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17182,51 +19327,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5310F050">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D6A074FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="278964B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7904F48C"/>
     <w:lvl w:ilvl="0" w:tplc="94981ACC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -17271,503 +19416,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...451 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34D207BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23944D6E"/>
     <w:lvl w:ilvl="0" w:tplc="C67AD452">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1420" w:hanging="360"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:spacing w:val="-4"/>
         <w:w w:val="98"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="351842E8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
@@ -17842,51 +19535,51 @@
     <w:lvl w:ilvl="7" w:tplc="49B6397C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3443" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DA245ABA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3732" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37771EB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E31C3DDE"/>
     <w:lvl w:ilvl="0" w:tplc="DABE6756">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -17931,650 +19624,396 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C6111A3"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DC60748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9572E55E"/>
+    <w:tmpl w:val="011A7D90"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BD14F1B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1E949A42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CFFC71C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="EF984DFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="294E04E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0F0465F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2784806A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D1BC972C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FC2CC576">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FB3A9598">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8D1E287C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8B466642">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5791162B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="681EE376"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...112 lines deleted...]
-      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
-[...224 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...224 lines deleted...]
-      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
@@ -18610,623 +20049,137 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59CE0794"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="677D72FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D3A849E4"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:tmpl w:val="395CD7D6"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1488" w:hanging="360"/>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="AD2AD316">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2462" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6BEE06CE">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3444" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85B28AD0">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4426" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F8A09A12">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5408" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="328A59B0">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6390" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23FA7A7E">
-[...33 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...455 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="678762F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A00447E4"/>
     <w:lvl w:ilvl="0" w:tplc="F1A0287A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="948" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F1A0287A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1488" w:hanging="360"/>
       </w:pPr>
@@ -19301,363 +20254,164 @@
     <w:lvl w:ilvl="7" w:tplc="9FC26B80">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8026" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6DE464A4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...229 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68D44CE9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B236507A"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D8F5289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8C6A35C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1420" w:hanging="360"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:spacing w:val="-4"/>
         <w:w w:val="98"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="351842E8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
@@ -19732,79 +20486,429 @@
     <w:lvl w:ilvl="7" w:tplc="49B6397C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3443" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DA245ABA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3732" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71260BF4"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F6308CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="011A7D90"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="39500AB6"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72347DE8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3FA9EEE"/>
+    <w:lvl w:ilvl="0" w:tplc="AAA633C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9C526B62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F99EAF74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9D94D38C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1A0EE720">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="404400F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="87D81354">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E9E481C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2C506D58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72389FE1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D562CA74"/>
+    <w:lvl w:ilvl="0" w:tplc="B04E0F1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="3A52D0EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4A366310">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F254149C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04663E1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="40A42B1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8FFA0018">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10ACD67C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="03F08308">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="792C6B5B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6DF26ABE"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E0012A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E002676A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -19845,792 +20949,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...740 lines deleted...]
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E3F0A36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E924118"/>
     <w:lvl w:ilvl="0" w:tplc="378A21E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="948" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:spacing w:val="-3"/>
         <w:w w:val="98"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="83C8189C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -20709,2465 +21072,2609 @@
     <w:lvl w:ilvl="7" w:tplc="12582B9A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8086" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FF504B5A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9157" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="735204698">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="658849003">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="2" w16cid:durableId="500043265">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="500043265">
+  <w:num w:numId="3" w16cid:durableId="1839733127">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="486559289">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1518619170">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1486773459">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1481314216">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="931359406">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1130783948">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1839733127">
-[...26 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="1402143651">
+  <w:num w:numId="10" w16cid:durableId="679044143">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="429200301">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="11" w16cid:durableId="464080079">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1247377978">
+  <w:num w:numId="12" w16cid:durableId="534118713">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1741520692">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="789131491">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="14" w16cid:durableId="1161850524">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="882791971">
-[...17 lines deleted...]
-  <w:num w:numId="23" w16cid:durableId="511917341">
+  <w:num w:numId="15" w16cid:durableId="2094812316">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1364596446">
+  <w:num w:numId="16" w16cid:durableId="1146242160">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1282303862">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1804226250">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1823040746">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="19" w16cid:durableId="1917125416">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1914462442">
-[...23 lines deleted...]
-  <w:num w:numId="34" w16cid:durableId="103812979">
+  <w:num w:numId="20" w16cid:durableId="754786888">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1486773459">
-[...32 lines deleted...]
-  <w:numIdMacAtCleanup w:val="26"/>
+  <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
+    <w:rsid w:val="0001496E"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00033A04"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
+    <w:rsid w:val="00036307"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
+    <w:rsid w:val="00044C51"/>
+    <w:rsid w:val="00044D81"/>
     <w:rsid w:val="00046A1B"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="00052E65"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
+    <w:rsid w:val="000636A9"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
+    <w:rsid w:val="00071346"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
+    <w:rsid w:val="0008009E"/>
     <w:rsid w:val="000801F8"/>
+    <w:rsid w:val="00080870"/>
+    <w:rsid w:val="000827C3"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
+    <w:rsid w:val="00087099"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
+    <w:rsid w:val="00090F8C"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A2BB6"/>
     <w:rsid w:val="000A3485"/>
+    <w:rsid w:val="000A3D50"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B374E"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3A2C"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C4AD5"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
+    <w:rsid w:val="000C708F"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D0293"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6F70"/>
+    <w:rsid w:val="000D71F5"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
+    <w:rsid w:val="001021D7"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
+    <w:rsid w:val="00112BA3"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
+    <w:rsid w:val="00114A81"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
+    <w:rsid w:val="001157EB"/>
     <w:rsid w:val="0011637E"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="0012242A"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001328B4"/>
+    <w:rsid w:val="0013303F"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00133DED"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="00136477"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="001422AA"/>
+    <w:rsid w:val="00142EE3"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
+    <w:rsid w:val="00152684"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156BF4"/>
+    <w:rsid w:val="00156D22"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
+    <w:rsid w:val="0016210F"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
+    <w:rsid w:val="00186B3C"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="00194CE1"/>
+    <w:rsid w:val="00196209"/>
     <w:rsid w:val="00196FB2"/>
+    <w:rsid w:val="00197DA4"/>
+    <w:rsid w:val="001A03DC"/>
     <w:rsid w:val="001A0CD5"/>
     <w:rsid w:val="001A10CE"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A1C23"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6A4E"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001C1E32"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C33E0"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C53C4"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D51EF"/>
+    <w:rsid w:val="001D5CBC"/>
+    <w:rsid w:val="001D7986"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
+    <w:rsid w:val="001E24CB"/>
+    <w:rsid w:val="001E2A8B"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
+    <w:rsid w:val="001E555C"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
+    <w:rsid w:val="001E71A6"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F2793"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
+    <w:rsid w:val="001F41A6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F4C9D"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
+    <w:rsid w:val="0020033D"/>
+    <w:rsid w:val="00202056"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="002059FA"/>
+    <w:rsid w:val="0020679B"/>
     <w:rsid w:val="002070D3"/>
+    <w:rsid w:val="002079CA"/>
     <w:rsid w:val="0021153B"/>
+    <w:rsid w:val="00211EFF"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="0021682A"/>
+    <w:rsid w:val="00217AB1"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
+    <w:rsid w:val="00225C25"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
+    <w:rsid w:val="00230B1F"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233966"/>
     <w:rsid w:val="00233E62"/>
+    <w:rsid w:val="00234E12"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="00237712"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="00240E2C"/>
     <w:rsid w:val="002422D0"/>
+    <w:rsid w:val="002423AA"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="00244026"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
+    <w:rsid w:val="00246660"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
+    <w:rsid w:val="00262183"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
+    <w:rsid w:val="002638B2"/>
     <w:rsid w:val="00263D51"/>
+    <w:rsid w:val="00263ECF"/>
     <w:rsid w:val="00264528"/>
+    <w:rsid w:val="00264632"/>
     <w:rsid w:val="002652D5"/>
+    <w:rsid w:val="002659C8"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002725D7"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="00276F9D"/>
+    <w:rsid w:val="002778F2"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002947DA"/>
     <w:rsid w:val="00294A2C"/>
     <w:rsid w:val="00294E93"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="0029535B"/>
     <w:rsid w:val="00295673"/>
+    <w:rsid w:val="00295EB2"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="002978C3"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A00DA"/>
     <w:rsid w:val="002A0CF7"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A23F7"/>
+    <w:rsid w:val="002A4192"/>
+    <w:rsid w:val="002A4D70"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B4E4E"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C25D9"/>
+    <w:rsid w:val="002C5107"/>
     <w:rsid w:val="002C5303"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
+    <w:rsid w:val="002C7480"/>
     <w:rsid w:val="002D2D69"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E3AE2"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
+    <w:rsid w:val="002F7E70"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300E78"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
+    <w:rsid w:val="00307472"/>
+    <w:rsid w:val="00307AFD"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00312053"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
+    <w:rsid w:val="00324B34"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="00325B55"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00331AFE"/>
+    <w:rsid w:val="00331D20"/>
     <w:rsid w:val="00331D6F"/>
+    <w:rsid w:val="00332274"/>
+    <w:rsid w:val="00332415"/>
     <w:rsid w:val="003337D5"/>
+    <w:rsid w:val="003352E1"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00347616"/>
+    <w:rsid w:val="00347F9F"/>
+    <w:rsid w:val="00350661"/>
+    <w:rsid w:val="00350FC3"/>
     <w:rsid w:val="003528E5"/>
     <w:rsid w:val="00352E58"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360CA7"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
+    <w:rsid w:val="00363028"/>
+    <w:rsid w:val="003642BF"/>
+    <w:rsid w:val="0036471C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="00365BFF"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
+    <w:rsid w:val="00373B88"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374A8B"/>
     <w:rsid w:val="00374F56"/>
+    <w:rsid w:val="003758E9"/>
     <w:rsid w:val="00377FD9"/>
     <w:rsid w:val="00380F2A"/>
     <w:rsid w:val="00382DD3"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390D4C"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="003917EE"/>
+    <w:rsid w:val="00392356"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
+    <w:rsid w:val="0039619C"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A45E1"/>
+    <w:rsid w:val="003A4C59"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003A7B81"/>
     <w:rsid w:val="003B1413"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B54D8"/>
     <w:rsid w:val="003C0CE8"/>
+    <w:rsid w:val="003C1A08"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1912"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
+    <w:rsid w:val="003D2412"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0111"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E1E58"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E63CE"/>
+    <w:rsid w:val="003E6DE6"/>
+    <w:rsid w:val="003E7052"/>
     <w:rsid w:val="003F2A0B"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6B61"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401B43"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
+    <w:rsid w:val="00416FEE"/>
+    <w:rsid w:val="00417CC7"/>
     <w:rsid w:val="00421B5D"/>
+    <w:rsid w:val="00421DEB"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00423799"/>
+    <w:rsid w:val="00425B2E"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="004307B5"/>
+    <w:rsid w:val="0043291A"/>
     <w:rsid w:val="004348A9"/>
+    <w:rsid w:val="00435272"/>
+    <w:rsid w:val="00436969"/>
     <w:rsid w:val="00437E82"/>
     <w:rsid w:val="00440781"/>
+    <w:rsid w:val="00442486"/>
     <w:rsid w:val="00442A63"/>
+    <w:rsid w:val="0044464D"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
+    <w:rsid w:val="00450AED"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="00453AB5"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00456FE8"/>
     <w:rsid w:val="004572CE"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
+    <w:rsid w:val="00462BF4"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="0046352F"/>
     <w:rsid w:val="00463956"/>
+    <w:rsid w:val="00464249"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
+    <w:rsid w:val="00471DE8"/>
     <w:rsid w:val="00472EE7"/>
+    <w:rsid w:val="0047395F"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="004754F3"/>
+    <w:rsid w:val="00477D74"/>
     <w:rsid w:val="00477FB5"/>
+    <w:rsid w:val="0048001E"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
+    <w:rsid w:val="00480DCD"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="00492C37"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
+    <w:rsid w:val="00495AAB"/>
     <w:rsid w:val="00495FED"/>
+    <w:rsid w:val="004963CF"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A69DA"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
+    <w:rsid w:val="004B2925"/>
     <w:rsid w:val="004B3021"/>
+    <w:rsid w:val="004C0619"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2C55"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
+    <w:rsid w:val="004D05BD"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
+    <w:rsid w:val="004D2C46"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
+    <w:rsid w:val="004D66B5"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F62B8"/>
+    <w:rsid w:val="004F64DD"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
+    <w:rsid w:val="00501B26"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00503E57"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
+    <w:rsid w:val="00504A60"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
+    <w:rsid w:val="00527A5F"/>
     <w:rsid w:val="00527BDA"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="0053276C"/>
+    <w:rsid w:val="005360B6"/>
     <w:rsid w:val="00536493"/>
+    <w:rsid w:val="0053786E"/>
     <w:rsid w:val="00537E3E"/>
+    <w:rsid w:val="00541A3A"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
+    <w:rsid w:val="00552582"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
+    <w:rsid w:val="005563C2"/>
     <w:rsid w:val="00556404"/>
     <w:rsid w:val="0055670B"/>
+    <w:rsid w:val="00560EE3"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
+    <w:rsid w:val="00563724"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
+    <w:rsid w:val="00567719"/>
+    <w:rsid w:val="00567E71"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="0057218D"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="0057351F"/>
+    <w:rsid w:val="005736F8"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574875"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="00579CDC"/>
+    <w:rsid w:val="00583CD5"/>
     <w:rsid w:val="005842A5"/>
+    <w:rsid w:val="00584423"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="005879BF"/>
+    <w:rsid w:val="005909AC"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592943"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="00594A43"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A14CC"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
+    <w:rsid w:val="005B1BA1"/>
     <w:rsid w:val="005B2333"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
+    <w:rsid w:val="005D2A81"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005E0C21"/>
     <w:rsid w:val="005E0F1C"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
+    <w:rsid w:val="005E32E2"/>
+    <w:rsid w:val="005E44C0"/>
     <w:rsid w:val="005E47B6"/>
+    <w:rsid w:val="005E4C76"/>
+    <w:rsid w:val="005E60C5"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="005FE5EE"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="0060381E"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
+    <w:rsid w:val="00610B74"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
+    <w:rsid w:val="00613790"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="00620AEE"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006279DD"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
+    <w:rsid w:val="00630E93"/>
     <w:rsid w:val="00631074"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637C64"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
+    <w:rsid w:val="006449DE"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="006532FA"/>
     <w:rsid w:val="0065577A"/>
+    <w:rsid w:val="00661AD2"/>
+    <w:rsid w:val="00661BCB"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
+    <w:rsid w:val="00665BC3"/>
     <w:rsid w:val="00665F7F"/>
+    <w:rsid w:val="0066650B"/>
     <w:rsid w:val="0067006D"/>
+    <w:rsid w:val="00671837"/>
     <w:rsid w:val="0067299D"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
+    <w:rsid w:val="006852E2"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
+    <w:rsid w:val="00697B93"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
+    <w:rsid w:val="006A32D8"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B0A57"/>
     <w:rsid w:val="006B20B1"/>
+    <w:rsid w:val="006B337E"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006C08AA"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1751"/>
     <w:rsid w:val="006C1D96"/>
+    <w:rsid w:val="006C2491"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D0234"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2EE4"/>
+    <w:rsid w:val="006D4A22"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6530"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="007037E3"/>
     <w:rsid w:val="00704D61"/>
+    <w:rsid w:val="007057AA"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
+    <w:rsid w:val="007121EB"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
+    <w:rsid w:val="00720BFA"/>
     <w:rsid w:val="0072151F"/>
     <w:rsid w:val="00721623"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
+    <w:rsid w:val="00724696"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00727A22"/>
     <w:rsid w:val="00730048"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="0073215B"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
+    <w:rsid w:val="0074046A"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00746AC8"/>
     <w:rsid w:val="00746DE2"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="00751786"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00754069"/>
     <w:rsid w:val="00757070"/>
     <w:rsid w:val="00757BE7"/>
+    <w:rsid w:val="00757F43"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="00760D71"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00764191"/>
+    <w:rsid w:val="007655D8"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765D0D"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766093"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="007735E3"/>
+    <w:rsid w:val="0077419B"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007760AD"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
+    <w:rsid w:val="007844F7"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00786594"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="00791D2C"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
+    <w:rsid w:val="0079637C"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
+    <w:rsid w:val="007A62AA"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
+    <w:rsid w:val="007B1646"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3BE0"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C0038"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
+    <w:rsid w:val="007C4B89"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C6D30"/>
     <w:rsid w:val="007C71B4"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
+    <w:rsid w:val="007D777F"/>
     <w:rsid w:val="007E1756"/>
+    <w:rsid w:val="007E1A48"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E30AA"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CB7"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
+    <w:rsid w:val="007F1E01"/>
     <w:rsid w:val="007F217F"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
+    <w:rsid w:val="0081005F"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00813023"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="0082049B"/>
     <w:rsid w:val="00820583"/>
+    <w:rsid w:val="00820EA2"/>
     <w:rsid w:val="00820F8B"/>
+    <w:rsid w:val="0082101A"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008221B9"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
+    <w:rsid w:val="0082357A"/>
+    <w:rsid w:val="0082488F"/>
     <w:rsid w:val="0082490A"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
+    <w:rsid w:val="008308EA"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00831F1C"/>
+    <w:rsid w:val="0083237A"/>
     <w:rsid w:val="00832ACD"/>
+    <w:rsid w:val="008333EA"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008376A3"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
+    <w:rsid w:val="00843407"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
+    <w:rsid w:val="008444BD"/>
     <w:rsid w:val="00844B31"/>
     <w:rsid w:val="00845456"/>
+    <w:rsid w:val="0084563A"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
+    <w:rsid w:val="0086240E"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="00864551"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
+    <w:rsid w:val="00866A24"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870818"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00870ECD"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872D8B"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00873DEF"/>
+    <w:rsid w:val="00874354"/>
     <w:rsid w:val="00874ECA"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00875F74"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="0088401C"/>
     <w:rsid w:val="0088562D"/>
     <w:rsid w:val="00885791"/>
+    <w:rsid w:val="00885CA4"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
+    <w:rsid w:val="008A07AF"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
+    <w:rsid w:val="008A43C1"/>
+    <w:rsid w:val="008A4D6D"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
+    <w:rsid w:val="008A7A1A"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
+    <w:rsid w:val="008B5E5B"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B720C"/>
+    <w:rsid w:val="008B7BC1"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
+    <w:rsid w:val="008C7118"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
+    <w:rsid w:val="008D79F5"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
+    <w:rsid w:val="00900F16"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00906410"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
+    <w:rsid w:val="00906EDA"/>
+    <w:rsid w:val="00910047"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
+    <w:rsid w:val="00913F80"/>
     <w:rsid w:val="0091548F"/>
+    <w:rsid w:val="009154FF"/>
     <w:rsid w:val="009156D7"/>
     <w:rsid w:val="00916057"/>
+    <w:rsid w:val="009169BC"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="009204C9"/>
+    <w:rsid w:val="00920876"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
+    <w:rsid w:val="0092291E"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
+    <w:rsid w:val="00932DB0"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="00933CEC"/>
+    <w:rsid w:val="00934CF5"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941483"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="00943C7D"/>
     <w:rsid w:val="009456C5"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
+    <w:rsid w:val="009523CE"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="00961DC8"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="00971AE4"/>
     <w:rsid w:val="00971C38"/>
+    <w:rsid w:val="00971FEA"/>
     <w:rsid w:val="0097203D"/>
+    <w:rsid w:val="009734B5"/>
+    <w:rsid w:val="00973D55"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B1C"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="00986D2D"/>
+    <w:rsid w:val="009900FD"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
+    <w:rsid w:val="00991870"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
+    <w:rsid w:val="00997EA1"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B19A2"/>
     <w:rsid w:val="009B20F8"/>
+    <w:rsid w:val="009B2782"/>
     <w:rsid w:val="009B2D0A"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B3649"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5A70"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D68D2"/>
     <w:rsid w:val="009D6D77"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E21D1"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
+    <w:rsid w:val="009E357A"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
+    <w:rsid w:val="009F344E"/>
     <w:rsid w:val="009F36E4"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F4777"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A01F0B"/>
+    <w:rsid w:val="00A02173"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A10131"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A15235"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A15EC2"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A2434D"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40616"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
+    <w:rsid w:val="00A43AC9"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
+    <w:rsid w:val="00A45AD6"/>
     <w:rsid w:val="00A46265"/>
+    <w:rsid w:val="00A467FB"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61169"/>
+    <w:rsid w:val="00A6156E"/>
     <w:rsid w:val="00A6221B"/>
+    <w:rsid w:val="00A64F8B"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
+    <w:rsid w:val="00A703D6"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D03"/>
     <w:rsid w:val="00A73D1C"/>
+    <w:rsid w:val="00A73D39"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
+    <w:rsid w:val="00A76194"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
+    <w:rsid w:val="00A83629"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FA4"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85E4F"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A96074"/>
+    <w:rsid w:val="00A96976"/>
+    <w:rsid w:val="00A96C1D"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00AA087F"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA2721"/>
+    <w:rsid w:val="00AA3B07"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA6E60"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
+    <w:rsid w:val="00AB2DEA"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7C75"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC271A"/>
     <w:rsid w:val="00AC32F0"/>
+    <w:rsid w:val="00AC4381"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4FA6"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD3C97"/>
+    <w:rsid w:val="00AD5E03"/>
     <w:rsid w:val="00AD69E2"/>
+    <w:rsid w:val="00AD78EB"/>
     <w:rsid w:val="00AE0C68"/>
+    <w:rsid w:val="00AE170C"/>
     <w:rsid w:val="00AE1B87"/>
+    <w:rsid w:val="00AE4693"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF378A"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00AF7C5C"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
+    <w:rsid w:val="00B11BD4"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
+    <w:rsid w:val="00B247A9"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
+    <w:rsid w:val="00B26B56"/>
     <w:rsid w:val="00B26BE6"/>
+    <w:rsid w:val="00B26F68"/>
     <w:rsid w:val="00B324B3"/>
     <w:rsid w:val="00B33235"/>
+    <w:rsid w:val="00B3372F"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
+    <w:rsid w:val="00B33F8F"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36EB3"/>
+    <w:rsid w:val="00B36FF0"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B55120"/>
     <w:rsid w:val="00B560CF"/>
+    <w:rsid w:val="00B579D5"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B638F0"/>
+    <w:rsid w:val="00B6448C"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B65876"/>
+    <w:rsid w:val="00B665C3"/>
     <w:rsid w:val="00B66610"/>
+    <w:rsid w:val="00B67C62"/>
     <w:rsid w:val="00B67D1A"/>
+    <w:rsid w:val="00B67E78"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
+    <w:rsid w:val="00B70F0C"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
+    <w:rsid w:val="00B76A6D"/>
     <w:rsid w:val="00B77366"/>
+    <w:rsid w:val="00B80918"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B8714F"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
+    <w:rsid w:val="00B92375"/>
     <w:rsid w:val="00B92A36"/>
+    <w:rsid w:val="00B93041"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9451C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
+    <w:rsid w:val="00B960C2"/>
     <w:rsid w:val="00B96766"/>
+    <w:rsid w:val="00B96EDA"/>
     <w:rsid w:val="00B97781"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA4F36"/>
     <w:rsid w:val="00BA56CA"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB058A"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB394A"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
+    <w:rsid w:val="00BD0068"/>
+    <w:rsid w:val="00BD0810"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD2342"/>
     <w:rsid w:val="00BD3696"/>
+    <w:rsid w:val="00BD39FB"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD56FD"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
+    <w:rsid w:val="00BE424B"/>
     <w:rsid w:val="00BE52AF"/>
     <w:rsid w:val="00BE5878"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
+    <w:rsid w:val="00BE7F1A"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
+    <w:rsid w:val="00BF3940"/>
     <w:rsid w:val="00BF3B58"/>
+    <w:rsid w:val="00BF40BB"/>
     <w:rsid w:val="00BF554D"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
+    <w:rsid w:val="00C06A36"/>
     <w:rsid w:val="00C06D8E"/>
+    <w:rsid w:val="00C0729B"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C125C4"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
+    <w:rsid w:val="00C154B5"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C16E64"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
+    <w:rsid w:val="00C2251E"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C25452"/>
     <w:rsid w:val="00C27DFE"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36135"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
+    <w:rsid w:val="00C42E2C"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45982"/>
     <w:rsid w:val="00C45D60"/>
+    <w:rsid w:val="00C4696D"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C55EBD"/>
     <w:rsid w:val="00C60D6A"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
+    <w:rsid w:val="00C63658"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65912"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C66671"/>
     <w:rsid w:val="00C66847"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
+    <w:rsid w:val="00C70550"/>
     <w:rsid w:val="00C7318B"/>
+    <w:rsid w:val="00C73F63"/>
     <w:rsid w:val="00C753CE"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82F80"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C848A2"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94C8D"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C950A9"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB4905"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC6A27"/>
+    <w:rsid w:val="00CC70D7"/>
     <w:rsid w:val="00CC7732"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
+    <w:rsid w:val="00CD390E"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE477E"/>
+    <w:rsid w:val="00CE4C7D"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
+    <w:rsid w:val="00CF2435"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00948"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D038C3"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D11F1B"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D17650"/>
     <w:rsid w:val="00D17AC5"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D30278"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
+    <w:rsid w:val="00D35318"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D362ED"/>
     <w:rsid w:val="00D367E5"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
+    <w:rsid w:val="00D42287"/>
+    <w:rsid w:val="00D42AF9"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D43430"/>
+    <w:rsid w:val="00D43DC7"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
+    <w:rsid w:val="00D51829"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
+    <w:rsid w:val="00D53EBB"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64D68"/>
+    <w:rsid w:val="00D67F57"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D71FF0"/>
     <w:rsid w:val="00D727E3"/>
+    <w:rsid w:val="00D72AA2"/>
+    <w:rsid w:val="00D76409"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
+    <w:rsid w:val="00D77F6F"/>
+    <w:rsid w:val="00D77FA3"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
+    <w:rsid w:val="00D83D0E"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D8FE87"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00D96D16"/>
+    <w:rsid w:val="00D970E8"/>
+    <w:rsid w:val="00DA10D6"/>
     <w:rsid w:val="00DA1E00"/>
+    <w:rsid w:val="00DA2B6B"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB58E9"/>
+    <w:rsid w:val="00DB7C06"/>
+    <w:rsid w:val="00DC0C2A"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC269E"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC64BF"/>
     <w:rsid w:val="00DC65FB"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD04C9"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
+    <w:rsid w:val="00DD1704"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD6BBA"/>
+    <w:rsid w:val="00DD6BCC"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
+    <w:rsid w:val="00DE0858"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
+    <w:rsid w:val="00DF695B"/>
     <w:rsid w:val="00DF6E12"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E01405"/>
     <w:rsid w:val="00E0283B"/>
+    <w:rsid w:val="00E03113"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
+    <w:rsid w:val="00E1404A"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
+    <w:rsid w:val="00E22011"/>
     <w:rsid w:val="00E22704"/>
+    <w:rsid w:val="00E245B9"/>
     <w:rsid w:val="00E24DE3"/>
+    <w:rsid w:val="00E25303"/>
     <w:rsid w:val="00E25445"/>
+    <w:rsid w:val="00E2584B"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
+    <w:rsid w:val="00E2786F"/>
     <w:rsid w:val="00E30D4B"/>
+    <w:rsid w:val="00E318A1"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E3422F"/>
+    <w:rsid w:val="00E3465E"/>
     <w:rsid w:val="00E34831"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
+    <w:rsid w:val="00E3614B"/>
     <w:rsid w:val="00E37580"/>
     <w:rsid w:val="00E37677"/>
+    <w:rsid w:val="00E37739"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
+    <w:rsid w:val="00E41831"/>
     <w:rsid w:val="00E41CEE"/>
+    <w:rsid w:val="00E42B70"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E44AEA"/>
     <w:rsid w:val="00E44FA6"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E51759"/>
+    <w:rsid w:val="00E5234C"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
+    <w:rsid w:val="00E56458"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65779"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
+    <w:rsid w:val="00E66054"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E7067A"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E73491"/>
+    <w:rsid w:val="00E73DD9"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
+    <w:rsid w:val="00E80179"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E8189E"/>
     <w:rsid w:val="00E81D69"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85E6B"/>
+    <w:rsid w:val="00E86209"/>
     <w:rsid w:val="00E90420"/>
     <w:rsid w:val="00E92891"/>
+    <w:rsid w:val="00E92B4B"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00E97638"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2894"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA2D9A"/>
     <w:rsid w:val="00EA6FBA"/>
+    <w:rsid w:val="00EB030C"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3104"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
+    <w:rsid w:val="00EB7A12"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC4FA2"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2A79"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED38D2"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE080E"/>
+    <w:rsid w:val="00EE1F7A"/>
     <w:rsid w:val="00EE22DA"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
+    <w:rsid w:val="00EE674B"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EE73AF"/>
     <w:rsid w:val="00EE7585"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
+    <w:rsid w:val="00F04DA2"/>
+    <w:rsid w:val="00F0722F"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07770"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F11002"/>
+    <w:rsid w:val="00F13833"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
+    <w:rsid w:val="00F1741A"/>
     <w:rsid w:val="00F176D2"/>
+    <w:rsid w:val="00F218DD"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
+    <w:rsid w:val="00F3074F"/>
+    <w:rsid w:val="00F31CB9"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32DCB"/>
+    <w:rsid w:val="00F33AF3"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F3613C"/>
+    <w:rsid w:val="00F362B6"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F46DA5"/>
     <w:rsid w:val="00F5048B"/>
     <w:rsid w:val="00F511DF"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F5573F"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
+    <w:rsid w:val="00F605C2"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F621BD"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F6460E"/>
+    <w:rsid w:val="00F649AB"/>
     <w:rsid w:val="00F65070"/>
+    <w:rsid w:val="00F650A4"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
+    <w:rsid w:val="00F75503"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77BE2"/>
+    <w:rsid w:val="00F80CF5"/>
     <w:rsid w:val="00F810DE"/>
+    <w:rsid w:val="00F81782"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
+    <w:rsid w:val="00FA0436"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA10CD"/>
+    <w:rsid w:val="00FA1119"/>
     <w:rsid w:val="00FA2531"/>
+    <w:rsid w:val="00FA3215"/>
+    <w:rsid w:val="00FA41AC"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
+    <w:rsid w:val="00FA7A26"/>
     <w:rsid w:val="00FB203B"/>
+    <w:rsid w:val="00FB2CC8"/>
+    <w:rsid w:val="00FB377C"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
+    <w:rsid w:val="00FD0994"/>
     <w:rsid w:val="00FD1BD9"/>
     <w:rsid w:val="00FD3750"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
+    <w:rsid w:val="00FE0709"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE1D05"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE2B43"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
+    <w:rsid w:val="0164F887"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03EAC4E4"/>
     <w:rsid w:val="0412083F"/>
     <w:rsid w:val="041FBE5B"/>
     <w:rsid w:val="04596FB6"/>
     <w:rsid w:val="04738B43"/>
     <w:rsid w:val="04757156"/>
     <w:rsid w:val="048B8494"/>
     <w:rsid w:val="0560907F"/>
     <w:rsid w:val="05696F5D"/>
     <w:rsid w:val="05869545"/>
     <w:rsid w:val="05CBDD1A"/>
     <w:rsid w:val="05DB0199"/>
     <w:rsid w:val="05E8B6A2"/>
     <w:rsid w:val="05E8BA36"/>
     <w:rsid w:val="05E8F0C0"/>
     <w:rsid w:val="060E923A"/>
     <w:rsid w:val="0630D612"/>
     <w:rsid w:val="063560B4"/>
     <w:rsid w:val="072265A6"/>
     <w:rsid w:val="07283B93"/>
     <w:rsid w:val="072C1E19"/>
     <w:rsid w:val="0735A53C"/>
     <w:rsid w:val="07D7B18A"/>
     <w:rsid w:val="080C7609"/>
     <w:rsid w:val="08354C98"/>
     <w:rsid w:val="084358E7"/>
     <w:rsid w:val="084FA0E5"/>
     <w:rsid w:val="087256FC"/>
     <w:rsid w:val="088FB07C"/>
+    <w:rsid w:val="08BA6BB2"/>
     <w:rsid w:val="08C2822D"/>
     <w:rsid w:val="0922E86D"/>
     <w:rsid w:val="093BE041"/>
     <w:rsid w:val="09429C8F"/>
     <w:rsid w:val="0978C834"/>
     <w:rsid w:val="098390B6"/>
     <w:rsid w:val="0986648E"/>
+    <w:rsid w:val="09CCCBD2"/>
     <w:rsid w:val="09D0EA28"/>
     <w:rsid w:val="09E02CC1"/>
     <w:rsid w:val="09E182AF"/>
     <w:rsid w:val="09FFE0E3"/>
     <w:rsid w:val="0A2007DE"/>
     <w:rsid w:val="0A2523B0"/>
     <w:rsid w:val="0A34668B"/>
     <w:rsid w:val="0A6F33AC"/>
+    <w:rsid w:val="0AC00C53"/>
     <w:rsid w:val="0C14FAC8"/>
     <w:rsid w:val="0C2B63AC"/>
     <w:rsid w:val="0C40F6B1"/>
     <w:rsid w:val="0C53341C"/>
     <w:rsid w:val="0C585112"/>
     <w:rsid w:val="0CBC3EE8"/>
     <w:rsid w:val="0D98086E"/>
     <w:rsid w:val="0DACDA1F"/>
     <w:rsid w:val="0DB35294"/>
     <w:rsid w:val="0DB5F936"/>
     <w:rsid w:val="0DD483D7"/>
     <w:rsid w:val="0DDAF867"/>
     <w:rsid w:val="0E0497BA"/>
     <w:rsid w:val="0E167EB3"/>
     <w:rsid w:val="0E430B34"/>
     <w:rsid w:val="0E6AF12A"/>
     <w:rsid w:val="0E705254"/>
     <w:rsid w:val="0E9CC22D"/>
     <w:rsid w:val="0EB12F0D"/>
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
     <w:rsid w:val="10A2A94C"/>
     <w:rsid w:val="10DE5451"/>
     <w:rsid w:val="11009829"/>
+    <w:rsid w:val="11025AC6"/>
     <w:rsid w:val="1125DAF6"/>
     <w:rsid w:val="11734BBA"/>
+    <w:rsid w:val="119FF42F"/>
     <w:rsid w:val="11BDDC7D"/>
     <w:rsid w:val="11D3DCB1"/>
     <w:rsid w:val="124F884E"/>
     <w:rsid w:val="12554736"/>
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
     <w:rsid w:val="12B90B73"/>
     <w:rsid w:val="1348B440"/>
     <w:rsid w:val="1360D233"/>
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="1410D02D"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
     <w:rsid w:val="155E11F6"/>
+    <w:rsid w:val="15EFBFA6"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
     <w:rsid w:val="1687783F"/>
     <w:rsid w:val="16AF8CCD"/>
     <w:rsid w:val="16C9A620"/>
     <w:rsid w:val="16CA959B"/>
+    <w:rsid w:val="173BEC91"/>
     <w:rsid w:val="17483900"/>
     <w:rsid w:val="1754D194"/>
     <w:rsid w:val="176EAABD"/>
     <w:rsid w:val="17F820F2"/>
     <w:rsid w:val="182AC021"/>
     <w:rsid w:val="1837AB78"/>
     <w:rsid w:val="184287B8"/>
     <w:rsid w:val="18740256"/>
     <w:rsid w:val="18C5BA0E"/>
     <w:rsid w:val="18CA6BD3"/>
     <w:rsid w:val="190A69E6"/>
     <w:rsid w:val="190A7F01"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
     <w:rsid w:val="19BF1679"/>
     <w:rsid w:val="19FD3A98"/>
     <w:rsid w:val="1A29A12B"/>
     <w:rsid w:val="1A523DAC"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B1647B2"/>
     <w:rsid w:val="1B345B7D"/>
     <w:rsid w:val="1C49B679"/>
     <w:rsid w:val="1C675BE1"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1CA00FF3"/>
@@ -23188,193 +23695,206 @@
     <w:rsid w:val="1F07638A"/>
     <w:rsid w:val="1F87C401"/>
     <w:rsid w:val="1F9F6511"/>
     <w:rsid w:val="1FE9EAAB"/>
     <w:rsid w:val="202DB2AA"/>
     <w:rsid w:val="20BC35D1"/>
     <w:rsid w:val="20D783EB"/>
     <w:rsid w:val="213BAA11"/>
     <w:rsid w:val="214E3E56"/>
     <w:rsid w:val="21515754"/>
     <w:rsid w:val="21A0DDEF"/>
     <w:rsid w:val="2234BE7E"/>
     <w:rsid w:val="224C807D"/>
     <w:rsid w:val="227BBBB6"/>
     <w:rsid w:val="22A3AEB6"/>
     <w:rsid w:val="22ADE266"/>
     <w:rsid w:val="23030736"/>
     <w:rsid w:val="2333F259"/>
     <w:rsid w:val="23580E33"/>
     <w:rsid w:val="2361AD2B"/>
     <w:rsid w:val="23627B15"/>
     <w:rsid w:val="2374ACFC"/>
     <w:rsid w:val="23A047FE"/>
     <w:rsid w:val="23A1EB9D"/>
     <w:rsid w:val="23D34CC9"/>
+    <w:rsid w:val="23E85FB3"/>
     <w:rsid w:val="24720BEB"/>
     <w:rsid w:val="247F2683"/>
     <w:rsid w:val="24B618AD"/>
     <w:rsid w:val="24BFE0AC"/>
     <w:rsid w:val="24EB8840"/>
     <w:rsid w:val="252F4D00"/>
     <w:rsid w:val="2574472E"/>
     <w:rsid w:val="25A8CC94"/>
+    <w:rsid w:val="25C6ECD2"/>
     <w:rsid w:val="25E0FFCD"/>
     <w:rsid w:val="25EDC383"/>
     <w:rsid w:val="261AF6E4"/>
     <w:rsid w:val="26910FCD"/>
     <w:rsid w:val="26A6971D"/>
+    <w:rsid w:val="26E8F40C"/>
     <w:rsid w:val="274E1E12"/>
     <w:rsid w:val="27641E46"/>
     <w:rsid w:val="279AF85A"/>
     <w:rsid w:val="27ECDD34"/>
     <w:rsid w:val="28252FE1"/>
     <w:rsid w:val="2875353E"/>
     <w:rsid w:val="28860DAB"/>
     <w:rsid w:val="288612F8"/>
     <w:rsid w:val="28F99510"/>
     <w:rsid w:val="2941983B"/>
     <w:rsid w:val="294C3354"/>
     <w:rsid w:val="29B3DD5A"/>
     <w:rsid w:val="29C51831"/>
     <w:rsid w:val="29C7E308"/>
     <w:rsid w:val="2A84A7A2"/>
     <w:rsid w:val="2A9DFB87"/>
+    <w:rsid w:val="2AA594CE"/>
     <w:rsid w:val="2B27FCEC"/>
     <w:rsid w:val="2B3DFB98"/>
     <w:rsid w:val="2B7AA836"/>
     <w:rsid w:val="2BC74BD6"/>
+    <w:rsid w:val="2C139AD9"/>
     <w:rsid w:val="2C4FBBA7"/>
     <w:rsid w:val="2C52BA9C"/>
     <w:rsid w:val="2C6DE7DE"/>
     <w:rsid w:val="2CBFDF69"/>
     <w:rsid w:val="2CDD74EB"/>
     <w:rsid w:val="2CE7BD2E"/>
+    <w:rsid w:val="2CF76673"/>
     <w:rsid w:val="2D3371B8"/>
     <w:rsid w:val="2DAC9EDA"/>
     <w:rsid w:val="2DD5AA23"/>
     <w:rsid w:val="2E019586"/>
     <w:rsid w:val="2E7D72C9"/>
     <w:rsid w:val="2E9ABEC7"/>
     <w:rsid w:val="2ED7CD51"/>
     <w:rsid w:val="2F06E676"/>
     <w:rsid w:val="2F0D489C"/>
     <w:rsid w:val="2F51109B"/>
     <w:rsid w:val="2F9EFF61"/>
     <w:rsid w:val="2FC1D92A"/>
     <w:rsid w:val="2FCA8CF0"/>
     <w:rsid w:val="2FD9CF89"/>
     <w:rsid w:val="2FE08D24"/>
     <w:rsid w:val="304C9F00"/>
     <w:rsid w:val="30609947"/>
     <w:rsid w:val="30694C12"/>
     <w:rsid w:val="3090ABC5"/>
     <w:rsid w:val="30B59C1D"/>
     <w:rsid w:val="31330843"/>
     <w:rsid w:val="313ACFC2"/>
     <w:rsid w:val="313F7739"/>
     <w:rsid w:val="31639ACA"/>
     <w:rsid w:val="31734FE5"/>
     <w:rsid w:val="31A04249"/>
     <w:rsid w:val="31A5C6E2"/>
     <w:rsid w:val="31A88051"/>
     <w:rsid w:val="31C050FB"/>
     <w:rsid w:val="323E8738"/>
     <w:rsid w:val="3266662A"/>
     <w:rsid w:val="32729D97"/>
     <w:rsid w:val="32975C7E"/>
     <w:rsid w:val="329C8ABB"/>
     <w:rsid w:val="32FCCF42"/>
+    <w:rsid w:val="33A5F78D"/>
     <w:rsid w:val="33D3E160"/>
     <w:rsid w:val="33F4604C"/>
     <w:rsid w:val="34306A58"/>
     <w:rsid w:val="34B6A8F7"/>
     <w:rsid w:val="34F69001"/>
     <w:rsid w:val="350BD94F"/>
     <w:rsid w:val="3518BC00"/>
     <w:rsid w:val="351A4F97"/>
     <w:rsid w:val="3536F6F2"/>
     <w:rsid w:val="355BBE2E"/>
     <w:rsid w:val="357A450E"/>
     <w:rsid w:val="364F382B"/>
     <w:rsid w:val="3667C851"/>
     <w:rsid w:val="3689DBEB"/>
     <w:rsid w:val="36D1015B"/>
     <w:rsid w:val="36F3DE35"/>
     <w:rsid w:val="37013A7F"/>
     <w:rsid w:val="37110FC8"/>
     <w:rsid w:val="37133A1A"/>
     <w:rsid w:val="37227CB3"/>
     <w:rsid w:val="372A5847"/>
     <w:rsid w:val="37773387"/>
     <w:rsid w:val="37F87390"/>
+    <w:rsid w:val="3802AC35"/>
     <w:rsid w:val="386A0B3C"/>
     <w:rsid w:val="387B8134"/>
     <w:rsid w:val="389FCA9F"/>
     <w:rsid w:val="38E4C18E"/>
+    <w:rsid w:val="38ED6932"/>
     <w:rsid w:val="38F559C7"/>
     <w:rsid w:val="39029EB4"/>
     <w:rsid w:val="3940ABB4"/>
     <w:rsid w:val="399854E2"/>
     <w:rsid w:val="39E6FE1D"/>
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
+    <w:rsid w:val="3B1DB61B"/>
     <w:rsid w:val="3B390E29"/>
+    <w:rsid w:val="3B771A7C"/>
     <w:rsid w:val="3BCCD94E"/>
     <w:rsid w:val="3BF84EC4"/>
     <w:rsid w:val="3D57DBFC"/>
     <w:rsid w:val="3D72A804"/>
     <w:rsid w:val="3DCB0FC0"/>
     <w:rsid w:val="3DE66BCA"/>
     <w:rsid w:val="3EF3F287"/>
     <w:rsid w:val="3F63F482"/>
+    <w:rsid w:val="4065D670"/>
     <w:rsid w:val="406C28A1"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
     <w:rsid w:val="41B3D9A0"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
     <w:rsid w:val="41FC8CE7"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
     <w:rsid w:val="430AFEEA"/>
     <w:rsid w:val="434B434B"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
     <w:rsid w:val="43F42C22"/>
     <w:rsid w:val="44110C9D"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
     <w:rsid w:val="44CCC169"/>
     <w:rsid w:val="44E45125"/>
     <w:rsid w:val="45666097"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457C40BA"/>
+    <w:rsid w:val="45B1F155"/>
     <w:rsid w:val="46212E51"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
     <w:rsid w:val="46DDA200"/>
     <w:rsid w:val="4736637C"/>
     <w:rsid w:val="476D58B4"/>
     <w:rsid w:val="479D2B94"/>
     <w:rsid w:val="47AE21BE"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48FAE29B"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49BC5CA9"/>
     <w:rsid w:val="49FE88A3"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4AA03419"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B65CD40"/>
     <w:rsid w:val="4C1F6CAE"/>
     <w:rsid w:val="4C917A98"/>
     <w:rsid w:val="4CF2BD09"/>
     <w:rsid w:val="4CFC6B92"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D4372CC"/>
@@ -23382,72 +23902,74 @@
     <w:rsid w:val="4D8E5E08"/>
     <w:rsid w:val="4DA2A1C8"/>
     <w:rsid w:val="4DDE1EAA"/>
     <w:rsid w:val="4E174AC5"/>
     <w:rsid w:val="4E549800"/>
     <w:rsid w:val="4E57757D"/>
     <w:rsid w:val="4E8AE2C3"/>
     <w:rsid w:val="4E8F3A5D"/>
     <w:rsid w:val="4F460BBD"/>
     <w:rsid w:val="4F86AEFA"/>
     <w:rsid w:val="4FA1D1AE"/>
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
     <w:rsid w:val="4FF10560"/>
     <w:rsid w:val="5035997D"/>
     <w:rsid w:val="504090D0"/>
     <w:rsid w:val="509C23A4"/>
     <w:rsid w:val="50A92EA5"/>
     <w:rsid w:val="50B62114"/>
     <w:rsid w:val="50B68071"/>
     <w:rsid w:val="50D89257"/>
     <w:rsid w:val="511DD0D9"/>
     <w:rsid w:val="512A0108"/>
     <w:rsid w:val="51483182"/>
+    <w:rsid w:val="5179F57D"/>
     <w:rsid w:val="51B2B654"/>
     <w:rsid w:val="51CD49AB"/>
     <w:rsid w:val="51F3EFD3"/>
     <w:rsid w:val="5228B13C"/>
     <w:rsid w:val="522AFE37"/>
     <w:rsid w:val="52AC79DD"/>
     <w:rsid w:val="52B855B4"/>
     <w:rsid w:val="52C5D169"/>
     <w:rsid w:val="52D2A902"/>
     <w:rsid w:val="53116A33"/>
     <w:rsid w:val="53998BF3"/>
     <w:rsid w:val="5411E2D7"/>
     <w:rsid w:val="5448796D"/>
     <w:rsid w:val="546962C8"/>
     <w:rsid w:val="54829941"/>
     <w:rsid w:val="54906E04"/>
     <w:rsid w:val="54F48B3F"/>
     <w:rsid w:val="5560E21E"/>
     <w:rsid w:val="5578257A"/>
     <w:rsid w:val="55C8D0CA"/>
     <w:rsid w:val="55E3834E"/>
     <w:rsid w:val="55E449CE"/>
+    <w:rsid w:val="55F8A49D"/>
     <w:rsid w:val="560981EC"/>
     <w:rsid w:val="560DCD89"/>
     <w:rsid w:val="5639EC88"/>
     <w:rsid w:val="569C48A1"/>
     <w:rsid w:val="56B11CEF"/>
     <w:rsid w:val="5703EB29"/>
     <w:rsid w:val="5710F095"/>
     <w:rsid w:val="571F7E46"/>
     <w:rsid w:val="5742764E"/>
     <w:rsid w:val="5782805F"/>
     <w:rsid w:val="579CDAEA"/>
     <w:rsid w:val="57E788BD"/>
     <w:rsid w:val="5819DF1B"/>
     <w:rsid w:val="5858C159"/>
     <w:rsid w:val="5897F2C0"/>
     <w:rsid w:val="58DAAD72"/>
     <w:rsid w:val="590A0108"/>
     <w:rsid w:val="59207BCF"/>
     <w:rsid w:val="59B1751E"/>
     <w:rsid w:val="5A27BB20"/>
     <w:rsid w:val="5A2CAA7C"/>
     <w:rsid w:val="5A9C7BE0"/>
     <w:rsid w:val="5AA86DD9"/>
     <w:rsid w:val="5ACAC49C"/>
     <w:rsid w:val="5AD0E34E"/>
@@ -23455,191 +23977,199 @@
     <w:rsid w:val="5B1F9580"/>
     <w:rsid w:val="5B2F8BAC"/>
     <w:rsid w:val="5B4E3AF0"/>
     <w:rsid w:val="5BCDA79E"/>
     <w:rsid w:val="5C11FA4A"/>
     <w:rsid w:val="5C31F796"/>
     <w:rsid w:val="5C36D795"/>
     <w:rsid w:val="5C6CB3AF"/>
     <w:rsid w:val="5C7ADB01"/>
     <w:rsid w:val="5CB21B9E"/>
     <w:rsid w:val="5D95BC30"/>
     <w:rsid w:val="5DD33B71"/>
     <w:rsid w:val="5DEED69E"/>
     <w:rsid w:val="5E7B843C"/>
     <w:rsid w:val="5EF7D9C5"/>
     <w:rsid w:val="5F61552B"/>
     <w:rsid w:val="60213315"/>
     <w:rsid w:val="607DF245"/>
     <w:rsid w:val="608CC738"/>
     <w:rsid w:val="60DBDF63"/>
     <w:rsid w:val="60F35725"/>
     <w:rsid w:val="612EE9FB"/>
     <w:rsid w:val="613A09ED"/>
     <w:rsid w:val="61AA9255"/>
     <w:rsid w:val="61D1D8F3"/>
+    <w:rsid w:val="61E581E8"/>
     <w:rsid w:val="6242FFDD"/>
     <w:rsid w:val="629A5761"/>
     <w:rsid w:val="62B8AF5A"/>
     <w:rsid w:val="631A21CE"/>
     <w:rsid w:val="633EB675"/>
+    <w:rsid w:val="635B5678"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
     <w:rsid w:val="63A41927"/>
     <w:rsid w:val="63E36F4E"/>
     <w:rsid w:val="64668ABD"/>
     <w:rsid w:val="64716891"/>
     <w:rsid w:val="64889CBA"/>
     <w:rsid w:val="64BFC757"/>
     <w:rsid w:val="65664AB5"/>
     <w:rsid w:val="65686369"/>
     <w:rsid w:val="65D0D265"/>
     <w:rsid w:val="660C80C7"/>
     <w:rsid w:val="6643911F"/>
     <w:rsid w:val="668E16B9"/>
     <w:rsid w:val="66B90AD2"/>
     <w:rsid w:val="67016591"/>
     <w:rsid w:val="67038AF6"/>
     <w:rsid w:val="671808D0"/>
     <w:rsid w:val="67AF2A4B"/>
     <w:rsid w:val="67ECE0BF"/>
     <w:rsid w:val="6825FEAE"/>
     <w:rsid w:val="6863CC12"/>
     <w:rsid w:val="68C2E4C0"/>
     <w:rsid w:val="68E298E2"/>
     <w:rsid w:val="6935A6B8"/>
     <w:rsid w:val="696A28E0"/>
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
     <w:rsid w:val="698C21B3"/>
     <w:rsid w:val="699FDD36"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A81DC44"/>
     <w:rsid w:val="6AB86285"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B2C6F07"/>
     <w:rsid w:val="6BB67C26"/>
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
     <w:rsid w:val="6BFCE3FF"/>
     <w:rsid w:val="6C4CF8A2"/>
     <w:rsid w:val="6CC06FD2"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DD3C4EE"/>
     <w:rsid w:val="6DEEA306"/>
     <w:rsid w:val="6E283A92"/>
+    <w:rsid w:val="6E66C253"/>
     <w:rsid w:val="6E6BC675"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70CE5C47"/>
     <w:rsid w:val="714B483F"/>
     <w:rsid w:val="71DE9613"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
     <w:rsid w:val="73B337F0"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
     <w:rsid w:val="75AD596D"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75FC03FC"/>
     <w:rsid w:val="7615806D"/>
+    <w:rsid w:val="7615FC20"/>
     <w:rsid w:val="764518B9"/>
     <w:rsid w:val="767943E0"/>
+    <w:rsid w:val="76A8410C"/>
     <w:rsid w:val="76B96562"/>
     <w:rsid w:val="770D7820"/>
     <w:rsid w:val="7796370E"/>
     <w:rsid w:val="77E0E91A"/>
     <w:rsid w:val="7803D884"/>
     <w:rsid w:val="78CFADFF"/>
     <w:rsid w:val="7932977F"/>
     <w:rsid w:val="79424627"/>
     <w:rsid w:val="79713CE2"/>
+    <w:rsid w:val="79AF7507"/>
     <w:rsid w:val="79EA8A6F"/>
     <w:rsid w:val="7A10917D"/>
     <w:rsid w:val="7A3BF517"/>
     <w:rsid w:val="7A53C403"/>
     <w:rsid w:val="7AC553CD"/>
     <w:rsid w:val="7AF0B3FE"/>
     <w:rsid w:val="7B163B1B"/>
     <w:rsid w:val="7B20ACF2"/>
     <w:rsid w:val="7B865D8B"/>
     <w:rsid w:val="7BF91581"/>
     <w:rsid w:val="7C0CB614"/>
+    <w:rsid w:val="7D2C2138"/>
     <w:rsid w:val="7D3209DD"/>
     <w:rsid w:val="7D5E4B09"/>
+    <w:rsid w:val="7D859312"/>
     <w:rsid w:val="7D9F42F5"/>
     <w:rsid w:val="7DBAA8A8"/>
     <w:rsid w:val="7DE68669"/>
     <w:rsid w:val="7EFE2B63"/>
     <w:rsid w:val="7F38E4B9"/>
     <w:rsid w:val="7F6599F1"/>
     <w:rsid w:val="7F97FEE0"/>
     <w:rsid w:val="7FDE2086"/>
     <w:rsid w:val="7FFCDB97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{594DCDE5-0EDA-4E0A-9AF7-ADB2466022ED}"/>
+  <w15:docId w15:val="{BFF91654-1C16-48B2-9B08-A0C020D51596}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -25307,51 +25837,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1985498507">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rowanjac@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=rEpQC1rIgN4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=h0Ol6CiJAZw" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=k1M93SuBVF0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=VxvIaPQP7ZE" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunckele@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=wqXiyVUNbFc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SZP3uYsnfoM" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId48" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kessle60@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_x7OU2pbExk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rowanjac@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=rEpQC1rIgN4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=h0Ol6CiJAZw" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=k1M93SuBVF0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=VxvIaPQP7ZE" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunckele@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=wqXiyVUNbFc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SZP3uYsnfoM" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bmarti@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_x7OU2pbExk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -25622,52 +26152,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8dc5bec9c3697e0dbd7841199f80db87">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cc5a5346bf5953f67c68c994b43ac49b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -25895,179 +26425,1292 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
-    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
-        <DisplayName>Enright, Susan</DisplayName>
-        <AccountId>15</AccountId>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pfotenhauer, Kim</DisplayName>
-        <AccountId>6</AccountId>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Dunckel, Eric</DisplayName>
-        <AccountId>16</AccountId>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Millikan, Erin</DisplayName>
-        <AccountId>14</AccountId>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Timmons, Mariah</DisplayName>
-        <AccountId>36</AccountId>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Gardner, Emily</DisplayName>
-        <AccountId>31</AccountId>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA87C5BB-A126-45C8-BF71-F55BD9B91E4C}"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7283D2C-8831-442D-96BF-13F38B995C0B}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>32485</Characters>
+  <Pages>1</Pages>
+  <Words>6968</Words>
+  <Characters>39718</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>76</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>330</Lines>
+  <Paragraphs>93</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>38108</CharactersWithSpaces>
+  <CharactersWithSpaces>46593</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="366" baseType="variant">
+      <vt:variant>
+        <vt:i4>1114230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>282</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114207</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>279</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.rcpd.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031724</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>276</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:enright4@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211365</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>273</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>270</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared Documents/Policies and Resources/Clerkship Duty Hours and Fatigue Mitigation Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6488186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>267</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196695</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>264</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3276858</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5767185</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>258</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196695</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>255</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424957</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>252</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared Documents/Policies and Resources/Clerkship Medical Student Supervision Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7077933</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6684728</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687089</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>243</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65632</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>240</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>237</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.youtube.com/watch?v=VxvIaPQP7ZE</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7209004</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.youtube.com/watch?v=SZP3uYsnfoM</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192059</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>231</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.youtube.com/watch?v=rEpQC1rIgN4</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6291527</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>228</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.youtube.com/watch?v=_x7OU2pbExk</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7340150</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>225</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.youtube.com/watch?v=h0Ol6CiJAZw</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097273</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>222</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.youtube.com/watch?v=k1M93SuBVF0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3735598</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>219</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.youtube.com/watch?v=wqXiyVUNbFc</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769536</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://d2l.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587590</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>213</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://com.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65632</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>210</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638456</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>203</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812875</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638456</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>197</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812874</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638456</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>191</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812873</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638456</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>185</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812872</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638456</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>179</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812871</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638456</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>173</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812870</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572920</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>167</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812869</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572920</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>161</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812868</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572920</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>155</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812867</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572920</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>149</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812866</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572920</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>143</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812865</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572920</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812864</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572920</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>131</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812863</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572920</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>125</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812862</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572920</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>119</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812861</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572920</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>113</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812860</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769528</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>107</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812859</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769528</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>101</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812858</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769528</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>95</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812857</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769528</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>89</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812856</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769528</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>83</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812855</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769528</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>77</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812854</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769528</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>71</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812853</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769528</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812852</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769528</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>59</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812851</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769528</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>53</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812850</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703992</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>47</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812849</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703992</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>41</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812848</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703992</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>35</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812847</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703992</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>29</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812846</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703992</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>23</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812845</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703992</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>17</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812844</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703992</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>11</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233812843</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441825</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:dunckele@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114160</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:rowanjac@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7077953</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Bmarti@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>129600</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>