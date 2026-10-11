--- v1 (2026-07-31)
+++ v2 (2026-10-11)
@@ -15,62 +15,64 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="758D721E" w14:textId="75D98F0D" w:rsidR="00D347D7" w:rsidRDefault="00FC1932" w:rsidP="00E5272F">
+    <w:p w14:paraId="758D721E" w14:textId="0254BC3E" w:rsidR="00D347D7" w:rsidRPr="00244068" w:rsidRDefault="00275067" w:rsidP="00244068">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00275067">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244068">
         <w:rPr>
           <w:noProof/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="758D7606" wp14:editId="758D7607">
             <wp:extent cx="3967930" cy="603503"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="image1.jpeg" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
@@ -2431,51 +2433,69 @@
     <w:p w14:paraId="45AF501E" w14:textId="09B3D30A" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc233636147" w:history="1">
         <w:r w:rsidRPr="00FF55E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>APGO uWise</w:t>
+          <w:t>APGO u</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>W</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>ise</w:t>
         </w:r>
         <w:r w:rsidRPr="00FF55E6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00FF55E6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00FF55E6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
@@ -6342,51 +6362,69 @@
         <w:t>It is the responsibility of the student to ensure MSUCOM confirmation and enrollment prior to starting any course/rotation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D726F" w14:textId="1032372F" w:rsidR="00D347D7" w:rsidRPr="00980709" w:rsidRDefault="00D165DC" w:rsidP="00980709">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D165DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule and ‘yes’ is visible in the enrollment column.</w:t>
+        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule and ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D165DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yes’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D165DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is visible in the enrollment column.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7270" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="152"/>
         <w:ind w:left="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="ROTATION_FORMAT"/>
       <w:bookmarkStart w:id="9" w:name="_Toc228349380"/>
       <w:bookmarkStart w:id="10" w:name="_Toc233636133"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="758D7271" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="41"/>
@@ -11569,59 +11607,71 @@
       <w:r w:rsidRPr="00DC0713">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Lippincott Williams &amp; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08E247E2" w14:textId="6A3AF9F7" w:rsidR="00202456" w:rsidRPr="00323F46" w:rsidRDefault="00202456" w:rsidP="00323F46">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323F46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Wilkins (9</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00323F46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:position w:val="6"/>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
         </w:rPr>
-        <w:t xml:space="preserve">th </w:t>
+        <w:t>th</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00323F46">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:position w:val="6"/>
+          <w:sz w:val="11"/>
+          <w:szCs w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00323F46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Edition).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidR="00A46CC2" w:rsidRPr="0064376C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=3271</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6E16B971" w14:textId="77777777" w:rsidR="00E924D0" w:rsidRDefault="00E924D0" w:rsidP="00E924D0">
       <w:pPr>
         <w:spacing w:before="41"/>
         <w:ind w:left="480" w:firstLine="240"/>
@@ -12228,57 +12278,67 @@
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://libguides.lib.msu.edu/medicalebooks</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="326B11CF" w14:textId="77777777" w:rsidR="00814027" w:rsidRDefault="00814027" w:rsidP="00814027"/>
     <w:p w14:paraId="7B14EB0E" w14:textId="77777777" w:rsidR="00961662" w:rsidRDefault="00961662" w:rsidP="00EE4EAF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00662936">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Comprehensive Gynecology</w:t>
       </w:r>
       <w:r>
         <w:t>, Lentz, 8</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1D4A5602">
         <w:rPr>
           <w:position w:val="6"/>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
         </w:rPr>
-        <w:t xml:space="preserve">th </w:t>
+        <w:t>th</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1D4A5602">
+        <w:rPr>
+          <w:position w:val="6"/>
+          <w:sz w:val="11"/>
+          <w:szCs w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">e, 2022 </w:t>
       </w:r>
       <w:hyperlink r:id="rId62">
         <w:r w:rsidRPr="1D4A5602">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C</w:t>
         </w:r>
         <w:r w:rsidRPr="1D4A5602">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>20170042076</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6C8A6D59" w14:textId="77777777" w:rsidR="00961662" w:rsidRDefault="00961662" w:rsidP="00961662">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
@@ -12329,65 +12389,56 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="166C1CE3" w14:textId="77777777" w:rsidR="00961662" w:rsidRDefault="00961662" w:rsidP="00961662">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="94"/>
         <w:ind w:left="840"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C9CF134" w14:textId="0125FC7B" w:rsidR="00961662" w:rsidRDefault="00961662" w:rsidP="00EE4EAF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00662936">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Gabbe</w:t>
-[...7 lines deleted...]
-        <w:t>: Obstetrics</w:t>
+        <w:t>Gabbe: Obstetrics</w:t>
       </w:r>
       <w:r>
         <w:t>: Normal  and Problem Pregnancies, 9</w:t>
       </w:r>
       <w:r w:rsidRPr="00662936">
         <w:rPr>
           <w:position w:val="6"/>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>TH</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> e, 2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">(ELSEVIER) </w:t>
       </w:r>
       <w:r w:rsidRPr="1D4A5602">
         <w:rPr>
           <w:color w:val="0000FF"/>
@@ -12970,83 +13021,50 @@
       <w:r w:rsidRPr="00CB4E2A">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="331A8987" w14:textId="77777777" w:rsidR="00E71C98" w:rsidRPr="00E71C98" w:rsidRDefault="00E71C98" w:rsidP="00E71C98">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C1ACD99" w14:textId="7868D1D6" w:rsidR="00E71C98" w:rsidRPr="00E71C98" w:rsidRDefault="00E71C98" w:rsidP="000F39E6">
-[...31 lines deleted...]
-    </w:p>
     <w:p w14:paraId="758D73AE" w14:textId="41CB7D12" w:rsidR="00D347D7" w:rsidRPr="00141B03" w:rsidRDefault="00D347D7" w:rsidP="00141B03">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="Rotation_Requirements"/>
       <w:bookmarkStart w:id="39" w:name="WEEKLY_READINGS/OBJECTIVES/ASSIGNMENTS"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="758D73AF" w14:textId="254A4080" w:rsidR="00D347D7" w:rsidRDefault="000F39E6" w:rsidP="00967DFA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="144"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
@@ -13363,51 +13381,51 @@
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>You will be emailed a PDF (working hyperlinks) of the instructions before the start of your rotation</w:t>
       </w:r>
       <w:r w:rsidR="00115D6D" w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any questions, contact Shawna Olds, Curriculum Assistant. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75" w:history="1">
+      <w:hyperlink r:id="rId74" w:history="1">
         <w:r w:rsidRPr="00FE262D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>oldss@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="56027D41" w14:textId="77777777" w:rsidR="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="388BF8BC" w14:textId="77777777" w:rsidR="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="432"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -13598,51 +13616,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73D420A0" w14:textId="7DE9F38E" w:rsidR="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Go to: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76" w:history="1">
+      <w:hyperlink r:id="rId75" w:history="1">
         <w:r w:rsidRPr="00AF3930">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://apgo.benchprep.com/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00A37C42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
@@ -13816,60 +13834,51 @@
       </w:r>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to acknowledge the </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APGO eLearning Portal Honor Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(right click and open hyperlink for honor code) before accessing course materials. It </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">encompasses the Terms &amp; Conditions for use of the system, as well as APGO’s Copyright Policy. There will be a button to submit you read the agreement. </w:t>
+        <w:t xml:space="preserve">(right click and open hyperlink for honor code) before accessing course materials. It encompasses the Terms &amp; Conditions for use of the system, as well as APGO’s Copyright Policy. There will be a button to submit you read the agreement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1823BE7C" w14:textId="77777777" w:rsidR="00AF3930" w:rsidRPr="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E4F6800" w14:textId="08A0706E" w:rsidR="00AF3930" w:rsidRPr="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -13930,50 +13939,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> Quiz 3 – 50 questions each. Load </w:t>
       </w:r>
       <w:r w:rsidR="00FB46FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>screen shot</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C5698" w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>confirmation</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of your score into D2L Assignments and when you </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">retake </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -13984,51 +13994,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">copy/paste </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>your scores – email them directly to me</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77" w:history="1">
+      <w:hyperlink r:id="rId76" w:history="1">
         <w:r w:rsidRPr="00FE262D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>oldss@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="43D40278" w14:textId="753B822F" w:rsidR="00040E9A" w:rsidRPr="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
@@ -15195,51 +15205,50 @@
               <w:spacing w:line="253" w:lineRule="exact"/>
               <w:ind w:left="6"/>
             </w:pPr>
             <w:r w:rsidRPr="00C679F3">
               <w:t>Contraception and Sterilization</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00040E9A" w:rsidRPr="00C679F3" w14:paraId="1F0D2456" w14:textId="77777777" w:rsidTr="00040E9A">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3623" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="540329DA" w14:textId="77777777" w:rsidR="00040E9A" w:rsidRPr="00C679F3" w:rsidRDefault="00040E9A" w:rsidP="008F3818">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="86" w:right="125"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00C679F3">
-              <w:lastRenderedPageBreak/>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6152" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="186969D1" w14:textId="77777777" w:rsidR="00040E9A" w:rsidRPr="00C679F3" w:rsidRDefault="00040E9A" w:rsidP="008F3818">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="6"/>
             </w:pPr>
             <w:r w:rsidRPr="00C679F3">
               <w:t>Abortion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00040E9A" w:rsidRPr="00C679F3" w14:paraId="764F272F" w14:textId="77777777" w:rsidTr="00040E9A">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
@@ -15340,50 +15349,51 @@
               <w:spacing w:before="23"/>
               <w:ind w:left="6"/>
             </w:pPr>
             <w:r w:rsidRPr="00C679F3">
               <w:t>Pelvic Relaxation and Urinary Incontinence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00040E9A" w:rsidRPr="00C679F3" w14:paraId="7F7F5396" w14:textId="77777777" w:rsidTr="00040E9A">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3623" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FFED067" w14:textId="77777777" w:rsidR="00040E9A" w:rsidRPr="00C679F3" w:rsidRDefault="00040E9A" w:rsidP="008F3818">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="86" w:right="125"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00C679F3">
+              <w:lastRenderedPageBreak/>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6152" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D8DAEFF" w14:textId="77777777" w:rsidR="00040E9A" w:rsidRPr="00C679F3" w:rsidRDefault="00040E9A" w:rsidP="008F3818">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="23"/>
               <w:ind w:left="6"/>
             </w:pPr>
             <w:r w:rsidRPr="00C679F3">
               <w:t>Endometriosis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00040E9A" w:rsidRPr="00C679F3" w14:paraId="52749F56" w14:textId="77777777" w:rsidTr="00040E9A">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
@@ -16162,66 +16172,165 @@
         <w:t>COMPREHENSIVE QUIZZES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D746F" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="005F32A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1152"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Comprehensive Quiz 2 (Obstetrics) &amp; Comprehensive Quiz 3 (Gynecology)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6963F7" w14:textId="4CAD4A55" w:rsidR="00B865CC" w:rsidRDefault="00275067">
+    <w:p w14:paraId="5A6963F7" w14:textId="7E15F4B6" w:rsidR="00B865CC" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1200" w:right="698"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You will need to complete Comprehensive Quiz # 2 (Obstetrics) and Comprehensive Quiz #3 (Gynecology) which is located on the APGO </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>uWISE</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> website. You will then get a confirmation email letting you know what you obtained on each quiz, those emails will need to be uploaded to the D2L drop box. You can repeat either exam as many times as you want to get a better score, see the instruction PDF on the Welcome page of your D2L course or ask Shawna Olds for details.</w:t>
+        <w:t xml:space="preserve"> website. You </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6ABE">
+        <w:t xml:space="preserve">need to </w:t>
+      </w:r>
+      <w:r w:rsidR="0011176F">
+        <w:t xml:space="preserve">upload </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6ABE">
+        <w:t>your</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0011176F">
+        <w:t xml:space="preserve">score </w:t>
+      </w:r>
+      <w:r>
+        <w:t>confirmation</w:t>
+      </w:r>
+      <w:r w:rsidR="0011176F">
+        <w:t xml:space="preserve"> screen</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2FD6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0011176F">
+        <w:t>shot</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> letting </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2FD6">
+        <w:t>me</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> know what you obtained on each quiz, those </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2FD6">
+        <w:t>scores</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> will need to be uploaded to the D2L drop box</w:t>
+      </w:r>
+      <w:r w:rsidR="0011176F">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2FD6">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0011176F">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2FD6">
+        <w:t>ailed to me</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. You can repeat either exam as many times as you want to get a better score</w:t>
+      </w:r>
+      <w:r w:rsidR="002955F1">
+        <w:t xml:space="preserve"> – the 2</w:t>
+      </w:r>
+      <w:r w:rsidR="002955F1" w:rsidRPr="002955F1">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidR="002955F1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00033D62">
+        <w:t>try</w:t>
+      </w:r>
+      <w:r w:rsidR="00875B76">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002955F1">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00680076">
+        <w:t>+)</w:t>
+      </w:r>
+      <w:r w:rsidR="002955F1">
+        <w:t xml:space="preserve"> score need to</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB002C">
+        <w:t xml:space="preserve"> be</w:t>
+      </w:r>
+      <w:r w:rsidR="00680076">
+        <w:t xml:space="preserve"> emailed to me</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, see the instruction</w:t>
+      </w:r>
+      <w:r w:rsidR="00680076">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on the Welcome page of your D2L course or ask Shawna Olds for details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7471" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7473" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="130F2358" w14:textId="55235610" w:rsidR="00CB399B" w:rsidRDefault="00CB399B" w:rsidP="00CB399B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1921"/>
@@ -16293,55 +16402,51 @@
     </w:p>
     <w:p w14:paraId="758D7477" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7478" w14:textId="1A55DF5A" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1921"/>
         </w:tabs>
         <w:ind w:left="1920" w:right="924"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you fail to complete this quiz by 11:59 pm on the last </w:t>
       </w:r>
       <w:r w:rsidR="00ED15F3">
         <w:t>Sun</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">day of </w:t>
-[...3 lines deleted...]
-        <w:t>the rotation, you be required to complete the Corrective</w:t>
+        <w:t>day of the rotation, you be required to complete the Corrective</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Action</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7479" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
@@ -16354,51 +16459,55 @@
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1921"/>
         </w:tabs>
         <w:ind w:left="1920" w:right="840"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is your responsibility to log into APGO </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>uWISE</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and set up your credentials for your use on this rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="009536C4">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B865CC" w:rsidRPr="009536C4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B865CC" w:rsidRPr="005F32A7">
-        <w:t>Link on D2L Welcome Page</w:t>
+        <w:t xml:space="preserve">Link on D2L Welcome </w:t>
+      </w:r>
+      <w:r w:rsidR="00B865CC" w:rsidRPr="005F32A7">
+        <w:lastRenderedPageBreak/>
+        <w:t>Page</w:t>
       </w:r>
       <w:r w:rsidR="009536C4" w:rsidRPr="005F32A7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002C569F" w:rsidRPr="005F32A7">
         <w:t>Re-take instructions on D2L Welcome Page.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F4B7B42" w14:textId="77777777" w:rsidR="00E821AC" w:rsidRDefault="00E821AC" w:rsidP="00E821AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D747B" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35BD487E" w14:textId="0A9A832A" w:rsidR="34F74233" w:rsidRDefault="34F74233" w:rsidP="4073D270">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1200" w:right="700"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -16452,51 +16561,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:ind w:right="841"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once you receive a 70 passing grade the system will not load up </w:t>
       </w:r>
       <w:r w:rsidR="5725906F">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:t>better score for you, so you need to screen shot and email me the better score</w:t>
       </w:r>
       <w:r w:rsidR="502B6688">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78">
+      <w:hyperlink r:id="rId77">
         <w:r w:rsidRPr="4073D270">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>oldss@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52750916" w14:textId="26FF1B36" w:rsidR="39184303" w:rsidRDefault="39184303" w:rsidP="4073D270">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="252" w:lineRule="exact"/>
         <w:ind w:hanging="361"/>
       </w:pPr>
       <w:r>
@@ -17119,51 +17228,51 @@
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006202A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>DUE DATE:  The Last Friday of the Rotation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7491" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="167"/>
         <w:ind w:left="840"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For information on exam registration and administration, please visit the COM (College of Osteopathic Medicine) Clerkship Student Portal: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79">
+      <w:hyperlink r:id="rId78">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F1F0"/>
           </w:rPr>
           <w:t>https://michiganstate.sharepoint.com/sites/StudentClerkship</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758D7492" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7493" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="93" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="840" w:right="952"/>
       </w:pPr>
@@ -17189,80 +17298,80 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>need</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7495" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2280"/>
         </w:tabs>
         <w:spacing w:before="21" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="753"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>The student will need to communicate emergent need of absence to the Associate Dean for Clerkship Education for approval (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId80">
+      <w:hyperlink r:id="rId79">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>). Documentation may be requested.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7496" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:right="984"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>The clerkship team will schedule a make-up examination that may occur on an open Friday COMAT test date, or another date chosen by the Clerkship team following the missed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>exam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7497" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1559" w:hanging="361"/>
       </w:pPr>
@@ -17290,51 +17399,51 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2280"/>
         </w:tabs>
         <w:spacing w:before="19" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1080"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On rare occasion, the student may request </w:t>
       </w:r>
       <w:r w:rsidR="00461B71">
         <w:t>delaying</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the COMAT examination. The Associate Dean for Clerkship Education will review and approve/deny such requests. The student must request a delay to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81">
+      <w:hyperlink r:id="rId80">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>com.clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>by the end of the first week of the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>rotation.</w:t>
@@ -17807,51 +17916,51 @@
         <w:rPr>
           <w:color w:val="232323"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="232323"/>
         </w:rPr>
         <w:t>supervisor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="232323"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="232323"/>
         </w:rPr>
         <w:t xml:space="preserve">designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics. Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82">
+      <w:hyperlink r:id="rId81">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="232323"/>
         </w:rPr>
         <w:t>. Upon selecting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="232323"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="232323"/>
         </w:rPr>
@@ -17993,65 +18102,62 @@
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="232323"/>
         </w:rPr>
         <w:t>physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74B7" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="159" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="840" w:right="698"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="232323"/>
         </w:rPr>
         <w:t xml:space="preserve">Attendings will be able to electronically access and submit the Attending Evaluation of the Student. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by </w:t>
-[...3 lines deleted...]
-        <w:t>their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
+        <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74B8" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="159" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="840" w:right="698"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly. Students are also encouraged to discuss the Attending Evaluation of the Student with the supervisor completing the evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74B9" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="151" w:line="280" w:lineRule="auto"/>
         <w:ind w:left="840" w:right="701"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74BA" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="152" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="840" w:right="699"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Grades</w:t>
       </w:r>
       <w:r>
@@ -18699,74 +18805,74 @@
     </w:p>
     <w:p w14:paraId="758D74CC" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7" w:rsidP="00C661C3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:ind w:left="1008"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D74CD" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00C661C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2011"/>
           <w:tab w:val="left" w:pos="2012"/>
         </w:tabs>
         <w:ind w:left="1008" w:right="715"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>APGO: If the student fails to complete this requirement, the student will be given a period of 14 days after completion of the course to complete all required elements of APGO and upload in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>D2L.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A6C677" w14:textId="77777777" w:rsidR="00C661C3" w:rsidRDefault="00C661C3" w:rsidP="00C661C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10C89CF9" w14:textId="77777777" w:rsidR="00C54907" w:rsidRPr="00C40B5D" w:rsidRDefault="00C54907" w:rsidP="00C207DC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The student is responsible for contacting the Course Assistant (on the </w:t>
       </w:r>
       <w:r>
         <w:t>title</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> page of this syllabus) if they believe missing assignments were reported in error</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">if they </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">are unclear about the </w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">orrective </w:t>
@@ -19058,55 +19164,55 @@
         <w:t xml:space="preserve"> Medical Student Performance Evaluation will reflect each Honors grade.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="769FA8D6" w14:textId="77777777" w:rsidR="00C54907" w:rsidRDefault="00C54907" w:rsidP="00C54907">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="661D0869" w14:textId="77777777" w:rsidR="00C54907" w:rsidRDefault="00C54907" w:rsidP="00C54907">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="479" w:right="1228"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">HP/High Pass </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">– The grade of High Pass will be designated to students who have above average clinical, professional, and academic performance in certain core rotations but do not meet the criteria for Honors. Criteria for High Pass in a core rotation will be determined by the Instructor of Record and will </w:t>
+        <w:t xml:space="preserve">– The grade of High Pass will be designated to students who have above average clinical, professional, and academic performance in certain core rotations but do not meet the criteria for Honors. Criteria for High Pass in a core rotation will be determined by the Instructor of Record and will be listed in the course syllabus. While High Pass designation will be awarded to students meeting the criteria in the syllabi of the above courses, High Pass is not an official MSU grade. The official MSUCOM transcript will reflect a </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>be listed in the course syllabus. While High Pass designation will be awarded to students meeting the criteria in the syllabi of the above courses, High Pass is not an official MSU grade. The official MSUCOM transcript will reflect a grade as Pass with an additional notation that the student achieved High Pass in the course. The student’s Medical Student Performance Evaluation will reflect each High Pass grade.</w:t>
+        <w:t>grade as Pass with an additional notation that the student achieved High Pass in the course. The student’s Medical Student Performance Evaluation will reflect each High Pass grade.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="477B7013" w14:textId="77777777" w:rsidR="00402659" w:rsidRDefault="00402659" w:rsidP="00C54907">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="479" w:right="1228"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="695C36EA" w14:textId="77777777" w:rsidR="00402659" w:rsidRPr="00402659" w:rsidRDefault="00402659" w:rsidP="00402659">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="475"/>
         <w:rPr>
           <w:color w:val="E40000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00402659">
         <w:rPr>
           <w:color w:val="E40000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Honors/High Pass Policy</w:t>
       </w:r>
@@ -20438,108 +20544,109 @@
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="5"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="78" w:name="CLERKSHIP_ATTENDANCE_POLICY"/>
       <w:bookmarkStart w:id="79" w:name="_Toc228349400"/>
       <w:bookmarkStart w:id="80" w:name="_Toc233636161"/>
       <w:bookmarkEnd w:id="78"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CLERKSHIP ATTENDANCE POLICY</w:t>
       </w:r>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
     </w:p>
     <w:p w14:paraId="28F7A0D2" w14:textId="77777777" w:rsidR="00A73526" w:rsidRPr="00361731" w:rsidRDefault="00275067" w:rsidP="00A73526">
       <w:pPr>
         <w:ind w:left="432"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83" w:history="1">
+      <w:hyperlink r:id="rId82" w:history="1">
         <w:r w:rsidR="00A73526" w:rsidRPr="00A73526">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Policy Absence 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758D74DA" w14:textId="3EE15F06" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="43" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="696" w:right="695"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="001AECD7" w14:textId="77777777" w:rsidR="00B70E35" w:rsidRDefault="00B70E35">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="43" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="696" w:right="695"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C8DBB3B" w14:textId="77777777" w:rsidR="00B70E35" w:rsidRPr="008E0EC2" w:rsidRDefault="00B70E35" w:rsidP="008E0EC2">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:ind w:firstLine="336"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="81" w:name="_Toc228349401"/>
       <w:bookmarkStart w:id="82" w:name="_Toc233636162"/>
       <w:r w:rsidRPr="008E0EC2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Clerkship Illness Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="13727C61" w14:textId="77777777" w:rsidR="0023320B" w:rsidRPr="00EA7A22" w:rsidRDefault="00B70E35" w:rsidP="0023320B">
       <w:pPr>
         <w:ind w:left="696"/>
       </w:pPr>
       <w:r w:rsidRPr="00B70E35">
         <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7A22">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84" w:history="1">
+      <w:hyperlink r:id="rId83" w:history="1">
         <w:r w:rsidR="0023320B" w:rsidRPr="0023320B">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758D74DB" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D74DD" w14:textId="0AD7B2C4" w:rsidR="00D347D7" w:rsidRPr="00CE61F9" w:rsidRDefault="00275067" w:rsidP="00CE61F9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="93"/>
         <w:ind w:left="696"/>
       </w:pPr>
       <w:bookmarkStart w:id="83" w:name="POLICY_FOR_MEDICAL_STUDENT_SUPERVISION"/>
@@ -20589,116 +20696,116 @@
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="86" w:name="MSUCOM_Student_Handbook"/>
       <w:bookmarkStart w:id="87" w:name="_Toc228349403"/>
       <w:bookmarkStart w:id="88" w:name="_Toc233636164"/>
       <w:bookmarkEnd w:id="86"/>
       <w:r w:rsidRPr="003D228D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MSUCOM STUDENT HANDBOOK</w:t>
       </w:r>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p w14:paraId="758D74E1" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="696" w:right="1000" w:hanging="1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Student Handbook is published electronically by MSUCOM for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, agreements, or guidelines. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85">
+      <w:hyperlink r:id="rId84">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74E2" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D74E3" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="92"/>
         <w:ind w:left="696"/>
       </w:pPr>
       <w:bookmarkStart w:id="89" w:name="Common_Ground_Framework_for_Professional"/>
       <w:bookmarkStart w:id="90" w:name="_Toc228349404"/>
       <w:bookmarkStart w:id="91" w:name="_Toc233636165"/>
       <w:bookmarkEnd w:id="89"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>COMMON GROUND FRAMEWORK FOR PROFESSIONAL CONDUCT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
     </w:p>
     <w:p w14:paraId="758D74E4" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="695" w:right="1221"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body, and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86">
+      <w:hyperlink r:id="rId85">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87">
+      <w:hyperlink r:id="rId86">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758D74E5" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D74E6" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="93"/>
         <w:ind w:left="696"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -20821,51 +20928,51 @@
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Human</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Medicine, and the College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students.” These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88" w:history="1">
+      <w:hyperlink r:id="rId87" w:history="1">
         <w:r w:rsidR="008955EB" w:rsidRPr="002B2CEB">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758D74E8" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D74E9" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="92"/>
         <w:ind w:left="696"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -21012,83 +21119,80 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>responsible</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">for checking it daily and maintaining their MSU email </w:t>
-[...3 lines deleted...]
-        <w:t>accounts so that messages can be</w:t>
+        <w:t>for checking it daily and maintaining their MSU email accounts so that messages can be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>received.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74EB" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D74EC" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="696" w:right="701"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Forwarding</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>MSU</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>email</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -21236,51 +21340,51 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D74EE" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="695" w:right="697"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74F0" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:ind w:left="696"/>
       </w:pPr>
-      <w:hyperlink r:id="rId89">
+      <w:hyperlink r:id="rId88">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF6FB12" w14:textId="77777777" w:rsidR="00D067B6" w:rsidRDefault="00D067B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:ind w:left="696"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11EC1C98" w14:textId="77777777" w:rsidR="00D067B6" w:rsidRPr="00556A65" w:rsidRDefault="00D067B6" w:rsidP="00680676">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -21379,51 +21483,51 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> informed of any changes</w:t>
       </w:r>
       <w:r w:rsidR="00115D6D" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The most up-to-date policy can be found here:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90" w:history="1">
+      <w:hyperlink r:id="rId89" w:history="1">
         <w:r w:rsidR="00680676" w:rsidRPr="00680676">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00680676">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74F1" w14:textId="5B372831" w:rsidR="00D347D7" w:rsidRDefault="00D347D7" w:rsidP="00680676">
       <w:pPr>
         <w:ind w:left="576"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D74F2" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00680676">
@@ -21669,78 +21773,78 @@
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
     </w:p>
     <w:p w14:paraId="52A2DCFE" w14:textId="77777777" w:rsidR="00B80FCE" w:rsidRDefault="00B80FCE" w:rsidP="00B80FCE">
       <w:pPr>
         <w:ind w:left="552"/>
       </w:pPr>
       <w:r w:rsidRPr="00A871DA">
         <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D905374" w14:textId="77777777" w:rsidR="00B80FCE" w:rsidRPr="00A871DA" w:rsidRDefault="00B80FCE" w:rsidP="00B80FCE">
       <w:pPr>
         <w:ind w:left="552"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D04CF72" w14:textId="5FE6F344" w:rsidR="00B80FCE" w:rsidRDefault="00B80FCE" w:rsidP="00B80FCE">
       <w:pPr>
         <w:ind w:left="552"/>
         <w:rPr>
           <w:color w:val="467886"/>
         </w:rPr>
       </w:pPr>
+      <w:hyperlink r:id="rId90" w:history="1">
+        <w:r w:rsidRPr="00170819">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="43CCDA3E" w14:textId="77777777" w:rsidR="00B80FCE" w:rsidRPr="00A871DA" w:rsidRDefault="00B80FCE" w:rsidP="00B80FCE">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C9713B7" w14:textId="77777777" w:rsidR="00B80FCE" w:rsidRPr="00A871DA" w:rsidRDefault="00B80FCE" w:rsidP="00B80FCE">
+      <w:pPr>
+        <w:ind w:left="552"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
+      </w:r>
       <w:hyperlink r:id="rId91" w:history="1">
-        <w:r w:rsidRPr="00170819">
-[...25 lines deleted...]
-      <w:hyperlink r:id="rId92" w:history="1">
         <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74F9" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7508" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00043C5F">
@@ -21858,242 +21962,245 @@
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Persons</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Disabilities (RCPD) at 517-884-RCPD, or on the web at </w:t>
       </w:r>
+      <w:hyperlink r:id="rId92">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>www.rcpd.msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation(s) are determined, the student may be issued an Accommodation Letter. Students must present their letter to the Clerkship Team</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
       <w:hyperlink r:id="rId93">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>www.rcpd.msu.edu</w:t>
+          <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...25 lines deleted...]
-      <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>start</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>semester</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>intend</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">use their accommodations (for tests, projects, labs, etc.). Accommodation </w:t>
+      </w:r>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>at</w:t>
-[...98 lines deleted...]
-        <w:t xml:space="preserve">use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after the </w:t>
+        <w:t xml:space="preserve">requests received after the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>semester onset</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D750A" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7" w:rsidP="00043C5F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:ind w:left="576"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D750B" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00043C5F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="576" w:right="1475"/>
       </w:pPr>
       <w:r>
         <w:t>If modifications, updates, or extensions to an existing letter are made after the semester begins, it is the responsibility of the student to submit the newest version to the Clerkship Team if he/she intends to utilize the accommodation going forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D750C" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00D347D7" w:rsidSect="0097512A">
-          <w:headerReference w:type="default" r:id="rId95"/>
-          <w:footerReference w:type="default" r:id="rId96"/>
+          <w:headerReference w:type="default" r:id="rId94"/>
+          <w:footerReference w:type="default" r:id="rId95"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="994" w:right="1440" w:bottom="1440" w:left="1440" w:header="763" w:footer="1008" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D750D" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="11"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D750E" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="92" w:after="49"/>
       </w:pPr>
       <w:bookmarkStart w:id="111" w:name="SUMMARY_OF_GRADING_REQUIREMENTS"/>
       <w:bookmarkStart w:id="112" w:name="_Toc228349411"/>
       <w:bookmarkStart w:id="113" w:name="_Toc233636172"/>
       <w:bookmarkEnd w:id="111"/>
@@ -27289,52 +27396,52 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>after the rotation ends</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="758D756B" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D347D7">
-          <w:headerReference w:type="default" r:id="rId97"/>
-          <w:footerReference w:type="default" r:id="rId98"/>
+          <w:headerReference w:type="default" r:id="rId96"/>
+          <w:footerReference w:type="default" r:id="rId97"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1200" w:right="40" w:bottom="1200" w:left="240" w:header="763" w:footer="1014" w:gutter="0"/>
           <w:pgNumType w:start="19"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AB211E1" w14:textId="77777777" w:rsidR="00FC516B" w:rsidRDefault="00FC516B">
       <w:pPr>
         <w:spacing w:before="82"/>
         <w:ind w:left="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D213DEE" w14:textId="77777777" w:rsidR="00FC516B" w:rsidRPr="007F30E1" w:rsidRDefault="00FC516B" w:rsidP="00FC516B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
@@ -27348,51 +27455,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C4DBDB5" wp14:editId="1D73896B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99" cstate="print">
+                    <a:blip r:embed="rId98" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -27420,51 +27527,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="746B9E57" wp14:editId="5FA672F4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="686212160" name="image1.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99" cstate="print">
+                    <a:blip r:embed="rId98" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -31865,79 +31972,79 @@
     <w:p w14:paraId="4BD66833" w14:textId="77777777" w:rsidR="001A6E91" w:rsidRPr="00E00C8F" w:rsidRDefault="001A6E91" w:rsidP="001A6E91">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B6847B6" w14:textId="77777777" w:rsidR="001A6E91" w:rsidRDefault="001A6E91" w:rsidP="001A6E91">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="411361BD" w14:textId="77777777" w:rsidR="00654237" w:rsidRDefault="00654237" w:rsidP="00F67714"/>
     <w:p w14:paraId="4D6A8F7D" w14:textId="77777777" w:rsidR="00CE6E7A" w:rsidRPr="00CE6E7A" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A"/>
     <w:p w14:paraId="492A6519" w14:textId="77777777" w:rsidR="00CE6E7A" w:rsidRPr="00CE6E7A" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A"/>
     <w:p w14:paraId="7F2C0537" w14:textId="77777777" w:rsidR="00CE6E7A" w:rsidRPr="00CE6E7A" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A"/>
     <w:p w14:paraId="2CFB52ED" w14:textId="77777777" w:rsidR="00CE6E7A" w:rsidRPr="00CE6E7A" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A"/>
     <w:p w14:paraId="32FB248B" w14:textId="77777777" w:rsidR="00CE6E7A" w:rsidRPr="00CE6E7A" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A"/>
     <w:p w14:paraId="420A1922" w14:textId="77777777" w:rsidR="00CE6E7A" w:rsidRPr="00CE6E7A" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A"/>
     <w:p w14:paraId="0CE27744" w14:textId="77777777" w:rsidR="00CE6E7A" w:rsidRPr="00CE6E7A" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A"/>
     <w:p w14:paraId="703D6103" w14:textId="77777777" w:rsidR="00CE6E7A" w:rsidRPr="00CE6E7A" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A"/>
     <w:p w14:paraId="39FB4BB0" w14:textId="77777777" w:rsidR="00CE6E7A" w:rsidRPr="00CE6E7A" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A"/>
     <w:p w14:paraId="6A06D265" w14:textId="77777777" w:rsidR="00CE6E7A" w:rsidRPr="00CE6E7A" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A"/>
     <w:sectPr w:rsidR="00CE6E7A" w:rsidRPr="00CE6E7A" w:rsidSect="00CE6E7A">
-      <w:headerReference w:type="default" r:id="rId100"/>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:headerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1340" w:right="1320" w:bottom="1200" w:left="1340" w:header="763" w:footer="1008" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EEAB073" w14:textId="77777777" w:rsidR="00B13E69" w:rsidRDefault="00B13E69">
+    <w:p w14:paraId="1242D7F8" w14:textId="77777777" w:rsidR="002E67BF" w:rsidRDefault="002E67BF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="064A713D" w14:textId="77777777" w:rsidR="00B13E69" w:rsidRDefault="00B13E69">
+    <w:p w14:paraId="79E51A7C" w14:textId="77777777" w:rsidR="002E67BF" w:rsidRDefault="002E67BF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="649ED5BB" w14:textId="77777777" w:rsidR="00B13E69" w:rsidRDefault="00B13E69"/>
+    <w:p w14:paraId="654AEDCA" w14:textId="77777777" w:rsidR="002E67BF" w:rsidRDefault="002E67BF"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -31964,147 +32071,146 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7096C563" w14:textId="349A886E" w:rsidR="00CE6E7A" w:rsidRDefault="00CE6E7A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Date of Review and Approval: 11/19/2025</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35C8F183" w14:textId="30A52BC7" w:rsidR="00CE6E7A" w:rsidRPr="00BF27EA" w:rsidRDefault="00CE6E7A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF27EA">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve">Date of Review and Approval: </w:t>
     </w:r>
     <w:r w:rsidR="00294FCA">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t>7/1/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="758D7614" w14:textId="760E12FC" w:rsidR="00D347D7" w:rsidRPr="009268E5" w:rsidRDefault="000279C5" w:rsidP="000279C5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009268E5">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve">Date of Review and Approval: </w:t>
     </w:r>
     <w:r w:rsidR="00294FCA">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t>7/1/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="758D7616" w14:textId="2FAE665F" w:rsidR="00D347D7" w:rsidRPr="00294FCA" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00294FCA">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Date of Review and Approval: </w:t>
     </w:r>
     <w:r w:rsidR="003F4A5D" w:rsidRPr="00294FCA">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="758D761E" wp14:editId="68ADCD33">
               <wp:simplePos x="0" y="0"/>
@@ -32205,51 +32311,51 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00294FCA" w:rsidRPr="00294FCA">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>7/1/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="758D7618" w14:textId="416D0421" w:rsidR="00D347D7" w:rsidRPr="00294FCA" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00294FCA">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve">Date of Review and Approval: </w:t>
     </w:r>
     <w:r w:rsidR="003F4A5D" w:rsidRPr="00294FCA">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="758D7620" wp14:editId="29BA16C5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6678295</wp:posOffset>
               </wp:positionH>
@@ -32344,73 +32450,73 @@
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00294FCA" w:rsidRPr="00294FCA">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t>7/1/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77238D4C" w14:textId="77777777" w:rsidR="00B13E69" w:rsidRDefault="00B13E69">
+    <w:p w14:paraId="5CD84244" w14:textId="77777777" w:rsidR="002E67BF" w:rsidRDefault="002E67BF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D4F99AA" w14:textId="77777777" w:rsidR="00B13E69" w:rsidRDefault="00B13E69">
+    <w:p w14:paraId="2ABB9795" w14:textId="77777777" w:rsidR="002E67BF" w:rsidRDefault="002E67BF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7EF701E8" w14:textId="77777777" w:rsidR="00B13E69" w:rsidRDefault="00B13E69"/>
+    <w:p w14:paraId="6385EE1C" w14:textId="77777777" w:rsidR="002E67BF" w:rsidRDefault="002E67BF"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="758D7613" w14:textId="0016A9FA" w:rsidR="00D347D7" w:rsidRDefault="003F4A5D">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="758D761B" wp14:editId="60F05C6D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901700</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>471805</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2336800" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -32508,51 +32614,51 @@
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                       </w:rPr>
                       <w:t>Core Obstetrics and Gynecology OSS 651</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="758D7615" w14:textId="610F2F0F" w:rsidR="00D347D7" w:rsidRDefault="003F4A5D">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="758D761D" wp14:editId="1B6A88CF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901700</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>471805</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2336800" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -32650,51 +32756,51 @@
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                       </w:rPr>
                       <w:t>Core Obstetrics and Gynecology OSS 651</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="758D7617" w14:textId="3F042B9A" w:rsidR="00D347D7" w:rsidRDefault="003F4A5D">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="758D761F" wp14:editId="058E4BF2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901700</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>471805</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2336800" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -32792,51 +32898,51 @@
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                       </w:rPr>
                       <w:t>Core Obstetrics and Gynecology OSS 651</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02B750EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="764CB3D8"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2280" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="146A99D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -37485,95 +37591,98 @@
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D347D7"/>
     <w:rsid w:val="00000C38"/>
     <w:rsid w:val="00011EB4"/>
     <w:rsid w:val="00012EA9"/>
     <w:rsid w:val="000157C5"/>
     <w:rsid w:val="00021598"/>
     <w:rsid w:val="00023C5F"/>
     <w:rsid w:val="00025D7A"/>
     <w:rsid w:val="000262B4"/>
     <w:rsid w:val="000279C5"/>
+    <w:rsid w:val="00033D62"/>
     <w:rsid w:val="00040E9A"/>
     <w:rsid w:val="00043C5F"/>
     <w:rsid w:val="00047F82"/>
     <w:rsid w:val="0005153A"/>
     <w:rsid w:val="000517D8"/>
     <w:rsid w:val="00052486"/>
     <w:rsid w:val="00053C59"/>
     <w:rsid w:val="000618FD"/>
     <w:rsid w:val="0006556B"/>
     <w:rsid w:val="00066552"/>
     <w:rsid w:val="00075D46"/>
     <w:rsid w:val="000776DC"/>
     <w:rsid w:val="00080382"/>
     <w:rsid w:val="00081BBB"/>
     <w:rsid w:val="00090564"/>
     <w:rsid w:val="00095275"/>
     <w:rsid w:val="000969B1"/>
     <w:rsid w:val="00096DD6"/>
     <w:rsid w:val="000A7ED9"/>
     <w:rsid w:val="000B0F40"/>
     <w:rsid w:val="000B25C3"/>
     <w:rsid w:val="000B5984"/>
     <w:rsid w:val="000C0355"/>
     <w:rsid w:val="000C0586"/>
     <w:rsid w:val="000C11A7"/>
     <w:rsid w:val="000C1F43"/>
+    <w:rsid w:val="000C286E"/>
     <w:rsid w:val="000C2F1F"/>
     <w:rsid w:val="000C7763"/>
     <w:rsid w:val="000D0822"/>
     <w:rsid w:val="000D33B3"/>
     <w:rsid w:val="000D6C7F"/>
     <w:rsid w:val="000E1400"/>
     <w:rsid w:val="000E2CC1"/>
     <w:rsid w:val="000E35F0"/>
     <w:rsid w:val="000E76A6"/>
     <w:rsid w:val="000E7F53"/>
     <w:rsid w:val="000F0724"/>
     <w:rsid w:val="000F3319"/>
     <w:rsid w:val="000F39E6"/>
     <w:rsid w:val="000F47A0"/>
     <w:rsid w:val="000F64CC"/>
     <w:rsid w:val="00103F5F"/>
     <w:rsid w:val="00105204"/>
     <w:rsid w:val="001071AC"/>
     <w:rsid w:val="0011163B"/>
+    <w:rsid w:val="0011176F"/>
     <w:rsid w:val="001154BF"/>
     <w:rsid w:val="00115D6D"/>
     <w:rsid w:val="0011705B"/>
     <w:rsid w:val="00122A54"/>
     <w:rsid w:val="00124F97"/>
     <w:rsid w:val="00133D16"/>
     <w:rsid w:val="00141B03"/>
     <w:rsid w:val="001452BD"/>
     <w:rsid w:val="00145A62"/>
     <w:rsid w:val="00146FE3"/>
     <w:rsid w:val="00150A8F"/>
     <w:rsid w:val="00152402"/>
     <w:rsid w:val="001559D9"/>
     <w:rsid w:val="00163E64"/>
     <w:rsid w:val="00164848"/>
     <w:rsid w:val="001658BB"/>
     <w:rsid w:val="00167393"/>
     <w:rsid w:val="001704A4"/>
     <w:rsid w:val="0017470D"/>
     <w:rsid w:val="00183B81"/>
     <w:rsid w:val="00192820"/>
     <w:rsid w:val="00192BC8"/>
     <w:rsid w:val="001938AF"/>
     <w:rsid w:val="00195973"/>
     <w:rsid w:val="00197DA4"/>
@@ -37583,161 +37692,169 @@
     <w:rsid w:val="001B2373"/>
     <w:rsid w:val="001B2C93"/>
     <w:rsid w:val="001B64D9"/>
     <w:rsid w:val="001B7694"/>
     <w:rsid w:val="001C0D15"/>
     <w:rsid w:val="001C1CA9"/>
     <w:rsid w:val="001C54F8"/>
     <w:rsid w:val="001C5698"/>
     <w:rsid w:val="001C76D6"/>
     <w:rsid w:val="001D1307"/>
     <w:rsid w:val="001D4C2C"/>
     <w:rsid w:val="001D6C73"/>
     <w:rsid w:val="001E084B"/>
     <w:rsid w:val="001E1A23"/>
     <w:rsid w:val="001F5725"/>
     <w:rsid w:val="00202456"/>
     <w:rsid w:val="00205B58"/>
     <w:rsid w:val="002073A0"/>
     <w:rsid w:val="002149DE"/>
     <w:rsid w:val="00217D53"/>
     <w:rsid w:val="00221951"/>
     <w:rsid w:val="0023320B"/>
     <w:rsid w:val="0023502D"/>
     <w:rsid w:val="002356C0"/>
     <w:rsid w:val="00243DA7"/>
+    <w:rsid w:val="00244068"/>
     <w:rsid w:val="00247A28"/>
     <w:rsid w:val="002505C3"/>
     <w:rsid w:val="002508C3"/>
     <w:rsid w:val="00255F5B"/>
     <w:rsid w:val="00256959"/>
     <w:rsid w:val="002663F9"/>
     <w:rsid w:val="00272330"/>
     <w:rsid w:val="00275067"/>
     <w:rsid w:val="002779A9"/>
     <w:rsid w:val="0028147E"/>
     <w:rsid w:val="00286776"/>
     <w:rsid w:val="00294FCA"/>
+    <w:rsid w:val="002955F1"/>
     <w:rsid w:val="00295B6A"/>
     <w:rsid w:val="002962F5"/>
     <w:rsid w:val="00297222"/>
     <w:rsid w:val="002A13BA"/>
     <w:rsid w:val="002A3B6A"/>
     <w:rsid w:val="002A3F74"/>
     <w:rsid w:val="002A6A0D"/>
     <w:rsid w:val="002B00C4"/>
     <w:rsid w:val="002B08F4"/>
+    <w:rsid w:val="002B5A34"/>
     <w:rsid w:val="002C357D"/>
     <w:rsid w:val="002C42F9"/>
     <w:rsid w:val="002C4309"/>
     <w:rsid w:val="002C569F"/>
     <w:rsid w:val="002C5C7A"/>
     <w:rsid w:val="002C79EF"/>
     <w:rsid w:val="002D1830"/>
     <w:rsid w:val="002D39AB"/>
     <w:rsid w:val="002E174C"/>
     <w:rsid w:val="002E1BCA"/>
     <w:rsid w:val="002E3D9A"/>
+    <w:rsid w:val="002E67BF"/>
     <w:rsid w:val="00301E3D"/>
     <w:rsid w:val="00306ABD"/>
     <w:rsid w:val="00307A82"/>
     <w:rsid w:val="00307AD3"/>
     <w:rsid w:val="003157C1"/>
+    <w:rsid w:val="00321565"/>
     <w:rsid w:val="00323F46"/>
     <w:rsid w:val="0033330F"/>
     <w:rsid w:val="003378AF"/>
     <w:rsid w:val="00343152"/>
     <w:rsid w:val="00343D38"/>
     <w:rsid w:val="0034536C"/>
     <w:rsid w:val="00350385"/>
     <w:rsid w:val="00354D40"/>
     <w:rsid w:val="00360E8E"/>
     <w:rsid w:val="00363C58"/>
     <w:rsid w:val="00380697"/>
     <w:rsid w:val="00383393"/>
     <w:rsid w:val="003844C7"/>
     <w:rsid w:val="00384F83"/>
     <w:rsid w:val="003A0627"/>
     <w:rsid w:val="003A211B"/>
     <w:rsid w:val="003A2836"/>
     <w:rsid w:val="003A4242"/>
     <w:rsid w:val="003A4F8A"/>
     <w:rsid w:val="003A502E"/>
     <w:rsid w:val="003A61D5"/>
+    <w:rsid w:val="003A6295"/>
     <w:rsid w:val="003B124B"/>
     <w:rsid w:val="003B1F1B"/>
     <w:rsid w:val="003B4719"/>
     <w:rsid w:val="003C261B"/>
     <w:rsid w:val="003C50EA"/>
     <w:rsid w:val="003C6588"/>
     <w:rsid w:val="003C65F1"/>
     <w:rsid w:val="003C6F0E"/>
     <w:rsid w:val="003D0378"/>
     <w:rsid w:val="003D228D"/>
     <w:rsid w:val="003D4E2B"/>
     <w:rsid w:val="003D7C60"/>
     <w:rsid w:val="003E0DA3"/>
     <w:rsid w:val="003E1C7F"/>
     <w:rsid w:val="003F4A5D"/>
     <w:rsid w:val="003F6644"/>
     <w:rsid w:val="00402659"/>
+    <w:rsid w:val="0040607E"/>
     <w:rsid w:val="0040691C"/>
     <w:rsid w:val="00410490"/>
     <w:rsid w:val="00420157"/>
     <w:rsid w:val="004245ED"/>
     <w:rsid w:val="00424B47"/>
     <w:rsid w:val="00424E8B"/>
     <w:rsid w:val="0042556A"/>
     <w:rsid w:val="004337D5"/>
     <w:rsid w:val="00436D8F"/>
     <w:rsid w:val="004421C8"/>
     <w:rsid w:val="00444A39"/>
     <w:rsid w:val="0046102C"/>
     <w:rsid w:val="00461B71"/>
     <w:rsid w:val="00463455"/>
     <w:rsid w:val="00466027"/>
     <w:rsid w:val="00466499"/>
     <w:rsid w:val="00470015"/>
     <w:rsid w:val="004732EA"/>
     <w:rsid w:val="004743A6"/>
     <w:rsid w:val="00476DA5"/>
     <w:rsid w:val="00487382"/>
     <w:rsid w:val="004918ED"/>
     <w:rsid w:val="0049233C"/>
     <w:rsid w:val="00492E8E"/>
     <w:rsid w:val="0049447F"/>
     <w:rsid w:val="00497DD2"/>
     <w:rsid w:val="004A793E"/>
     <w:rsid w:val="004B7EBA"/>
     <w:rsid w:val="004C3175"/>
     <w:rsid w:val="004C3A0A"/>
     <w:rsid w:val="004C6ED3"/>
     <w:rsid w:val="004D04FE"/>
     <w:rsid w:val="004D0515"/>
     <w:rsid w:val="004E7267"/>
     <w:rsid w:val="004F5F99"/>
     <w:rsid w:val="004F5FBC"/>
+    <w:rsid w:val="004F7E6F"/>
     <w:rsid w:val="00513BCD"/>
     <w:rsid w:val="00516E50"/>
     <w:rsid w:val="005170B2"/>
     <w:rsid w:val="0052017F"/>
     <w:rsid w:val="00522C1C"/>
     <w:rsid w:val="00530FCF"/>
     <w:rsid w:val="005401AA"/>
     <w:rsid w:val="00551177"/>
     <w:rsid w:val="00551536"/>
     <w:rsid w:val="00554ADF"/>
     <w:rsid w:val="00555210"/>
     <w:rsid w:val="00556E18"/>
     <w:rsid w:val="00557185"/>
     <w:rsid w:val="00557970"/>
     <w:rsid w:val="00557A17"/>
     <w:rsid w:val="00565015"/>
     <w:rsid w:val="00570A84"/>
     <w:rsid w:val="00581B46"/>
     <w:rsid w:val="00583276"/>
     <w:rsid w:val="00583CD5"/>
     <w:rsid w:val="00587FC7"/>
     <w:rsid w:val="0059436C"/>
     <w:rsid w:val="005C2BB8"/>
     <w:rsid w:val="005C3DAE"/>
     <w:rsid w:val="005C549C"/>
@@ -37757,50 +37874,51 @@
     <w:rsid w:val="00615763"/>
     <w:rsid w:val="00616BA3"/>
     <w:rsid w:val="006202A4"/>
     <w:rsid w:val="00620EBA"/>
     <w:rsid w:val="00621A13"/>
     <w:rsid w:val="00621A90"/>
     <w:rsid w:val="00621C85"/>
     <w:rsid w:val="0062474E"/>
     <w:rsid w:val="00625250"/>
     <w:rsid w:val="00626F17"/>
     <w:rsid w:val="006273C0"/>
     <w:rsid w:val="0063328F"/>
     <w:rsid w:val="00633E73"/>
     <w:rsid w:val="006370BD"/>
     <w:rsid w:val="006429C8"/>
     <w:rsid w:val="00644937"/>
     <w:rsid w:val="00646BEE"/>
     <w:rsid w:val="00650487"/>
     <w:rsid w:val="00653B5C"/>
     <w:rsid w:val="00654237"/>
     <w:rsid w:val="00655BE3"/>
     <w:rsid w:val="00656709"/>
     <w:rsid w:val="00663D99"/>
     <w:rsid w:val="00666230"/>
     <w:rsid w:val="0067081D"/>
+    <w:rsid w:val="00680076"/>
     <w:rsid w:val="00680676"/>
     <w:rsid w:val="0068086C"/>
     <w:rsid w:val="00680D84"/>
     <w:rsid w:val="00681EC4"/>
     <w:rsid w:val="00682C1C"/>
     <w:rsid w:val="006844E8"/>
     <w:rsid w:val="0069482A"/>
     <w:rsid w:val="00697177"/>
     <w:rsid w:val="006A02D2"/>
     <w:rsid w:val="006A2EC0"/>
     <w:rsid w:val="006A5416"/>
     <w:rsid w:val="006A587D"/>
     <w:rsid w:val="006A5C3E"/>
     <w:rsid w:val="006A7131"/>
     <w:rsid w:val="006B6A82"/>
     <w:rsid w:val="006B7CC1"/>
     <w:rsid w:val="006B7E88"/>
     <w:rsid w:val="006C1389"/>
     <w:rsid w:val="006D1D23"/>
     <w:rsid w:val="006D4B08"/>
     <w:rsid w:val="006D5ACF"/>
     <w:rsid w:val="006D5D2B"/>
     <w:rsid w:val="006D6905"/>
     <w:rsid w:val="006E30AA"/>
     <w:rsid w:val="006E612A"/>
@@ -37841,120 +37959,124 @@
     <w:rsid w:val="007F34C9"/>
     <w:rsid w:val="007F49A2"/>
     <w:rsid w:val="00806C8A"/>
     <w:rsid w:val="00807D8E"/>
     <w:rsid w:val="00812FD9"/>
     <w:rsid w:val="00814027"/>
     <w:rsid w:val="00814FA6"/>
     <w:rsid w:val="00820333"/>
     <w:rsid w:val="0082389F"/>
     <w:rsid w:val="00823F11"/>
     <w:rsid w:val="0082448C"/>
     <w:rsid w:val="008318FE"/>
     <w:rsid w:val="00832264"/>
     <w:rsid w:val="00834B79"/>
     <w:rsid w:val="00834C7C"/>
     <w:rsid w:val="008353D4"/>
     <w:rsid w:val="00837057"/>
     <w:rsid w:val="00841872"/>
     <w:rsid w:val="00850D9C"/>
     <w:rsid w:val="00851585"/>
     <w:rsid w:val="00860D1D"/>
     <w:rsid w:val="008625B3"/>
     <w:rsid w:val="0086431A"/>
     <w:rsid w:val="00867264"/>
     <w:rsid w:val="008720DD"/>
+    <w:rsid w:val="00875B76"/>
     <w:rsid w:val="008764A0"/>
     <w:rsid w:val="008777D9"/>
     <w:rsid w:val="00880487"/>
     <w:rsid w:val="008814D3"/>
     <w:rsid w:val="008847C3"/>
     <w:rsid w:val="008955EB"/>
     <w:rsid w:val="008A0D41"/>
     <w:rsid w:val="008A0EE4"/>
     <w:rsid w:val="008A1DC1"/>
     <w:rsid w:val="008A2BF2"/>
     <w:rsid w:val="008A3A4E"/>
     <w:rsid w:val="008A3AA2"/>
     <w:rsid w:val="008B0BD9"/>
     <w:rsid w:val="008C63A5"/>
     <w:rsid w:val="008C799D"/>
     <w:rsid w:val="008D236F"/>
+    <w:rsid w:val="008D6C1D"/>
     <w:rsid w:val="008E0EC2"/>
     <w:rsid w:val="008E147B"/>
     <w:rsid w:val="008E1F6C"/>
     <w:rsid w:val="008E25CE"/>
     <w:rsid w:val="008E304C"/>
     <w:rsid w:val="008E5835"/>
     <w:rsid w:val="008F3818"/>
     <w:rsid w:val="008F457B"/>
     <w:rsid w:val="00900387"/>
     <w:rsid w:val="0090432D"/>
     <w:rsid w:val="00904A73"/>
     <w:rsid w:val="00910FC6"/>
     <w:rsid w:val="00911F6C"/>
     <w:rsid w:val="00912036"/>
     <w:rsid w:val="00920C36"/>
     <w:rsid w:val="009268E5"/>
     <w:rsid w:val="0092693C"/>
     <w:rsid w:val="00926B52"/>
     <w:rsid w:val="00934C97"/>
     <w:rsid w:val="009365ED"/>
     <w:rsid w:val="009406FB"/>
     <w:rsid w:val="009421C9"/>
     <w:rsid w:val="009441E5"/>
     <w:rsid w:val="0094692F"/>
     <w:rsid w:val="00950846"/>
     <w:rsid w:val="009520ED"/>
     <w:rsid w:val="009536C4"/>
     <w:rsid w:val="009548D0"/>
     <w:rsid w:val="009563BD"/>
     <w:rsid w:val="00956D11"/>
     <w:rsid w:val="00957998"/>
     <w:rsid w:val="00957FD9"/>
     <w:rsid w:val="00961662"/>
     <w:rsid w:val="00967DFA"/>
     <w:rsid w:val="009720F9"/>
     <w:rsid w:val="00974D1B"/>
     <w:rsid w:val="0097512A"/>
     <w:rsid w:val="00976A90"/>
     <w:rsid w:val="00980709"/>
     <w:rsid w:val="00980992"/>
+    <w:rsid w:val="00982CF1"/>
     <w:rsid w:val="00985F58"/>
     <w:rsid w:val="00990720"/>
     <w:rsid w:val="00990C13"/>
     <w:rsid w:val="009A0543"/>
     <w:rsid w:val="009A2879"/>
     <w:rsid w:val="009C2D57"/>
     <w:rsid w:val="009C48C6"/>
     <w:rsid w:val="009C6798"/>
     <w:rsid w:val="009D239D"/>
     <w:rsid w:val="009D56B3"/>
     <w:rsid w:val="009E1199"/>
     <w:rsid w:val="009E2933"/>
     <w:rsid w:val="009E359D"/>
     <w:rsid w:val="009E6D07"/>
+    <w:rsid w:val="009F2FD6"/>
     <w:rsid w:val="00A13F0D"/>
     <w:rsid w:val="00A14108"/>
     <w:rsid w:val="00A20F5E"/>
     <w:rsid w:val="00A21E7F"/>
     <w:rsid w:val="00A23F82"/>
     <w:rsid w:val="00A257DD"/>
     <w:rsid w:val="00A268BC"/>
     <w:rsid w:val="00A33E30"/>
     <w:rsid w:val="00A3675E"/>
     <w:rsid w:val="00A37C42"/>
     <w:rsid w:val="00A40322"/>
     <w:rsid w:val="00A46CC2"/>
     <w:rsid w:val="00A4705F"/>
     <w:rsid w:val="00A53CBB"/>
     <w:rsid w:val="00A542D1"/>
     <w:rsid w:val="00A706E4"/>
     <w:rsid w:val="00A7082F"/>
     <w:rsid w:val="00A71A42"/>
     <w:rsid w:val="00A73526"/>
     <w:rsid w:val="00A761FC"/>
     <w:rsid w:val="00A84867"/>
     <w:rsid w:val="00A86C7E"/>
     <w:rsid w:val="00A87186"/>
     <w:rsid w:val="00A901DD"/>
     <w:rsid w:val="00A946A6"/>
@@ -38054,50 +38176,52 @@
     <w:rsid w:val="00CF1E18"/>
     <w:rsid w:val="00CF2435"/>
     <w:rsid w:val="00CF5878"/>
     <w:rsid w:val="00D04DF5"/>
     <w:rsid w:val="00D05A3D"/>
     <w:rsid w:val="00D067B6"/>
     <w:rsid w:val="00D12401"/>
     <w:rsid w:val="00D165DC"/>
     <w:rsid w:val="00D16E15"/>
     <w:rsid w:val="00D174C1"/>
     <w:rsid w:val="00D3341F"/>
     <w:rsid w:val="00D3344A"/>
     <w:rsid w:val="00D347D7"/>
     <w:rsid w:val="00D34888"/>
     <w:rsid w:val="00D37AF9"/>
     <w:rsid w:val="00D4616B"/>
     <w:rsid w:val="00D52E26"/>
     <w:rsid w:val="00D55ECA"/>
     <w:rsid w:val="00D62137"/>
     <w:rsid w:val="00D84E99"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D966F4"/>
     <w:rsid w:val="00DA2B6B"/>
     <w:rsid w:val="00DA3EC8"/>
     <w:rsid w:val="00DA5213"/>
+    <w:rsid w:val="00DA6ABE"/>
+    <w:rsid w:val="00DB002C"/>
     <w:rsid w:val="00DB332C"/>
     <w:rsid w:val="00DB4F1E"/>
     <w:rsid w:val="00DB654A"/>
     <w:rsid w:val="00DB68B5"/>
     <w:rsid w:val="00DC0545"/>
     <w:rsid w:val="00DC2FA5"/>
     <w:rsid w:val="00DC65A1"/>
     <w:rsid w:val="00DD18F4"/>
     <w:rsid w:val="00DD457E"/>
     <w:rsid w:val="00DF3223"/>
     <w:rsid w:val="00DF69FD"/>
     <w:rsid w:val="00E10D80"/>
     <w:rsid w:val="00E32937"/>
     <w:rsid w:val="00E41EC5"/>
     <w:rsid w:val="00E45B2A"/>
     <w:rsid w:val="00E5140A"/>
     <w:rsid w:val="00E5272F"/>
     <w:rsid w:val="00E5341B"/>
     <w:rsid w:val="00E7145C"/>
     <w:rsid w:val="00E71C98"/>
     <w:rsid w:val="00E75F59"/>
     <w:rsid w:val="00E8127C"/>
     <w:rsid w:val="00E821AC"/>
     <w:rsid w:val="00E86B99"/>
     <w:rsid w:val="00E924D0"/>
@@ -39651,51 +39775,51 @@
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1160462450">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416227&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415414&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417949&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419061&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://accessmedicine.mhmedical.com/book.aspx?bookid=2977" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lib.msu.edu/Record/hlm.ebs25791009e?sid=85044692" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416791&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417297&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419949&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=2693&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415816&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416443&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418313&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419690&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.lib.msu.edu/lgbthealth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boes@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416340&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417173&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?bookId=3271&amp;sectionId=256417397&amp;resultClick=1&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418981&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=3271" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/COMMedicalEducationClerkship/Shared%20Documents/CA%20Syllabi%20Dropbox/2025-2026/OSS%20Syllabi/Berek%20and%20Novak%27s%20Gynecology" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415263&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417888&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419164&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20170042076" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookid=3431" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415816&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416657&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417173&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.asccp.org/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416732&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418404&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419570&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://www.taylorfrancis.com/books/9781003284116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.truelearn.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moyrbr1@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256414802&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417610&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416967&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419812&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?bookId=3271&amp;sectionId=256414950&amp;resultClick=1&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apgo.benchprep.com/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nbome.org/frequently-asked-questions/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416503&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415940&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417831&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418843&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lib.msu.edu/Record/hlm.ebs102509579e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418900&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416594&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417082&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418719&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419858&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usmle.org/common-questions?category=Practice%20Materials" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416227&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415414&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417949&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419061&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://accessmedicine.mhmedical.com/book.aspx?bookid=2977" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lib.msu.edu/Record/hlm.ebs25791009e?sid=85044692" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416791&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417297&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419949&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415816&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416443&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418313&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419690&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.lib.msu.edu/lgbthealth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boes@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416340&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417173&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?bookId=3271&amp;sectionId=256417397&amp;resultClick=1&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418981&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=3271" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/COMMedicalEducationClerkship/Shared%20Documents/CA%20Syllabi%20Dropbox/2025-2026/OSS%20Syllabi/Berek%20and%20Novak%27s%20Gynecology" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415263&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417888&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419164&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20170042076" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookid=3431" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apgo.benchprep.com/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415816&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416657&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417173&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.asccp.org/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416732&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418404&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419570&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://www.taylorfrancis.com/books/9781003284116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.truelearn.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moyrbr1@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256414802&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417610&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416967&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419812&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?bookId=3271&amp;sectionId=256414950&amp;resultClick=1&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nbome.org/frequently-asked-questions/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416503&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415940&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417831&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418843&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lib.msu.edu/Record/hlm.ebs102509579e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418900&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416594&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417082&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418719&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419858&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usmle.org/common-questions?category=Practice%20Materials" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -40227,132 +40351,132 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...11 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FCDF0EB-E25A-43B7-9E3C-7D8F37F96A8E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0C1CB98-D83C-4A95-92F9-774CB480521D}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9494E972-523C-4A20-BFB4-20DD0F0403F4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B838FB17-B993-4C2D-9FD8-FCD9279C901F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30CE9261-5924-4F87-89AC-CB32E4B28EC3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>32</Pages>
-  <Words>9721</Words>
-  <Characters>61152</Characters>
+  <Words>10528</Words>
+  <Characters>60015</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2446</Lines>
-  <Paragraphs>908</Paragraphs>
+  <Lines>500</Lines>
+  <Paragraphs>140</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>69965</CharactersWithSpaces>
+  <CharactersWithSpaces>70403</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="696" baseType="variant">
       <vt:variant>
         <vt:i4>1114230</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>348</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1114207</vt:i4>
       </vt:variant>
       <vt:variant>