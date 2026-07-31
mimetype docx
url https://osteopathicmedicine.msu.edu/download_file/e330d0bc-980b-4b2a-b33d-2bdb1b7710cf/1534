--- v0 (2026-01-27)
+++ v1 (2026-07-31)
@@ -17,71 +17,60 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="758D721E" w14:textId="75D98F0D" w:rsidR="00D347D7" w:rsidRDefault="00FC1932">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="758D721E" w14:textId="75D98F0D" w:rsidR="00D347D7" w:rsidRDefault="00FC1932" w:rsidP="00E5272F">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00275067">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="758D7606" wp14:editId="758D7607">
             <wp:extent cx="3967930" cy="603503"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="image1.jpeg" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
@@ -188,51 +177,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Osteopathic Surgical Specialties</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7226" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:spacing w:line="413" w:lineRule="exact"/>
         <w:ind w:left="1455" w:right="2034"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>W. Britt Zimmerman, D.O.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D7227" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+    <w:p w14:paraId="758D7227" w14:textId="40C55B30" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:spacing w:before="3"/>
         <w:ind w:left="1454" w:right="2034"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>CHAIRPERSON</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7228" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="007B7B9B" w:rsidRDefault="00275067">
       <w:pPr>
         <w:spacing w:before="319"/>
         <w:ind w:left="1455" w:right="2030"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
@@ -319,82 +308,82 @@
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="32"/>
             <w:u w:val="thick" w:color="0000FF"/>
           </w:rPr>
           <w:t>moyrbr1@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758D722E" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D722F" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D7230" w14:textId="01097C3C" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+    <w:p w14:paraId="758D7230" w14:textId="03EB2ABA" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:spacing w:before="230"/>
         <w:ind w:left="1450" w:right="2034"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>EFFECTIVE AUGUST 1, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00090564">
+      <w:r w:rsidR="00A14108">
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>, TO JULY 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00090564">
+      <w:r w:rsidR="00A14108">
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7231" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7232" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:ind w:left="1200"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>For questions about content or administrative aspects of this course, please contact:</w:t>
@@ -439,2006 +428,4861 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="32"/>
             <w:u w:val="thick" w:color="0000FF"/>
           </w:rPr>
           <w:t>oldss@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758D7236" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D7237" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+    <w:p w14:paraId="758D7237" w14:textId="76F45DDC" w:rsidR="00D347D7" w:rsidRPr="00410490" w:rsidRDefault="00275067">
       <w:pPr>
         <w:spacing w:before="92"/>
         <w:ind w:left="839" w:right="1413"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>At Michigan State University College of Osteopathic Medicine (MSUCOM), we are constantly working to improve our curriculum and to meet accreditation guidelines. We need</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-14"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-14"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>meet</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-15"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-14"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>challenges</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-16"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-15"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>modern</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-14"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>medicine</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-14"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-14"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>force</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-14"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-17"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-14"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>innovate.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-14"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>While</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-14"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">changes will generally be instituted at the beginning of the school year, changes may also be </w:t>
+      </w:r>
+      <w:r w:rsidR="00410490" w:rsidRPr="00410490">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410490">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410490">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>semester.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D7238" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+    <w:p w14:paraId="758D7239" w14:textId="2FE962B0" w:rsidR="00D347D7" w:rsidRPr="00424E8B" w:rsidRDefault="00275067" w:rsidP="00424E8B">
       <w:pPr>
         <w:spacing w:before="161"/>
         <w:ind w:left="840"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:sz w:val="24"/>
-[...16 lines deleted...]
-        <w:sectPr w:rsidR="00D347D7" w:rsidSect="00CE6E7A">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D347D7" w:rsidRPr="00424E8B" w:rsidSect="00CE6E7A">
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="960" w:right="20" w:bottom="280" w:left="600" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="000000"/>
           </w:pgBorders>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...1258 lines deleted...]
-    <w:p w14:paraId="3A41194A" w14:textId="77777777" w:rsidR="00307AD3" w:rsidRPr="00307AD3" w:rsidRDefault="00307AD3" w:rsidP="00307AD3">
+      <w:r w:rsidRPr="00410490">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Please be mindful of the need to read your syllabi before beginning your rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E7D4B1" w14:textId="77777777" w:rsidR="003D7C60" w:rsidRDefault="003D7C60" w:rsidP="00A86C7E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43CF2412" w14:textId="77777777" w:rsidR="00615763" w:rsidRPr="00424E8B" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc228349378"/>
+    </w:p>
+    <w:p w14:paraId="38EF2B95" w14:textId="6E480C7D" w:rsidR="00424E8B" w:rsidRPr="00424E8B" w:rsidRDefault="00424E8B" w:rsidP="00424E8B">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Yu Gothic Light"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="Introduction_and_Overview"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00424E8B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Yu Gothic Light"/>
           <w:b/>
           <w:bCs/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>TABLE OF CONTENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74150D32" w14:textId="0ADC34AF" w:rsidR="00FF55E6" w:rsidRDefault="00424E8B" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00424E8B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Yu Mincho"/>
+          <w:iCs/>
           <w:caps/>
+          <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-      </w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00424E8B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Yu Mincho"/>
+          <w:iCs/>
+          <w:caps/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00424E8B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Yu Mincho"/>
+          <w:iCs/>
+          <w:caps/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc233636129" w:history="1">
+        <w:r w:rsidR="00FF55E6" w:rsidRPr="00070518">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>ROTATION REQUIREMENTS</w:t>
+        </w:r>
+        <w:r w:rsidR="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636129 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="66A82229" w14:textId="2408B8A4" w:rsidR="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636130" w:history="1">
+        <w:r w:rsidRPr="00070518">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>INTRODUCTION AND OVERVIEW</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636130 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5B33676B" w14:textId="02D9ED81" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636131" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COURSE SCHEDULING</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636131 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5E135C9F" w14:textId="29B36748" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636132" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Course Enrollment</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636132 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="27D5170E" w14:textId="7F2CDAF1" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636133" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>ROTATION FORMAT</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636133 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="34E23F04" w14:textId="6497E3ED" w:rsidR="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636134" w:history="1">
+        <w:r w:rsidRPr="00070518">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>GOALS AND OBJECTIVES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636134 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="66984881" w14:textId="26E13069" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636135" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>GOALS</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636135 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7B2264B6" w14:textId="463CD0E5" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636136" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>OBJECTIVES</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636136 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="717E90E0" w14:textId="3965D69C" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636137" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636137 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1F88DDD5" w14:textId="416B502D" w:rsidR="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636138" w:history="1">
+        <w:r w:rsidRPr="00070518">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636138 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="60B302FA" w14:textId="217B8675" w:rsidR="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636139" w:history="1">
+        <w:r w:rsidRPr="00070518">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>REFERENCES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636139 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4E861F6A" w14:textId="688C4BD6" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636140" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>REQUIRED STUDY RESOURCES</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636140 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0A70033F" w14:textId="45BF5213" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636141" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>ADDITIONAL STUDY RESOURCES</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636141 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="06394448" w14:textId="74B41A92" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636142" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Recommended Texts</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636142 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5DFD4111" w14:textId="23F8B54E" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636143" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Recommended Websites</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636143 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="57B60AE2" w14:textId="7BE58B99" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636144" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636144 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7DCC548B" w14:textId="3EAF9EAB" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636145" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>WEEKLY READINGS</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636145 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="22D44D89" w14:textId="6F34D757" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636146" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>MID ROTATION FEEDBACK FORM</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636146 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="45AF501E" w14:textId="09B3D30A" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636147" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>APGO uWise</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636147 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="71A17672" w14:textId="5B77F6AD" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636148" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COMPREHENSIVE QUIZZES</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636148 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5A49F4AA" w14:textId="2601DF04" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636149" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>INTERPROFESSIONAL EDUCATION</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636149 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="623C0455" w14:textId="05566D62" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636150" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COMAT EXAM INFORMATION</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636150 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="337F2445" w14:textId="56C1802B" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636151" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>ROTATION EVALUATIONS</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636151 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2F9F3A6B" w14:textId="4B8FF2EC" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636152" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Attending Evaluation of Student</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636152 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0A90DC10" w14:textId="4B157ADC" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636153" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Student Evaluation of Clerkship Rotation</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636153 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="72570656" w14:textId="1C9003D8" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636154" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Unsatisfactory Clinical Performance</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636154 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0F9AF7BF" w14:textId="26ECA2C3" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636155" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>CORRECTIVE ACTION</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636155 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="471F2072" w14:textId="55649037" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636156" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636156 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="102C88E3" w14:textId="4F4520C9" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636157" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COURSE GRADES</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636157 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="178C2D48" w14:textId="01D33256" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636158" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>N Grade Policy</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636158 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="77B1DB33" w14:textId="6A400FD3" w:rsidR="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636159" w:history="1">
+        <w:r w:rsidRPr="00070518">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636159 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7D332EA2" w14:textId="7EC357EE" w:rsidR="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636160" w:history="1">
+        <w:r w:rsidRPr="00070518">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>MSU COLLEGE OF OSTEOPATHIC MEDICINE STANDARD POLICIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636160 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2F90E77A" w14:textId="5C797EC7" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636161" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>CLERKSHIP ATTENDANCE POLICY</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636161 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="650CF914" w14:textId="1F89E842" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636162" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Clerkship Illness Policy</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636162 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3DBC523A" w14:textId="798588B6" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636163" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636163 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7CAB4C5D" w14:textId="6BF95F1D" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636164" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>MSUCOM STUDENT HANDBOOK</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636164 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="529D8F0F" w14:textId="46665421" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636165" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COMMON GROUND FRAMEWORK FOR PROFESSIONAL CONDUCT</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636165 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="01861549" w14:textId="127D7110" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636166" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>MEDICAL STUDENT RIGHTS AND RESPONSIBILITIES</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636166 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0FEB350A" w14:textId="1DD88F2F" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636167" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>MSU EMAIL</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636167 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4D5E77DB" w14:textId="66198679" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636168" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636168 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3C28ECE1" w14:textId="0C55F563" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636169" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636169 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="09144D82" w14:textId="7A1AEAFF" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636170" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636170 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6AEE1891" w14:textId="69E62AE7" w:rsidR="00FF55E6" w:rsidRPr="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636171" w:history="1">
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636171 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FF55E6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4B315030" w14:textId="73C4AB5D" w:rsidR="00FF55E6" w:rsidRDefault="00FF55E6" w:rsidP="004C6ED3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233636172" w:history="1">
+        <w:r w:rsidRPr="00070518">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233636172 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4378F52A" w14:textId="3DDE0F4A" w:rsidR="00615763" w:rsidRDefault="00424E8B" w:rsidP="00424E8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00424E8B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Yu Mincho"/>
+          <w:iCs/>
+          <w:caps/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59316C34" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B75ED01" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="153046E4" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70FE5A20" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39930F48" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CDE224C" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67459CDD" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FEE9D2E" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D0991CF" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AA667E1" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34E0C474" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2431B571" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077B96F9" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71094974" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0691D2BE" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12B7CE99" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BEDC259" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C4A7863" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="792A9CAB" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F3FC0CD" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="584D3C6D" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="1876"/>
         <w:tblW w:w="9698" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2692"/>
         <w:gridCol w:w="4680"/>
         <w:gridCol w:w="2326"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00602F89" w:rsidRPr="00307AD3" w14:paraId="02A390D8" w14:textId="006C3AA6" w:rsidTr="00602F89">
+      <w:tr w:rsidR="00615763" w:rsidRPr="00307AD3" w14:paraId="41CC89CC" w14:textId="77777777" w:rsidTr="00615763">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E73F430" w14:textId="77777777" w:rsidR="00602F89" w:rsidRPr="00307AD3" w:rsidRDefault="00602F89" w:rsidP="00307AD3">
+          <w:p w14:paraId="51025FB9" w14:textId="77777777" w:rsidR="00615763" w:rsidRPr="00307AD3" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00307AD3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>REQUIREMENT </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="716BBA23" w14:textId="77777777" w:rsidR="00602F89" w:rsidRPr="00307AD3" w:rsidRDefault="00602F89" w:rsidP="00307AD3">
+          <w:p w14:paraId="631F0A35" w14:textId="77777777" w:rsidR="00615763" w:rsidRPr="00307AD3" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00307AD3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>SUBMISSION METHOD </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CD0D5B6" w14:textId="77777777" w:rsidR="00602F89" w:rsidRPr="00307AD3" w:rsidRDefault="00602F89" w:rsidP="00307AD3">
+          <w:p w14:paraId="38D77077" w14:textId="77777777" w:rsidR="00615763" w:rsidRPr="00307AD3" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00307AD3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(for submission due dates, refer to table at the end of the syllabus) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53129705" w14:textId="4A27636A" w:rsidR="00602F89" w:rsidRPr="00307AD3" w:rsidRDefault="00F1229E" w:rsidP="00307AD3">
+          <w:p w14:paraId="3C025D92" w14:textId="77777777" w:rsidR="00615763" w:rsidRPr="00307AD3" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00602F89" w:rsidRPr="00307AD3" w14:paraId="213FAA61" w14:textId="02E4CCC7" w:rsidTr="00602F89">
+      <w:tr w:rsidR="00615763" w:rsidRPr="00307AD3" w14:paraId="7BD376F4" w14:textId="77777777" w:rsidTr="00615763">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57F86D42" w14:textId="77777777" w:rsidR="00602F89" w:rsidRPr="00307AD3" w:rsidRDefault="00602F89" w:rsidP="00307AD3">
+          <w:p w14:paraId="5ECF3631" w14:textId="77777777" w:rsidR="00615763" w:rsidRPr="00307AD3" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:left="60"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00307AD3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Attending Evaluation of Clerkship Student  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70845F0F" w14:textId="77777777" w:rsidR="00602F89" w:rsidRPr="00307AD3" w:rsidRDefault="00602F89" w:rsidP="00307AD3">
+          <w:p w14:paraId="4E5EE2E5" w14:textId="77777777" w:rsidR="00615763" w:rsidRPr="00307AD3" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00307AD3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4950D852" w14:textId="77777777" w:rsidR="00602F89" w:rsidRDefault="00602F89" w:rsidP="00F1229E">
+          <w:p w14:paraId="29335704" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="171F5904" w14:textId="77777777" w:rsidR="00F1229E" w:rsidRDefault="00F1229E" w:rsidP="00F1229E">
+          <w:p w14:paraId="319DF68B" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CE3CA85" w14:textId="77777777" w:rsidR="00F1229E" w:rsidRDefault="00F1229E" w:rsidP="00F1229E">
+          <w:p w14:paraId="1407EDEB" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63C9BC29" w14:textId="77777777" w:rsidR="00F1229E" w:rsidRDefault="00F1229E" w:rsidP="00F1229E">
+          <w:p w14:paraId="0F3F056C" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1E90AC90" w14:textId="4D4454B3" w:rsidR="00F1229E" w:rsidRPr="00307AD3" w:rsidRDefault="00F1229E" w:rsidP="00F1229E">
+          <w:p w14:paraId="7FBFCAC9" w14:textId="77777777" w:rsidR="00615763" w:rsidRPr="00307AD3" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00602F89" w:rsidRPr="00307AD3" w14:paraId="51D4690E" w14:textId="5D20E1F1" w:rsidTr="00602F89">
+      <w:tr w:rsidR="00615763" w:rsidRPr="00307AD3" w14:paraId="288F110D" w14:textId="77777777" w:rsidTr="00615763">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2277FC52" w14:textId="77777777" w:rsidR="00602F89" w:rsidRPr="00307AD3" w:rsidRDefault="00602F89" w:rsidP="00307AD3">
+          <w:p w14:paraId="7A876B3E" w14:textId="77777777" w:rsidR="00615763" w:rsidRPr="00307AD3" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:left="60"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00307AD3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Student Evaluation of Clerkship Rotation  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7017884A" w14:textId="77777777" w:rsidR="00602F89" w:rsidRPr="00307AD3" w:rsidRDefault="00602F89" w:rsidP="00307AD3">
+          <w:p w14:paraId="382A2C6D" w14:textId="77777777" w:rsidR="00615763" w:rsidRPr="00307AD3" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00307AD3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00307AD3">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
@@ -2447,696 +5291,779 @@
                   <w:lang w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00307AD3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="247909F2" w14:textId="77777777" w:rsidR="00602F89" w:rsidRDefault="00602F89" w:rsidP="00F1229E">
+          <w:p w14:paraId="44F711A9" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7636DA41" w14:textId="77777777" w:rsidR="00F1229E" w:rsidRDefault="00F1229E" w:rsidP="00F1229E">
+          <w:p w14:paraId="556D65D9" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="49AAE939" w14:textId="77777777" w:rsidR="00F1229E" w:rsidRDefault="00F1229E" w:rsidP="00F1229E">
+          <w:p w14:paraId="60E90D6C" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7AF231A8" w14:textId="77777777" w:rsidR="00F1229E" w:rsidRDefault="00F1229E" w:rsidP="00F1229E">
+          <w:p w14:paraId="67B4CF09" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="08847B23" w14:textId="77777777" w:rsidR="00F1229E" w:rsidRDefault="00F1229E" w:rsidP="00F1229E">
+          <w:p w14:paraId="1E776E34" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5188C519" w14:textId="5D7496A0" w:rsidR="00F1229E" w:rsidRPr="00307AD3" w:rsidRDefault="00F1229E" w:rsidP="00F1229E">
+          <w:p w14:paraId="66CB83E0" w14:textId="77777777" w:rsidR="00615763" w:rsidRPr="00307AD3" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00602F89" w:rsidRPr="00307AD3" w14:paraId="5E61354E" w14:textId="78ACBEC4" w:rsidTr="00602F89">
+      <w:tr w:rsidR="00615763" w:rsidRPr="00307AD3" w14:paraId="71BFD1A9" w14:textId="77777777" w:rsidTr="00615763">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CCF26C2" w14:textId="77777777" w:rsidR="00602F89" w:rsidRPr="00307AD3" w:rsidRDefault="00602F89" w:rsidP="00307AD3">
+          <w:p w14:paraId="138DF00C" w14:textId="77777777" w:rsidR="00615763" w:rsidRPr="00307AD3" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:left="60"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00307AD3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Mid Rotation Evaluation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="120ED72B" w14:textId="77777777" w:rsidR="00602F89" w:rsidRPr="00307AD3" w:rsidRDefault="00602F89" w:rsidP="00307AD3">
+          <w:p w14:paraId="473ECB69" w14:textId="77777777" w:rsidR="00615763" w:rsidRPr="00307AD3" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00307AD3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Submitted into Dropbox in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="161F6BA1" w14:textId="5CC358B5" w:rsidR="00602F89" w:rsidRPr="00307AD3" w:rsidRDefault="00F1229E" w:rsidP="00F1229E">
+          <w:p w14:paraId="4F0E46D2" w14:textId="77777777" w:rsidR="00615763" w:rsidRPr="00307AD3" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00602F89" w:rsidRPr="00307AD3" w14:paraId="6F946E52" w14:textId="2F064B3E" w:rsidTr="00602F89">
+      <w:tr w:rsidR="00615763" w:rsidRPr="00307AD3" w14:paraId="5FD24CFC" w14:textId="77777777" w:rsidTr="00615763">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7499A185" w14:textId="216BD361" w:rsidR="00602F89" w:rsidRPr="00307AD3" w:rsidRDefault="00602F89" w:rsidP="00307AD3">
+          <w:p w14:paraId="66DB2565" w14:textId="77777777" w:rsidR="00615763" w:rsidRPr="00307AD3" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:left="60"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Activity Log</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44D662AD" w14:textId="1CC3B36D" w:rsidR="00602F89" w:rsidRPr="00307AD3" w:rsidRDefault="00602F89" w:rsidP="00307AD3">
+          <w:p w14:paraId="00368E34" w14:textId="77777777" w:rsidR="00615763" w:rsidRPr="00307AD3" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Submitted into Dropbox in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F8164A3" w14:textId="4D2EF6C3" w:rsidR="00602F89" w:rsidRDefault="00F1229E" w:rsidP="00F1229E">
+          <w:p w14:paraId="47FA13B1" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00602F89" w:rsidRPr="00307AD3" w14:paraId="73D5813A" w14:textId="030D27DE" w:rsidTr="00602F89">
+      <w:tr w:rsidR="00615763" w:rsidRPr="00307AD3" w14:paraId="4A5DA4CD" w14:textId="77777777" w:rsidTr="00615763">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="069175BF" w14:textId="2715AADE" w:rsidR="00602F89" w:rsidRPr="00307AD3" w:rsidRDefault="00602F89" w:rsidP="00307AD3">
+          <w:p w14:paraId="21E0460D" w14:textId="77777777" w:rsidR="00615763" w:rsidRPr="00307AD3" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:left="60"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Interprofessional Education Log</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="155EE074" w14:textId="77B60CB9" w:rsidR="00602F89" w:rsidRPr="00307AD3" w:rsidRDefault="00602F89" w:rsidP="00307AD3">
+          <w:p w14:paraId="33EC26C8" w14:textId="77777777" w:rsidR="00615763" w:rsidRPr="00307AD3" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Submitted into Dropbox in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2ABF25E6" w14:textId="1DBD7CF8" w:rsidR="00602F89" w:rsidRDefault="00F1229E" w:rsidP="00F1229E">
+          <w:p w14:paraId="05989A21" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00602F89" w:rsidRPr="00307AD3" w14:paraId="68DE07DA" w14:textId="7033FB06" w:rsidTr="00602F89">
+      <w:tr w:rsidR="00615763" w:rsidRPr="00307AD3" w14:paraId="6CE39787" w14:textId="77777777" w:rsidTr="00615763">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="332DB331" w14:textId="5FE02350" w:rsidR="00602F89" w:rsidRDefault="00602F89" w:rsidP="00307AD3">
+          <w:p w14:paraId="05882AE3" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:left="60"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>COMAT Score</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B40327E" w14:textId="08A0C577" w:rsidR="00602F89" w:rsidRDefault="00602F89" w:rsidP="00307AD3">
+          <w:p w14:paraId="53E1F4D8" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CA will enter grade into D2L 7-10 days post exam.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15320FEA" w14:textId="096FFFAD" w:rsidR="00602F89" w:rsidRDefault="00F1229E" w:rsidP="00F1229E">
+          <w:p w14:paraId="1E7AED05" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00602F89" w:rsidRPr="00307AD3" w14:paraId="0A634785" w14:textId="046C2B7F" w:rsidTr="00602F89">
+      <w:tr w:rsidR="00615763" w:rsidRPr="00307AD3" w14:paraId="787492F0" w14:textId="77777777" w:rsidTr="00615763">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56C9959F" w14:textId="2919C517" w:rsidR="00602F89" w:rsidRDefault="00602F89" w:rsidP="00307AD3">
+          <w:p w14:paraId="72391784" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:left="60"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>APGO Quiz 2 &amp; 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44739CD2" w14:textId="4924E411" w:rsidR="00602F89" w:rsidRDefault="00602F89" w:rsidP="004C3175">
+          <w:p w14:paraId="13481E5D" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="115" w:line="252" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>Log into APGO to take quiz (</w:t>
             </w:r>
             <w:r w:rsidRPr="004D04FE">
               <w:t>Link</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> on D2L Welcome Page)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="290777FB" w14:textId="0F2780FB" w:rsidR="00602F89" w:rsidRPr="00F157BC" w:rsidRDefault="00602F89" w:rsidP="00F157BC">
+          <w:p w14:paraId="50C18F8E" w14:textId="7EF8E1FC" w:rsidR="00615763" w:rsidRPr="00F157BC" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="645"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Submit the quiz score in D2L </w:t>
+              <w:t xml:space="preserve">Submit the quiz score in </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="0E7DC7B6" w14:textId="79FAB91E" w:rsidR="00602F89" w:rsidRDefault="00602F89" w:rsidP="00A706E4">
+            <w:r w:rsidR="001C5698">
+              <w:t>D2L.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CAD1626" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44CD682D" w14:textId="28B05190" w:rsidR="00602F89" w:rsidRDefault="00F1229E" w:rsidP="00F1229E">
+          <w:p w14:paraId="0737884C" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763" w:rsidP="00615763">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="115" w:line="252" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="249B8DDF" w14:textId="77777777" w:rsidR="00090564" w:rsidRDefault="00090564" w:rsidP="008A0EE4">
+    <w:p w14:paraId="6B4ADF32" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42264074" w14:textId="15069D5A" w:rsidR="002779A9" w:rsidRPr="00C40B5D" w:rsidRDefault="002779A9" w:rsidP="002779A9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-1008"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc233636129"/>
+      <w:r w:rsidRPr="0061495F">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:t>OTATION REQUIREMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="1FB89A5F" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763" w:rsidP="00615763">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="3"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39E7D4B1" w14:textId="77777777" w:rsidR="003D7C60" w:rsidRDefault="003D7C60">
+    <w:p w14:paraId="0C350BC8" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="3"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D7261" w14:textId="3DE29E83" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+    <w:p w14:paraId="44E7519E" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="3"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3032D7F7" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CD0896B" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1994487B" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F1EE93B" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0665609E" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B5160B8" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4909AAB0" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763" w:rsidP="00424E8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D7721C4" w14:textId="77777777" w:rsidR="00615763" w:rsidRDefault="00615763">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758D7261" w14:textId="12E605BF" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc233636130"/>
       <w:r>
         <w:t>INTRODUCTION AND OVERVIEW</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="758D7262" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="120" w:right="696"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of faculty members in collaboration, as appropriate, with residents and/or fellows.</w:t>
+        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of faculty members in collaboration, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>, with residents and/or fellows.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>purpose</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3278,139 +6205,138 @@
       <w:r>
         <w:t>specialty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7263" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7264" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="120" w:right="737"/>
       </w:pPr>
       <w:r>
         <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for core rotations, at the discretion of the instructor of record.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7265" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="120" w:right="737"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of this subject. As you progress through the rotation, you will perform certain activities intended to help you meet the identified goals and objectives. Please make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and MSUCOM </w:t>
-[...3 lines deleted...]
-        <w:t>expectations.</w:t>
+        <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of this subject. As you progress through the rotation, you will perform certain activities intended to help you meet the identified goals and objectives. Please make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and MSUCOM expectations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7266" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7267" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="480"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="COURSE_SCHEDULING"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="3" w:name="COURSE_SCHEDULING"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc228349379"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc233636131"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>COURSE SCHEDULING</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_bookmark2"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="758D7268" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="003844C7">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="Course_Enrollment"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc233636132"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
         <w:t>Course Enrollment</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="70891F67" w14:textId="77777777" w:rsidR="00D165DC" w:rsidRPr="00C40B5D" w:rsidRDefault="00D165DC" w:rsidP="00D165DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1224"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57869AF1" w14:textId="684033F2" w:rsidR="00D165DC" w:rsidRDefault="00D165DC" w:rsidP="00D165DC">
+    <w:p w14:paraId="57869AF1" w14:textId="491D7979" w:rsidR="00D165DC" w:rsidRDefault="00D165DC" w:rsidP="00D165DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1224"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:t>Core rotations are scheduled by MSUCOM</w:t>
       </w:r>
       <w:r w:rsidR="00047F82" w:rsidRPr="7ACAF297">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
-        <w:t xml:space="preserve">Changes in core rotation schedules are not permitted (exception-base hospital request due to preceptor scheduling issue). </w:t>
+        <w:t>Changes in core rotation schedules are not permitted (exception-</w:t>
+      </w:r>
+      <w:r w:rsidR="003A211B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:t xml:space="preserve">base hospital request due to preceptor scheduling issue). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6164D5E4" w14:textId="77777777" w:rsidR="00D165DC" w:rsidRDefault="00D165DC" w:rsidP="00D165DC">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1224"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050013B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>It is the responsibility of the student to ensure MSUCOM confirmation and enrollment prior to starting any course/rotation:</w:t>
@@ -3425,163 +6351,182 @@
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D165DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule and ‘yes’ is visible in the enrollment column.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7270" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="152"/>
         <w:ind w:left="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="ROTATION_FORMAT"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkStart w:id="8" w:name="ROTATION_FORMAT"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc228349380"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc233636133"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="758D7271" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="41"/>
         <w:ind w:left="120" w:right="698"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>This core rotation is a four (4) week experience. The purpose of this Obstetrics and Gynecology clerkship is to provide the student with an overview of the clinical specialty. Ideally, during this core rotation, the student will gain exposure to Obstetrics labor and delivery, Triage, Obstetrics Day and nights, Gynecologic surgery, and ambulatory OB-GYN clinic. Rotations are four weeks in duration (6 credit hours).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7272" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D7273" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+    <w:p w14:paraId="758D7273" w14:textId="173230C7" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="120" w:right="846"/>
       </w:pPr>
       <w:r>
-        <w:t>The service should be organized to provide the maximum degree of practical clinical exposure and learning in the areas of diagnosis, management, and therapy in obstetrics and gynecology, which is consistent with a fourth-year osteopathic medical student's level of knowledge. Opportunities for learning such as lectures, reading, consults and history and physical examination (H&amp;P) review will be available.</w:t>
+        <w:t xml:space="preserve">The service should be organized to provide the maximum degree of practical clinical exposure and learning in the areas of diagnosis, management, and therapy in obstetrics and gynecology, which is consistent with a </w:t>
+      </w:r>
+      <w:r w:rsidR="006B7CC1">
+        <w:t>third</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-year osteopathic medical student's level of knowledge. Opportunities for learning such as lectures, reading, </w:t>
+      </w:r>
+      <w:r w:rsidR="003A211B">
+        <w:t>consultations</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and history and physical examination (H&amp;P) review will be available.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7274" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7275" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="GOALS_AND_OBJECTIVES"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkStart w:id="11" w:name="GOALS_AND_OBJECTIVES"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc228349381"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc233636134"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="758D7276" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="49"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="GOALS"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="14" w:name="GOALS"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc228349382"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc233636135"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>GOALS</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="758D7277" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="758D7277" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00557185">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
         <w:spacing w:before="43" w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="1224"/>
       </w:pPr>
       <w:r>
         <w:t>Provide the medical student with a fundamental knowledge base in obstetrics and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>gynecology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D7278" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+    <w:p w14:paraId="758D7278" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00557185">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:ind w:right="788"/>
+        <w:ind w:left="1224" w:right="788"/>
       </w:pPr>
       <w:r>
         <w:t>Heighten</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>learner’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
@@ -3660,61 +6605,61 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>obstetrics and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>gynecology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D7279" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+    <w:p w14:paraId="758D7279" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00557185">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:ind w:right="765"/>
+        <w:ind w:left="1224" w:right="765"/>
       </w:pPr>
       <w:r>
         <w:t>Introduce</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>medical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
@@ -3763,109 +6708,110 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>gynecological</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>surgery</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>procedures,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>as</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>well</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>to ambulatory care in obstetrics and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>gynecology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D727A" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+    <w:p w14:paraId="758D727A" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00557185">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:ind w:right="1034"/>
+        <w:ind w:left="1224" w:right="1034"/>
       </w:pPr>
       <w:r>
         <w:t>Facilitate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>understanding</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
@@ -3953,88 +6899,88 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>gynecologic surgical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D727B" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+    <w:p w14:paraId="758D727B" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00557185">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
         <w:spacing w:line="242" w:lineRule="auto"/>
-        <w:ind w:right="1283"/>
+        <w:ind w:left="1224" w:right="1283"/>
       </w:pPr>
       <w:r>
         <w:t>Encourage the continued development of the medical student's professional attitude and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>behavior within obstetrics/gynecology settings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D727C" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+    <w:p w14:paraId="758D727C" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00557185">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
         <w:spacing w:line="242" w:lineRule="auto"/>
-        <w:ind w:right="1291"/>
+        <w:ind w:left="1224" w:right="1291"/>
       </w:pPr>
       <w:r>
         <w:t>Heighten</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>learner’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
@@ -4122,206 +7068,223 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>genital</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>physical exam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6F6333" w14:textId="77777777" w:rsidR="00980709" w:rsidRDefault="00980709" w:rsidP="00980709">
+    <w:p w14:paraId="1F6F6333" w14:textId="77777777" w:rsidR="00980709" w:rsidRDefault="00980709" w:rsidP="00557185">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
         <w:spacing w:before="5"/>
-        <w:ind w:right="1790"/>
+        <w:ind w:left="1224" w:right="1790"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Identify resources for reviewing current guidelines for the management of common problems encountered in ob-gyn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>practice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F3D5E84" w14:textId="77777777" w:rsidR="00980709" w:rsidRDefault="00980709" w:rsidP="00980709">
+    <w:p w14:paraId="0F3D5E84" w14:textId="77777777" w:rsidR="00980709" w:rsidRDefault="00980709" w:rsidP="00557185">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="845"/>
         </w:tabs>
-        <w:ind w:left="844" w:right="976"/>
+        <w:ind w:left="1224" w:right="976"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Consider osteopathic manipulative techniques for specific manifestations of problems seen in ob-gyn where applicable. (Examples are low back pain in pregnancy, post-operative care, and chronic pelvic pain encountered frequently in gynecologic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>care).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405FB044" w14:textId="77777777" w:rsidR="00980709" w:rsidRDefault="00980709" w:rsidP="00980709">
+    <w:p w14:paraId="405FB044" w14:textId="77777777" w:rsidR="00980709" w:rsidRDefault="00980709" w:rsidP="00557185">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="845"/>
         </w:tabs>
-        <w:ind w:left="844" w:right="904"/>
+        <w:ind w:left="1224" w:right="904"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t>Review the Entrustable Professional Activities and the Osteopathic Core Competencies located in the Additional Information section on</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Review</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Entrustable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Professional Activities and the Osteopathic Core Competencies located in the Additional Information section on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>D2L.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F9F107" w14:textId="77777777" w:rsidR="00980709" w:rsidRDefault="00980709" w:rsidP="00980709">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CA06897" w14:textId="77777777" w:rsidR="00980709" w:rsidRDefault="00980709" w:rsidP="00980709">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="OBJECTIVES"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkStart w:id="17" w:name="OBJECTIVES"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc228349383"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc233636136"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OBJECTIVES</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      <w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="758D7289" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="006202A4" w:rsidRDefault="00275067" w:rsidP="006202A4">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006202A4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Overall Objectives:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D728A" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D728B" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00301E3D">
+    <w:p w14:paraId="758D728B" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00557185">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="1224"/>
       </w:pPr>
       <w:r>
         <w:t>Demonstrate clinical skills pertinent to each patient encounter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D728C" w14:textId="794C554E" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+    <w:p w14:paraId="758D728C" w14:textId="6C85111B" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00557185">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
-        <w:ind w:left="1056" w:right="2042" w:hanging="32"/>
+        <w:ind w:left="1184" w:right="2042" w:hanging="32"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(Chapter 1: Women’s Health Examinations and Women’s Health Care Management) </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="006D4B08" w:rsidRPr="007A4423">
+        <w:r w:rsidR="009563BD" w:rsidRPr="003E0BCC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://clerkship-lwwhealthlibrary-</w:t>
-[...6 lines deleted...]
-          <w:t>com.proxy1.cl.msu.edu/content.aspx?sectionid=256414802&amp;bookid=3271&amp;rotationId=0</w:t>
+          <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256414802&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62E6709F" w14:textId="77777777" w:rsidR="006D4B08" w:rsidRDefault="006D4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="1056" w:right="2042" w:hanging="32"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D728D" w14:textId="2E404273" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:t>Write a thorough H &amp;</w:t>
       </w:r>
@@ -4341,135 +7304,127 @@
     <w:p w14:paraId="758D728E" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:t>Demonstrate ability to conduct an adequate physical exam of the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>patient.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF8EF18" w14:textId="1AA0F680" w:rsidR="006A7131" w:rsidRDefault="00275067" w:rsidP="000B25C3">
+    <w:p w14:paraId="47F8C8E8" w14:textId="4C6911F6" w:rsidR="0049447F" w:rsidRDefault="00275067" w:rsidP="00557185">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="1178"/>
       </w:pPr>
       <w:r>
         <w:t>Explain female stages of sexual development (be able to relate each patient to their development stage) and risks associated with each age group (Chapter 38: Puberty)</w:t>
       </w:r>
       <w:r w:rsidR="0049447F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006A7131" w:rsidRPr="006A7131">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="000C0355" w:rsidRPr="007A4423">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418900&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55553567" w14:textId="77777777" w:rsidR="000C0355" w:rsidRDefault="000C0355" w:rsidP="000B25C3">
+    <w:p w14:paraId="1E4240F1" w14:textId="77777777" w:rsidR="00557185" w:rsidRDefault="00557185" w:rsidP="00557185">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="1178" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D7290" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
-[...21 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="758D7291" w14:textId="09F2F049" w:rsidR="00D347D7" w:rsidRPr="006202A4" w:rsidRDefault="00275067" w:rsidP="006202A4">
+      <w:pPr>
+        <w:ind w:left="288" w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006202A4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Obstetrics Objectives:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7292" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D7293" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="0049447F">
+    <w:p w14:paraId="758D7293" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00557185">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="1368"/>
       </w:pPr>
       <w:r>
         <w:t>Evaluate the obstetrics patient.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7294" w14:textId="05BB6FB8" w:rsidR="00D347D7" w:rsidRPr="006A587D" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="1178"/>
       </w:pPr>
       <w:r>
         <w:t>Discuss the changes to the maternal-fetal physiology during pregnancy (Chapter 5: Maternal – Fetal Physiology)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
@@ -4642,50 +7597,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>assessing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>normal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>labor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pattern</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4719,59 +7675,59 @@
       </w:r>
       <w:r>
         <w:t>how it can be helpful in evaluating dysfunctional labor and fetal status. Understand the limitations of electronic fetal monitoring. (Chapter 8: Intrapartum Care)</w:t>
       </w:r>
       <w:r w:rsidR="0082389F" w:rsidRPr="0082389F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="0082389F" w:rsidRPr="007A4423">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415816&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758D729A" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D729B" w14:textId="698B7430" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="0049447F">
+    <w:p w14:paraId="758D729B" w14:textId="698B7430" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00557185">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="94"/>
-        <w:ind w:left="1080" w:right="751"/>
+        <w:ind w:left="1368" w:right="751"/>
       </w:pPr>
       <w:r>
         <w:t>Describe normal labor and delivery. (Chapter 8: Intrapartum Care)</w:t>
       </w:r>
       <w:r w:rsidR="00551177">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="007A7B1A" w:rsidRPr="007A4423">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415816&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3C3D52F4" w14:textId="77777777" w:rsidR="00551177" w:rsidRDefault="00551177">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="94"/>
         <w:ind w:left="1128" w:right="751"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D729C" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="001B64D9">
       <w:pPr>
@@ -4895,1136 +7851,1206 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2136"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1915"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>List the steps involved in immediate postpartum care following delivery—see also #9 below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D72A2" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D72A3" w14:textId="3E7A2F4F" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="0033330F">
+    <w:p w14:paraId="758D72A3" w14:textId="3E7A2F4F" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00557185">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="1368"/>
       </w:pPr>
       <w:r>
         <w:t>Distinguish the characteristics of normal and abnormal labor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D72A4" w14:textId="24FCB087" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="0033330F">
+    <w:p w14:paraId="758D72A4" w14:textId="24FCB087" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00557185">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
-        <w:ind w:left="1008" w:right="737"/>
+        <w:ind w:left="1296" w:right="737"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(Chapter 9: Abnormal Labor and Intrapartum Fetal Surveillance) and understand basic interventions for management of abnormal labor. </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00255F5B" w:rsidRPr="007A4423">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415940&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="32BFE3E4" w14:textId="77777777" w:rsidR="0033330F" w:rsidRDefault="0033330F" w:rsidP="0033330F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:ind w:right="737"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D72A5" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47942410" w14:textId="45EBAF9E" w:rsidR="00837057" w:rsidRDefault="00275067" w:rsidP="0033330F">
+    <w:p w14:paraId="47942410" w14:textId="45EBAF9E" w:rsidR="00837057" w:rsidRDefault="00275067" w:rsidP="00834C7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5879"/>
         </w:tabs>
         <w:spacing w:before="94"/>
-        <w:ind w:left="1080" w:right="1826"/>
+        <w:ind w:left="1368" w:right="1826"/>
       </w:pPr>
       <w:r>
         <w:t>Understand the approach to normal and abnormal postpartum bleeding/hemorrhage. (Chapter 12:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Postpartum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Hemorrhage).</w:t>
       </w:r>
       <w:r w:rsidR="00837057" w:rsidRPr="00837057">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="001559D9" w:rsidRPr="007A4423">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416340&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B51D530" w14:textId="77777777" w:rsidR="001559D9" w:rsidRDefault="001559D9" w:rsidP="001559D9">
+    <w:p w14:paraId="4B51D530" w14:textId="77777777" w:rsidR="001559D9" w:rsidRDefault="001559D9" w:rsidP="00557185">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5879"/>
         </w:tabs>
         <w:spacing w:before="94"/>
-        <w:ind w:left="1080" w:right="1826"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="758D72A7" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
+        <w:ind w:left="1296" w:right="1826"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758D72A7" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7" w:rsidP="00557185">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
+        <w:ind w:left="1296"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D72A8" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00621A90">
+    <w:p w14:paraId="758D72A8" w14:textId="3669650B" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00834C7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="94"/>
-        <w:ind w:left="1008"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="758D72A9" w14:textId="6C5A01B4" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00621A90">
+        <w:ind w:left="1368"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Understand management of postpartum </w:t>
+      </w:r>
+      <w:r w:rsidR="008625B3">
+        <w:t>care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758D72A9" w14:textId="6C5A01B4" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00557185">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="1296"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(Chapter 11: Postpartum Care). </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="00272330" w:rsidRPr="007A4423">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416227&amp;bookid=3271&amp;rotationId=0</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5C0D29A7" w14:textId="77777777" w:rsidR="00272330" w:rsidRDefault="00272330" w:rsidP="00272330">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26689373" w14:textId="77777777" w:rsidR="00621A90" w:rsidRDefault="00621A90" w:rsidP="00621A90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="1008"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:spacing w:before="1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26689373" w14:textId="77777777" w:rsidR="00621A90" w:rsidRDefault="00621A90" w:rsidP="00621A90">
-[...9 lines deleted...]
-    <w:p w14:paraId="758D72AB" w14:textId="60670606" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00621A90">
+    <w:p w14:paraId="758D72AB" w14:textId="233C7DDA" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00834C7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="1"/>
-        <w:ind w:left="1080"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Have a basic understanding of placentation of twins and its clinical importance, as well as understand some of the common complications of multiple gestation (Chapter 13: Multifetal Gestation). </w:t>
+        <w:ind w:left="1368"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Have a basic understanding of placentation of twins and </w:t>
+      </w:r>
+      <w:r w:rsidR="00115D6D">
+        <w:t>their</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> clinical importance, as well as </w:t>
+      </w:r>
+      <w:r w:rsidR="008625B3">
+        <w:t>understanding</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> some of the common complications of multiple gestation (Chapter 13: Multifetal Gestation). </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="005C549C" w:rsidRPr="00011201">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416443&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="26E36FB0" w14:textId="77777777" w:rsidR="00AA516D" w:rsidRPr="00621A90" w:rsidRDefault="00AA516D" w:rsidP="00AA516D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B88BF34" w14:textId="77777777" w:rsidR="00621A90" w:rsidRPr="00621A90" w:rsidRDefault="00621A90" w:rsidP="00621A90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D72AD" w14:textId="62E4ABF5" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00621A90">
+    <w:p w14:paraId="758D72AD" w14:textId="62E4ABF5" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00834C7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="1"/>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="1368"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Understand the causes, complications, and assessment of third trimester bleeding (Chapter 16: third-Trimester Bleeding). </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00C330DB" w:rsidRPr="00011201">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416657&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2F29F864" w14:textId="77777777" w:rsidR="00621A90" w:rsidRPr="00621A90" w:rsidRDefault="00621A90" w:rsidP="00621A90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D72AF" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00621A90">
+    <w:p w14:paraId="758D72AF" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00834C7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="1"/>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="1368"/>
       </w:pPr>
       <w:r>
         <w:t>Understand common obstetrical problems, with basic assessment and management including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D72B0" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="007436A3">
+    <w:p w14:paraId="758D72B0" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="000776DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2280"/>
           <w:tab w:val="left" w:pos="2281"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="252" w:lineRule="exact"/>
-        <w:ind w:left="2305" w:hanging="433"/>
+        <w:ind w:left="2016" w:hanging="433"/>
       </w:pPr>
       <w:r>
         <w:t>Fetal Growth Abnormalities: Intrauterine Growth Restriction and Macrosomia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(Chapter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D72B1" w14:textId="395E0CED" w:rsidR="00D347D7" w:rsidRDefault="006A587D">
+    <w:p w14:paraId="5FE93652" w14:textId="1B763ADE" w:rsidR="000776DC" w:rsidRPr="000776DC" w:rsidRDefault="003B4719" w:rsidP="000776DC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="1848"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="2016"/>
       </w:pPr>
       <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidRPr="003D7751">
+        <w:r w:rsidRPr="0064376C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416503&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="758D72B2" w14:textId="571C9C6C" w:rsidR="00D347D7" w:rsidRPr="006A587D" w:rsidRDefault="00275067">
+    <w:p w14:paraId="758D72B2" w14:textId="756ABFFC" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="000776DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2279"/>
           <w:tab w:val="left" w:pos="2280"/>
         </w:tabs>
-        <w:ind w:left="1848" w:right="1250" w:firstLine="0"/>
+        <w:ind w:left="2016" w:right="1250"/>
       </w:pPr>
       <w:r>
         <w:t>Preterm Labor (Chapter 15).</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000776DC">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="006A587D" w:rsidRPr="003D7751">
+        <w:r w:rsidR="003B4719" w:rsidRPr="0064376C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416594&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="758D72B3" w14:textId="33FECA01" w:rsidR="00D347D7" w:rsidRPr="006A587D" w:rsidRDefault="00275067">
-[...67 lines deleted...]
-    <w:p w14:paraId="1EFBA6B4" w14:textId="77777777" w:rsidR="00786AE1" w:rsidRDefault="00275067">
+    <w:p w14:paraId="758D72B3" w14:textId="1F4D037A" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="000776DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2279"/>
           <w:tab w:val="left" w:pos="2280"/>
         </w:tabs>
-        <w:spacing w:line="230" w:lineRule="exact"/>
-        <w:ind w:left="2279"/>
+        <w:ind w:left="2016" w:right="1250"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Premature rupture of membranes (Chapter 17).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000776DC">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="003B4719" w:rsidRPr="0064376C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416732&amp;bookid=3271&amp;rotationId=0</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="758D72B5" w14:textId="067F1BC6" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="000776DC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2279"/>
+          <w:tab w:val="left" w:pos="2280"/>
+        </w:tabs>
+        <w:ind w:left="2016" w:right="1250"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Post-term pregnancy (Chapter 18</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4705F" w:rsidRPr="00A4705F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidR="003B4719" w:rsidRPr="0064376C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416791&amp;bookid=3271&amp;rotationId=0</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="758D72B6" w14:textId="6D536542" w:rsidR="00D347D7" w:rsidRPr="000776DC" w:rsidRDefault="00275067" w:rsidP="000776DC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2279"/>
+          <w:tab w:val="left" w:pos="2280"/>
+        </w:tabs>
+        <w:ind w:left="2016" w:right="1250"/>
       </w:pPr>
       <w:r>
         <w:t>Rh negative patient. (Chapter 22: Cardiovascular and Respiratory</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000776DC">
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Disorders)</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="758D72B6" w14:textId="278F5950" w:rsidR="00D347D7" w:rsidRDefault="00786AE1" w:rsidP="00786AE1">
+      <w:r w:rsidR="003B4719">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="003B4719" w:rsidRPr="0064376C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417173&amp;bookid=3271&amp;rotationId=0</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1F186418" w14:textId="77777777" w:rsidR="00C82822" w:rsidRDefault="00C82822" w:rsidP="00C82822">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2279"/>
           <w:tab w:val="left" w:pos="2280"/>
         </w:tabs>
         <w:spacing w:line="230" w:lineRule="exact"/>
         <w:ind w:left="2279" w:firstLine="0"/>
       </w:pPr>
-      <w:hyperlink r:id="rId33" w:history="1">
-[...17 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="758D72B8" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D72B9" w14:textId="0FA5EC36" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00583276">
+    <w:p w14:paraId="758D72B9" w14:textId="0FA5EC36" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00834C7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="94" w:line="252" w:lineRule="exact"/>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="1368"/>
       </w:pPr>
       <w:r>
         <w:t>Understand the basic assessment and management medical problems in pregnancy including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D72BA" w14:textId="4D460695" w:rsidR="00D347D7" w:rsidRPr="004B7EBA" w:rsidRDefault="00275067" w:rsidP="00583276">
+    <w:p w14:paraId="0801AB6A" w14:textId="7A2F37B7" w:rsidR="004B7EBA" w:rsidRDefault="00275067" w:rsidP="00ED227F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2281"/>
         </w:tabs>
-        <w:ind w:left="1843" w:right="1106" w:firstLine="0"/>
+        <w:ind w:left="2016" w:right="1106"/>
       </w:pPr>
       <w:r>
         <w:t>Diabetes mellitus and thyroid disorders (Chapter 20: Endocrine Disorders).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
       <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidRPr="006421C9">
+        <w:r w:rsidR="00ED227F" w:rsidRPr="0064376C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416967&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="758D72BB" w14:textId="7E080C47" w:rsidR="00D347D7" w:rsidRPr="00956D11" w:rsidRDefault="00275067" w:rsidP="00583276">
+    <w:p w14:paraId="758D72BB" w14:textId="7E080C47" w:rsidR="00D347D7" w:rsidRPr="00956D11" w:rsidRDefault="00275067" w:rsidP="006E30AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2280"/>
         </w:tabs>
-        <w:ind w:left="1843" w:right="1081" w:firstLine="0"/>
+        <w:ind w:left="2016" w:right="1081"/>
       </w:pPr>
       <w:r>
         <w:t>Nausea and vomiting of pregnancy (Chapter 21: Gastrointestinal, Renal and Surgical Complications).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="00956D11" w:rsidRPr="003D7751">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417082&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="758D72BC" w14:textId="74568333" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00583276">
+    <w:p w14:paraId="31E35443" w14:textId="488D4701" w:rsidR="00AF03F0" w:rsidRDefault="00275067" w:rsidP="00ED227F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2281"/>
         </w:tabs>
-        <w:ind w:left="1843" w:right="1106" w:firstLine="0"/>
+        <w:ind w:left="2016" w:right="1106"/>
       </w:pPr>
       <w:r>
         <w:t>Hypertensive disorders (Chapter 22: Cardiovascular and Respiratory Disorders).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidRPr="00011201">
+        <w:r w:rsidR="00ED227F" w:rsidRPr="0064376C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417173&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="758D72BE" w14:textId="33B17B88" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00583276">
+    <w:p w14:paraId="4932B7A0" w14:textId="2BDC06D9" w:rsidR="00A33E30" w:rsidRDefault="00275067" w:rsidP="00ED227F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2280"/>
         </w:tabs>
         <w:spacing w:before="5"/>
-        <w:ind w:left="1843" w:right="1106" w:hanging="1"/>
+        <w:ind w:left="2016" w:right="1106"/>
       </w:pPr>
       <w:r>
         <w:t>Asthma and anemia (Chapter 23: Hematologic and Immunologic Complications).</w:t>
       </w:r>
       <w:r w:rsidR="00725E0F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
       <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidRPr="006421C9">
+        <w:r w:rsidR="00ED227F" w:rsidRPr="0064376C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417297&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="758D72BF" w14:textId="7D4AEC43" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00583276">
+    <w:p w14:paraId="758D72BF" w14:textId="654497DD" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="006E30AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2280"/>
         </w:tabs>
-        <w:ind w:left="1843" w:right="1106" w:firstLine="0"/>
+        <w:ind w:left="2016" w:right="1106"/>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Infectious diseases (Chapter 24).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A71A42" w:rsidRPr="00A71A42">
+      <w:r w:rsidR="74F9FAE1" w:rsidRPr="5EA4203F">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417397&amp;bookid=3271&amp;rotationId=0</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidR="00A71A42" w:rsidRPr="00BC1BD8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://clerkship-lwwhealthlibrary</w:t>
+        </w:r>
+        <w:r w:rsidR="74F9FAE1" w:rsidRPr="00BC1BD8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+        <w:r w:rsidR="00A71A42" w:rsidRPr="00BC1BD8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>com.proxy1.cl.msu.edu/content.aspx?</w:t>
+        </w:r>
+        <w:r w:rsidR="74F9FAE1" w:rsidRPr="00BC1BD8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>bookId=3271&amp;sectionId</w:t>
+        </w:r>
+        <w:r w:rsidR="00A71A42" w:rsidRPr="00BC1BD8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>=256417397&amp;</w:t>
+        </w:r>
+        <w:r w:rsidR="74F9FAE1" w:rsidRPr="00BC1BD8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>resultClick=1&amp;</w:t>
+        </w:r>
+        <w:r w:rsidR="00A71A42" w:rsidRPr="00BC1BD8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>rotationId=0</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758D72C0" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D72C1" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D72C2" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6597A457" w14:textId="77777777" w:rsidR="001B2373" w:rsidRDefault="001B2373" w:rsidP="006202A4">
+      <w:pPr>
+        <w:ind w:left="288" w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61875919" w14:textId="77777777" w:rsidR="001B2373" w:rsidRDefault="001B2373" w:rsidP="006202A4">
+      <w:pPr>
+        <w:ind w:left="288" w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F707502" w14:textId="77777777" w:rsidR="001B2373" w:rsidRDefault="001B2373" w:rsidP="006202A4">
+      <w:pPr>
+        <w:ind w:left="288" w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758D72C2" w14:textId="2071F92A" w:rsidR="00D347D7" w:rsidRPr="006202A4" w:rsidRDefault="00275067" w:rsidP="006202A4">
+      <w:pPr>
+        <w:ind w:left="288" w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006202A4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Gynecological Objectives:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D72C3" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D72C4" w14:textId="6C1D96C9" w:rsidR="00D347D7" w:rsidRDefault="00583276" w:rsidP="00583276">
+    <w:p w14:paraId="758D72C4" w14:textId="6C1D96C9" w:rsidR="00D347D7" w:rsidRDefault="00583276" w:rsidP="00834C7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="1"/>
-        <w:ind w:left="1224" w:right="1013"/>
+        <w:ind w:left="1368" w:right="1013"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00275067">
         <w:t>Compare and contrast contraceptive options, including sterilization including risks and benefits (Chapter 26 and 27):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D72C5" w14:textId="717DA119" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00956D11">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3001"/>
         </w:tabs>
         <w:ind w:right="818"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Chapter 26: Contraception</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="00956D11" w:rsidRPr="003D7751">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417610&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="00F18806" w14:textId="77777777" w:rsidR="00956D11" w:rsidRPr="00956D11" w:rsidRDefault="00956D11" w:rsidP="00956D11">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3001"/>
         </w:tabs>
         <w:ind w:left="360" w:right="818"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-1"/>
           <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D72C6" w14:textId="205D72A9" w:rsidR="00D347D7" w:rsidRPr="00956D11" w:rsidRDefault="00275067" w:rsidP="00583276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2999"/>
           <w:tab w:val="left" w:pos="3001"/>
         </w:tabs>
         <w:ind w:right="818"/>
       </w:pPr>
       <w:r>
         <w:t>Chapter 27: Sterilization</w:t>
       </w:r>
       <w:r w:rsidRPr="00583276">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="00956D11" w:rsidRPr="003D7751">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417831&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3C048194" w14:textId="77777777" w:rsidR="00956D11" w:rsidRDefault="00956D11" w:rsidP="00956D11">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:ind w:left="2232" w:right="818" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D72C7" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D72C8" w14:textId="67B6FF28" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="007D0A92">
+    <w:p w14:paraId="758D72C8" w14:textId="67B6FF28" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00834C7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="94"/>
-        <w:ind w:left="1080" w:right="1306"/>
+        <w:ind w:left="1368" w:right="1306"/>
       </w:pPr>
       <w:r>
         <w:t>Understand basic approach to diagnosis and treatment of vaginitis and sexually transmitted infections (STIs) (Chapter 28 and 29):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D72C9" w14:textId="71C04A44" w:rsidR="00D347D7" w:rsidRPr="00956D11" w:rsidRDefault="00275067" w:rsidP="007D0A92">
+    <w:p w14:paraId="758D72C9" w14:textId="71C04A44" w:rsidR="00D347D7" w:rsidRPr="00956D11" w:rsidRDefault="00275067" w:rsidP="002A6A0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="21"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3001"/>
         </w:tabs>
         <w:spacing w:before="1"/>
-        <w:ind w:left="1872" w:right="798" w:firstLine="0"/>
+        <w:ind w:left="2376" w:right="798"/>
       </w:pPr>
       <w:r>
         <w:t>Chapter 28: Vulvovaginitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="00956D11" w:rsidRPr="003D7751">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417888&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="71C90002" w14:textId="77777777" w:rsidR="00956D11" w:rsidRDefault="00956D11" w:rsidP="00956D11">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3001"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="1872" w:right="798"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D72CA" w14:textId="11E416DE" w:rsidR="00D347D7" w:rsidRPr="00956D11" w:rsidRDefault="00275067" w:rsidP="007D0A92">
+    <w:p w14:paraId="758D72CA" w14:textId="226BC7B3" w:rsidR="00D347D7" w:rsidRPr="00956D11" w:rsidRDefault="00275067" w:rsidP="002A6A0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="21"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2999"/>
           <w:tab w:val="left" w:pos="3001"/>
         </w:tabs>
-        <w:ind w:left="1872" w:right="798" w:firstLine="0"/>
+        <w:ind w:left="2376" w:right="798"/>
       </w:pPr>
       <w:r>
         <w:t>Chapter 29: Sexually Transmitted Infections</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00980992" w:rsidRPr="00980992">
-[...4 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidR="00980992" w:rsidRPr="00BA6E9B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://clerkship-lwwhealthlibrary</w:t>
+        </w:r>
+        <w:r w:rsidR="009365ED" w:rsidRPr="00BA6E9B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+        <w:r w:rsidR="00980992" w:rsidRPr="00BA6E9B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>com.proxy1.cl.msu.edu/content.aspx?sectionid=256417949&amp;bookid=3271&amp;rotationId=0</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758D72CB" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71C1ECA1" w14:textId="15EE50B5" w:rsidR="00C17CD6" w:rsidRDefault="00275067" w:rsidP="00625250">
+    <w:p w14:paraId="71C1ECA1" w14:textId="15EE50B5" w:rsidR="00C17CD6" w:rsidRDefault="00275067" w:rsidP="00834C7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="93"/>
-        <w:ind w:left="1080" w:right="782"/>
+        <w:ind w:left="1368" w:right="782"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Understanding basic causes and evaluation/treatment of dysmenorrhea and chronic pelvic pain (Chapter 32). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="00F65D70" w:rsidRPr="00011201">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418313&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="091658BE" w14:textId="77777777" w:rsidR="00C17CD6" w:rsidRDefault="00C17CD6" w:rsidP="00C17CD6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="93"/>
         <w:ind w:left="720" w:right="782"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D72CD" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D72CF" w14:textId="1D76383D" w:rsidR="00D347D7" w:rsidRPr="002962F5" w:rsidRDefault="00275067" w:rsidP="00295B6A">
+    <w:p w14:paraId="758D72CF" w14:textId="1D76383D" w:rsidR="00D347D7" w:rsidRPr="002962F5" w:rsidRDefault="00275067" w:rsidP="00834C7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="9"/>
-        <w:ind w:left="1080" w:right="737"/>
+        <w:ind w:left="1368" w:right="737"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Understand basic approach to common breast complaints, including evaluation and management (Chapter 33: Disorders of the Breast). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidR="002962F5" w:rsidRPr="00011201">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418404&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="257DE07C" w14:textId="77777777" w:rsidR="002962F5" w:rsidRPr="00C17CD6" w:rsidRDefault="002962F5" w:rsidP="002962F5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:ind w:left="1080" w:right="737"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D72D0" w14:textId="09EE5111" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="007D0A92">
+    <w:p w14:paraId="758D72D0" w14:textId="09EE5111" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00834C7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="93"/>
-        <w:ind w:left="1080" w:right="1538"/>
+        <w:ind w:left="1368" w:right="1538"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Understand the normal female reproductive cycle. (Chapter 37: Reproductive Cycles) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="00CD48E1" w:rsidRPr="00011201">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418843&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="16A8B8DE" w14:textId="77777777" w:rsidR="00CD48E1" w:rsidRDefault="00CD48E1" w:rsidP="00CD48E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D72D2" w14:textId="037111A2" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="007D0A92">
+    <w:p w14:paraId="758D72D2" w14:textId="037111A2" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00834C7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="94"/>
-        <w:ind w:left="1080" w:right="737"/>
+        <w:ind w:left="1368" w:right="737"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Understand basic evaluation and treatment of amenorrhea &amp; abnormal uterine bleeding (Chapter 39). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="00904A73" w:rsidRPr="00011201">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418981&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="23BE2FB9" w14:textId="77777777" w:rsidR="00904A73" w:rsidRDefault="00904A73" w:rsidP="00904A73">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D72D3" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D72D4" w14:textId="5FAC0EC0" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="007D0A92">
+    <w:p w14:paraId="758D72D4" w14:textId="5FAC0EC0" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00834C7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="94"/>
-        <w:ind w:left="1080" w:right="1052"/>
+        <w:ind w:left="1368" w:right="1052"/>
       </w:pPr>
       <w:r>
         <w:t>Understand diagnostic criteria and approach to treatment for Premenstrual Syndrome (PMS) and Premenstrual Dysphoric Disorders</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D72D5" w14:textId="604DB7B9" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="1460"/>
       </w:pPr>
       <w:r>
         <w:t>(Chapter 40: Hirsutism and Virilization)</w:t>
       </w:r>
       <w:r w:rsidR="00806C8A" w:rsidRPr="00806C8A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="00806C8A" w:rsidRPr="00011201">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419061&amp;bookid=3271&amp;rotationId=0</w:t>
+          <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419061&amp;boo</w:t>
+        </w:r>
+        <w:r w:rsidR="00806C8A" w:rsidRPr="00011201">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>kid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758D72D6" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D72D7" w14:textId="5FC71366" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="007D0A92">
+    <w:p w14:paraId="758D72D7" w14:textId="5FC71366" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00834C7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="93"/>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="1368"/>
       </w:pPr>
       <w:r>
         <w:t>Understand (cervical cancer screening)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D72D8" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D72D9" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="007D0A92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2566"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="exact"/>
@@ -6049,74 +9075,74 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2566"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="2086"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Screening Guidelines for Cervical Carcinoma (ages, frequency, screening</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>options)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D72DD" w14:textId="1CE9694C" w:rsidR="00D347D7" w:rsidRPr="00956D11" w:rsidRDefault="00275067" w:rsidP="0034536C">
+    <w:p w14:paraId="758D72DD" w14:textId="1CE9694C" w:rsidR="00D347D7" w:rsidRPr="00956D11" w:rsidRDefault="00275067" w:rsidP="009E1199">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2566"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
-        <w:ind w:left="2232" w:right="868" w:hanging="360"/>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="2086"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>The initial steps in the basic management of the abnormal cervical cancer screening tests. (Chapter 47: Cervical Neoplasia and Carcinoma).</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E1199">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="00956D11" w:rsidRPr="003D7751">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419690&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758D72DE" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="007D0A92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2784"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="2233" w:hanging="361"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Understand and describe cervical cancer screening</w:t>
       </w:r>
@@ -6125,66 +9151,78 @@
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>guidelines.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D72DF" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="007D0A92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2784"/>
         </w:tabs>
         <w:ind w:left="2232" w:right="1043" w:hanging="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Understand the three acceptable screening modalities: (1) cytology, (2) high risk HPV, and (3) co-testing &amp; be aware of the Bethesda classification of cytologic abnormalities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D72E0" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="007D0A92">
+    <w:p w14:paraId="758D72E0" w14:textId="5C737981" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="007D0A92">
       <w:pPr>
         <w:ind w:left="2232" w:right="722" w:hanging="360"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>f.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-45"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="009E1199">
+        <w:rPr>
+          <w:spacing w:val="-45"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="009E1199">
+        <w:rPr>
+          <w:spacing w:val="-45"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:t>Be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>aware</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
@@ -6267,177 +9305,177 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the ASCCP website:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47">
+      <w:hyperlink r:id="rId49">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://app.asccp.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>it is necessary to log in to ASCCP to access the risk-based</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>app)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D72E1" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D72E2" w14:textId="2A5FF947" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="007D0A92">
+    <w:p w14:paraId="758D72E2" w14:textId="2A5FF947" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00834C7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:ind w:left="1080" w:right="941"/>
+        <w:ind w:left="1368" w:right="941"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Understand the basic approach to management of uterine leiomyoma and neoplasia (Chapter 48: Uterine Leiomyoma &amp; Neoplasia). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidR="00D4616B" w:rsidRPr="00011201">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419812&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758D72E3" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D72E4" w14:textId="3DDC1BEB" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="007D0A92">
+    <w:p w14:paraId="758D72E4" w14:textId="3DDC1BEB" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00834C7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="93" w:line="252" w:lineRule="exact"/>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="1368"/>
       </w:pPr>
       <w:r>
         <w:t>Understand the basic management of Uterine Cancer. Cancer of the Uterine Corpus (Chapter</w:t>
       </w:r>
       <w:r w:rsidR="00D4616B">
         <w:t xml:space="preserve"> 49)</w:t>
       </w:r>
       <w:r w:rsidR="001E1A23" w:rsidRPr="001E1A23">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidR="001E1A23" w:rsidRPr="00011201">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419858&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4027DE56" w14:textId="77777777" w:rsidR="001E1A23" w:rsidRDefault="001E1A23" w:rsidP="001E1A23">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D72E7" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D72E8" w14:textId="50AE4C8E" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="007D0A92">
+    <w:p w14:paraId="758D72E8" w14:textId="50AE4C8E" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00834C7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="94"/>
-        <w:ind w:left="1080" w:right="984"/>
+        <w:ind w:left="1368" w:right="984"/>
       </w:pPr>
       <w:r>
         <w:t>Identify</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>risk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
@@ -6515,265 +9553,259 @@
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>neoplasia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">indications for vulvar biopsy (Chapter 46) Vulvar and Vaginal Disease and Neoplasia) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidR="000B5984" w:rsidRPr="00011201">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419570&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758D72E9" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D72EA" w14:textId="5CBF35ED" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="007D0A92">
+    <w:p w14:paraId="758D72EA" w14:textId="5CBF35ED" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00834C7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="94"/>
-        <w:ind w:left="1080" w:right="1002"/>
+        <w:ind w:left="1368" w:right="1002"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Understand a basic approach to women with ovarian abnormalities (Chapter 50: Ovarian and Adnexal Disease). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidR="00F60483" w:rsidRPr="00011201">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419949&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2E84B232" w14:textId="77777777" w:rsidR="00F60483" w:rsidRDefault="00F60483" w:rsidP="00F60483">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D72EB" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F9D09CD" w14:textId="6A810EA9" w:rsidR="007F16D3" w:rsidRDefault="00275067" w:rsidP="007D0A92">
+    <w:p w14:paraId="5F9D09CD" w14:textId="6A810EA9" w:rsidR="007F16D3" w:rsidRDefault="00275067" w:rsidP="00834C7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="93"/>
-        <w:ind w:left="1080" w:right="1458"/>
+        <w:ind w:left="1368" w:right="1458"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Understand the physiologic changes associated with menopause and be able to counsel women about the menopausal transition (Chapter 41: Menopause). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidR="00650487" w:rsidRPr="00011201">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419164&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758D72ED" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D72EE" w14:textId="78847BE8" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="007D0A92">
+    <w:p w14:paraId="758D72EE" w14:textId="78847BE8" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00834C7C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="94"/>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="1368"/>
       </w:pPr>
       <w:r>
         <w:t>Be aware of preventative health care measures (&amp; controversies) for women.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C479726" w14:textId="1698FAD4" w:rsidR="000E76A6" w:rsidRPr="000E76A6" w:rsidRDefault="00275067" w:rsidP="00487382">
+    <w:p w14:paraId="0C479726" w14:textId="1698FAD4" w:rsidR="000E76A6" w:rsidRPr="00DC65A1" w:rsidRDefault="00275067" w:rsidP="00053C59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2999"/>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
         <w:spacing w:before="1"/>
-        <w:ind w:right="782"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:left="1944" w:right="782"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Chapter 2: The Obstetrician-Gynecologist’s Role in Screening and Preventive Care</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74485B34" w14:textId="7EDBE39B" w:rsidR="00CF5878" w:rsidRPr="00680D84" w:rsidRDefault="00680D84" w:rsidP="000E76A6">
+    <w:p w14:paraId="0311ABE4" w14:textId="0E9C14CB" w:rsidR="00DC65A1" w:rsidRDefault="00DC65A1" w:rsidP="00DC65A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2999"/>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
         <w:spacing w:before="1"/>
-        <w:ind w:left="1872" w:right="782" w:firstLine="0"/>
+        <w:ind w:left="2232" w:right="782" w:firstLine="0"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidRPr="003E0BCC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?bookId=3271&amp;sectionId=256414950&amp;resultClick=1&amp;rotationId=0</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="758D72F3" w14:textId="5B5C4BE3" w:rsidR="00D347D7" w:rsidRPr="000E76A6" w:rsidRDefault="00025D7A" w:rsidP="00053C59">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2999"/>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:right="782" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">b. </w:t>
+      </w:r>
+      <w:r w:rsidR="00275067">
+        <w:t>Chapter 36:</w:t>
+      </w:r>
+      <w:r w:rsidR="00011EB4">
+        <w:t xml:space="preserve"> Sexual Assault and Domestic Violence</w:t>
+      </w:r>
+      <w:r w:rsidR="00275067">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00360B79">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r w:rsidR="000E76A6" w:rsidRPr="003D7751">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256414950&amp;bookid=3271&amp;rotationId=0</w:t>
+          <w:t>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418719&amp;bookid=3271&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="758D72F3" w14:textId="5B5C4BE3" w:rsidR="00D347D7" w:rsidRPr="000E76A6" w:rsidRDefault="00025D7A" w:rsidP="00025D7A">
+    </w:p>
+    <w:p w14:paraId="1E500F66" w14:textId="77777777" w:rsidR="000E76A6" w:rsidRDefault="000E76A6" w:rsidP="000E76A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2999"/>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
         <w:ind w:left="1872" w:right="782" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...34 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="758D72F4" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="92"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="COMPETENCIES"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkStart w:id="20" w:name="COMPETENCIES"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc228349384"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc233636137"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>COMPETENCIES</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="758D72F5" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="40"/>
         <w:ind w:left="480" w:right="683"/>
       </w:pPr>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Core</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7130,115 +10162,123 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:hanging="361"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Apply current best practices in osteopathic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>medicine.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D7303" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+    <w:p w14:paraId="758D7303" w14:textId="12FB473F" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:ind w:right="916"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Use appropriate physician interventions including scientific concepts to evaluate, diagnose and manage clinical patient presentation sand population health, recognize the limits of personal medical knowledge, apply EBM guidelines during practice, apply ethical and medical jurisprudence principles of patient care, outline preventative strategies across the life cycle and describe the list risk factors for psychiatric</w:t>
+        <w:t xml:space="preserve">Use appropriate physician interventions including scientific concepts to evaluate, diagnose and manage clinical patient presentation </w:t>
+      </w:r>
+      <w:r w:rsidR="008625B3">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> population health, recognize the limits of personal medical knowledge, apply EBM guidelines during practice, apply ethical and medical jurisprudence principles of patient care, outline preventative strategies across the life </w:t>
+      </w:r>
+      <w:r w:rsidR="00115D6D">
+        <w:t>cycle,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and describe the list risk factors for psychiatric</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>disease.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7304" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7305" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1416"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Patient Care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7306" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1991"/>
           <w:tab w:val="left" w:pos="1992"/>
         </w:tabs>
         <w:ind w:left="1991" w:right="1541"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Develop a differential diagnosis appropriate to the context of the patient setting and </w:t>
-[...3 lines deleted...]
-        <w:t>findings.</w:t>
+        <w:t>Develop a differential diagnosis appropriate to the context of the patient setting and findings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7307" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1991"/>
           <w:tab w:val="left" w:pos="1992"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1991" w:hanging="361"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Form a patient-centered, interprofessional, evidence-based management</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -7252,67 +10292,73 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1992"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1991" w:hanging="361"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Encourage mental health promotion and disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>prevention.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D7309" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+    <w:p w14:paraId="758D7309" w14:textId="3FB6C2EB" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1991"/>
           <w:tab w:val="left" w:pos="1992"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="1991"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Demonstrate accurate documentation, case presentation and team</w:t>
+        <w:t xml:space="preserve">Demonstrate accurate documentation, case </w:t>
+      </w:r>
+      <w:r w:rsidR="00115D6D">
+        <w:t>presentation,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and team</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>communication.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D730A" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D730B" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1416"/>
       </w:pPr>
@@ -7342,51 +10388,55 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>relationship.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D730D" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1921"/>
         </w:tabs>
         <w:ind w:left="1920" w:right="1541"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Conduct a patient-centered interview and gather accurate data related to the</w:t>
+        <w:t xml:space="preserve">Conduct a patient-centered interview and gather accurate </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>data related to the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>patient encounter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D730E" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:ind w:right="1161"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7433,87 +10483,101 @@
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1416"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Professionalism</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7312" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="1003"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Demonstrate knowledge of the behavioral and social sciences that provide the foundation for the professionalism competency, including medical ethics, social accountability and responsibility and commitment to professional virtues and</w:t>
+        <w:t xml:space="preserve">Demonstrate knowledge of the behavioral and social sciences that provide the foundation for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>the professionalism</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> competency, including medical ethics, social accountability and responsibility and commitment to professional virtues and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>responsibilities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D7313" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+    <w:p w14:paraId="758D7313" w14:textId="60DB1C4F" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
           <w:tab w:val="left" w:pos="1921"/>
         </w:tabs>
         <w:ind w:left="1920" w:right="1848" w:hanging="361"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Demonstrate humanistic behavior including respect, compassion, probity,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-41"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>honest transparent business practices and</w:t>
+        <w:t xml:space="preserve">honest transparent business </w:t>
+      </w:r>
+      <w:r w:rsidR="00115D6D">
+        <w:t>practices,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>trustworthiness.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7314" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1921"/>
         </w:tabs>
         <w:ind w:left="1920" w:right="1219" w:hanging="361"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7743,267 +10807,287 @@
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D731F" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1416"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Systems Based Practice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7320" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1991" w:right="737" w:hanging="360"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="758D7321" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>aa.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> The candidate must demonstrate an understanding of variant health delivery systems and their effect on the practice of a physician and the health care of patients.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758D7321" w14:textId="08FEA657" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1991" w:right="737" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t>bb. The candidate must demonstrate understanding of how patient care and professional practices affect other health care professions, health care organizations and society.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="758D7322" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="071251D5">
+        <w:t xml:space="preserve">bb. The candidate must demonstrate understanding of how patient care and professional practices affect other health care professions, health care </w:t>
+      </w:r>
+      <w:r w:rsidR="00115D6D">
+        <w:t>organizations,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758D7322" w14:textId="50FDEED8" w:rsidR="00D347D7" w:rsidRDefault="071251D5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1991" w:right="751" w:hanging="361"/>
       </w:pPr>
       <w:r>
-        <w:t>cc. The candidate must demonstrate knowledge of and the ability to implement safe, effective, timely, patient-centered equitable systems of care in a collaborative environment to advance populations and individual patients’ health.</w:t>
+        <w:t xml:space="preserve">cc. The candidate must demonstrate knowledge of and the ability to implement safe, </w:t>
+      </w:r>
+      <w:r w:rsidR="008625B3">
+        <w:t>effective</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, patient-centered equitable systems of </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>care in a collaborative environment to advance populations and individual patients’ health.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7324" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7325" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="COLLEGE_PROGRAM_OBJECTIVES"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkStart w:id="23" w:name="COLLEGE_PROGRAM_OBJECTIVES"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc228349385"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc233636138"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="758D7326" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="51" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="119" w:right="846"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">addition </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">above course-specific goals </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">learning objectives, this clerkship rotation also facilitates </w:t>
+        <w:t xml:space="preserve">learning objectives, this clerkship rotation also facilitates student progress </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">in </w:t>
+        <w:t xml:space="preserve">attaining </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">attaining </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+        <w:t xml:space="preserve">College Program Objectives. Please </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">refer to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">College Program Objectives. Please </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">refer to the </w:t>
+        <w:t xml:space="preserve">complete list provided </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">complete list provided </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>the MSUCOM website (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId55">
+      <w:hyperlink r:id="rId57">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-3"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://com.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7327" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7328" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="92"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="REFERENCES"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkStart w:id="26" w:name="REFERENCES"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc228349386"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc233636139"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:t>REFERENCES</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="758D7329" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="49"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="REQUIRED_STUDY_RESOURCES"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkStart w:id="29" w:name="REQUIRED_STUDY_RESOURCES"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc228349387"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc233636140"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="758D732A" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BC6B344" w14:textId="34867C64" w:rsidR="001B2C93" w:rsidRDefault="001B2C93" w:rsidP="008C63A5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="94" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="695"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00156CA5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Desire 2 Learn (D2L):</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Please find online content for this course in D2L </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidRPr="00953E20">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Once logged</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8468,90 +11552,89 @@
       </w:pPr>
       <w:r w:rsidRPr="00DC0713">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>*Beckmann, et al., (2024). Obstetrics and Gynecology</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0713">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0713">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Lippincott Williams &amp; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E247E2" w14:textId="5245FE36" w:rsidR="00202456" w:rsidRPr="00DC0713" w:rsidRDefault="00202456" w:rsidP="00202456">
-[...2 lines deleted...]
-        <w:ind w:left="1584" w:firstLine="0"/>
+    <w:p w14:paraId="08E247E2" w14:textId="6A3AF9F7" w:rsidR="00202456" w:rsidRPr="00323F46" w:rsidRDefault="00202456" w:rsidP="00323F46">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC0713">
+      <w:r w:rsidRPr="00323F46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Wilkins (9</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC0713">
+      <w:r w:rsidRPr="00323F46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:position w:val="6"/>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
         </w:rPr>
         <w:t xml:space="preserve">th </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC0713">
+      <w:r w:rsidRPr="00323F46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Edition).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
-        <w:r w:rsidRPr="00DC0713">
+      <w:hyperlink r:id="rId59" w:history="1">
+        <w:r w:rsidR="00A46CC2" w:rsidRPr="0064376C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=3271</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6E16B971" w14:textId="77777777" w:rsidR="00E924D0" w:rsidRDefault="00E924D0" w:rsidP="00E924D0">
       <w:pPr>
         <w:spacing w:before="41"/>
         <w:ind w:left="480" w:firstLine="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>*It is advised to read on these topics when encountered in clinical care*</w:t>
       </w:r>
@@ -8782,91 +11865,135 @@
         </w:rPr>
         <w:t xml:space="preserve">Additional </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Study Resources.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE4DC1F" w14:textId="77777777" w:rsidR="00301E3D" w:rsidRDefault="00301E3D" w:rsidP="00301E3D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0921B09F" w14:textId="77777777" w:rsidR="00424B47" w:rsidRDefault="00424B47">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:ind w:left="840" w:right="1367"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="SUGGESTED_STUDY_RESOURCES"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="76A23DAF" w14:textId="12EDFD79" w:rsidR="00E924D0" w:rsidRPr="005F2E6A" w:rsidRDefault="00424B47" w:rsidP="005F2E6A">
+      <w:bookmarkStart w:id="32" w:name="SUGGESTED_STUDY_RESOURCES"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="76A23DAF" w14:textId="3FA36AA4" w:rsidR="00E924D0" w:rsidRPr="005F2E6A" w:rsidRDefault="00424B47" w:rsidP="045A19C0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
-        <w:spacing w:before="5"/>
+        <w:spacing w:before="5" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1367"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="002505C3">
         <w:rPr>
           <w:rStyle w:val="ng-binding"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">, Tenth Edition </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="0091565C">
+      </w:pPr>
+      <w:r w:rsidRPr="045A19C0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Robbins &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="045A19C0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Cotran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="045A19C0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pathologic Basis of Disease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="045A19C0">
+        <w:rPr>
+          <w:rStyle w:val="ng-binding"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="29E1BE80" w:rsidRPr="045A19C0">
+        <w:rPr>
+          <w:rStyle w:val="ng-binding"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Eleventh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="045A19C0">
+        <w:rPr>
+          <w:rStyle w:val="ng-binding"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Edition </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507FD16F" w14:textId="2CF73A75" w:rsidR="565BFE37" w:rsidRDefault="565BFE37" w:rsidP="045A19C0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="696"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId60" w:anchor="!/browse/book/3-s2.0-C20210028108">
+        <w:r w:rsidRPr="045A19C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20160040871</w:t>
+          <w:t>https://www-clinicalkey-com.proxy2.cl.msu.edu/#!/browse/book/3-s2.0-C20210028108</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49255849" w14:textId="77777777" w:rsidR="00E924D0" w:rsidRDefault="00E924D0" w:rsidP="00E924D0">
+    <w:p w14:paraId="49255849" w14:textId="77777777" w:rsidR="00E924D0" w:rsidRDefault="00E924D0" w:rsidP="00A46CC2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="840" w:right="696"/>
+        <w:ind w:left="720" w:right="696"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>This</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>text</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>was</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8961,248 +12088,202 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>clerkship</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>students adhering to the APGO educational and published in Collaboration with The American College of Obstetrics and Gynecology. NBOME utilizes this resource to develop the Blueprint for the COMLEX exams.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="38B8D025" w14:textId="77777777" w:rsidR="00E924D0" w:rsidRDefault="00E924D0" w:rsidP="00E924D0">
+        <w:t xml:space="preserve">students adhering to the APGO educational and published in </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Collaboration with The American College of Obstetrics and Gynecology. NBOME utilizes this resource to develop the Blueprint for the COMLEX exams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2515FD4D" w14:textId="43B368A5" w:rsidR="00E924D0" w:rsidRDefault="00E924D0" w:rsidP="004E7267">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="840" w:right="822"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>As noted above under the heading Objectives: General topics that should be covered during the rotation are noted below, and appropriate chapters from Beckman’s text are listed. These chapters are</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="004E7267">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:t>short and to the point. These topics are best learned as encountered in patient care and you are encouraged to read on these topics from the text as you encounter patients with these problems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36057973" w14:textId="77777777" w:rsidR="001154BF" w:rsidRDefault="001154BF" w:rsidP="005F2E6A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="291BB233" w14:textId="77777777" w:rsidR="001154BF" w:rsidRDefault="001154BF" w:rsidP="00B460C9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="184C6C0D" w14:textId="77777777" w:rsidR="00814027" w:rsidRDefault="00814027" w:rsidP="00814027">
+    <w:p w14:paraId="184C6C0D" w14:textId="57545B76" w:rsidR="00814027" w:rsidRDefault="008E0EC2" w:rsidP="00814027">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF1B40">
+      <w:bookmarkStart w:id="33" w:name="_Toc228349388"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc233636141"/>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ADDITIONAL</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00814027">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> STUDY RESOURCES</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="0F0EFA92" w14:textId="77777777" w:rsidR="00EC24E1" w:rsidRDefault="00EC24E1" w:rsidP="00814027">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46D9F3CE" w14:textId="77777777" w:rsidR="00814027" w:rsidRDefault="00814027" w:rsidP="00814027">
+    <w:p w14:paraId="15CF6C8E" w14:textId="77777777" w:rsidR="00513BCD" w:rsidRPr="00513BCD" w:rsidRDefault="00513BCD" w:rsidP="00513BCD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc222818582"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc233636142"/>
+      <w:r w:rsidRPr="00513BCD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Recommended Texts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="6222A70B" w14:textId="77777777" w:rsidR="00513BCD" w:rsidRDefault="00513BCD" w:rsidP="00814027">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="480"/>
         <w:jc w:val="both"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D9F3CE" w14:textId="677DDA0A" w:rsidR="00814027" w:rsidRDefault="00814027" w:rsidP="00814027">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="480"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">These Additional resources can be found at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59">
+      <w:hyperlink r:id="rId61">
         <w:r w:rsidRPr="4073D270">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://libguides.lib.msu.edu/medicalebooks</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="326B11CF" w14:textId="77777777" w:rsidR="00814027" w:rsidRDefault="00814027" w:rsidP="00814027"/>
-    <w:p w14:paraId="31A379D6" w14:textId="1588AF4B" w:rsidR="00961662" w:rsidRDefault="00961662" w:rsidP="00EE4EAF">
+    <w:p w14:paraId="7B14EB0E" w14:textId="77777777" w:rsidR="00961662" w:rsidRDefault="00961662" w:rsidP="00EE4EAF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:ind w:right="680"/>
-[...77 lines deleted...]
-        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00662936">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Comprehensive Gynecology</w:t>
       </w:r>
       <w:r>
         <w:t>, Lentz, 8</w:t>
       </w:r>
       <w:r w:rsidRPr="1D4A5602">
         <w:rPr>
           <w:position w:val="6"/>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
         </w:rPr>
         <w:t xml:space="preserve">th </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">e, 2022 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61">
+      <w:hyperlink r:id="rId62">
         <w:r w:rsidRPr="1D4A5602">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C</w:t>
         </w:r>
         <w:r w:rsidRPr="1D4A5602">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>20170042076</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6C8A6D59" w14:textId="77777777" w:rsidR="00961662" w:rsidRDefault="00961662" w:rsidP="00961662">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1591D384" w14:textId="77777777" w:rsidR="00961662" w:rsidRDefault="00961662" w:rsidP="00EE4EAF">
@@ -9216,1029 +12297,1117 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662936">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Williams Obstetrics</w:t>
       </w:r>
       <w:r>
         <w:t>, 26</w:t>
       </w:r>
       <w:r w:rsidRPr="4073D270">
         <w:rPr>
           <w:position w:val="6"/>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
         </w:rPr>
         <w:t xml:space="preserve">TH </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">e, 2022 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62">
+      <w:hyperlink r:id="rId63">
         <w:r w:rsidRPr="1D4A5602">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://ezproxy.msu.edu/login?url=https://accessmedicine.mhmedical.com/book.aspx?bookid=2977</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="166C1CE3" w14:textId="77777777" w:rsidR="00961662" w:rsidRDefault="00961662" w:rsidP="00961662">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="94"/>
         <w:ind w:left="840"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C9CF134" w14:textId="77777777" w:rsidR="00961662" w:rsidRDefault="00961662" w:rsidP="00EE4EAF">
+    <w:p w14:paraId="4C9CF134" w14:textId="0125FC7B" w:rsidR="00961662" w:rsidRDefault="00961662" w:rsidP="00EE4EAF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
-      </w:pPr>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00662936">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Gabbe: Obstetrics</w:t>
+        <w:t>Gabbe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00662936">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>: Obstetrics</w:t>
       </w:r>
       <w:r>
         <w:t>: Normal  and Problem Pregnancies, 9</w:t>
       </w:r>
       <w:r w:rsidRPr="00662936">
         <w:rPr>
           <w:position w:val="6"/>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>TH</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> e, 2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">(ELSEVIER) </w:t>
       </w:r>
       <w:r w:rsidRPr="1D4A5602">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63">
-        <w:r w:rsidRPr="1D4A5602">
+      <w:hyperlink r:id="rId64" w:anchor="!/browse/book/3-s2.0-C20210028108" w:history="1">
+        <w:r w:rsidR="2AA92360" w:rsidRPr="00633E73">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20210028108</w:t>
+          <w:t>https://www-clinicalkey-com.proxy2.cl.msu.edu/#!/browse/book/3-s2.0-C20210028108</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="08FECA4C" w14:textId="77777777" w:rsidR="00961662" w:rsidRPr="00DC0713" w:rsidRDefault="00961662" w:rsidP="00814027"/>
-    <w:p w14:paraId="50970239" w14:textId="77777777" w:rsidR="00814027" w:rsidRDefault="00814027" w:rsidP="00814027">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0B20A595" w14:textId="2FF223A9" w:rsidR="00814027" w:rsidRDefault="00814027" w:rsidP="00EE4EAF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId64">
+      <w:hyperlink r:id="rId65">
         <w:r w:rsidRPr="00A946A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Atlas of Vulvovaginal Disease in Darker Skin Types</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00990720" w:rsidRPr="00A946A6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008318FE" w:rsidRPr="00A946A6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65" w:history="1">
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r w:rsidR="008318FE" w:rsidRPr="00BB32D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://catalog.lib.msu.edu/Record/hlm.ebs102509579e</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00990720">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E7D0E68" w14:textId="09F75E96" w:rsidR="00814027" w:rsidRDefault="008318FE" w:rsidP="00814027">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E9E9E59" w14:textId="5213B4E6" w:rsidR="00814027" w:rsidRDefault="00EE4EAF" w:rsidP="00EE4EAF">
+    <w:p w14:paraId="1E9E9E59" w14:textId="427A2FF6" w:rsidR="00814027" w:rsidRDefault="00EE4EAF" w:rsidP="00EE4EAF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId66" w:history="1">
+      <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidRPr="00A946A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">Berek and Novak's Gynecology </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000D0822" w:rsidRPr="000D0822">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67" w:history="1">
+      <w:hyperlink r:id="rId68" w:history="1">
         <w:r w:rsidR="00CA7E72" w:rsidRPr="00A6604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://catalog.lib.msu.edu/Record/hlm.ebs25791009e?sid=85044692</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="39ABB6A7" w14:textId="77777777" w:rsidR="00CA7E72" w:rsidRPr="00CA7E72" w:rsidRDefault="00CA7E72" w:rsidP="00CA7E72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="462D8BD5" w14:textId="77777777" w:rsidR="00814027" w:rsidRPr="00662936" w:rsidRDefault="00814027" w:rsidP="00814027">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61844E7A" w14:textId="12B5134A" w:rsidR="00814027" w:rsidRPr="00A946A6" w:rsidRDefault="00814027" w:rsidP="00EE4EAF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A946A6">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t>LGBTQIA2S+ HEALTH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC383B3" w14:textId="2B9B77E2" w:rsidR="00814027" w:rsidRDefault="007B627C" w:rsidP="007B627C">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00BB32D3">
+    <w:p w14:paraId="2BC383B3" w14:textId="5DFEC514" w:rsidR="00814027" w:rsidRDefault="00C368D9" w:rsidP="00C368D9">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId69" w:anchor="s-lg-box-19216885" w:history="1">
+        <w:r w:rsidRPr="0064376C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://libguides.lib.msu.edu/lgbthealth#s-lg-box-19216885</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="464895A7" w14:textId="77777777" w:rsidR="007B627C" w:rsidRPr="00A946A6" w:rsidRDefault="007B627C" w:rsidP="007B627C">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69A210A4" w14:textId="2C3239EC" w:rsidR="007B627C" w:rsidRPr="00A946A6" w:rsidRDefault="00DB654A" w:rsidP="00EE4EAF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A946A6">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t>Women’s Health Across the Lifespan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542730A4" w14:textId="1252BF5A" w:rsidR="00DB654A" w:rsidRPr="00DB654A" w:rsidRDefault="00DB654A" w:rsidP="00DB654A">
-[...1 lines deleted...]
-        <w:ind w:left="720" w:firstLine="720"/>
+    <w:p w14:paraId="542730A4" w14:textId="291DC402" w:rsidR="00DB654A" w:rsidRPr="00DB654A" w:rsidRDefault="00C368D9" w:rsidP="00C368D9">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1"/>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="0091565C">
+      <w:hyperlink r:id="rId70" w:history="1">
+        <w:r w:rsidRPr="0064376C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookid=3431</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7E203660" w14:textId="77777777" w:rsidR="001154BF" w:rsidRDefault="001154BF" w:rsidP="001154BF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1811"/>
           <w:tab w:val="left" w:pos="3117"/>
           <w:tab w:val="left" w:pos="4076"/>
           <w:tab w:val="left" w:pos="4693"/>
           <w:tab w:val="left" w:pos="5761"/>
           <w:tab w:val="left" w:pos="7234"/>
           <w:tab w:val="left" w:pos="7756"/>
           <w:tab w:val="left" w:pos="8959"/>
           <w:tab w:val="left" w:pos="9697"/>
         </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:right="698"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7345" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7714057F" w14:textId="77777777" w:rsidR="00E86B99" w:rsidRPr="00E71C98" w:rsidRDefault="005F5948" w:rsidP="005F5948">
+    <w:p w14:paraId="7714057F" w14:textId="360E20A1" w:rsidR="00E86B99" w:rsidRPr="00E71C98" w:rsidRDefault="005F5948" w:rsidP="00FF55E6">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc233636143"/>
+      <w:r w:rsidRPr="00E71C98">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Recommended Websites</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidR="00E86B99" w:rsidRPr="00E71C98">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3564923D" w14:textId="77777777" w:rsidR="00E86B99" w:rsidRPr="00E71C98" w:rsidRDefault="00E86B99" w:rsidP="005F5948">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E71C98">
-[...36 lines deleted...]
-    <w:p w14:paraId="46490FCE" w14:textId="4473E391" w:rsidR="00E71C98" w:rsidRPr="00E71C98" w:rsidRDefault="00E71C98" w:rsidP="00EE4EAF">
+    </w:p>
+    <w:p w14:paraId="46490FCE" w14:textId="756FCA9E" w:rsidR="00E71C98" w:rsidRPr="00E71C98" w:rsidRDefault="00E71C98" w:rsidP="00EE4EAF">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E71C98">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NBOME</w:t>
       </w:r>
       <w:r w:rsidRPr="00E71C98">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – Surgery COMAT Blueprint </w:t>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00163E64">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NBOME</w:t>
+      </w:r>
+      <w:r w:rsidR="002C42F9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Testing</w:t>
+      </w:r>
+      <w:r w:rsidR="00163E64">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - FAQs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E71C98">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E71C98">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF02FF1" w14:textId="77777777" w:rsidR="00E71C98" w:rsidRPr="00E71C98" w:rsidRDefault="00E71C98" w:rsidP="00E71C98">
+    <w:p w14:paraId="486C3626" w14:textId="1CB2689A" w:rsidR="00E71C98" w:rsidRPr="00E71C98" w:rsidRDefault="00163E64" w:rsidP="00E71C98">
       <w:pPr>
         <w:ind w:left="1080"/>
-        <w:textAlignment w:val="baseline"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="00E71C98">
+      </w:pPr>
+      <w:hyperlink r:id="rId71" w:anchor="why-cant-i-see-my-score-report-in-my-student-account" w:history="1">
+        <w:r w:rsidRPr="000113ED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://www.nbome.org/assessments/comat/clinical-subject-exams/comat-clinical-surgery/</w:t>
+          <w:t>https://www.nbome.org/frequently-asked-questions/#why-cant-i-see-my-score-report-in-my-student-account</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="18D3A119" w14:textId="77777777" w:rsidR="00E71C98" w:rsidRPr="00E71C98" w:rsidRDefault="00E71C98" w:rsidP="00E71C98">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A66248C" w14:textId="52B7D11A" w:rsidR="00E71C98" w:rsidRPr="00E71C98" w:rsidRDefault="00E71C98" w:rsidP="000F39E6">
+    <w:p w14:paraId="7A66248C" w14:textId="6996FCF0" w:rsidR="00E71C98" w:rsidRPr="0090432D" w:rsidRDefault="00E71C98" w:rsidP="000F39E6">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E71C98">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>USMLE</w:t>
       </w:r>
       <w:r w:rsidRPr="00E71C98">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – Resources for Residents and Student</w:t>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="0090432D">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Practice Materials for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E71C98">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:r w:rsidR="0090432D">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00E71C98">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B94F968" w14:textId="77777777" w:rsidR="00E71C98" w:rsidRPr="00E71C98" w:rsidRDefault="00E71C98" w:rsidP="00E71C98">
+    <w:p w14:paraId="4B2D4800" w14:textId="602E4804" w:rsidR="0090432D" w:rsidRPr="0090432D" w:rsidRDefault="0090432D" w:rsidP="0090432D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId71" w:tgtFrame="_blank" w:history="1">
-[...4 lines deleted...]
-            <w:color w:val="0000FF"/>
+      <w:hyperlink r:id="rId72" w:history="1">
+        <w:r w:rsidRPr="0090432D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
-[...1 lines deleted...]
-          <w:t>https://www.ama-assn.org/residents-students/usmle?matchtype=b&amp;network=g&amp;device=c&amp;adposition=1t2&amp;keyword=%2Busmle&amp;utm_effort=GG0001&amp;gclid=EAIaIQobChMIs9nX1fCH4wIVkIrICh07owwfEAAYAiAAEgIM2vD_BwE</w:t>
+          </w:rPr>
+          <w:t>https://www.usmle.org/common-questions?category=Practice%20Materials</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E71C98">
-[...8 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BC5E0B" w14:textId="77777777" w:rsidR="0090432D" w:rsidRPr="00E71C98" w:rsidRDefault="0090432D" w:rsidP="0090432D">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="5D30F002" w14:textId="77777777" w:rsidR="00E71C98" w:rsidRPr="00E71C98" w:rsidRDefault="00E71C98" w:rsidP="00E71C98">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="397465C7" w14:textId="10C8A06B" w:rsidR="00E71C98" w:rsidRPr="00E71C98" w:rsidRDefault="00E71C98" w:rsidP="000F39E6">
+    <w:p w14:paraId="41715018" w14:textId="601261E9" w:rsidR="00E71C98" w:rsidRPr="00CB4E2A" w:rsidRDefault="00E71C98" w:rsidP="00CB4E2A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E71C98">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>True Learn (COMBANK)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E71C98">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – After reading required material – quizzes to check your COMAT knowledge base.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E71C98">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-            <w:rStyle w:val="normaltextrun"/>
+      <w:hyperlink r:id="rId73" w:history="1">
+        <w:r w:rsidR="00CB4E2A" w:rsidRPr="0064376C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.truelearn.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E71C98">
+      <w:r w:rsidRPr="00CB4E2A">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="331A8987" w14:textId="77777777" w:rsidR="00E71C98" w:rsidRPr="00E71C98" w:rsidRDefault="00E71C98" w:rsidP="00E71C98">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C1ACD99" w14:textId="7868D1D6" w:rsidR="00E71C98" w:rsidRPr="00E71C98" w:rsidRDefault="00E71C98" w:rsidP="000F39E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="94"/>
         <w:ind w:right="683"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E71C98">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Blueprints: Obstetrics &amp; Gynecology</w:t>
       </w:r>
       <w:r w:rsidRPr="00E71C98">
         <w:t xml:space="preserve">, 7e, Tamara L. Callahan, Aaron B. Caughey, [contains clinical vignettes with detailed answers, and board style questions with explanations] </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73" w:history="1">
+      <w:hyperlink r:id="rId74" w:history="1">
         <w:r w:rsidRPr="00E71C98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=2693&amp;rotationId=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758D73AE" w14:textId="41CB7D12" w:rsidR="00D347D7" w:rsidRPr="00141B03" w:rsidRDefault="00D347D7" w:rsidP="00141B03">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="Rotation_Requirements"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="758D73AF" w14:textId="77272CE6" w:rsidR="00D347D7" w:rsidRDefault="000F39E6">
+      <w:bookmarkStart w:id="38" w:name="Rotation_Requirements"/>
+      <w:bookmarkStart w:id="39" w:name="WEEKLY_READINGS/OBJECTIVES/ASSIGNMENTS"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="758D73AF" w14:textId="254A4080" w:rsidR="00D347D7" w:rsidRDefault="000F39E6" w:rsidP="00967DFA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="144"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc228349389"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc233636144"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">WEEKLY </w:t>
       </w:r>
       <w:r w:rsidR="00275067">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>READINGS and ASSIGNMENTS</w:t>
-      </w:r>
+        <w:t>READINGS</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2836">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/OBJECTIVES/</w:t>
+      </w:r>
+      <w:r w:rsidR="00275067">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ASSIGNMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="530DFE51" w14:textId="77777777" w:rsidR="000F39E6" w:rsidRDefault="000F39E6" w:rsidP="000F39E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="480"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49798E0F" w14:textId="4EA60B58" w:rsidR="000F39E6" w:rsidRPr="005F32A7" w:rsidRDefault="000F39E6" w:rsidP="000F39E6">
+    <w:p w14:paraId="4867B717" w14:textId="5FC46F5D" w:rsidR="003C65F1" w:rsidRPr="009268E5" w:rsidRDefault="003C65F1" w:rsidP="009268E5">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc233636145"/>
+      <w:r w:rsidRPr="009268E5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>WEEKLY READINGS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="75FAF6C2" w14:textId="153EDE48" w:rsidR="003C65F1" w:rsidRDefault="003C65F1" w:rsidP="000F39E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="480"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005F32A7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>MID ROTATION FEEDBACK FORM</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005F32A7">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="540F7F84" w14:textId="49CC7BD2" w:rsidR="003C65F1" w:rsidRDefault="003C65F1" w:rsidP="000F39E6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="480"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Please see O</w:t>
+      </w:r>
+      <w:r w:rsidR="00E75F59">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bjectives above for reading topics and links. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D960AEF" w14:textId="77777777" w:rsidR="00E75F59" w:rsidRDefault="00E75F59" w:rsidP="000F39E6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="480"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49798E0F" w14:textId="4EA60B58" w:rsidR="000F39E6" w:rsidRPr="009268E5" w:rsidRDefault="000F39E6" w:rsidP="009268E5">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc233636146"/>
+      <w:r w:rsidRPr="009268E5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>MID ROTATION FEEDBACK FORM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009268E5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F32A7">
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidRPr="009268E5">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="574BC025" w14:textId="77777777" w:rsidR="000F39E6" w:rsidRPr="00B460C9" w:rsidRDefault="000F39E6" w:rsidP="000F39E6">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10173E76" w14:textId="77777777" w:rsidR="000F39E6" w:rsidRPr="00B460C9" w:rsidRDefault="000F39E6" w:rsidP="000F39E6">
+    <w:p w14:paraId="10173E76" w14:textId="77777777" w:rsidR="000F39E6" w:rsidRDefault="000F39E6" w:rsidP="000F39E6">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidRPr="00B460C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Students are required to complete the MSUCOM Mid-Rotation Feedback form.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B460C9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C3E15F" w14:textId="77777777" w:rsidR="000F39E6" w:rsidRPr="00B460C9" w:rsidRDefault="000F39E6" w:rsidP="000F39E6">
+    <w:p w14:paraId="78F3AD75" w14:textId="77777777" w:rsidR="00DA5213" w:rsidRPr="00B460C9" w:rsidRDefault="00DA5213" w:rsidP="000F39E6">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A427A23" w14:textId="59D1EB23" w:rsidR="000F39E6" w:rsidRPr="00DA5213" w:rsidRDefault="000F39E6" w:rsidP="00DA5213">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="432"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B460C9">
+        <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...32 lines deleted...]
-        <w:t>no later than the 3</w:t>
+        <w:t>This needs to be completed by the Attending or Resident at the end of week two of the rotation. It should be dated no later than the 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00B460C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidRPr="00B460C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm </w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">on third Sunday of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
+        <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm on third Sunday of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53EDEF9F" w14:textId="77777777" w:rsidR="000F39E6" w:rsidRDefault="000F39E6" w:rsidP="00B80CA0">
       <w:pPr>
         <w:spacing w:before="3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D73BE" w14:textId="1223BF42" w:rsidR="00D347D7" w:rsidRPr="00AF3930" w:rsidRDefault="00275067" w:rsidP="00AF3930">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:firstLine="332"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc228349390"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc233636147"/>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">APGO </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>uWise</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3462C5DD" w14:textId="587CFEE0" w:rsidR="00AF3930" w:rsidRPr="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
+    <w:p w14:paraId="3462C5DD" w14:textId="6A16FB73" w:rsidR="00AF3930" w:rsidRPr="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">You will be emailed a PDF (working hyperlinks) of the instructions before the start of your rotation.  Any questions, contact Shawna Olds, Curriculum Assistant. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId74" w:history="1">
+        <w:t>You will be emailed a PDF (working hyperlinks) of the instructions before the start of your rotation</w:t>
+      </w:r>
+      <w:r w:rsidR="00115D6D" w:rsidRPr="00AF3930">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3930">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any questions, contact Shawna Olds, Curriculum Assistant. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId75" w:history="1">
         <w:r w:rsidRPr="00FE262D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>oldss@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="56027D41" w14:textId="77777777" w:rsidR="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="388BF8BC" w14:textId="77777777" w:rsidR="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="432"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -10315,176 +13484,198 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Voucher # </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You need only use the Voucher the 1st time you access the system. After redemption, you will be directed to create your account. After your account is created, you will use your new username and password to sign in. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="058D78D1" w14:textId="77777777" w:rsidR="00AF3930" w:rsidRPr="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F60A413" w14:textId="4FEC9FBE" w:rsidR="00AF3930" w:rsidRPr="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
+    <w:p w14:paraId="1F60A413" w14:textId="71F64602" w:rsidR="00AF3930" w:rsidRPr="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How Do I</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">redeem my voucher? Go to the word: redeem, right click and select – open hyperlink. It will take you to the step-by-step instructions. </w:t>
+        <w:t xml:space="preserve">redeem my voucher? Go to the word: redeem, right </w:t>
+      </w:r>
+      <w:r w:rsidR="00115D6D" w:rsidRPr="00AF3930">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>click,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3930">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and select – open hyperlink. It will take you to the step-by-step instructions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59831E94" w14:textId="77777777" w:rsidR="00AF3930" w:rsidRPr="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1638FE04" w14:textId="77777777" w:rsidR="00AF3930" w:rsidRPr="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For your initial Log in to the APGO eLearning Portal (landing page). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2375A8A9" w14:textId="77777777" w:rsidR="00AF3930" w:rsidRPr="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73D420A0" w14:textId="77777777" w:rsidR="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
+    <w:p w14:paraId="73D420A0" w14:textId="7DE9F38E" w:rsidR="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Go to: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75" w:history="1">
+      <w:hyperlink r:id="rId76" w:history="1">
         <w:r w:rsidRPr="00AF3930">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://apgo.benchprep.com/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">   (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AF3930">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37C42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">right click and open hyperlink) </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3930">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(right click and open hyperlink) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3994AC72" w14:textId="77777777" w:rsidR="00AF3930" w:rsidRPr="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BF49409" w14:textId="77777777" w:rsidR="00AF3930" w:rsidRPr="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF3930">
@@ -10625,63 +13816,72 @@
       </w:r>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to acknowledge the </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APGO eLearning Portal Honor Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(right click and open hyperlink for honor code) before accessing course materials. It encompasses the Terms &amp; Conditions for use of the system, as well as APGO’s Copyright Policy. There will be a button to submit you read the agreement. </w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">(right click and open hyperlink for honor code) before accessing course materials. It </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3930">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="2E4F6800" w14:textId="52A5834A" w:rsidR="00AF3930" w:rsidRPr="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">encompasses the Terms &amp; Conditions for use of the system, as well as APGO’s Copyright Policy. There will be a button to submit you read the agreement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1823BE7C" w14:textId="77777777" w:rsidR="00AF3930" w:rsidRPr="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E4F6800" w14:textId="08A0706E" w:rsidR="00AF3930" w:rsidRPr="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Requirement: ** There are </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>4 different APGO selections</w:t>
@@ -10706,97 +13906,129 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Quiz 2 and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>uWise</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Quiz 3 – 50 questions each. Load a confirmation of your score into D2L Assignments and when you </w:t>
+        <w:t xml:space="preserve"> Quiz 3 – 50 questions each. Load </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB46FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>screen shot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3930">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5698" w:rsidRPr="00AF3930">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>confirmation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3930">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of your score into D2L Assignments and when you </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">retake </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the quiz email me your scores. FYI: 70 to Pass and 85 or better to be considered for Honors/High Pass ranking. Any issues with </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">copy/paste </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>your scores – email them directly to me</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76" w:history="1">
+      <w:hyperlink r:id="rId77" w:history="1">
         <w:r w:rsidRPr="00FE262D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>oldss@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="43D40278" w14:textId="753B822F" w:rsidR="00040E9A" w:rsidRPr="00AF3930" w:rsidRDefault="00AF3930" w:rsidP="00AF3930">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
@@ -11171,51 +14403,50 @@
               <w:spacing w:line="253" w:lineRule="exact"/>
               <w:ind w:left="6"/>
             </w:pPr>
             <w:r w:rsidRPr="00C679F3">
               <w:t>Immediate care of the Newborn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D347D7" w:rsidRPr="00C679F3" w14:paraId="758D73DE" w14:textId="77777777" w:rsidTr="00040E9A">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3623" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="758D73DC" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00C679F3" w:rsidRDefault="00275067">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="253" w:lineRule="exact"/>
               <w:ind w:left="86" w:right="125"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00C679F3">
-              <w:lastRenderedPageBreak/>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6152" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="758D73DD" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00C679F3" w:rsidRDefault="00275067">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="253" w:lineRule="exact"/>
               <w:ind w:left="6"/>
             </w:pPr>
             <w:r w:rsidRPr="00C679F3">
               <w:t>Postpartum Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D347D7" w:rsidRPr="00C679F3" w14:paraId="758D73E1" w14:textId="77777777" w:rsidTr="00040E9A">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
@@ -11964,50 +15195,51 @@
               <w:spacing w:line="253" w:lineRule="exact"/>
               <w:ind w:left="6"/>
             </w:pPr>
             <w:r w:rsidRPr="00C679F3">
               <w:t>Contraception and Sterilization</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00040E9A" w:rsidRPr="00C679F3" w14:paraId="1F0D2456" w14:textId="77777777" w:rsidTr="00040E9A">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3623" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="540329DA" w14:textId="77777777" w:rsidR="00040E9A" w:rsidRPr="00C679F3" w:rsidRDefault="00040E9A" w:rsidP="008F3818">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="86" w:right="125"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00C679F3">
+              <w:lastRenderedPageBreak/>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6152" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="186969D1" w14:textId="77777777" w:rsidR="00040E9A" w:rsidRPr="00C679F3" w:rsidRDefault="00040E9A" w:rsidP="008F3818">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="6"/>
             </w:pPr>
             <w:r w:rsidRPr="00C679F3">
               <w:t>Abortion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00040E9A" w:rsidRPr="00C679F3" w14:paraId="764F272F" w14:textId="77777777" w:rsidTr="00040E9A">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
@@ -12720,103 +15952,107 @@
               <w:spacing w:before="23"/>
               <w:ind w:left="6"/>
             </w:pPr>
             <w:r w:rsidRPr="00C679F3">
               <w:t>Endometrial Carcinoma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00040E9A" w:rsidRPr="00C679F3" w14:paraId="62CBA947" w14:textId="77777777" w:rsidTr="00040E9A">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3623" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46A941B7" w14:textId="77777777" w:rsidR="00040E9A" w:rsidRPr="00C679F3" w:rsidRDefault="00040E9A" w:rsidP="008F3818">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="253" w:lineRule="exact"/>
               <w:ind w:left="86" w:right="125"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00C679F3">
-              <w:lastRenderedPageBreak/>
               <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6152" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="664AE8A3" w14:textId="77777777" w:rsidR="00040E9A" w:rsidRPr="00C679F3" w:rsidRDefault="00040E9A" w:rsidP="008F3818">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="23"/>
               <w:ind w:left="6"/>
             </w:pPr>
             <w:r w:rsidRPr="00C679F3">
               <w:t>Ovarian Neoplasms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00040E9A" w:rsidRPr="00C679F3" w14:paraId="5EC99DD7" w14:textId="77777777" w:rsidTr="00040E9A">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3623" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A29F07F" w14:textId="77777777" w:rsidR="00040E9A" w:rsidRPr="00C679F3" w:rsidRDefault="00040E9A" w:rsidP="008F3818">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="253" w:lineRule="exact"/>
               <w:ind w:left="86" w:right="125"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00C679F3">
               <w:t>56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6152" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75FBFA98" w14:textId="77777777" w:rsidR="00040E9A" w:rsidRPr="00C679F3" w:rsidRDefault="00040E9A" w:rsidP="008F3818">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="23"/>
               <w:ind w:left="6"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C679F3">
-              <w:t>Sexually and Modes of Sexual Expression</w:t>
+              <w:t>Sexually</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C679F3">
+              <w:t xml:space="preserve"> and Modes of Sexual Expression</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00040E9A" w:rsidRPr="00C679F3" w14:paraId="5320EA9A" w14:textId="77777777" w:rsidTr="00040E9A">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3623" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77B92E6C" w14:textId="77777777" w:rsidR="00040E9A" w:rsidRPr="00C679F3" w:rsidRDefault="00040E9A" w:rsidP="008F3818">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="253" w:lineRule="exact"/>
               <w:ind w:left="86" w:right="125"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00C679F3">
               <w:t>57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12860,106 +16096,132 @@
             <w:tcW w:w="6152" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77723BFC" w14:textId="77777777" w:rsidR="00040E9A" w:rsidRPr="00C679F3" w:rsidRDefault="00040E9A" w:rsidP="008F3818">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="23"/>
               <w:ind w:left="6"/>
             </w:pPr>
             <w:r w:rsidRPr="00C679F3">
               <w:t>Intimate Partner Violence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B2B27EB" w14:textId="77777777" w:rsidR="008F3818" w:rsidRDefault="008F3818" w:rsidP="000F0724">
       <w:pPr>
         <w:spacing w:before="93"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D746C" w14:textId="63CF1F78" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="000F0724">
       <w:pPr>
         <w:spacing w:before="93"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">You will be using the APGO uWISE website for the required </w:t>
+        <w:t xml:space="preserve">You will be using the APGO </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>uWISE</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> website for the required </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Comprehensive Exam 2 and </w:t>
       </w:r>
       <w:r w:rsidR="005F32A7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D746D" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D746E" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="005F32A7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="exact"/>
         <w:ind w:left="720"/>
       </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc228349391"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc233636148"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">COMPREHENSIVE QUIZZES </w:t>
+        <w:t>COMPREHENSIVE QUIZZES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D746F" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="005F32A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1152"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Comprehensive Quiz 2 (Obstetrics) &amp; Comprehensive Quiz 3 (Gynecology)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A6963F7" w14:textId="4CAD4A55" w:rsidR="00B865CC" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1200" w:right="698"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>You will need to complete Comprehensive Quiz # 2 (Obstetrics) and Comprehensive Quiz #3 (Gynecology) which is located on the APGO uWISE website. You will then get a confirmation email letting you know what you obtained on each quiz, those emails will need to be uploaded to the D2L drop box. You can repeat either exam as many times as you want to get a better score, see the instruction PDF on the Welcome page of your D2L course or ask Shawna Olds for details.</w:t>
+        <w:t xml:space="preserve">You will need to complete Comprehensive Quiz # 2 (Obstetrics) and Comprehensive Quiz #3 (Gynecology) which is located on the APGO </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>uWISE</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> website. You will then get a confirmation email letting you know what you obtained on each quiz, those emails will need to be uploaded to the D2L drop box. You can repeat either exam as many times as you want to get a better score, see the instruction PDF on the Welcome page of your D2L course or ask Shawna Olds for details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7471" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7473" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="130F2358" w14:textId="55235610" w:rsidR="00CB399B" w:rsidRDefault="00CB399B" w:rsidP="00CB399B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1921"/>
@@ -13031,91 +16293,103 @@
     </w:p>
     <w:p w14:paraId="758D7477" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7478" w14:textId="1A55DF5A" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1921"/>
         </w:tabs>
         <w:ind w:left="1920" w:right="924"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you fail to complete this quiz by 11:59 pm on the last </w:t>
       </w:r>
       <w:r w:rsidR="00ED15F3">
         <w:t>Sun</w:t>
       </w:r>
       <w:r>
-        <w:t>day of the rotation, you be required to complete the Corrective</w:t>
+        <w:t xml:space="preserve">day of </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>the rotation, you be required to complete the Corrective</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Action</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7479" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D747A" w14:textId="79ACFEB6" w:rsidR="00D347D7" w:rsidRPr="005F32A7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1921"/>
         </w:tabs>
         <w:ind w:left="1920" w:right="840"/>
       </w:pPr>
       <w:r>
-        <w:t>It is your responsibility to log into APGO uWISE and set up your credentials for your use on this rotation</w:t>
+        <w:t xml:space="preserve">It is your responsibility to log into APGO </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>uWISE</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and set up your credentials for your use on this rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="009536C4">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B865CC" w:rsidRPr="009536C4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B865CC" w:rsidRPr="005F32A7">
         <w:t>Link on D2L Welcome Page</w:t>
       </w:r>
       <w:r w:rsidR="009536C4" w:rsidRPr="005F32A7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002C569F" w:rsidRPr="005F32A7">
         <w:t>Re-take instructions on D2L Welcome Page.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F4B7B42" w14:textId="77777777" w:rsidR="00E821AC" w:rsidRDefault="00E821AC" w:rsidP="00E821AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D747B" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -13178,51 +16452,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:ind w:right="841"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once you receive a 70 passing grade the system will not load up </w:t>
       </w:r>
       <w:r w:rsidR="5725906F">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:t>better score for you, so you need to screen shot and email me the better score</w:t>
       </w:r>
       <w:r w:rsidR="502B6688">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77">
+      <w:hyperlink r:id="rId78">
         <w:r w:rsidRPr="4073D270">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>oldss@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52750916" w14:textId="26FF1B36" w:rsidR="39184303" w:rsidRDefault="39184303" w:rsidP="4073D270">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="252" w:lineRule="exact"/>
         <w:ind w:hanging="361"/>
       </w:pPr>
       <w:r>
@@ -13259,77 +16533,81 @@
         </w:tabs>
         <w:ind w:right="1650"/>
       </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="3B0D78E1">
         <w:t>f you are having an issue – reach out to the OSS Team Dr. Boes or Shawna Olds</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7481" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7482" w14:textId="59EAB600" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="exact"/>
         <w:ind w:left="840"/>
       </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc228349392"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc233636149"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INTERPROFESSIONAL EDUCATION</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="758D7483" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="840" w:right="695"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Interprofessional education (also known as “IPE”) refers to occasions when students from two or more professions in health and social care learn together during all or part of their professional training with the object of cultivating collaborative practice for providing client- or patient-centered health care.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7484" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D7485" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+    <w:p w14:paraId="758D7485" w14:textId="28CB5246" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="840" w:right="695"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Students</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>required</w:t>
@@ -13427,51 +16705,57 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Gynecology.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Please complete the worksheet based on one (1) Time out you observed on your rotation. Once completed please submit to the Dropbox on D2L by 11:59pm on the last Sunday of the rotation. The form is found at the end of the</w:t>
+        <w:t xml:space="preserve">Please complete the worksheet based on one (1) Time out you observed on your rotation. Once completed please </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5698">
+        <w:t>submit it</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to the Dropbox on D2L by 11:59pm on the last Sunday of the rotation. The form is found at the end of the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>syllabus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D748D" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BA68F0B" w14:textId="5CD7B08D" w:rsidR="000C2F1F" w:rsidRPr="00156337" w:rsidRDefault="000C2F1F" w:rsidP="000C2F1F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
@@ -13633,51 +16917,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A1DD93" w14:textId="29469B68" w:rsidR="000C2F1F" w:rsidRDefault="000C2F1F" w:rsidP="000C2F1F">
+    <w:p w14:paraId="14A1DD93" w14:textId="4CF679DC" w:rsidR="000C2F1F" w:rsidRDefault="000C2F1F" w:rsidP="000C2F1F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In this log you will need to outline all the </w:t>
       </w:r>
       <w:r w:rsidR="00985F58">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13725,51 +17009,69 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>iagnosis of each patient seen, all meetings or lectures and all materials you read while on the rotation.</w:t>
       </w:r>
       <w:r w:rsidR="006B7E88">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please notice the last box on the form to add </w:t>
       </w:r>
       <w:r w:rsidR="00F12EE1">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>your thoughts on the procedures you didn’t see/participate in.</w:t>
+        <w:t xml:space="preserve">your thoughts on the procedures you </w:t>
+      </w:r>
+      <w:r w:rsidR="00115D6D">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>did not</w:t>
+      </w:r>
+      <w:r w:rsidR="00F12EE1">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> see/participate in.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20BE041B" w14:textId="77777777" w:rsidR="000C2F1F" w:rsidRDefault="000C2F1F" w:rsidP="000C2F1F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34B04006" w14:textId="77777777" w:rsidR="000C2F1F" w:rsidRDefault="000C2F1F" w:rsidP="000C2F1F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -13777,92 +17079,91 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The complete Activity Log can be viewed on the last page of this syllabus or under the Activity Log Module on D2L for this course. The form is the last page of the syllabus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CAA6970" w14:textId="6894F334" w:rsidR="00F923C5" w:rsidRDefault="00F923C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D748E" w14:textId="1C54FD16" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="93"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="COMAT_EXAM_INFORMATION"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkStart w:id="50" w:name="COMAT_EXAM_INFORMATION"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc228349393"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc233636150"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>COMAT EXAM INFORMATION</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="758D7490" w14:textId="7D08562D" w:rsidR="00D347D7" w:rsidRPr="006202A4" w:rsidRDefault="00275067" w:rsidP="006202A4">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t xml:space="preserve">DUE DATE: </w:t>
-[...5 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006202A4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t>The Last Friday of the Rotation</w:t>
+        <w:t>DUE DATE:  The Last Friday of the Rotation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7491" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="167"/>
         <w:ind w:left="840"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For information on exam registration and administration, please visit the COM (College of Osteopathic Medicine) Clerkship Student Portal: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78">
+      <w:hyperlink r:id="rId79">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F1F0"/>
           </w:rPr>
           <w:t>https://michiganstate.sharepoint.com/sites/StudentClerkship</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758D7492" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7493" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="93" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="840" w:right="952"/>
       </w:pPr>
@@ -13888,53 +17189,54 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>need</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7495" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2280"/>
         </w:tabs>
         <w:spacing w:before="21" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="753"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>The student will need to communicate emergent need of absence to the Associate Dean for Clerkship Education for approval (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId79">
+      <w:hyperlink r:id="rId80">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>). Documentation may be requested.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7496" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:right="984"/>
       </w:pPr>
@@ -13942,86 +17244,97 @@
         <w:t>The clerkship team will schedule a make-up examination that may occur on an open Friday COMAT test date, or another date chosen by the Clerkship team following the missed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>exam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7497" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1559" w:hanging="361"/>
       </w:pPr>
-      <w:r>
-        <w:t>Personal need to delay</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Personal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> need to delay</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>examination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D7498" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+    <w:p w14:paraId="758D7498" w14:textId="5FFDA7F9" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2280"/>
         </w:tabs>
         <w:spacing w:before="19" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1080"/>
       </w:pPr>
       <w:r>
-        <w:t>On rare occasion, the student may request to delay the COMAT examination. The Associate Dean for Clerkship Education will review and approve/deny such requests. The student must request a delay to</w:t>
+        <w:t xml:space="preserve">On rare occasion, the student may request </w:t>
+      </w:r>
+      <w:r w:rsidR="00461B71">
+        <w:t>delaying</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the COMAT examination. The Associate Dean for Clerkship Education will review and approve/deny such requests. The student must request a delay to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80">
+      <w:hyperlink r:id="rId81">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>com.clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>by the end of the first week of the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>rotation.</w:t>
@@ -14237,125 +17550,124 @@
         <w:ind w:left="864" w:right="1003"/>
       </w:pPr>
       <w:r>
         <w:t>In the event of a failure, e</w:t>
       </w:r>
       <w:r w:rsidR="00275067">
         <w:t xml:space="preserve">ach student will be allowed to </w:t>
       </w:r>
       <w:r>
         <w:t>repeat</w:t>
       </w:r>
       <w:r w:rsidR="00275067">
         <w:t xml:space="preserve"> the Obstetrics and Gynecology COMAT exam before receiving an “N” grade for the rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74A0" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7" w:rsidP="00AF2C69">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:ind w:left="864"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D74A1" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00AF2C69">
+    <w:p w14:paraId="758D74A1" w14:textId="296412B1" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00AF2C69">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="864" w:right="714"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t>The second attempt of the exam will need to be done the next time the COMAT exam is offered, or the students exam schedule will allow, or the student will receive an “N” grade for the rotation. If you receive the N grade, you will repeat the entire rotation again and must pass all the requirements The Department will notify students of their</w:t>
+        <w:t xml:space="preserve">The second attempt of the exam will need to be done the next time the COMAT exam is offered, or the students exam schedule will allow, or the student will receive an “N” grade for the rotation. If you receive the N grade, you will repeat the entire rotation again and must pass all the requirements The </w:t>
+      </w:r>
+      <w:r w:rsidR="000C11A7">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OSS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>Department will notify students of their</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>failure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D74A2" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="758D74B3" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D74B4" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="ROTATION_EVALUATIONS"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkStart w:id="53" w:name="ROTATION_EVALUATIONS"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc228349394"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc233636151"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-        </w:rPr>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="758D74B5" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00616BA3">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="Attending_Evaluation_of_Student"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc233636152"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r>
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="758D74B6" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="840" w:right="697"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="232323"/>
         </w:rPr>
         <w:t>Attending</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="232323"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="232323"/>
         </w:rPr>
@@ -14495,51 +17807,51 @@
         <w:rPr>
           <w:color w:val="232323"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="232323"/>
         </w:rPr>
         <w:t>supervisor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="232323"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="232323"/>
         </w:rPr>
         <w:t xml:space="preserve">designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics. Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81">
+      <w:hyperlink r:id="rId82">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="232323"/>
         </w:rPr>
         <w:t>. Upon selecting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="232323"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="232323"/>
         </w:rPr>
@@ -14678,55 +17990,58 @@
       <w:r>
         <w:rPr>
           <w:color w:val="232323"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="232323"/>
         </w:rPr>
         <w:t>physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74B7" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="159" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="840" w:right="698"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="232323"/>
         </w:rPr>
+        <w:t xml:space="preserve">Attendings will be able to electronically access and submit the Attending Evaluation of the Student. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by </w:t>
+      </w:r>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Attendings will be able to electronically access and submit the Attending Evaluation of the Student. </w:t>
-[...2 lines deleted...]
-        <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
+        <w:t>their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74B8" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="159" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="840" w:right="698"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly. Students are also encouraged to discuss the Attending Evaluation of the Student with the supervisor completing the evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74B9" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="151" w:line="280" w:lineRule="auto"/>
         <w:ind w:left="840" w:right="701"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74BA" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
@@ -14870,129 +18185,118 @@
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>rotation requirements are completed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>correctly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74BB" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D74BC" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="758D74BC" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00616BA3">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="Student_Evaluation_of_Clerkship_Rotation"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc233636153"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r>
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="4135B31C" w14:textId="5C68967F" w:rsidR="00551536" w:rsidRDefault="00275067" w:rsidP="00551536">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840" w:right="731"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
         <w:t>https://msucom.medtricslab.com/users/login/</w:t>
       </w:r>
       <w:r>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="53"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidR="00551536" w:rsidRPr="00551536">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00551536">
         <w:t>the respective rotation. Students can also access their pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74C0" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D74C1" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="758D74C1" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00616BA3">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="Unsatisfactory_Clinical_Performance"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc233636154"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r>
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="758D74C2" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="37" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840" w:right="693" w:hanging="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -15251,204 +18555,225 @@
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D74C4" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840" w:right="695"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74C5" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D74C6" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+    <w:p w14:paraId="19C62A96" w14:textId="77777777" w:rsidR="00461B71" w:rsidRDefault="00461B71">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="CORRECTIVE_ACTION"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="3934FCDC" w14:textId="77777777" w:rsidR="00C661C3" w:rsidRDefault="00C661C3">
+      <w:bookmarkStart w:id="62" w:name="CORRECTIVE_ACTION"/>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="758D74C6" w14:textId="7D1495DD" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="1"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="758D74C8" w14:textId="6AB9CFE5" w:rsidR="00D347D7" w:rsidRPr="00C661C3" w:rsidRDefault="00C661C3" w:rsidP="00C661C3">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Toc228349395"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc233636155"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>CORRECTIVE ACTION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="3934FCDC" w14:textId="77777777" w:rsidR="00C661C3" w:rsidRDefault="00C661C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758D74C8" w14:textId="0A82F6B7" w:rsidR="00D347D7" w:rsidRPr="00C661C3" w:rsidRDefault="00C661C3" w:rsidP="00C207DC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="432"/>
+        <w:ind w:left="480"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>The following assignments are eligible for corrective action</w:t>
       </w:r>
       <w:r w:rsidR="00047F82">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>Students who were not successful on these   assignments during the course will receive an NGR grade and permitted to go through a ‘corrective action’ process</w:t>
+        <w:t xml:space="preserve">Students who were not successful on these   assignments during the course will receive an NGR grade and </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5698">
+        <w:t>are permitted</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to go through a ‘corrective action’ process</w:t>
       </w:r>
       <w:r w:rsidR="00047F82">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>Corrective Action</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>due no later than 14 days after the last day of the rotation at 11:59pm</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74CA" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D74CB" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00C661C3">
+    <w:p w14:paraId="758D74CB" w14:textId="275F4E8E" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00C661C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2011"/>
           <w:tab w:val="left" w:pos="2012"/>
         </w:tabs>
         <w:spacing w:before="94"/>
         <w:ind w:left="1008" w:right="885" w:hanging="361"/>
       </w:pPr>
       <w:r>
-        <w:t>Interprofessional Education requirement: If the student fails to complete this requirement, the student will be given a period of 14 days after completion of the course to complete all required elements of the Interprofessional Education form and upload to</w:t>
+        <w:t xml:space="preserve">Interprofessional Education requirement: If the student fails to complete this requirement, the student will be given a period of 14 days after completion of the course to complete all required elements of the Interprofessional Education form and </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5698">
+        <w:t>upload it</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>D2L.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74CC" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7" w:rsidP="00C661C3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:ind w:left="1008"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D74CD" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00C661C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2011"/>
           <w:tab w:val="left" w:pos="2012"/>
         </w:tabs>
         <w:ind w:left="1008" w:right="715"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>APGO: If the student fails to complete this requirement, the student will be given a period of 14 days after completion of the course to complete all required elements of APGO and upload in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>D2L.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A6C677" w14:textId="77777777" w:rsidR="00C661C3" w:rsidRDefault="00C661C3" w:rsidP="00C661C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10C89CF9" w14:textId="77777777" w:rsidR="00C54907" w:rsidRPr="00C40B5D" w:rsidRDefault="00C54907" w:rsidP="00C54907">
+    <w:p w14:paraId="10C89CF9" w14:textId="77777777" w:rsidR="00C54907" w:rsidRPr="00C40B5D" w:rsidRDefault="00C54907" w:rsidP="00C207DC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">The student is responsible for contacting the Course Assistant (on the </w:t>
       </w:r>
       <w:r>
         <w:t>title</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
-        <w:t xml:space="preserve"> page of this syllabus) if they believe </w:t>
-[...3 lines deleted...]
-        <w:t>missing assignments were reported in error</w:t>
+        <w:t xml:space="preserve"> page of this syllabus) if they believe missing assignments were reported in error</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">if they </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">are unclear about the </w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">orrective </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">ction process. </w:t>
       </w:r>
@@ -15619,145 +18944,214 @@
         <w:t>N grade for the course</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> if all assignments and the </w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">orrective </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">ction process are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>not completed</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
-        <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>successfully within</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve"> 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74CF" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D74D0" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="003D228D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="432"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="BASE_HOSPITAL_REQUIREMENTS"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkStart w:id="65" w:name="BASE_HOSPITAL_REQUIREMENTS"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc228349396"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc233636156"/>
+      <w:bookmarkEnd w:id="65"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p w14:paraId="758D74D1" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="003D228D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="432" w:right="786"/>
       </w:pPr>
       <w:r>
         <w:t>Students are responsible for completing all additional requirements set by the hospital/clinical site at which they are completing a rotation. Students are not responsible for reporting to MSUCOM the results of any requirements that exist outside of those listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07933948" w14:textId="77777777" w:rsidR="009A2879" w:rsidRDefault="009A2879">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="480" w:right="786"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F254443" w14:textId="2BB89262" w:rsidR="00C54907" w:rsidRDefault="00C54907" w:rsidP="00C54907">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="_Toc228349397"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc233636157"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="23B87650" w14:textId="77777777" w:rsidR="00C54907" w:rsidRDefault="00C54907" w:rsidP="00C54907">
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="23B87650" w14:textId="717FCDF7" w:rsidR="00C54907" w:rsidRDefault="00C54907" w:rsidP="00C54907">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="479" w:right="1202"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">H/Honors </w:t>
       </w:r>
       <w:r>
-        <w:t>– A grade of honors will be designated to students demonstrating outstanding clinical, professional, and academic performance in certain core rotations. Criteria for achieving honors in a core rotation will be determined by the Instructor of Record and will be listed in the course syllabus. While Honors designation will be awarded to students meeting the criteria in the syllabi of the above courses, Honors is not an official MSU grade. The official MSUCOM transcript will reflect a grade as Pass with an additional notation that the student achieved Honors in the course. The students Medical Student Performance Evaluation will reflect each Honors grade.</w:t>
+        <w:t xml:space="preserve">– A grade of honors will be designated to students demonstrating outstanding clinical, professional, and academic performance in certain core rotations. Criteria for achieving honors in a core rotation will be determined by the Instructor of Record and will be listed in the course syllabus. While Honors designation will be awarded to students meeting the criteria in the syllabi of the above courses, Honors is not an official MSU grade. The official MSUCOM transcript will reflect a grade as Pass with an additional notation that the student achieved Honors in the course. The </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5698">
+        <w:t>students’</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Medical Student Performance Evaluation will reflect each Honors grade.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="769FA8D6" w14:textId="77777777" w:rsidR="00C54907" w:rsidRDefault="00C54907" w:rsidP="00C54907">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="661D0869" w14:textId="77777777" w:rsidR="00C54907" w:rsidRDefault="00C54907" w:rsidP="00C54907">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="479" w:right="1228"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">HP/High Pass </w:t>
       </w:r>
       <w:r>
-        <w:t>– The grade of High Pass will be designated to students who have above average clinical, professional, and academic performance in certain core rotations but do not meet the criteria for Honors. Criteria for High Pass in a core rotation will be determined by the Instructor of Record and will be listed in the course syllabus. While High Pass designation will be awarded to students meeting the criteria in the syllabi of the above courses, High Pass is not an official MSU grade. The official MSUCOM transcript will reflect a grade as Pass with an additional notation that the student achieved High Pass in the course. The student’s Medical Student Performance Evaluation will reflect each High Pass grade.</w:t>
+        <w:t xml:space="preserve">– The grade of High Pass will be designated to students who have above average clinical, professional, and academic performance in certain core rotations but do not meet the criteria for Honors. Criteria for High Pass in a core rotation will be determined by the Instructor of Record and will </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>be listed in the course syllabus. While High Pass designation will be awarded to students meeting the criteria in the syllabi of the above courses, High Pass is not an official MSU grade. The official MSUCOM transcript will reflect a grade as Pass with an additional notation that the student achieved High Pass in the course. The student’s Medical Student Performance Evaluation will reflect each High Pass grade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477B7013" w14:textId="77777777" w:rsidR="00402659" w:rsidRDefault="00402659" w:rsidP="00C54907">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="479" w:right="1228"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="695C36EA" w14:textId="77777777" w:rsidR="00402659" w:rsidRPr="00402659" w:rsidRDefault="00402659" w:rsidP="00402659">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="475"/>
+        <w:rPr>
+          <w:color w:val="E40000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402659">
+        <w:rPr>
+          <w:color w:val="E40000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Honors/High Pass Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B398CF" w14:textId="77777777" w:rsidR="00402659" w:rsidRPr="00FC5804" w:rsidRDefault="00402659" w:rsidP="00402659">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="475"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00402659">
+        <w:rPr>
+          <w:color w:val="E40000"/>
+        </w:rPr>
+        <w:t>Students are eligible to earn a High Pass or Honors designation only during the first attempt of a core rotation. Any subsequent attempts at the same rotation will be graded as a Pass/No Grade, regardless of performance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402659">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02D888ED" w14:textId="77777777" w:rsidR="00C54907" w:rsidRDefault="00C54907" w:rsidP="00C54907">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4809AB56" w14:textId="77777777" w:rsidR="00C54907" w:rsidRDefault="00C54907" w:rsidP="00C54907">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="478" w:right="1306" w:firstLine="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>P/Pass</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -16203,55 +19597,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>determined</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>due</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">to one or more missing course requirements. The NGR grade will be changed to a final grade once all the completed course requirements have been submitted to and processed by MSUCOM (either to the </w:t>
-[...3 lines deleted...]
-        <w:t>department</w:t>
+        <w:t>to one or more missing course requirements. The NGR grade will be changed to a final grade once all the completed course requirements have been submitted to and processed by MSUCOM (either to the department</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Clerkship</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -16465,105 +19855,107 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve">student’s </w:t>
       </w:r>
       <w:r>
         <w:t>didactic and clinical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00662C23" w14:textId="77777777" w:rsidR="00C54907" w:rsidRDefault="00C54907" w:rsidP="003D228D">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="00662C23" w14:textId="77777777" w:rsidR="00C54907" w:rsidRPr="00616BA3" w:rsidRDefault="00C54907" w:rsidP="00616BA3">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
-          <w:u w:val="single" w:color="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="N_Grade_Policy"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc233636158"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:r w:rsidRPr="00616BA3">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="6AB7EAAB" w14:textId="77777777" w:rsidR="00C54907" w:rsidRPr="00616BA3" w:rsidRDefault="00C54907" w:rsidP="00616BA3">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616BA3">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D74D2" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
-[...8 lines deleted...]
-    <w:p w14:paraId="758D74D3" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+    <w:p w14:paraId="074AD5F8" w14:textId="77777777" w:rsidR="00976A90" w:rsidRDefault="00976A90" w:rsidP="00616BA3">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="STUDENT_RESPONSIBILITIES_AND_EXPECTATION"/>
+      <w:bookmarkEnd w:id="72"/>
+    </w:p>
+    <w:p w14:paraId="758D74D3" w14:textId="69554527" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="STUDENT_RESPONSIBILITIES_AND_EXPECTATION"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc228349398"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc233636159"/>
       <w:r>
         <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="758D74D4" w14:textId="6737F140" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="758D74D4" w14:textId="52A43866" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="48" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="693"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Attendance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -16959,333 +20351,402 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>We</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>expect</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>a lot from you, remember we are here for you and want you to be</w:t>
+        <w:t xml:space="preserve">a lot from </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5698">
+        <w:t>you;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> remember we are here for you and want you to be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>successful! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74D5" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D74D6" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="MSU_College_of_Osteopathic_Medicine_Stan"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkStart w:id="75" w:name="MSU_College_of_Osteopathic_Medicine_Stan"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc228349399"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc233636160"/>
+      <w:bookmarkEnd w:id="75"/>
       <w:r>
         <w:t>MSU COLLEGE OF OSTEOPATHIC MEDICINE STANDARD POLICIES</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:p w14:paraId="758D74D7" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="51"/>
         <w:ind w:left="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DE230D" w14:textId="77777777" w:rsidR="003D228D" w:rsidRDefault="003D228D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="51"/>
         <w:ind w:left="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D74D9" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+    <w:p w14:paraId="758D74D9" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00A73526">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="5"/>
-        <w:ind w:left="696"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="CLERKSHIP_ATTENDANCE_POLICY"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkStart w:id="78" w:name="CLERKSHIP_ATTENDANCE_POLICY"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc228349400"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc233636161"/>
+      <w:bookmarkEnd w:id="78"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CLERKSHIP ATTENDANCE POLICY</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="758D74DA" w14:textId="162E821A" w:rsidR="00D347D7" w:rsidRDefault="00275067">
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+    </w:p>
+    <w:p w14:paraId="28F7A0D2" w14:textId="77777777" w:rsidR="00A73526" w:rsidRPr="00361731" w:rsidRDefault="00275067" w:rsidP="00A73526">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId83" w:history="1">
+        <w:r w:rsidR="00A73526" w:rsidRPr="00A73526">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="758D74DA" w14:textId="3EE15F06" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="43" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="696" w:right="695"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+    </w:p>
+    <w:p w14:paraId="001AECD7" w14:textId="77777777" w:rsidR="00B70E35" w:rsidRDefault="00B70E35">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="43" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="696" w:right="695"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C8DBB3B" w14:textId="77777777" w:rsidR="00B70E35" w:rsidRPr="008E0EC2" w:rsidRDefault="00B70E35" w:rsidP="008E0EC2">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:ind w:firstLine="336"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="_Toc228349401"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc233636162"/>
+      <w:r w:rsidRPr="008E0EC2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+    </w:p>
+    <w:p w14:paraId="13727C61" w14:textId="77777777" w:rsidR="0023320B" w:rsidRPr="00EA7A22" w:rsidRDefault="00B70E35" w:rsidP="0023320B">
+      <w:pPr>
+        <w:ind w:left="696"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70E35">
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId84" w:history="1">
+        <w:r w:rsidR="0023320B" w:rsidRPr="0023320B">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758D74DB" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D74DD" w14:textId="0AD7B2C4" w:rsidR="00D347D7" w:rsidRPr="00CE61F9" w:rsidRDefault="00275067" w:rsidP="00CE61F9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="93"/>
         <w:ind w:left="696"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="POLICY_FOR_MEDICAL_STUDENT_SUPERVISION"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkStart w:id="83" w:name="POLICY_FOR_MEDICAL_STUDENT_SUPERVISION"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc228349402"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc233636163"/>
+      <w:bookmarkEnd w:id="83"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
     </w:p>
     <w:p w14:paraId="758D74DE" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="94" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="696" w:right="737"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning environments. The Medical Student Supervision Policy outlines all supervision agreements and expectations. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
         <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74DF" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D74E0" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="003D228D" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="92"/>
         <w:ind w:left="696"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="MSUCOM_Student_Handbook"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkStart w:id="86" w:name="MSUCOM_Student_Handbook"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc228349403"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc233636164"/>
+      <w:bookmarkEnd w:id="86"/>
       <w:r w:rsidRPr="003D228D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MSUCOM STUDENT HANDBOOK</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p w14:paraId="758D74E1" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="696" w:right="1000" w:hanging="1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Student Handbook is published electronically by MSUCOM for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, agreements, or guidelines. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83">
+      <w:hyperlink r:id="rId85">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74E2" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D74E3" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="92"/>
         <w:ind w:left="696"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="Common_Ground_Framework_for_Professional"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkStart w:id="89" w:name="Common_Ground_Framework_for_Professional"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc228349404"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc233636165"/>
+      <w:bookmarkEnd w:id="89"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>COMMON GROUND FRAMEWORK FOR PROFESSIONAL CONDUCT</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
     </w:p>
     <w:p w14:paraId="758D74E4" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="695" w:right="1221"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body, and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84">
+      <w:hyperlink r:id="rId86">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85">
+      <w:hyperlink r:id="rId87">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758D74E5" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D74E6" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="93"/>
         <w:ind w:left="696"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="Medical_Student_Rights_and_Responsibilit"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkStart w:id="92" w:name="Medical_Student_Rights_and_Responsibilit"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc228349405"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc233636166"/>
+      <w:bookmarkEnd w:id="92"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MEDICAL STUDENT RIGHTS AND RESPONSIBILITIES</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-        <w:t>Michigan</w:t>
+      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
+    </w:p>
+    <w:p w14:paraId="758D74E7" w14:textId="48B3F485" w:rsidR="00D347D7" w:rsidRPr="008955EB" w:rsidRDefault="00275067" w:rsidP="008955EB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="696"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>State</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>University,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -17360,101 +20821,88 @@
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Human</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Medicine, and the College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students.” These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86">
-        <w:r>
+      <w:hyperlink r:id="rId88" w:history="1">
+        <w:r w:rsidR="008955EB" w:rsidRPr="002B2CEB">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:u w:val="single" w:color="0000FF"/>
-[...16 lines deleted...]
-          <w:t>responsibilites-mssr</w:t>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758D74E8" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D74E9" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="92"/>
         <w:ind w:left="696"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="MSU_Email"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkStart w:id="95" w:name="MSU_Email"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc228349406"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc233636167"/>
+      <w:bookmarkEnd w:id="95"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MSU EMAIL</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
     </w:p>
     <w:p w14:paraId="758D74EA" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="696" w:right="702"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>MSU</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>email</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -17564,51 +21012,55 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>responsible</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>for checking it daily and maintaining their MSU email accounts so that messages can be</w:t>
+        <w:t xml:space="preserve">for checking it daily and maintaining their MSU email </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>accounts so that messages can be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>received.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74EB" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D74EC" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="696" w:right="701"/>
@@ -17784,152 +21236,235 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D74EE" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="695" w:right="697"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74F0" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:ind w:left="696"/>
       </w:pPr>
-      <w:hyperlink r:id="rId88">
+      <w:hyperlink r:id="rId89">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF6FB12" w14:textId="77777777" w:rsidR="00D067B6" w:rsidRDefault="00D067B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:ind w:left="696"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11EC1C98" w14:textId="77777777" w:rsidR="00D067B6" w:rsidRPr="00556A65" w:rsidRDefault="00D067B6" w:rsidP="00D067B6">
+    <w:p w14:paraId="11EC1C98" w14:textId="77777777" w:rsidR="00D067B6" w:rsidRPr="00556A65" w:rsidRDefault="00D067B6" w:rsidP="00680676">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
-        <w:ind w:left="576"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Toc213320658"/>
-      <w:bookmarkStart w:id="63" w:name="_Toc213835968"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc213835968"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc228349407"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc233636168"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
-[...4 lines deleted...]
-        <w:ind w:left="576"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
+    </w:p>
+    <w:p w14:paraId="1683D961" w14:textId="0109F9D4" w:rsidR="00680676" w:rsidRPr="005F7800" w:rsidRDefault="00D067B6" w:rsidP="00680676">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00115D6D" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00115D6D" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00115D6D" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5698" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00115D6D" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId90" w:history="1">
+        <w:r w:rsidR="00680676" w:rsidRPr="00680676">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:before="5"/>
+      <w:r w:rsidR="00680676">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758D74F1" w14:textId="5B372831" w:rsidR="00D347D7" w:rsidRDefault="00D347D7" w:rsidP="00680676">
+      <w:pPr>
+        <w:ind w:left="576"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D74F2" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00D067B6">
+    <w:p w14:paraId="758D74F2" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00680676">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="93"/>
-        <w:ind w:firstLine="96"/>
+        <w:ind w:left="576" w:firstLine="96"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:id="102" w:name="_Toc228349408"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc233636169"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
     </w:p>
     <w:p w14:paraId="758D74F3" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="43" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="696" w:right="693"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>The accreditation standards for graduate medical education programs include restrictions on the duty hours of residents. Additionally, institutions are expected to promote a clinical learning environment in which</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>duty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -18101,165 +21636,156 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
         <w:t>Policy.pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74F4" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D74F5" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="92"/>
         <w:ind w:left="552"/>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="STUDENT_EXPOSURE_PROCEDURE"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkStart w:id="104" w:name="STUDENT_EXPOSURE_PROCEDURE"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc228349409"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc233636170"/>
+      <w:bookmarkEnd w:id="104"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-          <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-</w:t>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
+    </w:p>
+    <w:p w14:paraId="52A2DCFE" w14:textId="77777777" w:rsidR="00B80FCE" w:rsidRDefault="00B80FCE" w:rsidP="00B80FCE">
+      <w:pPr>
+        <w:ind w:left="552"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D905374" w14:textId="77777777" w:rsidR="00B80FCE" w:rsidRPr="00A871DA" w:rsidRDefault="00B80FCE" w:rsidP="00B80FCE">
+      <w:pPr>
+        <w:ind w:left="552"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D04CF72" w14:textId="5FE6F344" w:rsidR="00B80FCE" w:rsidRDefault="00B80FCE" w:rsidP="00B80FCE">
+      <w:pPr>
+        <w:ind w:left="552"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId91" w:history="1">
+        <w:r w:rsidRPr="00170819">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...11 lines deleted...]
-          <w:t>damage-reports</w:t>
+    </w:p>
+    <w:p w14:paraId="43CCDA3E" w14:textId="77777777" w:rsidR="00B80FCE" w:rsidRPr="00A871DA" w:rsidRDefault="00B80FCE" w:rsidP="00B80FCE">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C9713B7" w14:textId="77777777" w:rsidR="00B80FCE" w:rsidRPr="00A871DA" w:rsidRDefault="00B80FCE" w:rsidP="00B80FCE">
+      <w:pPr>
+        <w:ind w:left="552"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId92" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="FF0000"/>
+          </w:rPr>
+          <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...37 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D74F9" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D7508" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="003D228D">
+    <w:p w14:paraId="758D7508" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00043C5F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="576"/>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="COURSE_GRADES"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkStart w:id="107" w:name="COURSE_GRADES"/>
+      <w:bookmarkStart w:id="108" w:name="STUDENT_ACCOMMODATION_LETTERS"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc228349410"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc233636171"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="758D7509" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="003D228D">
+      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
+    </w:p>
+    <w:p w14:paraId="758D7509" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00043C5F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="576" w:right="1826"/>
       </w:pPr>
       <w:r>
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>may</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>be</w:t>
@@ -18330,102 +21856,99 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Persons</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Disabilities (RCPD) at 517-</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">884-RCPD, or on the web at </w:t>
+        <w:t xml:space="preserve">Disabilities (RCPD) at 517-884-RCPD, or on the web at </w:t>
       </w:r>
       <w:hyperlink r:id="rId93">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation(s) are determined, the student may be issued an Accommodation Letter. Students must present their letter to the Clerkship Team</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId94">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>start</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -18481,124 +22004,141 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>intend</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after the semester onset will be honored whenever</w:t>
+        <w:t xml:space="preserve">use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D750A" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7" w:rsidP="003D228D">
+    <w:p w14:paraId="758D750A" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7" w:rsidP="00043C5F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:ind w:left="576"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D750B" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="003D228D">
+    <w:p w14:paraId="758D750B" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00043C5F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="576" w:right="1475"/>
       </w:pPr>
       <w:r>
         <w:t>If modifications, updates, or extensions to an existing letter are made after the semester begins, it is the responsibility of the student to submit the newest version to the Clerkship Team if he/she intends to utilize the accommodation going forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D750C" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:sectPr w:rsidR="00D347D7" w:rsidSect="000279C5">
+        <w:sectPr w:rsidR="00D347D7" w:rsidSect="0097512A">
           <w:headerReference w:type="default" r:id="rId95"/>
           <w:footerReference w:type="default" r:id="rId96"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="980" w:right="20" w:bottom="1200" w:left="600" w:header="763" w:footer="1008" w:gutter="0"/>
+          <w:pgMar w:top="994" w:right="1440" w:bottom="1440" w:left="1440" w:header="763" w:footer="1008" w:gutter="0"/>
           <w:cols w:space="720"/>
-          <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D750D" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="11"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D750E" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="92" w:after="49"/>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="SUMMARY_OF_GRADING_REQUIREMENTS"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkStart w:id="111" w:name="SUMMARY_OF_GRADING_REQUIREMENTS"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc228349411"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc233636172"/>
+      <w:bookmarkEnd w:id="111"/>
       <w:r>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
     </w:p>
     <w:p w14:paraId="7B9A6557" w14:textId="07E8CA6C" w:rsidR="00AE529D" w:rsidRDefault="00AE529D" w:rsidP="00AE529D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00E33C29">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E33C29">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E33C29">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="125" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1860"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2790"/>
@@ -18796,53 +22336,53 @@
             <w:tcW w:w="2443" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="758D7515" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00275067" w:rsidP="003D228D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="223"/>
               <w:ind w:left="742"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D347D7" w:rsidRPr="00551536" w14:paraId="758D7532" w14:textId="77777777" w:rsidTr="00551536">
+      <w:tr w:rsidR="00D347D7" w:rsidRPr="00551536" w14:paraId="758D7532" w14:textId="77777777" w:rsidTr="00646BEE">
         <w:trPr>
-          <w:trHeight w:val="3092"/>
+          <w:trHeight w:val="2885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="758D7517" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00D347D7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="758D7518" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00D347D7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -18906,60 +22446,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attendings receive an automated email link connecting</w:t>
             </w:r>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>them to their assigned evaluation(s) within Medtrics, where they may access and submit the electronic form(s) directly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="758D751D" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00D347D7">
-[...8 lines deleted...]
-          </w:p>
           <w:p w14:paraId="758D751E" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00D347D7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="758D751F" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00275067">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="328"/>
               </w:tabs>
               <w:spacing w:before="194" w:line="237" w:lineRule="auto"/>
               <w:ind w:right="278"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -19011,60 +22541,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives no comments indicating below expectations</w:t>
             </w:r>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="758D7521" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00D347D7">
-[...8 lines deleted...]
-          </w:p>
           <w:p w14:paraId="758D7522" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00D347D7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="758D7523" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00275067">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="330"/>
               </w:tabs>
               <w:spacing w:before="195" w:line="237" w:lineRule="auto"/>
               <w:ind w:right="758"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -19127,60 +22647,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives no comments indicating below expectations of</w:t>
             </w:r>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="758D7526" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00D347D7">
-[...8 lines deleted...]
-          </w:p>
           <w:p w14:paraId="758D7527" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00D347D7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="758D7528" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00275067">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="330"/>
               </w:tabs>
               <w:ind w:right="138"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -19246,60 +22756,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>must receive “Meets Expectations” or “Exceeds</w:t>
             </w:r>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Expectations”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="758D752A" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00D347D7">
-[...8 lines deleted...]
-          </w:p>
           <w:p w14:paraId="758D752B" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00D347D7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="758D752C" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00D347D7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="758D752D" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00275067">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="141" w:right="28"/>
@@ -19438,53 +22938,53 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Unsatisfactory</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="758D7531" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00275067">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="228" w:lineRule="exact"/>
               <w:ind w:left="326" w:right="241"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Clinical Performance above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D347D7" w:rsidRPr="00551536" w14:paraId="758D7542" w14:textId="77777777" w:rsidTr="00551536">
+      <w:tr w:rsidR="00D347D7" w:rsidRPr="00551536" w14:paraId="758D7542" w14:textId="77777777" w:rsidTr="00646BEE">
         <w:trPr>
-          <w:trHeight w:val="1607"/>
+          <w:trHeight w:val="1427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="758D7533" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00D347D7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="758D7534" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00275067">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107" w:right="84"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -19507,60 +23007,50 @@
           <w:p w14:paraId="758D7535" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00275067">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Can be accessed and submitted electronically by students within the dashboard of their Medtrics profiles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="758D7536" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00D347D7">
-[...8 lines deleted...]
-          </w:p>
           <w:p w14:paraId="758D7537" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00D347D7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="758D7538" w14:textId="715D8138" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00275067">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104" w:right="433"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -19592,60 +23082,50 @@
               </w:rPr>
               <w:t>day</w:t>
             </w:r>
             <w:r w:rsidR="00B57858">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="758D7539" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00D347D7">
-[...8 lines deleted...]
-          </w:p>
           <w:p w14:paraId="758D753A" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00D347D7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="758D753B" w14:textId="62B8CAB5" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00275067">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="106" w:right="235"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:bCs/>
@@ -19678,60 +23158,50 @@
               </w:rPr>
               <w:t>day</w:t>
             </w:r>
             <w:r w:rsidR="00B57858">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="758D753C" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00D347D7">
-[...8 lines deleted...]
-          </w:p>
           <w:p w14:paraId="758D753D" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00D347D7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="758D753E" w14:textId="4F38F764" w:rsidR="00D347D7" w:rsidRPr="00551536" w:rsidRDefault="00275067">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="393"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -20160,60 +23630,51 @@
           </w:p>
           <w:p w14:paraId="7F473BC9" w14:textId="7379F70F" w:rsidR="003D228D" w:rsidRPr="003D228D" w:rsidRDefault="003D228D" w:rsidP="003D228D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="329"/>
               </w:tabs>
               <w:spacing w:before="117" w:line="237" w:lineRule="auto"/>
               <w:ind w:left="328" w:right="317"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D228D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Must be completed 100% and needing no revisions by 11:59 pm on the 3rd Sunday of the </w:t>
-[...8 lines deleted...]
-              <w:t>rotation.</w:t>
+              <w:t>Must be completed 100% and needing no revisions by 11:59 pm on the 3rd Sunday of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2907E91F" w14:textId="77777777" w:rsidR="003D228D" w:rsidRPr="00551536" w:rsidRDefault="003D228D" w:rsidP="003D228D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6ACD9629" w14:textId="2F8708AE" w:rsidR="003D228D" w:rsidRPr="00551536" w:rsidRDefault="003D228D" w:rsidP="003D228D">
             <w:pPr>
@@ -20255,67 +23716,75 @@
               <w:ind w:left="463" w:right="102" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3551B34E" w14:textId="77777777" w:rsidR="003D228D" w:rsidRPr="00551536" w:rsidRDefault="003D228D" w:rsidP="003D228D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="464"/>
               </w:tabs>
               <w:spacing w:before="113"/>
               <w:ind w:left="463" w:right="102" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="16C86C43" w14:textId="77777777" w:rsidR="003D228D" w:rsidRDefault="003D228D" w:rsidP="003D228D">
+          <w:p w14:paraId="16C86C43" w14:textId="75C7DEE6" w:rsidR="003D228D" w:rsidRDefault="003D228D" w:rsidP="003D228D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete and upload within 14 days after the rotation ends</w:t>
+              <w:t xml:space="preserve">Failure to complete and upload within 14 days after the rotation </w:t>
+            </w:r>
+            <w:r w:rsidR="001C5698" w:rsidRPr="00551536">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ends.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42676F28" w14:textId="77777777" w:rsidR="00F51BD0" w:rsidRPr="00F51BD0" w:rsidRDefault="00F51BD0" w:rsidP="00F51BD0"/>
           <w:p w14:paraId="0F04437D" w14:textId="77777777" w:rsidR="00F51BD0" w:rsidRPr="00F51BD0" w:rsidRDefault="00F51BD0" w:rsidP="00F51BD0"/>
           <w:p w14:paraId="0C58CBAB" w14:textId="77777777" w:rsidR="00F51BD0" w:rsidRPr="00F51BD0" w:rsidRDefault="00F51BD0" w:rsidP="00F51BD0"/>
           <w:p w14:paraId="5B8579F0" w14:textId="77777777" w:rsidR="00F51BD0" w:rsidRPr="00F51BD0" w:rsidRDefault="00F51BD0" w:rsidP="00F51BD0"/>
           <w:p w14:paraId="670DB66E" w14:textId="77777777" w:rsidR="00F51BD0" w:rsidRPr="00F51BD0" w:rsidRDefault="00F51BD0" w:rsidP="00F51BD0"/>
           <w:p w14:paraId="254DD1B8" w14:textId="77777777" w:rsidR="00F51BD0" w:rsidRPr="00F51BD0" w:rsidRDefault="00F51BD0" w:rsidP="00F51BD0"/>
           <w:p w14:paraId="249AC7E1" w14:textId="77777777" w:rsidR="00F51BD0" w:rsidRDefault="00F51BD0" w:rsidP="00F51BD0">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C25380E" w14:textId="77777777" w:rsidR="00F51BD0" w:rsidRPr="00F51BD0" w:rsidRDefault="00F51BD0" w:rsidP="00F51BD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -22708,69 +26177,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed 100% and uploaded by 11:59 pm the last day </w:t>
             </w:r>
             <w:r w:rsidR="00B57858">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(Sunday) </w:t>
             </w:r>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">of the rotation and uploaded </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> the</w:t>
+              <w:t>of the rotation and uploaded to the</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AA4BD94" w14:textId="772EF746" w:rsidR="003D228D" w:rsidRPr="00551536" w:rsidRDefault="003D228D" w:rsidP="000F47A0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="328"/>
               </w:tabs>
               <w:spacing w:before="3"/>
               <w:ind w:right="100"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D2L Dropbox</w:t>
             </w:r>
           </w:p>
@@ -23101,78 +26552,78 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4430D2FB" w14:textId="5A03C31C" w:rsidR="00950846" w:rsidRDefault="00950846" w:rsidP="00950846">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="464"/>
               </w:tabs>
               <w:spacing w:before="113"/>
               <w:ind w:left="461" w:right="101" w:hanging="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="201AC97E" w14:textId="7F9325C3" w:rsidR="00950846" w:rsidRDefault="00950846" w:rsidP="00950846">
+          <w:p w14:paraId="201AC97E" w14:textId="160D6EE0" w:rsidR="00950846" w:rsidRDefault="00950846" w:rsidP="00950846">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="464"/>
               </w:tabs>
               <w:spacing w:before="113"/>
               <w:ind w:left="461" w:right="101" w:hanging="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">upload within 14 </w:t>
             </w:r>
             <w:r w:rsidR="00C55E67" w:rsidRPr="00551536">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>days.</w:t>
+              <w:t>days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BAFD5F1" w14:textId="3EB0A63D" w:rsidR="003D228D" w:rsidRPr="00551536" w:rsidRDefault="00950846" w:rsidP="00950846">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="464"/>
               </w:tabs>
               <w:spacing w:before="113"/>
               <w:ind w:left="463" w:right="102" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551536">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>after the rotation ends</w:t>
             </w:r>
           </w:p>
@@ -23210,75 +26661,58 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00FCC7AC" w14:textId="77777777" w:rsidR="00B664AF" w:rsidRDefault="00B664AF" w:rsidP="00B664AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D67F8D4" w14:textId="77777777" w:rsidR="00B664AF" w:rsidRDefault="00B664AF" w:rsidP="00B664AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63B19060" w14:textId="77777777" w:rsidR="00B664AF" w:rsidRDefault="00B664AF" w:rsidP="00B664AF">
+          <w:p w14:paraId="50E229C9" w14:textId="25BF51D1" w:rsidR="00B664AF" w:rsidRPr="00B57858" w:rsidRDefault="00B664AF" w:rsidP="00B664AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:bCs/>
-[...19 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="63E1B70D" w14:textId="0F42F9B1" w:rsidR="00B664AF" w:rsidRPr="00551536" w:rsidRDefault="00B664AF" w:rsidP="00B664AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B57858">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Activity Log</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -23378,61 +26812,50 @@
               <w:t>Via D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1FCB5474" w14:textId="77777777" w:rsidR="008A3AA2" w:rsidRDefault="008A3AA2" w:rsidP="00B664AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3014C351" w14:textId="77777777" w:rsidR="008A3AA2" w:rsidRDefault="008A3AA2" w:rsidP="00B664AF">
-[...9 lines deleted...]
-          </w:p>
           <w:p w14:paraId="370EC821" w14:textId="77777777" w:rsidR="008A3AA2" w:rsidRDefault="008A3AA2" w:rsidP="00B664AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="712DBC01" w14:textId="77777777" w:rsidR="008A3AA2" w:rsidRDefault="008A3AA2" w:rsidP="00B664AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E2C0DCF" w14:textId="1074CDF1" w:rsidR="00B664AF" w:rsidRDefault="008A3AA2" w:rsidP="00B664AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -23491,66 +26914,50 @@
               <w:ind w:right="35"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="314D30D7" w14:textId="77777777" w:rsidR="008A3AA2" w:rsidRDefault="008A3AA2" w:rsidP="00B664AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="330"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="35"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2AD68CF8" w14:textId="77777777" w:rsidR="008A3AA2" w:rsidRDefault="008A3AA2" w:rsidP="00B664AF">
-[...14 lines deleted...]
-          </w:p>
           <w:p w14:paraId="6413ABB4" w14:textId="77777777" w:rsidR="008A3AA2" w:rsidRDefault="008A3AA2" w:rsidP="00B664AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="330"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="35"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B1A8F33" w14:textId="226E2B7B" w:rsidR="00B664AF" w:rsidRDefault="008A3AA2" w:rsidP="00B664AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="330"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="35"/>
               <w:rPr>
@@ -23608,66 +27015,50 @@
               <w:ind w:right="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A863DC2" w14:textId="77777777" w:rsidR="008A3AA2" w:rsidRDefault="008A3AA2" w:rsidP="00B664AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="330"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="52E4A071" w14:textId="77777777" w:rsidR="008A3AA2" w:rsidRDefault="008A3AA2" w:rsidP="00B664AF">
-[...14 lines deleted...]
-          </w:p>
           <w:p w14:paraId="23AADDF7" w14:textId="77777777" w:rsidR="008A3AA2" w:rsidRDefault="008A3AA2" w:rsidP="00B664AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="330"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04F45892" w14:textId="23508811" w:rsidR="00B664AF" w:rsidRDefault="008A3AA2" w:rsidP="00B664AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="330"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="4"/>
               <w:rPr>
@@ -23703,70 +27094,50 @@
               </w:rPr>
               <w:t>of the rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B25A5E6" w14:textId="77777777" w:rsidR="00B664AF" w:rsidRDefault="00B664AF" w:rsidP="00B664AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E5A4E75" w14:textId="77777777" w:rsidR="00B664AF" w:rsidRDefault="00B664AF" w:rsidP="00B664AF">
-[...18 lines deleted...]
-          </w:p>
           <w:p w14:paraId="443E3859" w14:textId="77777777" w:rsidR="00B664AF" w:rsidRDefault="00B664AF" w:rsidP="00B664AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22957569" w14:textId="77777777" w:rsidR="00B664AF" w:rsidRDefault="00B664AF" w:rsidP="00B664AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A5AD792" w14:textId="22048600" w:rsidR="00B664AF" w:rsidRPr="00551536" w:rsidRDefault="00B664AF" w:rsidP="00B664AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
@@ -23806,90 +27177,58 @@
           <w:tcPr>
             <w:tcW w:w="2443" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EA47AE4" w14:textId="77777777" w:rsidR="00B664AF" w:rsidRDefault="00B664AF" w:rsidP="00B664AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="464"/>
               </w:tabs>
               <w:spacing w:before="113"/>
               <w:ind w:left="461" w:right="101" w:hanging="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="05CCD50B" w14:textId="77777777" w:rsidR="00B664AF" w:rsidRDefault="00B664AF" w:rsidP="00B664AF">
+          <w:p w14:paraId="4D4820AA" w14:textId="77777777" w:rsidR="00B664AF" w:rsidRDefault="00B664AF" w:rsidP="001704A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="464"/>
               </w:tabs>
               <w:spacing w:before="113"/>
-              <w:ind w:left="461" w:right="101" w:hanging="360"/>
-[...31 lines deleted...]
-              <w:ind w:left="461" w:right="101" w:hanging="360"/>
+              <w:ind w:right="101"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75470A64" w14:textId="77777777" w:rsidR="00B664AF" w:rsidRDefault="00B664AF" w:rsidP="00B664AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="464"/>
               </w:tabs>
               <w:spacing w:before="113"/>
               <w:ind w:left="461" w:right="101" w:hanging="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6371804A" w14:textId="6319F133" w:rsidR="00B664AF" w:rsidRDefault="00B664AF" w:rsidP="00B664AF">
@@ -24198,1404 +27537,1406 @@
       </w:pPr>
       <w:r w:rsidRPr="00774B5E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MID-ROTATION FEEDBACK FORM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DDC4210" w14:textId="77777777" w:rsidR="00774B5E" w:rsidRDefault="00774B5E" w:rsidP="00950846">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55AFA868" w14:textId="77777777" w:rsidR="00774B5E" w:rsidRPr="00774B5E" w:rsidRDefault="00774B5E" w:rsidP="00950846">
+    <w:p w14:paraId="55AFA868" w14:textId="77777777" w:rsidR="00774B5E" w:rsidRPr="00957FD9" w:rsidRDefault="00774B5E" w:rsidP="00950846">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2ABA74D2" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00950846">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6716097F" w14:textId="23DAE412" w:rsidR="00F9627F" w:rsidRDefault="00F9627F" w:rsidP="00B50B2C">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A301DE" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Rotation:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00774B5E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:u w:val="single"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00774B5E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:u w:val="single"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00774B5E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:u w:val="single"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00774B5E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:u w:val="single"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E206E09" w14:textId="3F85A325" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00950846">
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="498B781E" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Student Name: ____________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00774B5E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00774B5E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Evaluator Name: ____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2A2FA0" w14:textId="1049EB58" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00950846">
-[...20 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="068BE1E8" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluator Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00774B5E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Date of review with Student: __________</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="3E1A7C59" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00950846">
+        <w:t>Date of review with Student: _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F662DF0" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DFD33EB" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>This assessment is based on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19212ACA" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00950846">
-[...1 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="05BD8F26" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52B86FFC" wp14:editId="08AD0346">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57ABA5BC" wp14:editId="6F0213D5">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
-                <wp:docPr id="203625993" name="Rectangle 203625993"/>
+                <wp:docPr id="166689228" name="Rectangle 166689228">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="13402CE5" id="Rectangle 203625993" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
+              <v:rect w14:anchorId="086A4AA0" id="Rectangle 166689228" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00774B5E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287353A9" w14:textId="4385EACB" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00950846">
-[...1 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="542950F0" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7063370B" wp14:editId="29439E0E">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DBFB9DB" wp14:editId="7F49DA8D">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
-                <wp:docPr id="2" name="Rectangle 2"/>
+                <wp:docPr id="2" name="Rectangle 2">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="440C6C2E" id="Rectangle 2" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
+              <v:rect w14:anchorId="229D7B6A" id="Rectangle 2" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00774B5E">
-[...26 lines deleted...]
-    <w:p w14:paraId="75F1196A" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00950846">
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Feedback received from other faculty and/or resident supervisors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5012E080" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F3B7C1E" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28158123" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="221338B5" wp14:editId="56734561">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F5244D0" wp14:editId="2226C77D">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
-                <wp:docPr id="3" name="Rectangle 3"/>
+                <wp:docPr id="3" name="Rectangle 3">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="08866468" id="Rectangle 3" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
+              <v:rect w14:anchorId="7398CC9E" id="Rectangle 3" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00774B5E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
-      <w:r w:rsidRPr="00774B5E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00774B5E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00774B5E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00774B5E">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F397AF9" wp14:editId="7B2F6909">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44BFDDC7" wp14:editId="0FABED31">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
-                <wp:docPr id="4" name="Rectangle 4"/>
+                <wp:docPr id="4" name="Rectangle 4">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6DC10E4F" id="Rectangle 4" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
+              <v:rect w14:anchorId="6DEF411B" id="Rectangle 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00774B5E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8C5784" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00950846">
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="5C07E777" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    If NO, please summarize areas needing improvement below:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="895" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6570"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00950846" w:rsidRPr="00774B5E" w14:paraId="75248AF1" w14:textId="77777777" w:rsidTr="00295B6A">
+      <w:tr w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w14:paraId="7A2B1140" w14:textId="77777777" w:rsidTr="00C44051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69066494" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3647B292" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B50B2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="354D64E6" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="779A6BEB" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15F33305" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00950846">
-[...9 lines deleted...]
-    <w:p w14:paraId="2DF8F6D9" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00950846">
+    <w:p w14:paraId="6141C041" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32796F21" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall comments on student performance </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4322A6DE" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00950846">
-[...1 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="77A925F1" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8640" w:type="dxa"/>
         <w:tblInd w:w="715" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4140"/>
         <w:gridCol w:w="4500"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00950846" w:rsidRPr="00774B5E" w14:paraId="267D7B19" w14:textId="77777777" w:rsidTr="001C1CA9">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w14:paraId="5C8A8F66" w14:textId="77777777" w:rsidTr="00C44051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="236869CB" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="2F219067" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B50B2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Strengths:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77AF4DBC" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="35AD9104" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="1B461FF5" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EA118DF" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6C44BAD1" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65441BB8" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="23BFC256" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00E85397" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E8F31FD" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="6BDB70FD" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B50B2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Areas of Improvement:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36E82CCC" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00950846">
-[...19 lines deleted...]
-    <w:p w14:paraId="040B693A" w14:textId="28AEB9D1" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00950846">
+    <w:p w14:paraId="4AAC1A3D" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47777C5D" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...42 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please check only areas of student </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>DIFFICULTY</w:t>
       </w:r>
-      <w:r w:rsidRPr="00774B5E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00B50B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="265"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="4495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00950846" w:rsidRPr="00774B5E" w14:paraId="25361662" w14:textId="77777777" w:rsidTr="00295B6A">
+      <w:tr w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w14:paraId="0717C492" w14:textId="77777777" w:rsidTr="00C44051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44D084C0" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="4DEACC55" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E8199D0" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="43ADBCD5" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B50B2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>On time for all activities of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF66ECC" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="7B321D0E" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35053E5C" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="4C918E95" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B50B2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Present/Prepared for all activities of rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950846" w:rsidRPr="00774B5E" w14:paraId="60AD7F9B" w14:textId="77777777" w:rsidTr="00295B6A">
+      <w:tr w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w14:paraId="500898D9" w14:textId="77777777" w:rsidTr="00C44051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2705619B" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="35DCD1BB" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="147E2D09" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="7366D1B7" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B50B2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Respectful/courteous to patients, staff, peers, attending’s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47926ED0" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="4A885111" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57B1F269" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="6A9ACF1E" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B50B2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B50B2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950846" w:rsidRPr="00774B5E" w14:paraId="574132C5" w14:textId="77777777" w:rsidTr="00295B6A">
+      <w:tr w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w14:paraId="3141DB9B" w14:textId="77777777" w:rsidTr="00C44051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0558DD" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="74DCACB2" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="172F0448" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="50DA3022" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B50B2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>A great team player (helpful, reliable, proactive)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01C40A83" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="5D7571C6" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58D3FA96" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="7D9AA892" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B50B2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Accepting feedback and making necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950846" w:rsidRPr="00774B5E" w14:paraId="61575A3A" w14:textId="77777777" w:rsidTr="00295B6A">
+      <w:tr w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w14:paraId="32BBBD4D" w14:textId="77777777" w:rsidTr="00C44051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B459E15" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="469298CF" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38CE88C3" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="00FD0C54" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B50B2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Engaged in learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66616180" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="06CE9ECD" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40E66256" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="3FAEDF5D" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B50B2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Honest and trustworthy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950846" w:rsidRPr="00774B5E" w14:paraId="737E6368" w14:textId="77777777" w:rsidTr="00295B6A">
+      <w:tr w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w14:paraId="21DDDE73" w14:textId="77777777" w:rsidTr="00C44051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F2D4CDE" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="675A1248" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37EACCC5" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="057C2FCC" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B50B2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>A good patient advocate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45BE7F9A" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="08425E35" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38320F36" w14:textId="77777777" w:rsidR="00950846" w:rsidRPr="00774B5E" w:rsidRDefault="00950846" w:rsidP="00295B6A">
+          <w:p w14:paraId="7524DA76" w14:textId="77777777" w:rsidR="00B50B2C" w:rsidRPr="00B50B2C" w:rsidRDefault="00B50B2C" w:rsidP="00B50B2C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B50B2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63541E74" w14:textId="1F2FFEB3" w:rsidR="00FC516B" w:rsidRDefault="00FC516B" w:rsidP="00F9627F">
-[...19 lines deleted...]
-    </w:p>
     <w:p w14:paraId="536EC691" w14:textId="77777777" w:rsidR="00FC516B" w:rsidRDefault="00FC516B">
       <w:pPr>
         <w:spacing w:before="82"/>
         <w:ind w:left="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E092588" w14:textId="77777777" w:rsidR="00FC516B" w:rsidRDefault="00FC516B">
-[...32 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="39191173" w14:textId="6AACEC34" w:rsidR="00774B5E" w:rsidRDefault="00294FCA" w:rsidP="00294FCA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3255"/>
+        </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="758D75ED" w14:textId="2FBB2221" w:rsidR="00D347D7" w:rsidRPr="00F67714" w:rsidRDefault="00950846" w:rsidP="00F67714">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F67714">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00275067" w:rsidRPr="00F67714">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>NTERPROFESSIONAL EDUCATION – IPE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7D5A83" w14:textId="77777777" w:rsidR="00F67714" w:rsidRPr="00F67714" w:rsidRDefault="00F67714" w:rsidP="00F67714"/>
     <w:p w14:paraId="758D75EE" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067" w:rsidP="00F67714">
       <w:r w:rsidRPr="00F67714">
         <w:t>Inter professional education (also known as inter-professional education or “IPE”) refers to occasions when students from two or more professions in health and social care learn together during all or part of their professional training with the object of cultivating collaborative practice for providing client- or patient-centered health care.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B99418E" w14:textId="77777777" w:rsidR="00F67714" w:rsidRPr="00F67714" w:rsidRDefault="00F67714" w:rsidP="00F67714"/>
     <w:p w14:paraId="758D75EF" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00F67714" w:rsidRDefault="00275067" w:rsidP="00F67714">
       <w:r w:rsidRPr="00F67714">
         <w:t>Please complete the following worksheet based on one (1) Time out you observed on your rotation. Circle the Core Rotation and your answers on this form. Please upload it to the drop box on D2L.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D75F0" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00F67714" w:rsidRDefault="00D347D7" w:rsidP="00F67714"/>
     <w:p w14:paraId="758D75F1" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="002B08F4" w:rsidRDefault="00275067" w:rsidP="00F67714">
       <w:pPr>
@@ -25925,243 +29266,294 @@
     </w:p>
     <w:p w14:paraId="758D7605" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRPr="00AD14A7" w:rsidRDefault="00275067" w:rsidP="00F67714">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD14A7">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>observed in surgery. Were they helpful? How could they have been improved?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5725FB7C" w14:textId="77777777" w:rsidR="00654237" w:rsidRDefault="00654237" w:rsidP="00F67714"/>
     <w:p w14:paraId="5F7E7790" w14:textId="77777777" w:rsidR="00654237" w:rsidRDefault="00654237" w:rsidP="00F67714"/>
     <w:p w14:paraId="34BB8715" w14:textId="77777777" w:rsidR="00654237" w:rsidRDefault="00654237" w:rsidP="00F67714"/>
     <w:p w14:paraId="600FCD87" w14:textId="77777777" w:rsidR="00654237" w:rsidRDefault="00654237" w:rsidP="00F67714"/>
     <w:p w14:paraId="69A3E07F" w14:textId="77777777" w:rsidR="00654237" w:rsidRDefault="00654237" w:rsidP="00F67714"/>
     <w:p w14:paraId="3FDE9DFE" w14:textId="77777777" w:rsidR="00654237" w:rsidRDefault="00654237" w:rsidP="00F67714"/>
     <w:p w14:paraId="2C9A013F" w14:textId="77777777" w:rsidR="00654237" w:rsidRDefault="00654237" w:rsidP="00F67714"/>
     <w:p w14:paraId="33EBCA06" w14:textId="77777777" w:rsidR="00654237" w:rsidRDefault="00654237" w:rsidP="00F67714"/>
     <w:p w14:paraId="07E6EA75" w14:textId="77777777" w:rsidR="00654237" w:rsidRDefault="00654237" w:rsidP="00F67714"/>
-    <w:p w14:paraId="37C30F10" w14:textId="77777777" w:rsidR="00654237" w:rsidRDefault="00654237" w:rsidP="00F67714"/>
-[...25 lines deleted...]
-        <w:ind w:left="3360" w:firstLine="240"/>
+    <w:p w14:paraId="069D9F9C" w14:textId="77777777" w:rsidR="00654237" w:rsidRPr="00646BEE" w:rsidRDefault="00654237" w:rsidP="00F67714">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00AD14A7">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01A6F15D" w14:textId="77777777" w:rsidR="00654237" w:rsidRPr="00646BEE" w:rsidRDefault="00654237" w:rsidP="00646BEE">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...128 lines deleted...]
-      <w:bookmarkEnd w:id="113"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="458FFDFC" w14:textId="77777777" w:rsidR="001A6E91" w:rsidRPr="00646BEE" w:rsidRDefault="001A6E91" w:rsidP="00646BEE">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="114" w:name="_Toc520882056"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc228349412"/>
+      <w:r w:rsidRPr="00646BEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ACTIVITY LOG</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
+    </w:p>
+    <w:p w14:paraId="400F8D0E" w14:textId="77777777" w:rsidR="001A6E91" w:rsidRPr="00646BEE" w:rsidRDefault="001A6E91" w:rsidP="00646BEE">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FA32A21" w14:textId="6E60EA02" w:rsidR="001A6E91" w:rsidRPr="00646BEE" w:rsidRDefault="001A6E91" w:rsidP="00646BEE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="116" w:name="_Toc228349413"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc476644214"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc476644333"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc476648312"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc508620599"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc509476650"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc509477033"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc509477167"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc509477676"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc509479658"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc509836002"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc519509146"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc519509198"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc520882057"/>
+      <w:r w:rsidRPr="00646BEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CORE OB GYN OSS 651</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
-      <w:r w:rsidRPr="005E2420">
-[...1 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="125"/>
+      <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="128"/>
+      <w:bookmarkEnd w:id="129"/>
+    </w:p>
+    <w:p w14:paraId="2193F7E0" w14:textId="77777777" w:rsidR="001A6E91" w:rsidRPr="00646BEE" w:rsidRDefault="001A6E91" w:rsidP="00646BEE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="130" w:name="_Toc476644215"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc476644334"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc476648313"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc508620600"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc509476651"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc509477034"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc509477168"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc509477677"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc509479659"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc509836003"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc519509147"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc519509199"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc520882058"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc228349414"/>
+      <w:r w:rsidRPr="00646BEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Student Name:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkEnd w:id="131"/>
+      <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkEnd w:id="133"/>
+      <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkEnd w:id="135"/>
+      <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkEnd w:id="137"/>
+      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkEnd w:id="140"/>
+      <w:bookmarkEnd w:id="141"/>
+      <w:bookmarkEnd w:id="142"/>
+      <w:bookmarkEnd w:id="143"/>
+    </w:p>
+    <w:p w14:paraId="44991594" w14:textId="77777777" w:rsidR="001A6E91" w:rsidRPr="00646BEE" w:rsidRDefault="001A6E91" w:rsidP="00646BEE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="144" w:name="_Toc476644216"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc476644335"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc476648314"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc508620601"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc509476652"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc509477035"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc509477169"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc509477678"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc509479660"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc509836004"/>
+      <w:bookmarkStart w:id="154" w:name="_Toc519509148"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc519509200"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc520882059"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc228349415"/>
+      <w:r w:rsidRPr="00646BEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Base Hospital:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="144"/>
+      <w:bookmarkEnd w:id="145"/>
+      <w:bookmarkEnd w:id="146"/>
+      <w:bookmarkEnd w:id="147"/>
+      <w:bookmarkEnd w:id="148"/>
+      <w:bookmarkEnd w:id="149"/>
+      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="151"/>
+      <w:bookmarkEnd w:id="152"/>
+      <w:bookmarkEnd w:id="153"/>
+      <w:bookmarkEnd w:id="154"/>
+      <w:bookmarkEnd w:id="155"/>
+      <w:bookmarkEnd w:id="156"/>
+      <w:bookmarkEnd w:id="157"/>
+    </w:p>
+    <w:p w14:paraId="3FDDBA5D" w14:textId="2CFF7B59" w:rsidR="001A6E91" w:rsidRPr="00646BEE" w:rsidRDefault="001A6E91" w:rsidP="00646BEE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="158" w:name="_Toc476644217"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc476644336"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc476648315"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc508620602"/>
+      <w:bookmarkStart w:id="162" w:name="_Toc509476653"/>
+      <w:bookmarkStart w:id="163" w:name="_Toc509477036"/>
+      <w:bookmarkStart w:id="164" w:name="_Toc509477170"/>
+      <w:bookmarkStart w:id="165" w:name="_Toc509477679"/>
+      <w:bookmarkStart w:id="166" w:name="_Toc509479661"/>
+      <w:bookmarkStart w:id="167" w:name="_Toc509836005"/>
+      <w:bookmarkStart w:id="168" w:name="_Toc519509149"/>
+      <w:bookmarkStart w:id="169" w:name="_Toc519509201"/>
+      <w:bookmarkStart w:id="170" w:name="_Toc520882060"/>
+      <w:bookmarkStart w:id="171" w:name="_Toc228349416"/>
+      <w:r w:rsidRPr="00646BEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rotation Dates:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="158"/>
+      <w:bookmarkEnd w:id="159"/>
+      <w:bookmarkEnd w:id="160"/>
+      <w:bookmarkEnd w:id="161"/>
+      <w:bookmarkEnd w:id="162"/>
+      <w:bookmarkEnd w:id="163"/>
+      <w:bookmarkEnd w:id="164"/>
+      <w:bookmarkEnd w:id="165"/>
+      <w:bookmarkEnd w:id="166"/>
+      <w:bookmarkEnd w:id="167"/>
+      <w:bookmarkEnd w:id="168"/>
+      <w:bookmarkEnd w:id="169"/>
+      <w:bookmarkEnd w:id="170"/>
+      <w:bookmarkEnd w:id="171"/>
     </w:p>
     <w:p w14:paraId="38435555" w14:textId="77777777" w:rsidR="001A6E91" w:rsidRDefault="001A6E91" w:rsidP="001A6E91">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A2D65AA" w14:textId="4DA8D07C" w:rsidR="001A6E91" w:rsidRDefault="001A6E91" w:rsidP="001A6E91">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Please note you will be </w:t>
       </w:r>
       <w:r w:rsidRPr="00204DFA">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">required to make an entry or more </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
@@ -28487,82 +31879,82 @@
     <w:p w14:paraId="4D6A8F7D" w14:textId="77777777" w:rsidR="00CE6E7A" w:rsidRPr="00CE6E7A" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A"/>
     <w:p w14:paraId="492A6519" w14:textId="77777777" w:rsidR="00CE6E7A" w:rsidRPr="00CE6E7A" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A"/>
     <w:p w14:paraId="7F2C0537" w14:textId="77777777" w:rsidR="00CE6E7A" w:rsidRPr="00CE6E7A" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A"/>
     <w:p w14:paraId="2CFB52ED" w14:textId="77777777" w:rsidR="00CE6E7A" w:rsidRPr="00CE6E7A" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A"/>
     <w:p w14:paraId="32FB248B" w14:textId="77777777" w:rsidR="00CE6E7A" w:rsidRPr="00CE6E7A" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A"/>
     <w:p w14:paraId="420A1922" w14:textId="77777777" w:rsidR="00CE6E7A" w:rsidRPr="00CE6E7A" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A"/>
     <w:p w14:paraId="0CE27744" w14:textId="77777777" w:rsidR="00CE6E7A" w:rsidRPr="00CE6E7A" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A"/>
     <w:p w14:paraId="703D6103" w14:textId="77777777" w:rsidR="00CE6E7A" w:rsidRPr="00CE6E7A" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A"/>
     <w:p w14:paraId="39FB4BB0" w14:textId="77777777" w:rsidR="00CE6E7A" w:rsidRPr="00CE6E7A" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A"/>
     <w:p w14:paraId="6A06D265" w14:textId="77777777" w:rsidR="00CE6E7A" w:rsidRPr="00CE6E7A" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A"/>
     <w:sectPr w:rsidR="00CE6E7A" w:rsidRPr="00CE6E7A" w:rsidSect="00CE6E7A">
       <w:headerReference w:type="default" r:id="rId100"/>
       <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1340" w:right="1320" w:bottom="1200" w:left="1340" w:header="763" w:footer="1008" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="121A1C21" w14:textId="77777777" w:rsidR="00167393" w:rsidRDefault="00167393">
+    <w:p w14:paraId="5EEAB073" w14:textId="77777777" w:rsidR="00B13E69" w:rsidRDefault="00B13E69">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EF28241" w14:textId="77777777" w:rsidR="00167393" w:rsidRDefault="00167393">
+    <w:p w14:paraId="064A713D" w14:textId="77777777" w:rsidR="00B13E69" w:rsidRDefault="00B13E69">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="765D8490" w14:textId="77777777" w:rsidR="00167393" w:rsidRDefault="00167393"/>
+    <w:p w14:paraId="649ED5BB" w14:textId="77777777" w:rsidR="00B13E69" w:rsidRDefault="00B13E69"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -28579,118 +31971,164 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7096C563" w14:textId="349A886E" w:rsidR="00CE6E7A" w:rsidRDefault="00CE6E7A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Date of Review and Approval: 11/19/2025</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="35C8F183" w14:textId="4E637BA3" w:rsidR="00CE6E7A" w:rsidRDefault="00CE6E7A">
+  <w:p w14:paraId="35C8F183" w14:textId="30A52BC7" w:rsidR="00CE6E7A" w:rsidRPr="00BF27EA" w:rsidRDefault="00CE6E7A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+    <w:r w:rsidRPr="00BF27EA">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="00294FCA">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>7/1/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="758D7614" w14:textId="67728E01" w:rsidR="00D347D7" w:rsidRPr="000279C5" w:rsidRDefault="000279C5" w:rsidP="000279C5">
+  <w:p w14:paraId="758D7614" w14:textId="760E12FC" w:rsidR="00D347D7" w:rsidRPr="009268E5" w:rsidRDefault="000279C5" w:rsidP="000279C5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+    <w:r w:rsidRPr="009268E5">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="00294FCA">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>7/1/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="758D7616" w14:textId="3F9EB8D4" w:rsidR="00D347D7" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A">
+  <w:p w14:paraId="758D7616" w14:textId="2FAE665F" w:rsidR="00D347D7" w:rsidRPr="00294FCA" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+    <w:r w:rsidRPr="00294FCA">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
     </w:r>
-    <w:r w:rsidR="003F4A5D">
+    <w:r w:rsidR="003F4A5D" w:rsidRPr="00294FCA">
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="758D761E" wp14:editId="68ADCD33">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="758D761E" wp14:editId="68ADCD33">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>9192895</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>6988810</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="219710" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1887165099" name="Text Box 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="219710" cy="165735"/>
                       </a:xfrm>
@@ -28734,86 +32172,105 @@
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="758D761E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:723.85pt;margin-top:550.3pt;width:17.3pt;height:13.05pt;z-index:-251658237;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqxf8H2QEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s9ksagvRZqvSqgip&#10;UKTCBziOk1gkHjPj3WT5esbOZsvlDfFiTWbsM+ecmWyvp6EXB4NkwZUyX62lME5DbV1byq9f7l+9&#10;kYKCcrXqwZlSHg3J693LF9vRF2YDHfS1QcEgjorRl7ILwRdZRrozg6IVeOO42AAOKvAntlmNamT0&#10;oc826/VlNgLWHkEbIs7ezUW5S/hNY3R4bBoyQfSlZG4hnZjOKp7ZbquKFpXvrD7RUP/AYlDWcdMz&#10;1J0KSuzR/gU1WI1A0ISVhiGDprHaJA2sJl//oeapU94kLWwO+bNN9P9g9afDk/+MIkzvYOIBJhHk&#10;H0B/I+HgtlOuNTeIMHZG1dw4j5Zlo6fi9DRaTQVFkGr8CDUPWe0DJKCpwSG6wjoFo/MAjmfTzRSE&#10;5uQmf3uVc0VzKb+8uHp9kTqoYnnskcJ7A4OIQSmRZ5rA1eGBQiSjiuVK7OXg3vZ9mmvvfkvwxZhJ&#10;5CPfmXmYqknYmonEvlFLBfWR1SDM28LbzUEH+EOKkTellPR9r9BI0X9w7EhcqyXAJaiWQDnNT0sZ&#10;pJjD2zCv396jbTtGnj13cMOuNTYpemZxosvTT0JPmxrX69fvdOv5f9r9BAAA//8DAFBLAwQUAAYA&#10;CAAAACEA6W7eYOEAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLkUBF&#10;lqYxejIxUjx4XNgtbMrOIrtt8d87nOpt3szLe98U29kO7KwnbxwKWK8iYBpbpwx2Ar7qt4cNMB8k&#10;Kjk41AJ+tYdteXtTyFy5C1b6vA8doxD0uRTQhzDmnPu211b6lRs10u3gJisDyanjapIXCrcDj6Mo&#10;5VYapIZejvql1+1xf7ICdt9YvZqfj+azOlSmrp8ifE+PQtzfzbtnYEHP4WqGBZ/QoSSmxp1QeTaQ&#10;TpIsIy9NayoCtniSTfwIrFl2cZoBLwv+/4/yDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AOrF/wfZAQAAlwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAOlu3mDhAAAADwEAAA8AAAAAAAAAAAAAAAAAMwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:723.85pt;margin-top:550.3pt;width:17.3pt;height:13.05pt;z-index:-251658238;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqxf8H2QEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s9ksagvRZqvSqgip&#10;UKTCBziOk1gkHjPj3WT5esbOZsvlDfFiTWbsM+ecmWyvp6EXB4NkwZUyX62lME5DbV1byq9f7l+9&#10;kYKCcrXqwZlSHg3J693LF9vRF2YDHfS1QcEgjorRl7ILwRdZRrozg6IVeOO42AAOKvAntlmNamT0&#10;oc826/VlNgLWHkEbIs7ezUW5S/hNY3R4bBoyQfSlZG4hnZjOKp7ZbquKFpXvrD7RUP/AYlDWcdMz&#10;1J0KSuzR/gU1WI1A0ISVhiGDprHaJA2sJl//oeapU94kLWwO+bNN9P9g9afDk/+MIkzvYOIBJhHk&#10;H0B/I+HgtlOuNTeIMHZG1dw4j5Zlo6fi9DRaTQVFkGr8CDUPWe0DJKCpwSG6wjoFo/MAjmfTzRSE&#10;5uQmf3uVc0VzKb+8uHp9kTqoYnnskcJ7A4OIQSmRZ5rA1eGBQiSjiuVK7OXg3vZ9mmvvfkvwxZhJ&#10;5CPfmXmYqknYmonEvlFLBfWR1SDM28LbzUEH+EOKkTellPR9r9BI0X9w7EhcqyXAJaiWQDnNT0sZ&#10;pJjD2zCv396jbTtGnj13cMOuNTYpemZxosvTT0JPmxrX69fvdOv5f9r9BAAA//8DAFBLAwQUAAYA&#10;CAAAACEA6W7eYOEAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLkUBF&#10;lqYxejIxUjx4XNgtbMrOIrtt8d87nOpt3szLe98U29kO7KwnbxwKWK8iYBpbpwx2Ar7qt4cNMB8k&#10;Kjk41AJ+tYdteXtTyFy5C1b6vA8doxD0uRTQhzDmnPu211b6lRs10u3gJisDyanjapIXCrcDj6Mo&#10;5VYapIZejvql1+1xf7ICdt9YvZqfj+azOlSmrp8ifE+PQtzfzbtnYEHP4WqGBZ/QoSSmxp1QeTaQ&#10;TpIsIy9NayoCtniSTfwIrFl2cZoBLwv+/4/yDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AOrF/wfZAQAAlwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAOlu3mDhAAAADwEAAA8AAAAAAAAAAAAAAAAAMwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="758D7626" w14:textId="63790F37" w:rsidR="00D347D7" w:rsidRDefault="00D347D7">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="60"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="00294FCA" w:rsidRPr="00294FCA">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>7/1/26</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="758D7618" w14:textId="4B6D407B" w:rsidR="00D347D7" w:rsidRPr="00CE6E7A" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A">
-[...1 lines deleted...]
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+  <w:p w14:paraId="758D7618" w14:textId="416D0421" w:rsidR="00D347D7" w:rsidRPr="00294FCA" w:rsidRDefault="00CE6E7A" w:rsidP="00CE6E7A">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00294FCA">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
     </w:r>
-    <w:r w:rsidR="003F4A5D" w:rsidRPr="00CE6E7A">
+    <w:r w:rsidR="003F4A5D" w:rsidRPr="00294FCA">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="758D7620" wp14:editId="29BA16C5">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="758D7620" wp14:editId="29BA16C5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6678295</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9274810</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="219710" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="864888688" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="219710" cy="165735"/>
                       </a:xfrm>
@@ -28856,92 +32313,98 @@
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="758D7620" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:525.85pt;margin-top:730.3pt;width:17.3pt;height:13.05pt;z-index:-251658235;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAB7HAh2gEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjO1nYz4hRdiw4D&#10;ugvQ7QNoWbaF2aJGKbGzrx8lx+kub8NeBJqUDs85pLfX09CLgyZv0JYyX62l0FZhbWxbyq9f7l+8&#10;lsIHsDX0aHUpj9rL693zZ9vRFXqDHfa1JsEg1hejK2UXgiuyzKtOD+BX6LTlYoM0QOBParOaYGT0&#10;oc826/VlNiLVjlBp7zl7NxflLuE3jVbhU9N4HURfSuYW0knprOKZ7bZQtASuM+pEA/6BxQDGctMz&#10;1B0EEHsyf0ENRhF6bMJK4ZBh0xilkwZWk6//UPPYgdNJC5vj3dkm//9g1cfDo/tMIkxvceIBJhHe&#10;PaD65oXF2w5sq2+IcOw01Nw4j5Zlo/PF6Wm02hc+glTjB6x5yLAPmICmhoboCusUjM4DOJ5N11MQ&#10;ipOb/M1VzhXFpfzy4urlReoAxfLYkQ/vNA4iBqUknmkCh8ODD5EMFMuV2Mviven7NNfe/pbgizGT&#10;yEe+M/MwVZMwdSlfxb5RS4X1kdUQztvC281Bh/RDipE3pZT++x5IS9G/t+xIXKsloCWolgCs4qel&#10;DFLM4W2Y12/vyLQdI8+eW7xh1xqTFD2xONHl6Sehp02N6/Xrd7r19D/tfgIAAP//AwBQSwMEFAAG&#10;AAgAAAAhAPqu/ifiAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoXX7c&#10;EOJUFYJTJUQaDhyd2E2ixusQu214+25OcNvZHc1+k60n17OTHUPnUcFyIYBZrL3psFHwVb7fJcBC&#10;1Gh079Eq+LUB1vn1VaZT489Y2NMuNoxCMKRaQRvjkHIe6tY6HRZ+sEi3vR+djiTHhptRnync9fxe&#10;CMmd7pA+tHqwr62tD7ujU7D5xuKt+/moPot90ZXls8CtPCh1ezNtXoBFO8U/M8z4hA45MVX+iCaw&#10;nrR4Wq7IS9OjFBLY7BGJfABWzbtEroDnGf/fI78AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAAexwIdoBAACXAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA+q7+J+IAAAAPAQAADwAAAAAAAAAAAAAAAAA0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:525.85pt;margin-top:730.3pt;width:17.3pt;height:13.05pt;z-index:-251658236;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAB7HAh2gEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjO1nYz4hRdiw4D&#10;ugvQ7QNoWbaF2aJGKbGzrx8lx+kub8NeBJqUDs85pLfX09CLgyZv0JYyX62l0FZhbWxbyq9f7l+8&#10;lsIHsDX0aHUpj9rL693zZ9vRFXqDHfa1JsEg1hejK2UXgiuyzKtOD+BX6LTlYoM0QOBParOaYGT0&#10;oc826/VlNiLVjlBp7zl7NxflLuE3jVbhU9N4HURfSuYW0knprOKZ7bZQtASuM+pEA/6BxQDGctMz&#10;1B0EEHsyf0ENRhF6bMJK4ZBh0xilkwZWk6//UPPYgdNJC5vj3dkm//9g1cfDo/tMIkxvceIBJhHe&#10;PaD65oXF2w5sq2+IcOw01Nw4j5Zlo/PF6Wm02hc+glTjB6x5yLAPmICmhoboCusUjM4DOJ5N11MQ&#10;ipOb/M1VzhXFpfzy4urlReoAxfLYkQ/vNA4iBqUknmkCh8ODD5EMFMuV2Mviven7NNfe/pbgizGT&#10;yEe+M/MwVZMwdSlfxb5RS4X1kdUQztvC281Bh/RDipE3pZT++x5IS9G/t+xIXKsloCWolgCs4qel&#10;DFLM4W2Y12/vyLQdI8+eW7xh1xqTFD2xONHl6Sehp02N6/Xrd7r19D/tfgIAAP//AwBQSwMEFAAG&#10;AAgAAAAhAPqu/ifiAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoXX7c&#10;EOJUFYJTJUQaDhyd2E2ixusQu214+25OcNvZHc1+k60n17OTHUPnUcFyIYBZrL3psFHwVb7fJcBC&#10;1Gh079Eq+LUB1vn1VaZT489Y2NMuNoxCMKRaQRvjkHIe6tY6HRZ+sEi3vR+djiTHhptRnync9fxe&#10;CMmd7pA+tHqwr62tD7ujU7D5xuKt+/moPot90ZXls8CtPCh1ezNtXoBFO8U/M8z4hA45MVX+iCaw&#10;nrR4Wq7IS9OjFBLY7BGJfABWzbtEroDnGf/fI78AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAAexwIdoBAACXAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA+q7+J+IAAAAPAQAADwAAAAAAAAAAAAAAAAA0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="758D7628" w14:textId="3649A8A4" w:rsidR="00D347D7" w:rsidRDefault="00D347D7" w:rsidP="00CC6712">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="00294FCA" w:rsidRPr="00294FCA">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>7/1/26</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D273596" w14:textId="77777777" w:rsidR="00167393" w:rsidRDefault="00167393">
+    <w:p w14:paraId="77238D4C" w14:textId="77777777" w:rsidR="00B13E69" w:rsidRDefault="00B13E69">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="115A28B7" w14:textId="77777777" w:rsidR="00167393" w:rsidRDefault="00167393">
+    <w:p w14:paraId="0D4F99AA" w14:textId="77777777" w:rsidR="00B13E69" w:rsidRDefault="00B13E69">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="776214A2" w14:textId="77777777" w:rsidR="00167393" w:rsidRDefault="00167393"/>
+    <w:p w14:paraId="7EF701E8" w14:textId="77777777" w:rsidR="00B13E69" w:rsidRDefault="00B13E69"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="758D7613" w14:textId="0016A9FA" w:rsidR="00D347D7" w:rsidRDefault="003F4A5D">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="758D761B" wp14:editId="60F05C6D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901700</wp:posOffset>
@@ -29061,51 +32524,51 @@
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="758D7615" w14:textId="610F2F0F" w:rsidR="00D347D7" w:rsidRDefault="003F4A5D">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="758D761D" wp14:editId="1B6A88CF">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="758D761D" wp14:editId="1B6A88CF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901700</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>471805</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2336800" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1135960096" name="Text Box 4"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2336800" cy="165735"/>
                       </a:xfrm>
@@ -29155,99 +32618,99 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="758D761D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:37.15pt;width:184pt;height:13.05pt;z-index:-251658238;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeBfDM2QEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJ0Kww4hRdiw4D&#10;uq1Atw+QZckWZosapcTOvn6UbKe7vA17EWhSOjznkN7fjH3HTgq9AVvy9SrnTFkJtbFNyb9+eXhz&#10;zZkPwtaiA6tKflae3xxev9oPrlAbaKGrFTICsb4YXMnbEFyRZV62qhd+BU5ZKmrAXgT6xCarUQyE&#10;3nfZJs932QBYOwSpvKfs/VTkh4SvtZLhs9ZeBdaVnLiFdGI6q3hmh70oGhSuNXKmIf6BRS+MpaYX&#10;qHsRBDui+QuqNxLBgw4rCX0GWhupkgZSs87/UPPcCqeSFjLHu4tN/v/Byk+nZ/eELIzvYKQBJhHe&#10;PYL85pmFu1bYRt0iwtAqUVPjdbQsG5wv5qfRal/4CFINH6GmIYtjgAQ0auyjK6STEToN4HwxXY2B&#10;SUputtvddU4lSbX17urt9iq1EMXy2qEP7xX0LAYlRxpqQhenRx8iG1EsV2IzCw+m69JgO/tbgi7G&#10;TGIfCU/Uw1iNzNSztCimgvpMchCmdaH1pqAF/MHZQKtScv/9KFBx1n2wZEncqyXAJaiWQFhJT0se&#10;OJvCuzDt39GhaVpCnky3cEu2aZMUvbCY6dL4k9B5VeN+/fqdbr38UIefAAAA//8DAFBLAwQUAAYA&#10;CAAAACEA8/op4d4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdEkob&#10;4lQVghMSahoOHJ14m0SN1yF22/D3LCc4zs5o9k22mVwvzjiGzpOG+UyBQKq97ajR8FG+3q1AhGjI&#10;mt4TavjGAJv8+iozqfUXKvC8j43gEgqp0dDGOKRShrpFZ8LMD0jsHfzoTGQ5NtKO5sLlrpcLpZbS&#10;mY74Q2sGfG6xPu5PTsP2k4qX7uu92hWHoivLtaK35VHr25tp+wQi4hT/wvCLz+iQM1PlT2SD6Fkn&#10;C94SNTwm9yA48DBXfKjYUSoBmWfy/4T8BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ4F&#10;8MzZAQAAmAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;APP6KeHeAAAACgEAAA8AAAAAAAAAAAAAAAAAMwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:37.15pt;width:184pt;height:13.05pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeBfDM2QEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJ0Kww4hRdiw4D&#10;uq1Atw+QZckWZosapcTOvn6UbKe7vA17EWhSOjznkN7fjH3HTgq9AVvy9SrnTFkJtbFNyb9+eXhz&#10;zZkPwtaiA6tKflae3xxev9oPrlAbaKGrFTICsb4YXMnbEFyRZV62qhd+BU5ZKmrAXgT6xCarUQyE&#10;3nfZJs932QBYOwSpvKfs/VTkh4SvtZLhs9ZeBdaVnLiFdGI6q3hmh70oGhSuNXKmIf6BRS+MpaYX&#10;qHsRBDui+QuqNxLBgw4rCX0GWhupkgZSs87/UPPcCqeSFjLHu4tN/v/Byk+nZ/eELIzvYKQBJhHe&#10;PYL85pmFu1bYRt0iwtAqUVPjdbQsG5wv5qfRal/4CFINH6GmIYtjgAQ0auyjK6STEToN4HwxXY2B&#10;SUputtvddU4lSbX17urt9iq1EMXy2qEP7xX0LAYlRxpqQhenRx8iG1EsV2IzCw+m69JgO/tbgi7G&#10;TGIfCU/Uw1iNzNSztCimgvpMchCmdaH1pqAF/MHZQKtScv/9KFBx1n2wZEncqyXAJaiWQFhJT0se&#10;OJvCuzDt39GhaVpCnky3cEu2aZMUvbCY6dL4k9B5VeN+/fqdbr38UIefAAAA//8DAFBLAwQUAAYA&#10;CAAAACEA8/op4d4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdEkob&#10;4lQVghMSahoOHJ14m0SN1yF22/D3LCc4zs5o9k22mVwvzjiGzpOG+UyBQKq97ajR8FG+3q1AhGjI&#10;mt4TavjGAJv8+iozqfUXKvC8j43gEgqp0dDGOKRShrpFZ8LMD0jsHfzoTGQ5NtKO5sLlrpcLpZbS&#10;mY74Q2sGfG6xPu5PTsP2k4qX7uu92hWHoivLtaK35VHr25tp+wQi4hT/wvCLz+iQM1PlT2SD6Fkn&#10;C94SNTwm9yA48DBXfKjYUSoBmWfy/4T8BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ4F&#10;8MzZAQAAmAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;APP6KeHeAAAACgEAAA8AAAAAAAAAAAAAAAAAMwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="758D7625" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                       </w:rPr>
                       <w:t>Core Obstetrics and Gynecology OSS 651</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="758D7617" w14:textId="3F042B9A" w:rsidR="00D347D7" w:rsidRDefault="003F4A5D">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="758D761F" wp14:editId="058E4BF2">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="758D761F" wp14:editId="058E4BF2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901700</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>471805</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2336800" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1848133613" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2336800" cy="165735"/>
                       </a:xfrm>
@@ -29297,97 +32760,97 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="758D761F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:37.15pt;width:184pt;height:13.05pt;z-index:-251658236;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD44KVn2wEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJ0Kww4hRdiw4D&#10;uq1Atw9gZNkWZosapcTOvn6UHKe7vA17EWhSOjznkN7ejH0njpq8QVvK5SKXQluFlbFNKb9+eXhz&#10;LYUPYCvo0OpSnrSXN7vXr7aDK/QKW+wqTYJBrC8GV8o2BFdkmVet7sEv0GnLxRqph8Cf1GQVwcDo&#10;fZet8nyTDUiVI1Tae87eT0W5S/h1rVX4XNdeB9GVkrmFdFI69/HMdlsoGgLXGnWmAf/AogdjuekF&#10;6h4CiAOZv6B6owg91mGhsM+wro3SSQOrWeZ/qHluwemkhc3x7mKT/3+w6tPx2T2RCOM7HHmASYR3&#10;j6i+eWHxrgXb6FsiHFoNFTdeRsuywfni/DRa7QsfQfbDR6x4yHAImIDGmvroCusUjM4DOF1M12MQ&#10;ipOr9XpznXNJcW25uXq7vkotoJhfO/LhvcZexKCUxENN6HB89CGygWK+EptZfDBdlwbb2d8SfDFm&#10;EvtIeKIexv0oTFXKdewbxeyxOrEcwmldeL05aJF+SDHwqpTSfz8AaSm6D5YtiXs1BzQH+zkAq/hp&#10;KYMUU3gXpv07ODJNy8iT6RZv2bbaJEUvLM50efxJ6HlV4379+p1uvfxQu58AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDz+inh3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN0S&#10;ShviVBWCExJqGg4cnXibRI3XIXbb8PcsJzjOzmj2TbaZXC/OOIbOk4b5TIFAqr3tqNHwUb7erUCE&#10;aMia3hNq+MYAm/z6KjOp9Rcq8LyPjeASCqnR0MY4pFKGukVnwswPSOwd/OhMZDk20o7mwuWulwul&#10;ltKZjvhDawZ8brE+7k9Ow/aTipfu673aFYeiK8u1orflUevbm2n7BCLiFP/C8IvP6JAzU+VPZIPo&#10;WScL3hI1PCb3IDjwMFd8qNhRKgGZZ/L/hPwHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;+OClZ9sBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA8/op4d4AAAAKAQAADwAAAAAAAAAAAAAAAAA1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:37.15pt;width:184pt;height:13.05pt;z-index:-251658237;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD44KVn2wEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJ0Kww4hRdiw4D&#10;uq1Atw9gZNkWZosapcTOvn6UHKe7vA17EWhSOjznkN7ejH0njpq8QVvK5SKXQluFlbFNKb9+eXhz&#10;LYUPYCvo0OpSnrSXN7vXr7aDK/QKW+wqTYJBrC8GV8o2BFdkmVet7sEv0GnLxRqph8Cf1GQVwcDo&#10;fZet8nyTDUiVI1Tae87eT0W5S/h1rVX4XNdeB9GVkrmFdFI69/HMdlsoGgLXGnWmAf/AogdjuekF&#10;6h4CiAOZv6B6owg91mGhsM+wro3SSQOrWeZ/qHluwemkhc3x7mKT/3+w6tPx2T2RCOM7HHmASYR3&#10;j6i+eWHxrgXb6FsiHFoNFTdeRsuywfni/DRa7QsfQfbDR6x4yHAImIDGmvroCusUjM4DOF1M12MQ&#10;ipOr9XpznXNJcW25uXq7vkotoJhfO/LhvcZexKCUxENN6HB89CGygWK+EptZfDBdlwbb2d8SfDFm&#10;EvtIeKIexv0oTFXKdewbxeyxOrEcwmldeL05aJF+SDHwqpTSfz8AaSm6D5YtiXs1BzQH+zkAq/hp&#10;KYMUU3gXpv07ODJNy8iT6RZv2bbaJEUvLM50efxJ6HlV4379+p1uvfxQu58AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDz+inh3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN0S&#10;ShviVBWCExJqGg4cnXibRI3XIXbb8PcsJzjOzmj2TbaZXC/OOIbOk4b5TIFAqr3tqNHwUb7erUCE&#10;aMia3hNq+MYAm/z6KjOp9Rcq8LyPjeASCqnR0MY4pFKGukVnwswPSOwd/OhMZDk20o7mwuWulwul&#10;ltKZjvhDawZ8brE+7k9Ow/aTipfu673aFYeiK8u1orflUevbm2n7BCLiFP/C8IvP6JAzU+VPZIPo&#10;WScL3hI1PCb3IDjwMFd8qNhRKgGZZ/L/hPwHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;+OClZ9sBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA8/op4d4AAAAKAQAADwAAAAAAAAAAAAAAAAA1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="758D7627" w14:textId="77777777" w:rsidR="00D347D7" w:rsidRDefault="00275067">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                       </w:rPr>
                       <w:t>Core Obstetrics and Gynecology OSS 651</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02B750EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="82DEE60A"/>
-    <w:lvl w:ilvl="0" w:tplc="D07CCF88">
+    <w:tmpl w:val="764CB3D8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2280" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="146A99D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1992" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D89A4EA8">
@@ -30597,50 +34060,136 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E0C6AA66">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9513" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="288540AA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0F78DBF4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B145FF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AAA88AE4"/>
     <w:lvl w:ilvl="0" w:tplc="C30ADFB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -30687,51 +34236,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C305B44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FC01A88"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30800,51 +34349,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CB14D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C44C740"/>
     <w:lvl w:ilvl="0" w:tplc="9DF412EE">
       <w:start w:val="49"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="382"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AC303FBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -30923,51 +34472,51 @@
     <w:lvl w:ilvl="7" w:tplc="758E2342">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8600" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFF280B2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9606" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E105C1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26D28B08"/>
     <w:lvl w:ilvl="0" w:tplc="8A3A6390">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2232" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2952" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -31012,51 +34561,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6552" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7272" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7992" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F010238"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8CB215C2"/>
     <w:lvl w:ilvl="0" w:tplc="105ABC26">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1919" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="73CCFA24">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -31130,51 +34679,51 @@
     <w:lvl w:ilvl="7" w:tplc="223A6484">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8710" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7730C8DE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="310A059B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72A48134"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1991" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2711" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -31216,51 +34765,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6311" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7031" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7751" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34F37AFD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="297038E6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2592" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3312" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4032" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4752" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5472" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6192" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6912" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7632" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="8352" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34FE3FAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8E8E870"/>
     <w:lvl w:ilvl="0" w:tplc="D46E3F18">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="463" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10981BCC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="657" w:hanging="360"/>
       </w:pPr>
@@ -31332,51 +34967,51 @@
     <w:lvl w:ilvl="7" w:tplc="CB2CD6C6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1841" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EB8CFF48">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2038" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36DA07D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88720058"/>
     <w:lvl w:ilvl="0" w:tplc="778EF4A4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C2F49DC6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="361"/>
       </w:pPr>
@@ -31451,51 +35086,51 @@
     <w:lvl w:ilvl="7" w:tplc="4808CB28">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8386" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6C1259FC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9464" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="380C6AE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4D41E7C"/>
     <w:lvl w:ilvl="0" w:tplc="016E5486">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1919" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2C8EB75C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -31569,51 +35204,51 @@
     <w:lvl w:ilvl="7" w:tplc="0A6C35FA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8710" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FF4EFEC8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="386A072C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6C89854"/>
     <w:lvl w:ilvl="0" w:tplc="85B02AA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -31660,51 +35295,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43957FD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00203BF6"/>
     <w:lvl w:ilvl="0" w:tplc="A6629282">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1919" w:hanging="360"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F5789A64">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
@@ -31779,62 +35414,66 @@
     <w:lvl w:ilvl="7" w:tplc="AFF4AEE4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8710" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F482BF8E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43C10B23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="72D0EED2"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="F5708DFA"/>
+    <w:lvl w:ilvl="0" w:tplc="4E2C4304">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1776" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2496" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3216" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -31865,51 +35504,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6096" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6816" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7536" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44FF3F0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6980B57C"/>
     <w:lvl w:ilvl="0" w:tplc="F7227FA0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="329" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A3BE5146">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="543" w:hanging="181"/>
       </w:pPr>
@@ -31981,51 +35620,51 @@
     <w:lvl w:ilvl="7" w:tplc="F15ACFFA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1886" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="62886F5A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2110" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A3F139D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C0008BC"/>
     <w:lvl w:ilvl="0" w:tplc="62AE0DFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="39A0FD64">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -32109,51 +35748,51 @@
     <w:lvl w:ilvl="7" w:tplc="E168D3B2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8387" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E79E4AD4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9465" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AF42B95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41D4E148"/>
     <w:lvl w:ilvl="0" w:tplc="1ABAC61E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2011" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04D24B2E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2980" w:hanging="360"/>
       </w:pPr>
@@ -32225,51 +35864,51 @@
     <w:lvl w:ilvl="7" w:tplc="F9F009A4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="31D05F0C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BC4084A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05BE8B72"/>
     <w:lvl w:ilvl="0" w:tplc="2A822BCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00DE90C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -32338,51 +35977,51 @@
     <w:lvl w:ilvl="7" w:tplc="9FDC3B1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E81E6FB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E5F5010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="785E2B12"/>
     <w:lvl w:ilvl="0" w:tplc="B62C58E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2CD2DCFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -32458,51 +36097,51 @@
     <w:lvl w:ilvl="7" w:tplc="B6160A5C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C018F374">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7793" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51E91E0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE50CE62"/>
     <w:lvl w:ilvl="0" w:tplc="16D8AAE8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="327" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="077C9EDE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="525" w:hanging="180"/>
       </w:pPr>
@@ -32574,51 +36213,51 @@
     <w:lvl w:ilvl="7" w:tplc="B0A8A612">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1757" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B02E4B0E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1963" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="545758F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B94E31C"/>
     <w:lvl w:ilvl="0" w:tplc="30B609BC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="329" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EE469964">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="543" w:hanging="181"/>
       </w:pPr>
@@ -32690,170 +36329,170 @@
     <w:lvl w:ilvl="7" w:tplc="C956A54C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1886" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FE127F2A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2110" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56E71E80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC9C210C"/>
     <w:lvl w:ilvl="0" w:tplc="147C2A7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2565" w:hanging="214"/>
+        <w:ind w:left="3207" w:hanging="214"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EE0A7314">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3466" w:hanging="214"/>
+        <w:ind w:left="4108" w:hanging="214"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="430A4EA8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4372" w:hanging="214"/>
+        <w:ind w:left="5014" w:hanging="214"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1B0AB1C0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5278" w:hanging="214"/>
+        <w:ind w:left="5920" w:hanging="214"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C97C3C40">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6184" w:hanging="214"/>
+        <w:ind w:left="6826" w:hanging="214"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="CC9AD82C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7090" w:hanging="214"/>
+        <w:ind w:left="7732" w:hanging="214"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="A738B5B0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7996" w:hanging="214"/>
+        <w:ind w:left="8638" w:hanging="214"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B9E04A52">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8902" w:hanging="214"/>
+        <w:ind w:left="9544" w:hanging="214"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A8763676">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9808" w:hanging="214"/>
+        <w:ind w:left="10450" w:hanging="214"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C17355D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29FE64D2"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2232" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2952" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -32898,51 +36537,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6552" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7272" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7992" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E7A2F4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8F492EC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33011,51 +36650,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6192" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6912" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="734577EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4456052C"/>
     <w:lvl w:ilvl="0" w:tplc="CCD0D3B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4D88D4A8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -33129,51 +36768,51 @@
     <w:lvl w:ilvl="7" w:tplc="B55AB37A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8710" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F580C5C6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7817681D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C568DE2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -33242,51 +36881,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="786515C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DA21AF8"/>
     <w:lvl w:ilvl="0" w:tplc="FBF22B00">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="326" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C520CA6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="531" w:hanging="180"/>
       </w:pPr>
@@ -33358,51 +36997,51 @@
     <w:lvl w:ilvl="7" w:tplc="2B56F172">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1799" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="41220EB8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2010" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="798068A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD28AF56"/>
     <w:lvl w:ilvl="0" w:tplc="F410C156">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -33450,51 +37089,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -33563,51 +37202,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F105279"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6674D9DA"/>
     <w:lvl w:ilvl="0" w:tplc="378C7166">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="327" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FA343230">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="525" w:hanging="181"/>
       </w:pPr>
@@ -33680,763 +37319,978 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1757" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9650DF56">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1963" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="434519097">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="226764162">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1204827907">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1203010049">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="872112433">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1008098425">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2030377310">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="517308325">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1137139301">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2094431773">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2140754717">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1049039947">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1873764575">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="420684308">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="122231680">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1907960027">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1941719880">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1412658107">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1403721707">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1649287405">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="380444027">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="548612946">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1729113184">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="205071375">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="321932046">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="490558080">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2093890387">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="137768982">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="885069547">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1540360750">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="350303415">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="2001537635">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1488742597">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1370840209">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="2017802718">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="126897642">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1100569763">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1896234836">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="126897642">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="39" w16cid:durableId="1827473743">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="1100569763">
-[...2 lines deleted...]
-  <w:num w:numId="38" w16cid:durableId="1896234836">
+  <w:num w:numId="40" w16cid:durableId="522520263">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1827473743">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="41" w16cid:durableId="331639512">
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D347D7"/>
     <w:rsid w:val="00000C38"/>
     <w:rsid w:val="00011EB4"/>
+    <w:rsid w:val="00012EA9"/>
     <w:rsid w:val="000157C5"/>
     <w:rsid w:val="00021598"/>
     <w:rsid w:val="00023C5F"/>
     <w:rsid w:val="00025D7A"/>
     <w:rsid w:val="000262B4"/>
     <w:rsid w:val="000279C5"/>
     <w:rsid w:val="00040E9A"/>
+    <w:rsid w:val="00043C5F"/>
     <w:rsid w:val="00047F82"/>
+    <w:rsid w:val="0005153A"/>
     <w:rsid w:val="000517D8"/>
     <w:rsid w:val="00052486"/>
+    <w:rsid w:val="00053C59"/>
     <w:rsid w:val="000618FD"/>
     <w:rsid w:val="0006556B"/>
+    <w:rsid w:val="00066552"/>
     <w:rsid w:val="00075D46"/>
+    <w:rsid w:val="000776DC"/>
+    <w:rsid w:val="00080382"/>
+    <w:rsid w:val="00081BBB"/>
     <w:rsid w:val="00090564"/>
     <w:rsid w:val="00095275"/>
     <w:rsid w:val="000969B1"/>
+    <w:rsid w:val="00096DD6"/>
     <w:rsid w:val="000A7ED9"/>
     <w:rsid w:val="000B0F40"/>
     <w:rsid w:val="000B25C3"/>
     <w:rsid w:val="000B5984"/>
     <w:rsid w:val="000C0355"/>
     <w:rsid w:val="000C0586"/>
+    <w:rsid w:val="000C11A7"/>
+    <w:rsid w:val="000C1F43"/>
     <w:rsid w:val="000C2F1F"/>
     <w:rsid w:val="000C7763"/>
     <w:rsid w:val="000D0822"/>
     <w:rsid w:val="000D33B3"/>
     <w:rsid w:val="000D6C7F"/>
     <w:rsid w:val="000E1400"/>
     <w:rsid w:val="000E2CC1"/>
+    <w:rsid w:val="000E35F0"/>
     <w:rsid w:val="000E76A6"/>
+    <w:rsid w:val="000E7F53"/>
     <w:rsid w:val="000F0724"/>
+    <w:rsid w:val="000F3319"/>
     <w:rsid w:val="000F39E6"/>
     <w:rsid w:val="000F47A0"/>
     <w:rsid w:val="000F64CC"/>
     <w:rsid w:val="00103F5F"/>
     <w:rsid w:val="00105204"/>
     <w:rsid w:val="001071AC"/>
     <w:rsid w:val="0011163B"/>
     <w:rsid w:val="001154BF"/>
+    <w:rsid w:val="00115D6D"/>
+    <w:rsid w:val="0011705B"/>
     <w:rsid w:val="00122A54"/>
     <w:rsid w:val="00124F97"/>
+    <w:rsid w:val="00133D16"/>
     <w:rsid w:val="00141B03"/>
     <w:rsid w:val="001452BD"/>
     <w:rsid w:val="00145A62"/>
     <w:rsid w:val="00146FE3"/>
     <w:rsid w:val="00150A8F"/>
     <w:rsid w:val="00152402"/>
     <w:rsid w:val="001559D9"/>
+    <w:rsid w:val="00163E64"/>
     <w:rsid w:val="00164848"/>
+    <w:rsid w:val="001658BB"/>
     <w:rsid w:val="00167393"/>
+    <w:rsid w:val="001704A4"/>
     <w:rsid w:val="0017470D"/>
     <w:rsid w:val="00183B81"/>
     <w:rsid w:val="00192820"/>
     <w:rsid w:val="00192BC8"/>
     <w:rsid w:val="001938AF"/>
     <w:rsid w:val="00195973"/>
+    <w:rsid w:val="00197DA4"/>
     <w:rsid w:val="001A3DA2"/>
     <w:rsid w:val="001A6E91"/>
     <w:rsid w:val="001B1298"/>
+    <w:rsid w:val="001B2373"/>
     <w:rsid w:val="001B2C93"/>
     <w:rsid w:val="001B64D9"/>
     <w:rsid w:val="001B7694"/>
+    <w:rsid w:val="001C0D15"/>
     <w:rsid w:val="001C1CA9"/>
     <w:rsid w:val="001C54F8"/>
+    <w:rsid w:val="001C5698"/>
     <w:rsid w:val="001C76D6"/>
     <w:rsid w:val="001D1307"/>
     <w:rsid w:val="001D4C2C"/>
     <w:rsid w:val="001D6C73"/>
     <w:rsid w:val="001E084B"/>
     <w:rsid w:val="001E1A23"/>
+    <w:rsid w:val="001F5725"/>
     <w:rsid w:val="00202456"/>
     <w:rsid w:val="00205B58"/>
+    <w:rsid w:val="002073A0"/>
+    <w:rsid w:val="002149DE"/>
     <w:rsid w:val="00217D53"/>
+    <w:rsid w:val="00221951"/>
+    <w:rsid w:val="0023320B"/>
     <w:rsid w:val="0023502D"/>
+    <w:rsid w:val="002356C0"/>
     <w:rsid w:val="00243DA7"/>
     <w:rsid w:val="00247A28"/>
     <w:rsid w:val="002505C3"/>
     <w:rsid w:val="002508C3"/>
     <w:rsid w:val="00255F5B"/>
+    <w:rsid w:val="00256959"/>
     <w:rsid w:val="002663F9"/>
     <w:rsid w:val="00272330"/>
     <w:rsid w:val="00275067"/>
+    <w:rsid w:val="002779A9"/>
     <w:rsid w:val="0028147E"/>
     <w:rsid w:val="00286776"/>
+    <w:rsid w:val="00294FCA"/>
     <w:rsid w:val="00295B6A"/>
     <w:rsid w:val="002962F5"/>
     <w:rsid w:val="00297222"/>
+    <w:rsid w:val="002A13BA"/>
     <w:rsid w:val="002A3B6A"/>
     <w:rsid w:val="002A3F74"/>
+    <w:rsid w:val="002A6A0D"/>
     <w:rsid w:val="002B00C4"/>
     <w:rsid w:val="002B08F4"/>
     <w:rsid w:val="002C357D"/>
+    <w:rsid w:val="002C42F9"/>
+    <w:rsid w:val="002C4309"/>
     <w:rsid w:val="002C569F"/>
     <w:rsid w:val="002C5C7A"/>
     <w:rsid w:val="002C79EF"/>
     <w:rsid w:val="002D1830"/>
     <w:rsid w:val="002D39AB"/>
     <w:rsid w:val="002E174C"/>
     <w:rsid w:val="002E1BCA"/>
     <w:rsid w:val="002E3D9A"/>
     <w:rsid w:val="00301E3D"/>
     <w:rsid w:val="00306ABD"/>
+    <w:rsid w:val="00307A82"/>
     <w:rsid w:val="00307AD3"/>
     <w:rsid w:val="003157C1"/>
+    <w:rsid w:val="00323F46"/>
     <w:rsid w:val="0033330F"/>
+    <w:rsid w:val="003378AF"/>
+    <w:rsid w:val="00343152"/>
     <w:rsid w:val="00343D38"/>
     <w:rsid w:val="0034536C"/>
+    <w:rsid w:val="00350385"/>
     <w:rsid w:val="00354D40"/>
     <w:rsid w:val="00360E8E"/>
     <w:rsid w:val="00363C58"/>
+    <w:rsid w:val="00380697"/>
     <w:rsid w:val="00383393"/>
+    <w:rsid w:val="003844C7"/>
     <w:rsid w:val="00384F83"/>
     <w:rsid w:val="003A0627"/>
+    <w:rsid w:val="003A211B"/>
+    <w:rsid w:val="003A2836"/>
+    <w:rsid w:val="003A4242"/>
     <w:rsid w:val="003A4F8A"/>
+    <w:rsid w:val="003A502E"/>
     <w:rsid w:val="003A61D5"/>
     <w:rsid w:val="003B124B"/>
+    <w:rsid w:val="003B1F1B"/>
+    <w:rsid w:val="003B4719"/>
     <w:rsid w:val="003C261B"/>
+    <w:rsid w:val="003C50EA"/>
     <w:rsid w:val="003C6588"/>
+    <w:rsid w:val="003C65F1"/>
     <w:rsid w:val="003C6F0E"/>
     <w:rsid w:val="003D0378"/>
     <w:rsid w:val="003D228D"/>
     <w:rsid w:val="003D4E2B"/>
     <w:rsid w:val="003D7C60"/>
+    <w:rsid w:val="003E0DA3"/>
     <w:rsid w:val="003E1C7F"/>
     <w:rsid w:val="003F4A5D"/>
     <w:rsid w:val="003F6644"/>
+    <w:rsid w:val="00402659"/>
+    <w:rsid w:val="0040691C"/>
+    <w:rsid w:val="00410490"/>
+    <w:rsid w:val="00420157"/>
     <w:rsid w:val="004245ED"/>
     <w:rsid w:val="00424B47"/>
+    <w:rsid w:val="00424E8B"/>
     <w:rsid w:val="0042556A"/>
     <w:rsid w:val="004337D5"/>
+    <w:rsid w:val="00436D8F"/>
+    <w:rsid w:val="004421C8"/>
     <w:rsid w:val="00444A39"/>
     <w:rsid w:val="0046102C"/>
+    <w:rsid w:val="00461B71"/>
+    <w:rsid w:val="00463455"/>
     <w:rsid w:val="00466027"/>
+    <w:rsid w:val="00466499"/>
     <w:rsid w:val="00470015"/>
     <w:rsid w:val="004732EA"/>
     <w:rsid w:val="004743A6"/>
     <w:rsid w:val="00476DA5"/>
     <w:rsid w:val="00487382"/>
+    <w:rsid w:val="004918ED"/>
     <w:rsid w:val="0049233C"/>
     <w:rsid w:val="00492E8E"/>
     <w:rsid w:val="0049447F"/>
     <w:rsid w:val="00497DD2"/>
     <w:rsid w:val="004A793E"/>
     <w:rsid w:val="004B7EBA"/>
     <w:rsid w:val="004C3175"/>
+    <w:rsid w:val="004C3A0A"/>
+    <w:rsid w:val="004C6ED3"/>
     <w:rsid w:val="004D04FE"/>
     <w:rsid w:val="004D0515"/>
+    <w:rsid w:val="004E7267"/>
     <w:rsid w:val="004F5F99"/>
     <w:rsid w:val="004F5FBC"/>
+    <w:rsid w:val="00513BCD"/>
+    <w:rsid w:val="00516E50"/>
     <w:rsid w:val="005170B2"/>
+    <w:rsid w:val="0052017F"/>
     <w:rsid w:val="00522C1C"/>
     <w:rsid w:val="00530FCF"/>
+    <w:rsid w:val="005401AA"/>
     <w:rsid w:val="00551177"/>
     <w:rsid w:val="00551536"/>
+    <w:rsid w:val="00554ADF"/>
     <w:rsid w:val="00555210"/>
     <w:rsid w:val="00556E18"/>
+    <w:rsid w:val="00557185"/>
+    <w:rsid w:val="00557970"/>
     <w:rsid w:val="00557A17"/>
     <w:rsid w:val="00565015"/>
     <w:rsid w:val="00570A84"/>
+    <w:rsid w:val="00581B46"/>
     <w:rsid w:val="00583276"/>
+    <w:rsid w:val="00583CD5"/>
     <w:rsid w:val="00587FC7"/>
     <w:rsid w:val="0059436C"/>
     <w:rsid w:val="005C2BB8"/>
+    <w:rsid w:val="005C3DAE"/>
     <w:rsid w:val="005C549C"/>
     <w:rsid w:val="005C5A20"/>
     <w:rsid w:val="005C79ED"/>
     <w:rsid w:val="005D73E6"/>
     <w:rsid w:val="005E0B60"/>
     <w:rsid w:val="005F2E6A"/>
     <w:rsid w:val="005F32A7"/>
     <w:rsid w:val="005F482D"/>
+    <w:rsid w:val="005F5700"/>
     <w:rsid w:val="005F5948"/>
     <w:rsid w:val="00602B79"/>
     <w:rsid w:val="00602F89"/>
     <w:rsid w:val="00605385"/>
     <w:rsid w:val="00612221"/>
+    <w:rsid w:val="00615763"/>
+    <w:rsid w:val="00616BA3"/>
+    <w:rsid w:val="006202A4"/>
+    <w:rsid w:val="00620EBA"/>
     <w:rsid w:val="00621A13"/>
     <w:rsid w:val="00621A90"/>
     <w:rsid w:val="00621C85"/>
     <w:rsid w:val="0062474E"/>
     <w:rsid w:val="00625250"/>
     <w:rsid w:val="00626F17"/>
+    <w:rsid w:val="006273C0"/>
+    <w:rsid w:val="0063328F"/>
+    <w:rsid w:val="00633E73"/>
     <w:rsid w:val="006370BD"/>
     <w:rsid w:val="006429C8"/>
     <w:rsid w:val="00644937"/>
+    <w:rsid w:val="00646BEE"/>
     <w:rsid w:val="00650487"/>
     <w:rsid w:val="00653B5C"/>
     <w:rsid w:val="00654237"/>
+    <w:rsid w:val="00655BE3"/>
     <w:rsid w:val="00656709"/>
     <w:rsid w:val="00663D99"/>
+    <w:rsid w:val="00666230"/>
     <w:rsid w:val="0067081D"/>
+    <w:rsid w:val="00680676"/>
+    <w:rsid w:val="0068086C"/>
     <w:rsid w:val="00680D84"/>
+    <w:rsid w:val="00681EC4"/>
+    <w:rsid w:val="00682C1C"/>
     <w:rsid w:val="006844E8"/>
+    <w:rsid w:val="0069482A"/>
     <w:rsid w:val="00697177"/>
     <w:rsid w:val="006A02D2"/>
     <w:rsid w:val="006A2EC0"/>
     <w:rsid w:val="006A5416"/>
     <w:rsid w:val="006A587D"/>
     <w:rsid w:val="006A5C3E"/>
     <w:rsid w:val="006A7131"/>
+    <w:rsid w:val="006B6A82"/>
+    <w:rsid w:val="006B7CC1"/>
     <w:rsid w:val="006B7E88"/>
+    <w:rsid w:val="006C1389"/>
     <w:rsid w:val="006D1D23"/>
     <w:rsid w:val="006D4B08"/>
     <w:rsid w:val="006D5ACF"/>
     <w:rsid w:val="006D5D2B"/>
     <w:rsid w:val="006D6905"/>
+    <w:rsid w:val="006E30AA"/>
+    <w:rsid w:val="006E612A"/>
     <w:rsid w:val="00703519"/>
+    <w:rsid w:val="007037B3"/>
     <w:rsid w:val="00703DF0"/>
     <w:rsid w:val="007059C0"/>
     <w:rsid w:val="00713810"/>
+    <w:rsid w:val="007218CA"/>
     <w:rsid w:val="00725E0F"/>
+    <w:rsid w:val="0072761F"/>
     <w:rsid w:val="0073283D"/>
     <w:rsid w:val="007436A3"/>
     <w:rsid w:val="00757ADF"/>
     <w:rsid w:val="0076604C"/>
     <w:rsid w:val="00770835"/>
     <w:rsid w:val="00771A46"/>
     <w:rsid w:val="00774AD1"/>
     <w:rsid w:val="00774B5E"/>
     <w:rsid w:val="00781ECD"/>
     <w:rsid w:val="007850CB"/>
     <w:rsid w:val="00786AE1"/>
     <w:rsid w:val="00787E2D"/>
     <w:rsid w:val="007A1599"/>
     <w:rsid w:val="007A56C7"/>
     <w:rsid w:val="007A7B1A"/>
+    <w:rsid w:val="007B35EA"/>
     <w:rsid w:val="007B627C"/>
     <w:rsid w:val="007B7B9B"/>
     <w:rsid w:val="007C16C3"/>
     <w:rsid w:val="007C20F9"/>
     <w:rsid w:val="007D0A92"/>
+    <w:rsid w:val="007D2D97"/>
+    <w:rsid w:val="007D7102"/>
     <w:rsid w:val="007F0F79"/>
     <w:rsid w:val="007F16D3"/>
+    <w:rsid w:val="007F2970"/>
     <w:rsid w:val="007F34C9"/>
+    <w:rsid w:val="007F49A2"/>
     <w:rsid w:val="00806C8A"/>
+    <w:rsid w:val="00807D8E"/>
     <w:rsid w:val="00812FD9"/>
     <w:rsid w:val="00814027"/>
     <w:rsid w:val="00814FA6"/>
     <w:rsid w:val="00820333"/>
     <w:rsid w:val="0082389F"/>
     <w:rsid w:val="00823F11"/>
+    <w:rsid w:val="0082448C"/>
     <w:rsid w:val="008318FE"/>
     <w:rsid w:val="00832264"/>
     <w:rsid w:val="00834B79"/>
+    <w:rsid w:val="00834C7C"/>
     <w:rsid w:val="008353D4"/>
     <w:rsid w:val="00837057"/>
     <w:rsid w:val="00841872"/>
+    <w:rsid w:val="00850D9C"/>
+    <w:rsid w:val="00851585"/>
     <w:rsid w:val="00860D1D"/>
+    <w:rsid w:val="008625B3"/>
     <w:rsid w:val="0086431A"/>
     <w:rsid w:val="00867264"/>
     <w:rsid w:val="008720DD"/>
     <w:rsid w:val="008764A0"/>
     <w:rsid w:val="008777D9"/>
     <w:rsid w:val="00880487"/>
     <w:rsid w:val="008814D3"/>
     <w:rsid w:val="008847C3"/>
+    <w:rsid w:val="008955EB"/>
+    <w:rsid w:val="008A0D41"/>
     <w:rsid w:val="008A0EE4"/>
     <w:rsid w:val="008A1DC1"/>
     <w:rsid w:val="008A2BF2"/>
     <w:rsid w:val="008A3A4E"/>
     <w:rsid w:val="008A3AA2"/>
+    <w:rsid w:val="008B0BD9"/>
     <w:rsid w:val="008C63A5"/>
     <w:rsid w:val="008C799D"/>
     <w:rsid w:val="008D236F"/>
+    <w:rsid w:val="008E0EC2"/>
     <w:rsid w:val="008E147B"/>
     <w:rsid w:val="008E1F6C"/>
     <w:rsid w:val="008E25CE"/>
+    <w:rsid w:val="008E304C"/>
+    <w:rsid w:val="008E5835"/>
     <w:rsid w:val="008F3818"/>
     <w:rsid w:val="008F457B"/>
     <w:rsid w:val="00900387"/>
+    <w:rsid w:val="0090432D"/>
     <w:rsid w:val="00904A73"/>
     <w:rsid w:val="00910FC6"/>
     <w:rsid w:val="00911F6C"/>
     <w:rsid w:val="00912036"/>
     <w:rsid w:val="00920C36"/>
+    <w:rsid w:val="009268E5"/>
     <w:rsid w:val="0092693C"/>
     <w:rsid w:val="00926B52"/>
     <w:rsid w:val="00934C97"/>
+    <w:rsid w:val="009365ED"/>
     <w:rsid w:val="009406FB"/>
     <w:rsid w:val="009421C9"/>
     <w:rsid w:val="009441E5"/>
     <w:rsid w:val="0094692F"/>
     <w:rsid w:val="00950846"/>
     <w:rsid w:val="009520ED"/>
     <w:rsid w:val="009536C4"/>
+    <w:rsid w:val="009548D0"/>
+    <w:rsid w:val="009563BD"/>
     <w:rsid w:val="00956D11"/>
     <w:rsid w:val="00957998"/>
+    <w:rsid w:val="00957FD9"/>
     <w:rsid w:val="00961662"/>
+    <w:rsid w:val="00967DFA"/>
     <w:rsid w:val="009720F9"/>
+    <w:rsid w:val="00974D1B"/>
+    <w:rsid w:val="0097512A"/>
+    <w:rsid w:val="00976A90"/>
     <w:rsid w:val="00980709"/>
     <w:rsid w:val="00980992"/>
     <w:rsid w:val="00985F58"/>
     <w:rsid w:val="00990720"/>
+    <w:rsid w:val="00990C13"/>
     <w:rsid w:val="009A0543"/>
     <w:rsid w:val="009A2879"/>
+    <w:rsid w:val="009C2D57"/>
     <w:rsid w:val="009C48C6"/>
     <w:rsid w:val="009C6798"/>
+    <w:rsid w:val="009D239D"/>
     <w:rsid w:val="009D56B3"/>
+    <w:rsid w:val="009E1199"/>
     <w:rsid w:val="009E2933"/>
     <w:rsid w:val="009E359D"/>
     <w:rsid w:val="009E6D07"/>
     <w:rsid w:val="00A13F0D"/>
+    <w:rsid w:val="00A14108"/>
     <w:rsid w:val="00A20F5E"/>
     <w:rsid w:val="00A21E7F"/>
+    <w:rsid w:val="00A23F82"/>
+    <w:rsid w:val="00A257DD"/>
+    <w:rsid w:val="00A268BC"/>
     <w:rsid w:val="00A33E30"/>
     <w:rsid w:val="00A3675E"/>
+    <w:rsid w:val="00A37C42"/>
     <w:rsid w:val="00A40322"/>
+    <w:rsid w:val="00A46CC2"/>
     <w:rsid w:val="00A4705F"/>
     <w:rsid w:val="00A53CBB"/>
     <w:rsid w:val="00A542D1"/>
     <w:rsid w:val="00A706E4"/>
     <w:rsid w:val="00A7082F"/>
     <w:rsid w:val="00A71A42"/>
+    <w:rsid w:val="00A73526"/>
     <w:rsid w:val="00A761FC"/>
     <w:rsid w:val="00A84867"/>
+    <w:rsid w:val="00A86C7E"/>
     <w:rsid w:val="00A87186"/>
+    <w:rsid w:val="00A901DD"/>
     <w:rsid w:val="00A946A6"/>
+    <w:rsid w:val="00A9668B"/>
     <w:rsid w:val="00A96A3F"/>
+    <w:rsid w:val="00A96EEE"/>
+    <w:rsid w:val="00AA36B1"/>
     <w:rsid w:val="00AA516D"/>
     <w:rsid w:val="00AB266B"/>
     <w:rsid w:val="00AC5E00"/>
     <w:rsid w:val="00AC7182"/>
     <w:rsid w:val="00AD14A7"/>
     <w:rsid w:val="00AD1D17"/>
     <w:rsid w:val="00AE004A"/>
     <w:rsid w:val="00AE0711"/>
     <w:rsid w:val="00AE529D"/>
     <w:rsid w:val="00AF03F0"/>
     <w:rsid w:val="00AF2C69"/>
     <w:rsid w:val="00AF3930"/>
     <w:rsid w:val="00B037C8"/>
+    <w:rsid w:val="00B041A5"/>
+    <w:rsid w:val="00B13E69"/>
     <w:rsid w:val="00B14962"/>
     <w:rsid w:val="00B2098D"/>
+    <w:rsid w:val="00B2266D"/>
     <w:rsid w:val="00B25272"/>
     <w:rsid w:val="00B32051"/>
     <w:rsid w:val="00B460C9"/>
     <w:rsid w:val="00B46CAA"/>
+    <w:rsid w:val="00B50B2C"/>
     <w:rsid w:val="00B50E77"/>
+    <w:rsid w:val="00B56B3B"/>
     <w:rsid w:val="00B57858"/>
     <w:rsid w:val="00B617F8"/>
     <w:rsid w:val="00B664AF"/>
+    <w:rsid w:val="00B70E35"/>
     <w:rsid w:val="00B75668"/>
     <w:rsid w:val="00B80CA0"/>
+    <w:rsid w:val="00B80FCE"/>
     <w:rsid w:val="00B865CC"/>
     <w:rsid w:val="00B94D97"/>
     <w:rsid w:val="00BA2365"/>
     <w:rsid w:val="00BA2800"/>
+    <w:rsid w:val="00BA6E9B"/>
     <w:rsid w:val="00BB225C"/>
     <w:rsid w:val="00BB74FA"/>
+    <w:rsid w:val="00BC1BD8"/>
+    <w:rsid w:val="00BC3E28"/>
     <w:rsid w:val="00BD2B37"/>
     <w:rsid w:val="00BF0AB8"/>
+    <w:rsid w:val="00BF27EA"/>
     <w:rsid w:val="00BF32F8"/>
     <w:rsid w:val="00C074D1"/>
     <w:rsid w:val="00C17CD6"/>
+    <w:rsid w:val="00C207DC"/>
     <w:rsid w:val="00C2123B"/>
+    <w:rsid w:val="00C330A3"/>
     <w:rsid w:val="00C330DB"/>
+    <w:rsid w:val="00C368D9"/>
     <w:rsid w:val="00C3764F"/>
+    <w:rsid w:val="00C44030"/>
     <w:rsid w:val="00C46853"/>
     <w:rsid w:val="00C54907"/>
     <w:rsid w:val="00C55E67"/>
+    <w:rsid w:val="00C6169A"/>
     <w:rsid w:val="00C648CB"/>
+    <w:rsid w:val="00C64A05"/>
     <w:rsid w:val="00C661C3"/>
     <w:rsid w:val="00C663A2"/>
     <w:rsid w:val="00C679F3"/>
     <w:rsid w:val="00C70ABA"/>
     <w:rsid w:val="00C70F7E"/>
+    <w:rsid w:val="00C72389"/>
     <w:rsid w:val="00C73A5A"/>
     <w:rsid w:val="00C73BC3"/>
     <w:rsid w:val="00C758F9"/>
     <w:rsid w:val="00C76823"/>
     <w:rsid w:val="00C76D01"/>
     <w:rsid w:val="00C76F86"/>
     <w:rsid w:val="00C82822"/>
     <w:rsid w:val="00C82F80"/>
     <w:rsid w:val="00C87428"/>
     <w:rsid w:val="00C924AD"/>
+    <w:rsid w:val="00C938E8"/>
     <w:rsid w:val="00CA6006"/>
     <w:rsid w:val="00CA7E72"/>
+    <w:rsid w:val="00CB0E3D"/>
+    <w:rsid w:val="00CB121B"/>
     <w:rsid w:val="00CB399B"/>
+    <w:rsid w:val="00CB4E2A"/>
     <w:rsid w:val="00CC6712"/>
+    <w:rsid w:val="00CD1866"/>
     <w:rsid w:val="00CD48E1"/>
     <w:rsid w:val="00CE61F9"/>
     <w:rsid w:val="00CE6E7A"/>
     <w:rsid w:val="00CF1B40"/>
     <w:rsid w:val="00CF1E18"/>
+    <w:rsid w:val="00CF2435"/>
     <w:rsid w:val="00CF5878"/>
     <w:rsid w:val="00D04DF5"/>
     <w:rsid w:val="00D05A3D"/>
     <w:rsid w:val="00D067B6"/>
+    <w:rsid w:val="00D12401"/>
     <w:rsid w:val="00D165DC"/>
     <w:rsid w:val="00D16E15"/>
     <w:rsid w:val="00D174C1"/>
     <w:rsid w:val="00D3341F"/>
     <w:rsid w:val="00D3344A"/>
     <w:rsid w:val="00D347D7"/>
+    <w:rsid w:val="00D34888"/>
     <w:rsid w:val="00D37AF9"/>
     <w:rsid w:val="00D4616B"/>
     <w:rsid w:val="00D52E26"/>
     <w:rsid w:val="00D55ECA"/>
     <w:rsid w:val="00D62137"/>
     <w:rsid w:val="00D84E99"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D966F4"/>
+    <w:rsid w:val="00DA2B6B"/>
     <w:rsid w:val="00DA3EC8"/>
+    <w:rsid w:val="00DA5213"/>
     <w:rsid w:val="00DB332C"/>
     <w:rsid w:val="00DB4F1E"/>
     <w:rsid w:val="00DB654A"/>
     <w:rsid w:val="00DB68B5"/>
     <w:rsid w:val="00DC0545"/>
+    <w:rsid w:val="00DC2FA5"/>
+    <w:rsid w:val="00DC65A1"/>
+    <w:rsid w:val="00DD18F4"/>
     <w:rsid w:val="00DD457E"/>
     <w:rsid w:val="00DF3223"/>
     <w:rsid w:val="00DF69FD"/>
     <w:rsid w:val="00E10D80"/>
     <w:rsid w:val="00E32937"/>
     <w:rsid w:val="00E41EC5"/>
+    <w:rsid w:val="00E45B2A"/>
     <w:rsid w:val="00E5140A"/>
+    <w:rsid w:val="00E5272F"/>
     <w:rsid w:val="00E5341B"/>
+    <w:rsid w:val="00E7145C"/>
     <w:rsid w:val="00E71C98"/>
+    <w:rsid w:val="00E75F59"/>
     <w:rsid w:val="00E8127C"/>
     <w:rsid w:val="00E821AC"/>
     <w:rsid w:val="00E86B99"/>
     <w:rsid w:val="00E924D0"/>
+    <w:rsid w:val="00E92689"/>
     <w:rsid w:val="00EA27BA"/>
     <w:rsid w:val="00EA5B91"/>
     <w:rsid w:val="00EA7172"/>
+    <w:rsid w:val="00EB59D5"/>
+    <w:rsid w:val="00EB5A4E"/>
+    <w:rsid w:val="00EB7A12"/>
     <w:rsid w:val="00EC20CC"/>
     <w:rsid w:val="00EC24E1"/>
     <w:rsid w:val="00EC6B62"/>
     <w:rsid w:val="00ED01B8"/>
     <w:rsid w:val="00ED15F3"/>
+    <w:rsid w:val="00ED227F"/>
     <w:rsid w:val="00ED53A1"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00EE4EAF"/>
+    <w:rsid w:val="00EF2B8B"/>
+    <w:rsid w:val="00EF6A06"/>
+    <w:rsid w:val="00F0229D"/>
     <w:rsid w:val="00F0285E"/>
     <w:rsid w:val="00F0499C"/>
     <w:rsid w:val="00F1229E"/>
     <w:rsid w:val="00F12EE1"/>
     <w:rsid w:val="00F157BC"/>
     <w:rsid w:val="00F15B74"/>
     <w:rsid w:val="00F27A0A"/>
     <w:rsid w:val="00F323E8"/>
     <w:rsid w:val="00F351E1"/>
     <w:rsid w:val="00F43E9B"/>
+    <w:rsid w:val="00F441B0"/>
     <w:rsid w:val="00F50EE2"/>
     <w:rsid w:val="00F50F8B"/>
     <w:rsid w:val="00F51BD0"/>
     <w:rsid w:val="00F52406"/>
     <w:rsid w:val="00F60483"/>
     <w:rsid w:val="00F60F10"/>
     <w:rsid w:val="00F65D70"/>
     <w:rsid w:val="00F665B7"/>
     <w:rsid w:val="00F67714"/>
+    <w:rsid w:val="00F70E26"/>
     <w:rsid w:val="00F714DE"/>
+    <w:rsid w:val="00F73853"/>
     <w:rsid w:val="00F81D74"/>
     <w:rsid w:val="00F923C5"/>
     <w:rsid w:val="00F94A12"/>
     <w:rsid w:val="00F9627F"/>
     <w:rsid w:val="00F97845"/>
     <w:rsid w:val="00FB2A85"/>
+    <w:rsid w:val="00FB46FD"/>
     <w:rsid w:val="00FC1932"/>
     <w:rsid w:val="00FC4959"/>
     <w:rsid w:val="00FC516B"/>
     <w:rsid w:val="00FD890B"/>
     <w:rsid w:val="00FE38FF"/>
     <w:rsid w:val="00FE79E8"/>
+    <w:rsid w:val="00FF3C06"/>
+    <w:rsid w:val="00FF55E6"/>
     <w:rsid w:val="0170B7B3"/>
+    <w:rsid w:val="045A19C0"/>
     <w:rsid w:val="05FBC94F"/>
     <w:rsid w:val="0617571E"/>
     <w:rsid w:val="06B14545"/>
     <w:rsid w:val="06B7BEDF"/>
     <w:rsid w:val="071251D5"/>
+    <w:rsid w:val="072520AB"/>
     <w:rsid w:val="08431DAA"/>
     <w:rsid w:val="08A24E63"/>
     <w:rsid w:val="08BA855A"/>
     <w:rsid w:val="0B1ACCAC"/>
     <w:rsid w:val="0B6CF303"/>
     <w:rsid w:val="0CF79473"/>
     <w:rsid w:val="0E501120"/>
     <w:rsid w:val="0F0BB94D"/>
     <w:rsid w:val="0F34BA4E"/>
     <w:rsid w:val="0FACEBDD"/>
     <w:rsid w:val="11133B12"/>
     <w:rsid w:val="145D849B"/>
     <w:rsid w:val="14ADF010"/>
     <w:rsid w:val="14EBC966"/>
     <w:rsid w:val="15F3BDA4"/>
     <w:rsid w:val="16013AE0"/>
     <w:rsid w:val="16F28C83"/>
     <w:rsid w:val="171AC496"/>
     <w:rsid w:val="17EADA75"/>
     <w:rsid w:val="1848C3DA"/>
     <w:rsid w:val="19A6788B"/>
     <w:rsid w:val="1C7B75BB"/>
     <w:rsid w:val="1D4A5602"/>
     <w:rsid w:val="1EFDFD94"/>
     <w:rsid w:val="1F1AA5F9"/>
     <w:rsid w:val="21AA54FF"/>
     <w:rsid w:val="22211108"/>
     <w:rsid w:val="22941853"/>
     <w:rsid w:val="238BD7D3"/>
     <w:rsid w:val="23E10781"/>
     <w:rsid w:val="241E2B73"/>
     <w:rsid w:val="257FB468"/>
     <w:rsid w:val="2592F2F4"/>
     <w:rsid w:val="25A11485"/>
     <w:rsid w:val="25C8528B"/>
     <w:rsid w:val="25DD37A2"/>
     <w:rsid w:val="26838459"/>
+    <w:rsid w:val="29E1BE80"/>
+    <w:rsid w:val="2AA92360"/>
     <w:rsid w:val="2B591FE7"/>
     <w:rsid w:val="2B79BD08"/>
+    <w:rsid w:val="2C92E9AC"/>
     <w:rsid w:val="2CC6931E"/>
     <w:rsid w:val="304C09F5"/>
+    <w:rsid w:val="30AFFAF4"/>
     <w:rsid w:val="31437416"/>
     <w:rsid w:val="3206E491"/>
     <w:rsid w:val="32254E4E"/>
     <w:rsid w:val="328394DA"/>
     <w:rsid w:val="32CA67C7"/>
     <w:rsid w:val="34F74233"/>
     <w:rsid w:val="35C7A066"/>
     <w:rsid w:val="3845557D"/>
     <w:rsid w:val="39184303"/>
     <w:rsid w:val="3AA59BBA"/>
     <w:rsid w:val="3B0D78E1"/>
+    <w:rsid w:val="3C74905C"/>
     <w:rsid w:val="3C7FDC3B"/>
     <w:rsid w:val="4040B263"/>
     <w:rsid w:val="4073D270"/>
+    <w:rsid w:val="4202D082"/>
     <w:rsid w:val="45E60244"/>
     <w:rsid w:val="45FFDDAF"/>
     <w:rsid w:val="462AD96B"/>
     <w:rsid w:val="47BF7F00"/>
     <w:rsid w:val="4BB8D25F"/>
     <w:rsid w:val="4CF20724"/>
     <w:rsid w:val="4D15A085"/>
     <w:rsid w:val="4DB82783"/>
+    <w:rsid w:val="4EFBC9CE"/>
     <w:rsid w:val="4F2DE541"/>
     <w:rsid w:val="4F94A945"/>
     <w:rsid w:val="502B6688"/>
     <w:rsid w:val="5054E931"/>
     <w:rsid w:val="5073A7CC"/>
     <w:rsid w:val="50BD4045"/>
     <w:rsid w:val="514C6307"/>
     <w:rsid w:val="56426CFC"/>
+    <w:rsid w:val="565BFE37"/>
     <w:rsid w:val="5725906F"/>
     <w:rsid w:val="5749D4BF"/>
+    <w:rsid w:val="576DC8D0"/>
     <w:rsid w:val="5B095A70"/>
     <w:rsid w:val="5B2B2D01"/>
     <w:rsid w:val="5E5BB99A"/>
+    <w:rsid w:val="5EA4203F"/>
+    <w:rsid w:val="5EA502CA"/>
     <w:rsid w:val="5EEABCF5"/>
     <w:rsid w:val="5F39CC23"/>
     <w:rsid w:val="66D5BBCD"/>
     <w:rsid w:val="68365AF5"/>
     <w:rsid w:val="6871A3B6"/>
     <w:rsid w:val="69A81A82"/>
     <w:rsid w:val="6AC20BA2"/>
+    <w:rsid w:val="6B98528D"/>
     <w:rsid w:val="6BD42DEC"/>
     <w:rsid w:val="6C385736"/>
     <w:rsid w:val="6F9906B9"/>
     <w:rsid w:val="6FFF5E1D"/>
     <w:rsid w:val="7180DCDB"/>
     <w:rsid w:val="745F1811"/>
     <w:rsid w:val="7484D050"/>
+    <w:rsid w:val="74F9FAE1"/>
     <w:rsid w:val="75B968CE"/>
     <w:rsid w:val="75C5C0E6"/>
     <w:rsid w:val="75E386C3"/>
     <w:rsid w:val="75FD0BD5"/>
     <w:rsid w:val="7740A909"/>
     <w:rsid w:val="7AB2FF43"/>
     <w:rsid w:val="7ADAD89E"/>
     <w:rsid w:val="7B8EF173"/>
     <w:rsid w:val="7BA823F6"/>
     <w:rsid w:val="7F7E2608"/>
     <w:rsid w:val="7FA33375"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -34972,51 +38826,51 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="59"/>
       <w:ind w:left="1055"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="59"/>
       <w:ind w:left="1055"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="59"/>
       <w:ind w:left="1055"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="59"/>
       <w:ind w:left="1286"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
@@ -35385,50 +39239,88 @@
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720" w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Level3HeaderChar">
     <w:name w:val="Level 3 Header Char"/>
     <w:basedOn w:val="ListParagraphChar"/>
     <w:link w:val="Level3Header"/>
     <w:rsid w:val="00D067B6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:u w:val="single"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level2Header">
+    <w:name w:val="Level 2 Header"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:link w:val="Level2HeaderChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B70E35"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+      <w:caps/>
+      <w:u w:val="single"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Level2HeaderChar">
+    <w:name w:val="Level 2 Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Level2Header"/>
+    <w:rsid w:val="00B70E35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="355228823">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="941106979">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -35759,51 +39651,51 @@
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1160462450">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416227&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415414&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418404&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.asccp.org/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20210028108" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.lib.msu.edu/lgbthealth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416791&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417297&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256414950&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20160040871" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415816&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416443&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418843&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419812&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://www.taylorfrancis.com/books/9781003284116" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookid=3431" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boes@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416340&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417173&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417610&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419690&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lib.msu.edu/Record/hlm.ebs25791009e?sid=85044692" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415263&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418313&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418719&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://accessmedicine.mhmedical.com/book.aspx?bookid=2977" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nbome.org/assessments/comat/clinical-subject-exams/comat-clinical-surgery/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apgo.benchprep.com/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415816&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416657&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417173&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419858&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=3271" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416732&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418981&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419164&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20120069153" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lib.msu.edu/Record/hlm.ebs102509579e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=2693&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moyrbr1@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256414802&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417831&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416967&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419570&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ama-assn.org/residents-students/usmle?matchtype=b&amp;network=g&amp;device=c&amp;adposition=1t2&amp;keyword=%2Busmle&amp;utm_effort=GG0001&amp;gclid=EAIaIQobChMIs9nX1fCH4wIVkIrICh07owwfEAAYAiAAEgIM2vD_BwE" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416503&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415940&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417888&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419061&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../CA%20Syllabi%20Dropbox/2025-2026/OSS%20Syllabi/Berek%20and%20Novak%27s%20Gynecology" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20170042076" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418900&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416594&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417082&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419949&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.truelearn.com/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416227&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415414&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417949&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419061&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://accessmedicine.mhmedical.com/book.aspx?bookid=2977" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lib.msu.edu/Record/hlm.ebs25791009e?sid=85044692" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416791&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417297&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419949&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=2693&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415816&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416443&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418313&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419690&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.lib.msu.edu/lgbthealth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boes@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416340&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417173&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?bookId=3271&amp;sectionId=256417397&amp;resultClick=1&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418981&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=3271" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/COMMedicalEducationClerkship/Shared%20Documents/CA%20Syllabi%20Dropbox/2025-2026/OSS%20Syllabi/Berek%20and%20Novak%27s%20Gynecology" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415263&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417888&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419164&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20170042076" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookid=3431" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415816&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416657&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417173&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.asccp.org/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416732&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418404&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419570&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://www.taylorfrancis.com/books/9781003284116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.truelearn.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moyrbr1@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256414802&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417610&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416967&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419812&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?bookId=3271&amp;sectionId=256414950&amp;resultClick=1&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apgo.benchprep.com/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nbome.org/frequently-asked-questions/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416503&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415940&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417831&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418843&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lib.msu.edu/Record/hlm.ebs102509579e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418900&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416594&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417082&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418719&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419858&amp;bookid=3271&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usmle.org/common-questions?category=Practice%20Materials" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -36062,52 +39954,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8dc5bec9c3697e0dbd7841199f80db87">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cc5a5346bf5953f67c68c994b43ac49b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -36356,124 +40248,114 @@
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{442A72A9-6DDE-432A-BB35-60E4428139BD}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FCDF0EB-E25A-43B7-9E3C-7D8F37F96A8E}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B838FB17-B993-4C2D-9FD8-FCD9279C901F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30CE9261-5924-4F87-89AC-CB32E4B28EC3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9494E972-523C-4A20-BFB4-20DD0F0403F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>57901</Characters>
+  <Pages>32</Pages>
+  <Words>9721</Words>
+  <Characters>61152</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>482</Lines>
-  <Paragraphs>135</Paragraphs>
+  <Lines>2446</Lines>
+  <Paragraphs>908</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>67924</CharactersWithSpaces>
+  <CharactersWithSpaces>69965</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="756" baseType="variant">
+    <vt:vector size="696" baseType="variant">
       <vt:variant>
         <vt:i4>1114230</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>348</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1114207</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>345</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -36521,2241 +40403,2088 @@
       <vt:variant>
         <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3211365</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>336</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>6881394</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>333</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>196695</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>333</vt:i4>
+        <vt:i4>330</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6160465</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>330</vt:i4>
+        <vt:i4>327</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6160465</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>327</vt:i4>
+        <vt:i4>324</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5767185</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>324</vt:i4>
+        <vt:i4>321</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5767185</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>321</vt:i4>
+        <vt:i4>318</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>196695</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>318</vt:i4>
+        <vt:i4>315</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4980826</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>315</vt:i4>
+        <vt:i4>1572938</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>312</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/5017/1828/3838/Clerkship-Absence-Policy.pdf</vt:lpwstr>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4980826</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>312</vt:i4>
+        <vt:i4>1114230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>309</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/5017/1828/3838/Clerkship-Absence-Policy.pdf</vt:lpwstr>
+        <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1114230</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>309</vt:i4>
+        <vt:i4>306</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
+        <vt:lpwstr>mailto:com.clerkship@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>2031724</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>303</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:enright4@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687089</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>300</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>1179692</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>306</vt:i4>
+        <vt:i4>297</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:oldss@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1179692</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>303</vt:i4>
+        <vt:i4>294</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:oldss@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1114230</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>300</vt:i4>
+        <vt:i4>6684730</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>291</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:com.clerkship@msu.edu</vt:lpwstr>
+        <vt:lpwstr>https://apgo.benchprep.com/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2031724</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>297</vt:i4>
+        <vt:i4>1179692</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>288</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:enright4@msu.edu</vt:lpwstr>
+        <vt:lpwstr>mailto:oldss@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2687089</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>294</vt:i4>
+        <vt:i4>3866741</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>285</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship</vt:lpwstr>
+        <vt:lpwstr>https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=2693&amp;rotationId=0</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>4653073</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>282</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.truelearn.com/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5570570</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>279</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ama-assn.org/residents-students/usmle?matchtype=b&amp;network=g&amp;device=c&amp;adposition=1t2&amp;keyword=%2Busmle&amp;utm_effort=GG0001&amp;gclid=EAIaIQobChMIs9nX1fCH4wIVkIrICh07owwfEAAYAiAAEgIM2vD_BwE</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014704</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>276</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.nbome.org/assessments/comat/clinical-subject-exams/comat-clinical-surgery/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5832792</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>273</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookid=3431</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4390937</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>267</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://libguides.lib.msu.edu/lgbthealth</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>s-lg-box-19216885</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507397</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>264</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://catalog.lib.msu.edu/Record/hlm.ebs25791009e?sid=85044692</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4259908</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>../../../CA Syllabi Dropbox/2025-2026/OSS Syllabi/Berek and Novak%27s Gynecology</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179657</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>258</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://catalog.lib.msu.edu/Record/hlm.ebs102509579e</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687097</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>255</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ezproxy.msu.edu/login?url=https://www.taylorfrancis.com/books/9781003284116</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703967</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>252</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20210028108</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6488190</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://ezproxy.msu.edu/login?url=https://accessmedicine.mhmedical.com/book.aspx?bookid=2977</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20170042076</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3080313</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>243</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20120069153</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3735672</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>240</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://libguides.lib.msu.edu/medicalebooks</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031639</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>237</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://ezproxy.msu.edu/login?url=https://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20160040871</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7602225</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=3271</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769536</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>231</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://d2l.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587590</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>228</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://com.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3080225</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>225</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418719&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5701659</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>222</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?bookId=3271&amp;sectionId=256414950&amp;resultClick=1&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687018</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>219</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419164&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2818095</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419949&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621482</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>213</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419570&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2752559</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>210</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419858&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014693</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>207</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419812&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2883627</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>204</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://app.asccp.org/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2490409</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>201</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419690&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687022</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>198</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256419061&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2490407</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>195</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418981&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2752548</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>192</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418843&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014703</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>189</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418404&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3080239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418313&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687023</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>183</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417888&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2228262</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>180</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417831&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097193</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>177</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417610&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621482</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>174</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417297&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2490413</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>171</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417173&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687021</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>168</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417082&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2490401</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416967&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2490413</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256417173&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687017</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>159</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416791&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293802</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>156</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416732&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687022</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>153</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416594&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097193</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>150</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416503&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424878</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>147</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416657&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359336</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>144</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416443&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2228266</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>141</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416227&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359340</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>138</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256416340&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2555942</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415940&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2228257</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>132</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415816&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2228257</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>129</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415816&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2228271</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>126</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415414&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424878</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>123</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256415263&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014694</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256418900&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2228261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>117</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://clerkship-lwwhealthlibrary-com.proxy1.cl.msu.edu/content.aspx?sectionid=256414802&amp;bookid=3271&amp;rotationId=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65632</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>114</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162769</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>111</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark35</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162769</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark34</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162769</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>105</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark33</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162769</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark32</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162769</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>99</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark31</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162769</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark30</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark29</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>90</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark28</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>87</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark27</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark26</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark25</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark24</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark23</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>72</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark22</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>69</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark21</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>66</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark20</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293841</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>63</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark19</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293841</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>60</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark18</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293841</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>57</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark17</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293841</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>54</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark15</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293841</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>51</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark14</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293841</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>48</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark13</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293841</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark12</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293841</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark11</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293841</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark10</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2818129</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark9</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2752593</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark8</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424913</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark7</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359377</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2555985</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark5</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2490449</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark4</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162769</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark3</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293841</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2228305</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_bookmark0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>1179692</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>291</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:oldss@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1179692</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>288</vt:i4>
+        <vt:i4>2949212</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:oldss@msu.edu</vt:lpwstr>
+        <vt:lpwstr>mailto:moyrbr1@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3866741</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>285</vt:i4>
+        <vt:i4>1835051</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=2693&amp;rotationId=0</vt:lpwstr>
-[...1690 lines deleted...]
-      <vt:variant>
         <vt:lpwstr>mailto:boes@msu.edu</vt:lpwstr>
-      </vt:variant>
-[...178 lines deleted...]
-        <vt:lpwstr>mailto:oldss@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-07-31T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 20 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2024-08-19T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Order">
+    <vt:r8>122900</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>