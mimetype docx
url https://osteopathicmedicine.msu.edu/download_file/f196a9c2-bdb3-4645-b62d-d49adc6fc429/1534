--- v0 (2026-01-05)
+++ v1 (2026-10-11)
@@ -51,51 +51,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -266,79 +266,88 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MARY HUGHES, </w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>D.O.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37564273" w14:textId="77777777" w:rsidR="00F90C21" w:rsidRPr="001613D1" w:rsidRDefault="00F90C21" w:rsidP="00F90C21">
+    <w:p w14:paraId="37564273" w14:textId="0E9BF350" w:rsidR="00F90C21" w:rsidRPr="001613D1" w:rsidRDefault="00F90C21" w:rsidP="00F90C21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>CHAIRPERSON</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007C5207">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>, INSTRUCTOR OF RECORD AND COURSE DIRECTOR</w:t>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INSTRUCTOR OF RECORD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="034006B4" w14:textId="77777777" w:rsidR="00F90C21" w:rsidRPr="001613D1" w:rsidRDefault="00F90C21" w:rsidP="00F90C21">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00996FEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>hughesm@msu.edu</w:t>
         </w:r>
@@ -369,172 +378,172 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DAVID MINTER</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>, D.O.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3161C890" w14:textId="77777777" w:rsidR="00F90C21" w:rsidRPr="001613D1" w:rsidRDefault="00F90C21" w:rsidP="00F90C21">
+    <w:p w14:paraId="3161C890" w14:textId="3533938A" w:rsidR="00F90C21" w:rsidRPr="001613D1" w:rsidRDefault="00F90C21" w:rsidP="00F90C21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>FACULTY EDITOR AND CONTENT EXPERT</w:t>
+        <w:t>CONTENT EXPERT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B45A8EF" w14:textId="0F57FC14" w:rsidR="009C5AD9" w:rsidRPr="001613D1" w:rsidRDefault="00F90C21" w:rsidP="00F90C21">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00996FEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>minterda@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="0E38E637" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="38E7403C" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00793E57" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="003A50E8">
+      <w:r w:rsidR="00FF1B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00793E57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="003A50E8">
+      <w:r w:rsidR="00FF1B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -697,51 +706,51 @@
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00996FEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>Stonest@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="006B6394" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="459C0454" w:rsidR="00E405FF" w:rsidRPr="006B6394" w:rsidRDefault="00E405FF" w:rsidP="70FB6F6B">
+    <w:p w14:paraId="7CF99B53" w14:textId="3B013E44" w:rsidR="00E405FF" w:rsidRPr="006B6394" w:rsidRDefault="00E405FF" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -765,51 +774,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00681FE1" w:rsidRPr="006B6394">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6394">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -825,2688 +856,2750 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C24454" w14:textId="19589D3C" w:rsidR="00AB3CF8" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="18615BF9" w14:textId="28ECC652" w:rsidR="009B545D" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc213841681" w:history="1">
-        <w:r w:rsidR="00AB3CF8" w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491326" w:history="1">
+        <w:r w:rsidR="009B545D" w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00AB3CF8">
+        <w:r w:rsidR="009B545D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AB3CF8">
+        <w:r w:rsidR="009B545D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AB3CF8">
+        <w:r w:rsidR="009B545D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841681 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00AB3CF8">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491326 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="009B545D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AB3CF8">
+        <w:r w:rsidR="009B545D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AB3CF8">
+        <w:r w:rsidR="009B545D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00AB3CF8">
+        <w:r w:rsidR="009B545D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65C40A5A" w14:textId="68FC0D55" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="6A1215A1" w14:textId="5391D894" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841682" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491327" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>High Pass Requirements*</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841682 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491327 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CCE159C" w14:textId="35A82E41" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="52D4A7D7" w14:textId="1FD041B8" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841683" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491328" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>HONORS Requirements*</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841683 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491328 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="791FBF43" w14:textId="2571C923" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="4337C197" w14:textId="2EDD7899" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841684" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491329" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841684 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491329 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51F95304" w14:textId="5B052B3E" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="4D0A9991" w14:textId="194764C2" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841685" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491330" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841685 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491330 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64F2AD06" w14:textId="09A4543C" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8" w:rsidP="00AB3CF8">
+    <w:p w14:paraId="2AB2361B" w14:textId="580FF0B5" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841686" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491331" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841686 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491331 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CE4A096" w14:textId="53D28461" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="11D268E7" w14:textId="62384808" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841687" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491332" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841687 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491332 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79F1796C" w14:textId="6CC01145" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="500F1725" w14:textId="6D329DB4" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841688" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491333" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841688 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491333 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FCC29C2" w14:textId="7E5D936E" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="6DF7CD3E" w14:textId="25569231" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841689" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491334" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841689 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491334 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="166AC554" w14:textId="760566A1" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="5689A574" w14:textId="16C953AE" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841690" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491335" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841690 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491335 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1920F6CB" w14:textId="5F292934" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="799D3C90" w14:textId="2D816488" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841691" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491336" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841691 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491336 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20A883F8" w14:textId="4D77032B" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="20294FF5" w14:textId="41FD1991" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841692" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491337" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841692 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491337 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BDB79BC" w14:textId="23092DD5" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="6BED365A" w14:textId="6CAA898B" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841693" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491338" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841693 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491338 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DDA2DCA" w14:textId="21C62F43" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="064B1E6C" w14:textId="68F4BC3A" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841694" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491339" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841694 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491339 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="261B680A" w14:textId="6C509D03" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="0ADAD54D" w14:textId="034C6DF6" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841695" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491340" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841695 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491340 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04731051" w14:textId="0E71D8B1" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="0835AA11" w14:textId="2EDAEBB4" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841696" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491341" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841696 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491341 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D45AE3E" w14:textId="1E0BD67A" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="0DC9FF68" w14:textId="1ECB23EC" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841697" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491342" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS OF CARE FAMILY CONFERENCE LOG</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841697 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491342 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="053A70EB" w14:textId="2D466BCC" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="1957F939" w14:textId="61219464" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841698" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491343" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MID ROTATION FEEDBACK FORM</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841698 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491343 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E0AAC88" w14:textId="5F40985C" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="5F00BB46" w14:textId="12DC8F88" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841699" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491344" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>QUIZZES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841699 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491344 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A89A9FB" w14:textId="2605AA3B" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="3A1D55C8" w14:textId="387C51A6" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841700" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491345" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMAT EXAM INFORMATION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841700 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491345 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E4AF473" w14:textId="47AAF972" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="12709BF9" w14:textId="20CE937F" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841701" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491346" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SHIFT SCHEDULE</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841701 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491346 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C90B9B1" w14:textId="61E772FB" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="051C496C" w14:textId="1FAF557B" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841702" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491347" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841702 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491347 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="373093F1" w14:textId="473E15EF" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8" w:rsidP="00AB3CF8">
+    <w:p w14:paraId="29395CEC" w14:textId="55EF5E7E" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841703" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491348" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841703 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491348 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DA859D1" w14:textId="4251B506" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8" w:rsidP="00AB3CF8">
+    <w:p w14:paraId="18AE956A" w14:textId="7E1D5D34" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841704" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491349" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841704 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491349 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E8A9BE4" w14:textId="189DA21C" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8" w:rsidP="00AB3CF8">
+    <w:p w14:paraId="7CA6C883" w14:textId="1EB91FFC" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841705" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491350" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841705 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491350 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="468B420F" w14:textId="189E7BCF" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="256754F5" w14:textId="671560AB" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841706" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491351" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841706 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491351 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6772172F" w14:textId="054DC514" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="08330F27" w14:textId="07DDCC1E" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841707" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491352" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841707 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491352 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EF048D5" w14:textId="49B5CFCF" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="29D8FDF9" w14:textId="1F3122EB" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841708" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491353" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841708 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491353 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0326D64B" w14:textId="01423371" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8" w:rsidP="00AB3CF8">
+    <w:p w14:paraId="0493F2C8" w14:textId="3DBC3F70" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841709" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491354" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841709 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491354 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03F7B698" w14:textId="1297B6CD" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="3AD59469" w14:textId="50806F5C" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841710" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491355" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841710 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491355 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5124934D" w14:textId="1CE1AEAD" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="2EAB4B00" w14:textId="4021F59D" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841711" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491356" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841711 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491356 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0333D6A5" w14:textId="69624D01" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="7C690415" w14:textId="171E09CE" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841712" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491357" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="006F3B3F">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841712 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491357 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76BE2EC9" w14:textId="5BB9E76E" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="63CE8599" w14:textId="7EC9C797" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841713" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491358" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841713 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491358 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7915D3B9" w14:textId="584B9963" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="04E8350C" w14:textId="3C226583" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841714" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491359" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841714 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491359 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="556856F8" w14:textId="60F8184E" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="5B47C781" w14:textId="3B1813AA" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841715" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491360" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841715 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491360 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EDD3E30" w14:textId="1E2ACC9C" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="6BBD77E7" w14:textId="00BD37DB" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841716" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491361" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841716 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491361 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28A785F7" w14:textId="75BE129C" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="5EADC32A" w14:textId="086FEE41" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841717" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491362" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841717 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491362 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3DCB15FE" w14:textId="42C412FA" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8" w:rsidP="00AB3CF8">
-[...60 lines deleted...]
-    <w:p w14:paraId="33179322" w14:textId="5DA051FA" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="4B2511FA" w14:textId="1961C861" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841719" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491363" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841719 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491363 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>24</w:t>
+          <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A743B5F" w14:textId="7BB8ED8E" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="682F76FD" w14:textId="55A24F4E" w:rsidR="009B545D" w:rsidRDefault="009B545D">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234491364" w:history="1">
+        <w:r w:rsidRPr="008F5729">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491364 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>25</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7FF4B993" w14:textId="1CD48FA3" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841720" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491365" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841720 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491365 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="481671F2" w14:textId="769F5A36" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="6A802B4B" w14:textId="3F61D65D" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841721" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491366" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491366 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>25</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5209D5DB" w14:textId="180045BB" w:rsidR="009B545D" w:rsidRDefault="009B545D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234491367" w:history="1">
+        <w:r w:rsidRPr="008F5729">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841721 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491367 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>25</w:t>
+          <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="201E20DD" w14:textId="31248E1B" w:rsidR="00AB3CF8" w:rsidRDefault="00AB3CF8">
+    <w:p w14:paraId="5E5E04D4" w14:textId="096B3C7E" w:rsidR="009B545D" w:rsidRDefault="009B545D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841722" w:history="1">
-        <w:r w:rsidRPr="006F3B3F">
+      <w:hyperlink w:anchor="_Toc234491368" w:history="1">
+        <w:r w:rsidRPr="008F5729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213841722 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491368 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>26</w:t>
+          <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="3EDF90DB" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="57EC23CA" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -3561,51 +3654,51 @@
           <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FBE8D92" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRPr="00C40B5D" w:rsidRDefault="00CF31F9" w:rsidP="007C76A8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-576"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc213841681"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc234491326"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
@@ -3695,51 +3788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DDC7260" w14:textId="6E627739" w:rsidR="00086A8C" w:rsidRPr="7ACAF297" w:rsidRDefault="00AD058A" w:rsidP="00782174">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086A8C" w:rsidRPr="0057603C" w14:paraId="4302D76B" w14:textId="2EAC3C33" w:rsidTr="00AD058A">
+      <w:tr w:rsidR="00086A8C" w:rsidRPr="0057603C" w14:paraId="4302D76B" w14:textId="2EAC3C33" w:rsidTr="004740A3">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7681768B" w14:textId="746C4A4E" w:rsidR="00086A8C" w:rsidRDefault="00086A8C" w:rsidP="002A270E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3823,73 +3916,74 @@
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="032524D6" w14:textId="7395DDB6" w:rsidR="00086A8C" w:rsidRPr="00165CD1" w:rsidRDefault="00086A8C" w:rsidP="009D006F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Taken in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="208E4619" w14:textId="650C293B" w:rsidR="00086A8C" w:rsidRDefault="00AD058A" w:rsidP="00AD058A">
+          <w:p w14:paraId="208E4619" w14:textId="650C293B" w:rsidR="00086A8C" w:rsidRDefault="00AD058A" w:rsidP="004740A3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086A8C" w:rsidRPr="0057603C" w14:paraId="5EF14989" w14:textId="1A8A43E2" w:rsidTr="00AD058A">
+      <w:tr w:rsidR="00086A8C" w:rsidRPr="0057603C" w14:paraId="5EF14989" w14:textId="1A8A43E2" w:rsidTr="004740A3">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59633A8B" w14:textId="6C052A91" w:rsidR="00086A8C" w:rsidRDefault="00086A8C" w:rsidP="00B61591">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3961,73 +4055,74 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Taken in D2L </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EAC316E" w14:textId="77777777" w:rsidR="00086A8C" w:rsidRPr="00165CD1" w:rsidRDefault="00086A8C" w:rsidP="001C6795">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="455AE368" w14:textId="1E96B3F2" w:rsidR="00086A8C" w:rsidRDefault="00AD058A" w:rsidP="00AD058A">
+          <w:p w14:paraId="455AE368" w14:textId="1E96B3F2" w:rsidR="00086A8C" w:rsidRDefault="00AD058A" w:rsidP="004740A3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086A8C" w:rsidRPr="0057603C" w14:paraId="39241D1D" w14:textId="7511C87F" w:rsidTr="00AD058A">
+      <w:tr w:rsidR="00086A8C" w:rsidRPr="0057603C" w14:paraId="39241D1D" w14:textId="7511C87F" w:rsidTr="004740A3">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1975F012" w14:textId="403876D2" w:rsidR="00086A8C" w:rsidRDefault="00086A8C" w:rsidP="00787F9A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4067,73 +4162,74 @@
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D4347BF" w14:textId="055ECD81" w:rsidR="00086A8C" w:rsidRPr="00165CD1" w:rsidRDefault="00086A8C" w:rsidP="00DB5415">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Taken in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4645AF11" w14:textId="168219E4" w:rsidR="00086A8C" w:rsidRDefault="00AD058A" w:rsidP="00AD058A">
+          <w:p w14:paraId="4645AF11" w14:textId="168219E4" w:rsidR="00086A8C" w:rsidRDefault="00AD058A" w:rsidP="004740A3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086A8C" w:rsidRPr="0057603C" w14:paraId="2883C85B" w14:textId="377E25C9" w:rsidTr="00AD058A">
+      <w:tr w:rsidR="00086A8C" w:rsidRPr="0057603C" w14:paraId="2883C85B" w14:textId="377E25C9" w:rsidTr="004740A3">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D69438A" w14:textId="77777777" w:rsidR="00086A8C" w:rsidRDefault="00086A8C" w:rsidP="006903AB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4195,73 +4291,74 @@
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4340D04C" w14:textId="4DABE569" w:rsidR="00086A8C" w:rsidRPr="00165CD1" w:rsidRDefault="00086A8C" w:rsidP="006903AB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Taken in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D7C5998" w14:textId="1828048A" w:rsidR="00086A8C" w:rsidRDefault="00AD058A" w:rsidP="00AD058A">
+          <w:p w14:paraId="7D7C5998" w14:textId="1828048A" w:rsidR="00086A8C" w:rsidRDefault="00AD058A" w:rsidP="004740A3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086A8C" w:rsidRPr="0057603C" w14:paraId="2068EBE1" w14:textId="40F610C5" w:rsidTr="00AD058A">
+      <w:tr w:rsidR="00086A8C" w:rsidRPr="0057603C" w14:paraId="2068EBE1" w14:textId="40F610C5" w:rsidTr="004740A3">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B5EBB3F" w14:textId="65DF72A5" w:rsidR="00086A8C" w:rsidRPr="00165CD1" w:rsidRDefault="00086A8C" w:rsidP="00D04B9D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
@@ -4281,75 +4378,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C4223EC" w14:textId="483E21E5" w:rsidR="00086A8C" w:rsidRPr="00165CD1" w:rsidRDefault="00086A8C" w:rsidP="00D04B9D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submitted into Dropbox in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AEE1A20" w14:textId="5242EB43" w:rsidR="00086A8C" w:rsidRPr="001A497B" w:rsidRDefault="00AD058A" w:rsidP="00AD058A">
+          <w:p w14:paraId="3AEE1A20" w14:textId="5242EB43" w:rsidR="00086A8C" w:rsidRPr="001A497B" w:rsidRDefault="00AD058A" w:rsidP="004740A3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086A8C" w:rsidRPr="0057603C" w14:paraId="15DAA63D" w14:textId="5BEC6F0B" w:rsidTr="00AD058A">
+      <w:tr w:rsidR="00086A8C" w:rsidRPr="0057603C" w14:paraId="15DAA63D" w14:textId="5BEC6F0B" w:rsidTr="004740A3">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="585B9B5D" w14:textId="0009A88D" w:rsidR="00086A8C" w:rsidRPr="00165CD1" w:rsidRDefault="00086A8C" w:rsidP="00A60905">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B7CF3">
@@ -4498,73 +4596,74 @@
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D64248A" w14:textId="0D93E2EC" w:rsidR="00086A8C" w:rsidRPr="00165CD1" w:rsidRDefault="00086A8C" w:rsidP="00A60905">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submitted into Dropbox in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="186CEDD0" w14:textId="6C484DF7" w:rsidR="00086A8C" w:rsidRDefault="00AD058A" w:rsidP="00AD058A">
+          <w:p w14:paraId="186CEDD0" w14:textId="6C484DF7" w:rsidR="00086A8C" w:rsidRDefault="00AD058A" w:rsidP="004740A3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086A8C" w:rsidRPr="0057603C" w14:paraId="74D921DF" w14:textId="46B752C7" w:rsidTr="00AD058A">
+      <w:tr w:rsidR="00086A8C" w:rsidRPr="0057603C" w14:paraId="74D921DF" w14:textId="46B752C7" w:rsidTr="004740A3">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="035C321C" w14:textId="114C2D2E" w:rsidR="00086A8C" w:rsidRPr="00165CD1" w:rsidRDefault="00086A8C" w:rsidP="00D8416C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4582,73 +4681,74 @@
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02FB1173" w14:textId="326DF070" w:rsidR="00086A8C" w:rsidRPr="00165CD1" w:rsidRDefault="00086A8C" w:rsidP="00D8416C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01EF6640" w14:textId="2CE3FAC3" w:rsidR="00086A8C" w:rsidRDefault="00AD058A" w:rsidP="00AD058A">
+          <w:p w14:paraId="01EF6640" w14:textId="2CE3FAC3" w:rsidR="00086A8C" w:rsidRDefault="00AD058A" w:rsidP="004740A3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086A8C" w:rsidRPr="0057603C" w14:paraId="25F6731C" w14:textId="2EF8C648" w:rsidTr="00AD058A">
+      <w:tr w:rsidR="00086A8C" w:rsidRPr="0057603C" w14:paraId="25F6731C" w14:textId="2EF8C648" w:rsidTr="004740A3">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="554F9797" w14:textId="2F3AE54C" w:rsidR="00086A8C" w:rsidRPr="00165CD1" w:rsidRDefault="00086A8C" w:rsidP="00724B26">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4726,75 +4826,76 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>OME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18DB8C87" w14:textId="4117D266" w:rsidR="00086A8C" w:rsidRDefault="00AD058A" w:rsidP="00AD058A">
+          <w:p w14:paraId="18DB8C87" w14:textId="4117D266" w:rsidR="00086A8C" w:rsidRDefault="00AD058A" w:rsidP="004740A3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086A8C" w:rsidRPr="0057603C" w14:paraId="2BB10BDF" w14:textId="34F06EC8" w:rsidTr="00AD058A">
+      <w:tr w:rsidR="00086A8C" w:rsidRPr="0057603C" w14:paraId="2BB10BDF" w14:textId="34F06EC8" w:rsidTr="004740A3">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13141848" w14:textId="77777777" w:rsidR="00086A8C" w:rsidRPr="00165CD1" w:rsidRDefault="00086A8C" w:rsidP="00724B26">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
@@ -4813,73 +4914,74 @@
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04F45016" w14:textId="77777777" w:rsidR="00086A8C" w:rsidRPr="00165CD1" w:rsidRDefault="00086A8C" w:rsidP="00724B26">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06D6AF06" w14:textId="49EF5870" w:rsidR="00086A8C" w:rsidRPr="00165CD1" w:rsidRDefault="00AD058A" w:rsidP="00AD058A">
+          <w:p w14:paraId="06D6AF06" w14:textId="49EF5870" w:rsidR="00086A8C" w:rsidRPr="00165CD1" w:rsidRDefault="00AD058A" w:rsidP="004740A3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086A8C" w:rsidRPr="00C40B5D" w14:paraId="46513F36" w14:textId="1854D938" w:rsidTr="00AD058A">
+      <w:tr w:rsidR="00086A8C" w:rsidRPr="00C40B5D" w14:paraId="46513F36" w14:textId="1854D938" w:rsidTr="004740A3">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42214679" w14:textId="77777777" w:rsidR="00086A8C" w:rsidRPr="00165CD1" w:rsidRDefault="00086A8C" w:rsidP="00724B26">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
@@ -4916,115 +5018,136 @@
             </w:r>
             <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1DEDCC" w14:textId="7E20A22A" w:rsidR="00086A8C" w:rsidRPr="00165CD1" w:rsidRDefault="00AD058A" w:rsidP="00AD058A">
+          <w:p w14:paraId="0A1DEDCC" w14:textId="7E20A22A" w:rsidR="00086A8C" w:rsidRPr="00165CD1" w:rsidRDefault="00AD058A" w:rsidP="004740A3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0CA01DFC" w14:textId="77777777" w:rsidR="00AD2D8E" w:rsidRDefault="00AD2D8E" w:rsidP="00E77B70">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36B8BF55" w14:textId="77777777" w:rsidR="002E243A" w:rsidRDefault="002E243A" w:rsidP="00E77B70">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5377E63E" w14:textId="77777777" w:rsidR="00AD2D8E" w:rsidRPr="001A497B" w:rsidRDefault="00AD2D8E" w:rsidP="007C76A8">
+    <w:p w14:paraId="4C3ED885" w14:textId="77777777" w:rsidR="00772619" w:rsidRDefault="00772619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc173322037"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc195010168"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5377E63E" w14:textId="433E6894" w:rsidR="00AD2D8E" w:rsidRPr="001A497B" w:rsidRDefault="00AD2D8E" w:rsidP="007C76A8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-576"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc173322037"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Toc213841682"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc234491327"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>High Pass Requirements*</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="6449E1A0" w14:textId="2B54367B" w:rsidR="00AD2D8E" w:rsidRPr="001076A1" w:rsidRDefault="00AD2D8E" w:rsidP="007C76A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-576"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>* NOTE these are in addition to other requirements as listed</w:t>
       </w:r>
@@ -5143,51 +5266,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AD5531C" w14:textId="14F22015" w:rsidR="00AD058A" w:rsidRPr="7ACAF297" w:rsidRDefault="005B7E3E" w:rsidP="00426897">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD058A" w:rsidRPr="0057603C" w14:paraId="10CF5343" w14:textId="13C1FD8F" w:rsidTr="00AD058A">
+      <w:tr w:rsidR="00AD058A" w:rsidRPr="0057603C" w14:paraId="10CF5343" w14:textId="13C1FD8F" w:rsidTr="00772619">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3477" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12D327C1" w14:textId="77777777" w:rsidR="00AD058A" w:rsidRPr="002C2F41" w:rsidRDefault="00AD058A" w:rsidP="00016F06">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -5373,146 +5496,102 @@
               <w:t>Seizure Disorders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3199" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FC983BB" w14:textId="3143C3CE" w:rsidR="00AD058A" w:rsidRPr="00AD058A" w:rsidRDefault="00AD058A" w:rsidP="00016F06">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD058A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Taken in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2674" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64BDF53E" w14:textId="77777777" w:rsidR="005B7E3E" w:rsidRDefault="005B7E3E" w:rsidP="00016F06">
-[...43 lines deleted...]
-          <w:p w14:paraId="1429190A" w14:textId="0887D9BB" w:rsidR="00AD058A" w:rsidRPr="00AD058A" w:rsidRDefault="005B7E3E" w:rsidP="005B7E3E">
+          <w:p w14:paraId="1429190A" w14:textId="0887D9BB" w:rsidR="00AD058A" w:rsidRPr="00AD058A" w:rsidRDefault="005B7E3E" w:rsidP="00772619">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39CB5778" w14:textId="5D55B65D" w:rsidR="002E243A" w:rsidRDefault="002E243A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CF9196F" w14:textId="77777777" w:rsidR="00AD2D8E" w:rsidRPr="001A497B" w:rsidRDefault="00AD2D8E" w:rsidP="007C76A8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc195010169"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc213841683"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc234491328"/>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ONORS</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Requirements*</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="5243950D" w14:textId="7974A6B9" w:rsidR="00AD2D8E" w:rsidRPr="00A73E8F" w:rsidRDefault="00AD2D8E" w:rsidP="007C76A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
@@ -5646,51 +5725,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2819" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7155C8C5" w14:textId="5976B290" w:rsidR="005B7E3E" w:rsidRPr="7ACAF297" w:rsidRDefault="005B7E3E" w:rsidP="00426897">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B7E3E" w:rsidRPr="0057603C" w14:paraId="7329BFC2" w14:textId="19EC0B96" w:rsidTr="005B7E3E">
+      <w:tr w:rsidR="005B7E3E" w:rsidRPr="0057603C" w14:paraId="7329BFC2" w14:textId="19EC0B96" w:rsidTr="00772619">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08526538" w14:textId="37306240" w:rsidR="005B7E3E" w:rsidRPr="00FF6CF3" w:rsidRDefault="005B7E3E" w:rsidP="00FF6CF3">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00253442">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete </w:t>
@@ -5878,423 +5957,435 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FBD7B24" w14:textId="6D74F066" w:rsidR="005B7E3E" w:rsidRPr="00FF6CF3" w:rsidRDefault="005B7E3E" w:rsidP="00FF6CF3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF6CF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Taken in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2819" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42F1FDDB" w14:textId="77777777" w:rsidR="005B7E3E" w:rsidRDefault="005B7E3E" w:rsidP="00FF6CF3">
-[...54 lines deleted...]
-          <w:p w14:paraId="0F854506" w14:textId="7EE5F408" w:rsidR="005B7E3E" w:rsidRPr="00FF6CF3" w:rsidRDefault="005B7E3E" w:rsidP="005B7E3E">
+          <w:p w14:paraId="0F854506" w14:textId="7EE5F408" w:rsidR="005B7E3E" w:rsidRPr="00FF6CF3" w:rsidRDefault="005B7E3E" w:rsidP="00772619">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="729DB34A" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRDefault="00CF31F9" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="2250035C" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc213841684"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc234491329"/>
       <w:r w:rsidRPr="0061495F">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="788673C6" w14:textId="77777777" w:rsidR="002F63EC" w:rsidRDefault="002F63EC" w:rsidP="000F56D3">
+    <w:p w14:paraId="788673C6" w14:textId="235E127A" w:rsidR="002F63EC" w:rsidRDefault="002F63EC" w:rsidP="000F56D3">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Welcome to IM 660 Sub-I clerkship, which is one of the two or three core Internal Medicine (IM) rotations you will complete successfully during your clerkship years. Our internal medicine team has collaborated to offer selected topics in IM for your study through a series of two or three required clerkship rotations - IM 650 (inpatient IM rotation #1) and IM 660 (sub- internship or Sub-I inpatient IM #2). Students will also </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Int_tAen34vN"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>participate</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in a primary care core rotation in year 3 of the clerkship year; IM 658 may be scheduled as that primary care core rotation. IM 650 must occur before IM 660 and is highly recommended, but not essential that IM 658 occur before IM </w:t>
+        <w:t xml:space="preserve"> in a primary care core rotation in year 3 of the clerkship year; IM 658 may be scheduled as that primary care core rotation. IM 650 must occur before IM 660 and is highly recommended, but </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1D7B" w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>it is not</w:t>
       </w:r>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">660. IM 660 should be completed after IM 650 and should NOT occur prior to the 4th month of the third year to allow adequate exposure to inpatient medicine for the medical student. </w:t>
+        <w:t xml:space="preserve"> essential that IM 658 occur before IM 660. IM 660 should be completed after IM 650 and should NOT occur prior to the 4th month of the third year to allow adequate exposure to inpatient medicine for the medical student. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA7CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>It is intended to be an advanced rotation involving patients in intensive care units, with higher expectations of the student for performance</w:t>
       </w:r>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="591474A1" w14:textId="77777777" w:rsidR="002F63EC" w:rsidRDefault="002F63EC" w:rsidP="000F56D3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591474A1" w14:textId="512BB946" w:rsidR="002F63EC" w:rsidRDefault="002F63EC" w:rsidP="000F56D3">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">MSUCOM has developed a model medical curriculum that provides an academic environment within the base hospitals. The internal medicine faculty are passionate about medicine and medical education. This rotation is a balance of clinical encounters, didactic sessions and reading assignments. This blend will provide you with a solid foundation in your approach to internal medicine. The more interest you demonstrate in learning, the more teaching you will receive. By completing the two or three internal medicine rotations you will be able to achieve the objectives that will be covered in internal medicine. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="00CB2E84" w14:textId="77777777" w:rsidR="002F63EC" w:rsidRDefault="002F63EC" w:rsidP="000F56D3">
+        <w:t>MSUCOM has developed a model medical curriculum that provides an academic environment within the base hospitals. The internal medicine faculty are passionate about medicine and medical education. This rotation is a balance of clinical encounters, didactic sessions and reading assignments. This blend will provide you with a solid foundation in your approach to internal medicine. The more interest you demonstrate in learning, the more teaching you will receive. By completing the two or three internal medicine rotations you will be able to achieve the objectives that will be covered in internal medicine.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CB2E84" w14:textId="35E5C87F" w:rsidR="002F63EC" w:rsidRDefault="002F63EC" w:rsidP="000F56D3">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">You will find included in this syllabus valuable information needed to matriculate through your four week Sub-I rotation. (Sub-I </w:t>
+        <w:t xml:space="preserve">You will find included in this syllabus valuable information needed to matriculate through your </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1D7B" w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>four-week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sub-I rotation. (Sub-I </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Int_XU8T0tZF"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>stands</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Sub-internship and implies greater responsibility and expectations). During the third year, sub-I students will rotate as a part of the medical team at their designated hospital. The students will work primarily with the preceptor and with intern/resident physicians when applicable as part of the team caring for patients. Students will be expected to write history and </w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Int_rP5jyFbE"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>physicals</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on new admits and daily progress notes. Medical students are expected to participate in direct patient care on the hospital floors, although final responsibility and decision-making rests with the attending physician. As a third year sub-I medical student more emphasis will be placed on student responsibility and your ability to manage complicated internal medicine patients. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="371972B8" w14:textId="0DC43242" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="002F63EC" w:rsidP="002F63EC">
+        <w:t xml:space="preserve"> on new admits and daily progress notes. Medical students are expected to participate in direct patient care on the hospital floors, although final responsibility and decision-making rests with the attending physician. As a third year sub-I medical student more emphasis will be placed on student responsibility and your ability to manage complicated internal medicine patients.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371972B8" w14:textId="7EC3C816" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="002F63EC" w:rsidP="002F63EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Students are required to attend daily didactics that may include morning reports, noon conferences, faculty grand rounds, resident grand rounds, hematology rounds, cardiology rounds and faculty lectures. In addition to in hospital requirements medical students will complete a series of modules and assignments designed to broaden their scope of internal medicine and prepare for exams. These modules/reading assignments will require about four hours per week outside of regular clinical rotations. Attendance and punctuality during all aspects of clinical clerkships are expected and considered an important part of a student’s evaluation. Students, like house staff, are expected to fulfill their educational responsibilities and their patient care responsibilities.</w:t>
+        <w:t xml:space="preserve">Students are required to attend daily didactics that may include morning reports, noon conferences, faculty grand rounds, resident grand rounds, hematology rounds, cardiology </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2100" w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rounds,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and faculty lectures. In addition </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1D7B" w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hospital requirements medical students will complete a series of modules and assignments designed to broaden their scope of internal medicine and prepare for exams. These modules/reading assignments will require about four hours per week outside of regular clinical rotations. Attendance and punctuality during all aspects of clinical clerkships are expected and considered an important part of a student’s evaluation. Students, like house staff, are expected to fulfill their educational responsibilities and their patient care responsibilities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5C9B2D9B" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc213841685"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc234491330"/>
       <w:r>
         <w:t>COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="747C31DA" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc213841686"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc234491331"/>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nrollment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="4EE70069" w14:textId="77777777" w:rsidR="00B85647" w:rsidRPr="00C40B5D" w:rsidRDefault="00B85647" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F07ACEA" w14:textId="614857D4" w:rsidR="00B85647" w:rsidRDefault="00B85647" w:rsidP="006F4900">
+    <w:p w14:paraId="0F07ACEA" w14:textId="6775A7A1" w:rsidR="00B85647" w:rsidRDefault="00B85647" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Core rotations are scheduled by MSUCOM</w:t>
       </w:r>
       <w:r w:rsidR="00957DC3" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="66E12564" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Changes in core rotation schedul</w:t>
       </w:r>
       <w:r w:rsidR="171A9755" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="66E12564" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> are not permitted</w:t>
       </w:r>
       <w:r w:rsidR="7860DD61" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (exception-base hospital request due to preceptor scheduling issue).</w:t>
+        <w:t xml:space="preserve"> (exception</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD03AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7860DD61" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD03AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7860DD61" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>base hospital request due to preceptor scheduling issue).</w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34814EA5" w14:textId="77777777" w:rsidR="00B85647" w:rsidRPr="0050013B" w:rsidRDefault="00B85647" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050013B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>It is the responsibility of the student to ensure MSUCOM confirmation and enrollment prior to starting any course/rotation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB2EE46" w14:textId="4EE95746" w:rsidR="00B85647" w:rsidRPr="0050013B" w:rsidRDefault="00B85647" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule</w:t>
@@ -6312,154 +6403,153 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C3BF087" w14:textId="67C4066E" w:rsidR="70FB6F6B" w:rsidRDefault="70FB6F6B" w:rsidP="00B85647">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc213841687"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc234491332"/>
       <w:r w:rsidRPr="00C40B5D">
-        <w:lastRenderedPageBreak/>
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="42DAB0B7" w14:textId="77777777" w:rsidR="00E00985" w:rsidRDefault="00E00985" w:rsidP="00E00985">
+    <w:p w14:paraId="5ABA2F93" w14:textId="68E029CF" w:rsidR="00E00985" w:rsidRDefault="00E00985" w:rsidP="00E00985">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="51AE9D9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">During the internal medicine rotation, the student will be responsible for reviewing all content pertaining to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="51AE9D9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> topics and completing the corresponding quizzes. The content is meant to be a complete overview of a topic, with up-to-date medical information, which would prepare a PGYI to present on that topic to an attending; while also providing a framework for patient evaluation, work up, and treatment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABA2F93" w14:textId="77777777" w:rsidR="00E00985" w:rsidRDefault="00E00985" w:rsidP="00E00985">
+    <w:p w14:paraId="48ABC72E" w14:textId="77777777" w:rsidR="00AF1D7B" w:rsidRDefault="00AF1D7B" w:rsidP="00E00985">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="134F90E5" w14:textId="33C0051A" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00E00985" w:rsidP="00E00985">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="51AE9D9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Overall, the activities are meant to sharpen the student’s understanding of that topic, how it is approached, and application of that knowledge in a hospital setting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="635B8107" w:rsidR="0084162D" w:rsidRPr="0061495F" w:rsidRDefault="0084162D" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc213841688"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc234491333"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="00941F4E" w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="07B262FC" w:rsidR="00B848B6" w:rsidRPr="006E5F4E" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc213841689"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc234491334"/>
       <w:r w:rsidRPr="006E5F4E">
         <w:t>GOALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="4696C879" w:rsidRPr="006E5F4E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26642031" w14:textId="77777777" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="003B7C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The general goal of clerkship is to provide the environment needed for students to develop into knowledgeable and sympathetic physicians.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A33D1A3" w14:textId="77777777" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="003B7C55">
@@ -6590,214 +6680,224 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This clerkship will focus on development of intermediate-to-advanced physical examination skills (especially in the areas of cardiovascular, pulmonary, musculoskeletal, Nephrology and gastrointestinal diseases) pertinent to the clinical evaluation of adults presenting with medical problems in the inpatient settings. It will emphasize elicitation of physical findings pertinent to differential diagnosis and immediate clinical decision- making.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F87FC91" w14:textId="77777777" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="003B7C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EF111C2" w14:textId="77777777" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="006F4900">
+    <w:p w14:paraId="0EF111C2" w14:textId="37BF89BE" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">DIAGNOSTIC EVALUATION: Interpret data from laboratories and radiology demonstrating knowledge of pathophysiology and evidence from </w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="_Int_aUkvrC4A"/>
-      <w:r w:rsidRPr="489D867E">
+      <w:r w:rsidR="00AF1D7B" w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>the literature</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t>literature</w:t>
+      </w:r>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5142F31A" w14:textId="77777777" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="003B7C55">
+    <w:p w14:paraId="5142F31A" w14:textId="5CBC5A5F" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="003B7C55">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">This clerkship will emphasize interpretation of basic tests used in the evaluation of adult medical patients presenting with medical problems in inpatient and outpatient </w:t>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="_Int_HjmMqA7j"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidR="00A46B1A" w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>settings</w:t>
+      </w:r>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Principles of clinical epidemiology will be used to facilitate test interpretation, especially as they relate to determination of post-test probabilities and contribution of test results to differential diagnosis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10750C0F" w14:textId="77777777" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="003B7C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="755C463B" w14:textId="77777777" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>DIAGNOSIS: Articulate a cogent, prioritized differential diagnosis based on initial history and exam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FFF3AC5" w14:textId="77777777" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="003B7C55">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>A prime learning objective of this clerkship will be the formulation of a prioritized initial differential diagnosis based on the history and physical examination for common medical problems of adult patients presenting in inpatient settings. Differential diagnosis of common systemic, cardiac, pulmonary, gastrointestinal, renal, endocrine, metabolic, rheumatologic, neoplastic, and infectious disease problems will receive particular emphasis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D7E82CA" w14:textId="77777777" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="003B7C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="696C5686" w14:textId="77777777" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="006F4900">
+    <w:p w14:paraId="696C5686" w14:textId="7D283AC3" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">MANAGEMENT: Design a management strategy for life threatening acute, and chronic conditions demonstrating knowledge of pathophysiology and evidence from </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="489D867E">
+        <w:t xml:space="preserve">MANAGEMENT: Design a management strategy for life threatening </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46B1A" w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>the literature</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+        <w:t>acute</w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and chronic conditions demonstrating knowledge of pathophysiology and evidence from </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1D7B" w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>literature</w:t>
+      </w:r>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C403608" w14:textId="643EC24B" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="003B7C55">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This Core IM rotation will focus on basic management of the more critical medical problems of adults presenting to inpatient settings, with reference to the relevant pathophysiology and best scientific evidence. Please see the list of 21 content objectives for the IM clerkships.</w:t>
       </w:r>
@@ -6812,280 +6912,302 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A3F3A7D" w14:textId="77777777" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>PROCEDURES: Performing routine technical procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B3ABD1" w14:textId="77777777" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="003B7C55">
+    <w:p w14:paraId="76B3ABD1" w14:textId="7AB0E8C0" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="003B7C55">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Students will be taught the basic procedures used in inpatient care of adult medical patients, including procedure indications, contraindications, techniques, complications, and interpretation of any findings that result. Examples of procedures include: Evaluate one patient with in-hospital fall, and be able to discuss the relevant evaluation, review for anticoagulant use and discuss the necessity of brain imaging with your supervising physician; assist with the insertion of one arterial line or central line; arterial blood gas results interpretation and suggested management of results to restore homeostasis; and attendance at one Rapid Response Team event or Code Blue (cardiac arrest in house event) with performance of CPR if allowed..</w:t>
+        <w:t>Students will be taught the basic procedures used in inpatient care of adult medical patients, including procedure indications, contraindications, techniques, complications, and interpretation of any findings that result. Examples of procedures include: Evaluate one patient with in-hospital fall, and be able to discuss the relevant evaluation, review for anticoagulant use and discuss the necessity of brain imaging with your supervising physician; assist with the insertion of one arterial line or central line; arterial blood gas results interpretation and suggested management of results to restore homeostasis; and attendance at one Rapid Response Team event or Code Blue (cardiac arrest in house event) with performance of CPR if allowed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D36C08" w14:textId="77777777" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="003B7C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AE45987" w14:textId="77777777" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>COMMUNICATION: Presenting patient information concisely, accurately and in timely fashion to members of a health care team in a variety of settings and formats including verbally and in writing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="254B7C17" w14:textId="77777777" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="003B7C55">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This course will emphasize effective written and oral presentation of pertinent clinical information (including differential diagnosis, assessment, and plan) for the care of adult </w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="_Int_qHahSvv4"/>
+      <w:bookmarkStart w:id="17" w:name="_Int_qHahSvv4"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>patient</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Particular attention will be given to adapting the presentation to the issue at hand.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE4557F" w14:textId="77777777" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="003B7C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61B0CC7D" w14:textId="77777777" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CULTURAL COMPETENCE: Understanding of the disease with respect to the cultural, socioeconomic, gender and age-related context of the patient.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A1D211" w14:textId="77777777" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="003B7C55">
+    <w:p w14:paraId="56A1D211" w14:textId="4EC6A077" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="003B7C55">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Core IM will stress how doctor-patient relationship is influenced by a variety of factors. Special emphasis will be placed on conducting patient interviews with sensitivity towards cultural differences as well as </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="21" w:name="_Int_nlCaIV3C"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Core IM will stress how doctor-patient </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1D7B" w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>relationships are</w:t>
+      </w:r>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve"> influenced by a variety of factors. Special emphasis will be placed on conducting patient interviews with sensitivity towards cultural differences as well as </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="_Int_nlCaIV3C"/>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>impact</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> these may have on disease evaluation and management.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1904BD48" w14:textId="77777777" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="003B7C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65DE243B" w14:textId="77777777" w:rsidR="003B7C55" w:rsidRDefault="003B7C55" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>PROFESSIONALISM:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2587CDB4" w14:textId="40A44F22" w:rsidR="006630FF" w:rsidRPr="00D144C6" w:rsidRDefault="003B7C55" w:rsidP="00D144C6">
+    <w:p w14:paraId="2587CDB4" w14:textId="37B061AB" w:rsidR="006630FF" w:rsidRPr="00D144C6" w:rsidRDefault="003B7C55" w:rsidP="00D144C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">This rotation will emphasize aspects of professionalism related to interaction with </w:t>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="_Int_9ETdBKOa"/>
+      <w:r w:rsidR="00C93DDB" w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>patients</w:t>
+      </w:r>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>patient</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="22"/>
+        <w:t xml:space="preserve">, colleagues, and staff. Examples of professional behavior include being on time and prepared for rounds and didactic sessions, putting patients’ needs first and willingness to assist your colleagues and staff, ability to </w:t>
+      </w:r>
+      <w:r w:rsidR="00E63035" w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>self-</w:t>
+      </w:r>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>, colleagues, and staff. Examples of professional behavior include being on time and prepared for rounds and didactic sessions, putting patients’ needs first and willingness to assist your colleagues and staff, ability to self -assess, responsiveness to constructive criticism and time management skills.</w:t>
+        <w:t>assess, responsiveness to constructive criticism and time management skills.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="006B6394" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="006B6394" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc213841690"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc234491335"/>
       <w:r w:rsidRPr="006B6394">
         <w:t>OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="3C78A5F5" w14:textId="77777777" w:rsidR="00C1172C" w:rsidRDefault="00C1172C" w:rsidP="005042E4">
       <w:pPr>
         <w:ind w:left="432"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Overall Objectives:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B837673" w14:textId="77777777" w:rsidR="00C1172C" w:rsidRDefault="00C1172C" w:rsidP="00DC678E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
@@ -7197,55 +7319,55 @@
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1166"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Encourage the continued development of the student’s professional attitude and behavior.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="006B6394" w:rsidRDefault="009D3F69" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="486FCA96" w14:textId="08C59CEF" w:rsidR="002D4AE9" w:rsidRPr="006B6394" w:rsidRDefault="002D4AE9" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc213841691"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc234491336"/>
       <w:r w:rsidRPr="006B6394">
         <w:t>COMPETENCIES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="5A42171E" w14:textId="4B9718EB" w:rsidR="00FD7863" w:rsidRDefault="00FC4035" w:rsidP="00FD7863">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The AOA developed the Core Competencies</w:t>
       </w:r>
       <w:r w:rsidR="00FD7863" w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to represent seven defined areas. In 2012, the American Association of Colleges of Osteopathic Medicine developed a document to assist colleges in integrating these same core competencies into medical education at the medical student level. The following core competencies are addressed during the month of </w:t>
       </w:r>
       <w:r w:rsidR="00FD7863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7423,50 +7545,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Patient Care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21598705" w14:textId="77777777" w:rsidR="00FD7863" w:rsidRDefault="00FD7863" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Gather accurate data related to the patient encounter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="029D95C0" w14:textId="77777777" w:rsidR="00FD7863" w:rsidRDefault="00FD7863" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Develop a differential diagnosis appropriate to the context of the patient setting and findings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72868C70" w14:textId="77777777" w:rsidR="00FD7863" w:rsidRDefault="00FD7863" w:rsidP="006F4900">
       <w:pPr>
@@ -7524,51 +7647,50 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Documentation, case presentation, and team communication</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35B54198" w14:textId="77777777" w:rsidR="00FD7863" w:rsidRDefault="00FD7863" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Interpersonal and Communication Skills</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A2287B" w14:textId="77777777" w:rsidR="00FD7863" w:rsidRDefault="00FD7863" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Establish and maintain the physician-patient relationship.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F7BC5E" w14:textId="77777777" w:rsidR="00FD7863" w:rsidRDefault="00FD7863" w:rsidP="006F4900">
       <w:pPr>
@@ -7649,77 +7771,75 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate humanistic behavior, including respect, compassion, honesty, and trustworthiness.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="444927D6" w14:textId="77777777" w:rsidR="00FD7863" w:rsidRDefault="00FD7863" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate accountability to patients, society, and the profession, including the duty to act in response to the knowledge of professional behavior of others.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458A1B3A" w14:textId="77777777" w:rsidR="00FD7863" w:rsidRDefault="00FD7863" w:rsidP="006F4900">
+    <w:p w14:paraId="458A1B3A" w14:textId="06CD5B81" w:rsidR="00FD7863" w:rsidRDefault="00FD7863" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Attain milestones that indicate a commitment to excellence, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="_Int_Zj5vQeym"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidR="00A46B1A" w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>such as</w:t>
+      </w:r>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, for example, through ongoing professional development as evidence of a commitment to continuous learning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E435BC8" w14:textId="77777777" w:rsidR="00FD7863" w:rsidRDefault="00FD7863" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -7821,58 +7941,58 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494C6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Identify and utilize effective strategies for assessing patients.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc213841692"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc234491337"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="6036C472" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -7908,111 +8028,111 @@
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="004B0394">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc213841693"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc234491338"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="004B0394">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc213841694"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc234491339"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="004B0394">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DB84D24" w14:textId="576CF99C" w:rsidR="00AC6062" w:rsidRPr="004C6420" w:rsidRDefault="7943D736" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00815893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="00815893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00815893">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00815893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00815893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8073,50 +8193,51 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Core Internal Medicine Sub-Internship</w:t>
       </w:r>
       <w:r w:rsidR="00182619">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="004C6420">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
       <w:r w:rsidR="009A1109" w:rsidRPr="00182619">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If you encounter any issues accessing this D2L course, please email the CA (on the title page of this syllabus)</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="00182619">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="2B13021B" w:rsidRPr="00182619">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>It is your responsibility to make sure you have access to the course D2L page on the first day of the course.</w:t>
       </w:r>
       <w:r w:rsidR="004C6420">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
@@ -8135,158 +8256,187 @@
       </w:r>
       <w:r w:rsidR="004C6420">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="01CA160C" w14:textId="0ACB992F" w:rsidR="00AC6062" w:rsidRPr="00C875FF" w:rsidRDefault="00AC6062" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C875FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Access Medicine </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="00C875FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008239AD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C6420">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBAADCB" w14:textId="54B8626F" w:rsidR="00AC6062" w:rsidRPr="001A3ABD" w:rsidRDefault="00AC6062" w:rsidP="006F4900">
+    <w:p w14:paraId="6BBAADCB" w14:textId="1D895A63" w:rsidR="00AC6062" w:rsidRPr="001A3ABD" w:rsidRDefault="00AC6062" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="51AE9D9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Harrison's Principles of Internal Medicine 2</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>1st</w:t>
+      <w:r w:rsidR="00B70EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2nd</w:t>
       </w:r>
       <w:r w:rsidRPr="51AE9D9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition</w:t>
       </w:r>
       <w:r w:rsidR="00F77EE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001A3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="001A3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001A3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The bible of internal medicine. Long running book providing complex overview of topics that are applicable to every level of education. Can be overly complex when trying to quickly review a topic or answer clinical questions for a medical student.</w:t>
+        <w:t xml:space="preserve">The bible of internal medicine. Long running book </w:t>
+      </w:r>
+      <w:r w:rsidR="0078084D" w:rsidRPr="001A3ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>provides</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A3ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complex </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93B28" w:rsidRPr="001A3ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>overviews</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A3ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of topics that are applicable to every level of education. Can be overly complex when trying to quickly review a topic or answer clinical questions for a medical student.</w:t>
       </w:r>
       <w:r w:rsidR="001A3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="001A3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001A3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="001A3ABD">
+        <w:r w:rsidRPr="003C4F97">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=3095</w:t>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=</w:t>
+        </w:r>
+        <w:r w:rsidR="00B70EF7" w:rsidRPr="003C4F97">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>3541</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001A3ABD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B63364" w14:textId="20AA9F9C" w:rsidR="00E452A6" w:rsidRPr="00F04FA5" w:rsidRDefault="00E452A6" w:rsidP="002E5F72">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A9F6E97" w14:textId="20607859" w:rsidR="00711CE9" w:rsidRPr="00E452A6" w:rsidRDefault="00AC6062" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
@@ -8319,318 +8469,302 @@
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="004B0394">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="004B0394">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc213841695"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc234491340"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2E728A11" w14:textId="5B476B40" w:rsidR="008D0573" w:rsidRDefault="00432B27" w:rsidP="00432B27">
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="2E728A11" w14:textId="707375AF" w:rsidR="008D0573" w:rsidRDefault="00432B27" w:rsidP="00432B27">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D52C0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accessing the Electronic Resources Using MSU’s Library will provide many of these for free. </w:t>
+        <w:t xml:space="preserve">Accessing </w:t>
+      </w:r>
+      <w:r w:rsidR="0078084D" w:rsidRPr="00D52C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Electronic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Resources Using MSU’s Library will provide many of these for free. </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00661995">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://lib.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2FF54154" w14:textId="77777777" w:rsidR="00432B27" w:rsidRPr="00C40B5D" w:rsidRDefault="00432B27" w:rsidP="00432B27">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B2776EE" w14:textId="047448DD" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="00F911B9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional Resources/Convenient Apps - some are free through the web and some you will need to pay for if you would like access. Also check with your hospital library as to whether they have any </w:t>
       </w:r>
-      <w:bookmarkStart w:id="31" w:name="_Int_7XTZNFy1"/>
+      <w:bookmarkStart w:id="26" w:name="_Int_7XTZNFy1"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>available electronically</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for your use.</w:t>
       </w:r>
       <w:r w:rsidR="009C3034">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340A709D" w14:textId="743FBE09" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="006F4900">
+    <w:p w14:paraId="340A709D" w14:textId="4F7F70B3" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1224"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5334D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Dynamed- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00D14210">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www-dynamed-com.proxy1.cl.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007D3337">
-[...6 lines deleted...]
-    <w:p w14:paraId="0F8EFD19" w14:textId="1B92D872" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="006F4900">
+    </w:p>
+    <w:p w14:paraId="0F8EFD19" w14:textId="67135C1D" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1224"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5334D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">UpToDate – </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:tooltip="Access to UptoDate" w:history="1">
         <w:r w:rsidRPr="00B5334D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>http://www.uptodate.com/home</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B5334D">
-[...6 lines deleted...]
-    <w:p w14:paraId="7B905530" w14:textId="6B865066" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="006F4900">
+    </w:p>
+    <w:p w14:paraId="7B905530" w14:textId="6CC1C39C" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1224"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5334D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Epocrates - </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:tooltip="Access to Epocrates" w:history="1">
         <w:r w:rsidRPr="00B5334D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://online.epocrates.com/rxmain</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B5334D">
-[...6 lines deleted...]
-    <w:p w14:paraId="6B20F99D" w14:textId="26AE3984" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="006F4900">
+    </w:p>
+    <w:p w14:paraId="6B20F99D" w14:textId="607A3A45" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1224"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5334D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>PreOpEv</w:t>
       </w:r>
       <w:r w:rsidRPr="00B1340F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">al - </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00B1340F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://apps.apple.com/us/app/preop-eval/id374154834</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B1340F">
-[...6 lines deleted...]
-    <w:p w14:paraId="6B14DA84" w14:textId="69317354" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="006F4900">
+    </w:p>
+    <w:p w14:paraId="6B14DA84" w14:textId="4C1A59FC" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1224"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5334D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Sanford Guide - </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00B5334D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>http://www.sanfordguide.com/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B5334D">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="72475EEA" w14:textId="2405A835" w:rsidR="008D0573" w:rsidRPr="002619E1" w:rsidRDefault="008D0573" w:rsidP="002619E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1224"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5334D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ACP Doctors Doctor’s Dilemma - </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:tooltip="Access to ACP Doctors Dilema" w:history="1">
         <w:r w:rsidRPr="00B5334D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8746,176 +8880,176 @@
         <w:r w:rsidRPr="00266773">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www-clinicalkey-com.proxy1.cl.msu.edu/#!/browse/book/3-s2.0-C20201044902</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AB624F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63E31A35" w14:textId="77777777" w:rsidR="008B6D17" w:rsidRPr="00B5334D" w:rsidRDefault="008B6D17" w:rsidP="00CA1446">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51ECBD13" w14:textId="1A715C44" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="008B6D17">
+    <w:p w14:paraId="51ECBD13" w14:textId="5F27B8DD" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="008B6D17">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5334D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Current Medical Diagnosis &amp; Treatment 202</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BC29C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021E5AD9" w14:textId="0D9C681E" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="00CA1446">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Concise overviews of topics as well as approach to patient’s organized by system. The text focuses on practical application of knowledge and contains mixed media (videos, sound clips, etc.)</w:t>
+        <w:t xml:space="preserve">Concise overviews of topics as well as approach to patient’s organized by system. The text focuses on practical application of knowledge and contains mixed media (videos, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>sound clips, etc.)</w:t>
       </w:r>
       <w:r w:rsidR="009A043F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618FDB3F" w14:textId="3D0E6827" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="00B54759">
+    <w:p w14:paraId="618FDB3F" w14:textId="5204817A" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="00B54759">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5334D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidRPr="00117E54">
+        <w:r w:rsidR="002E21A7" w:rsidRPr="002E21A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookid=3495</w:t>
+          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookid=3594</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="009A043F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="66DAE45E" w14:textId="77777777" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="00F911B9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5334D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Symptom to Diagnosis: An Evidence-Based Guide, 4e</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7677CAE1" w14:textId="712F7B7C" w:rsidR="008D0573" w:rsidRDefault="008D0573" w:rsidP="00CA1446">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="51AE9D9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Cased based topics that walk a resident or medical student through the basic approach, differential diagnosis, and work up of various symptoms or clinical conditions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001E36E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CAF06AE" w14:textId="6CBE8552" w:rsidR="008D0573" w:rsidRDefault="008D0573" w:rsidP="00CA1446">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004148C9">
@@ -8952,66 +9086,72 @@
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A0459D" w14:textId="77777777" w:rsidR="008D0573" w:rsidRPr="004148C9" w:rsidRDefault="008D0573" w:rsidP="00F911B9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004148C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Differential Diagnosis of Common Complaints, 7th Edition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9B4A03" w14:textId="54659835" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="00CA1446">
+    <w:p w14:paraId="4C9B4A03" w14:textId="1C011A82" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="00943E52" w:rsidP="00CA1446">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="51AE9D9F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0573" w:rsidRPr="51AE9D9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Enhances differential diagnosis and approach to complaints</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D0573">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001E36E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C7334D8" w14:textId="26BB186C" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="00CA1446">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5334D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -9041,66 +9181,72 @@
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ABF47EA" w14:textId="77777777" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="00F911B9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5334D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Medical Secrets, 6th Edition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4736C92E" w14:textId="387F7611" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="00CA1446">
+    <w:p w14:paraId="4736C92E" w14:textId="4B38B00B" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="009D7D97" w:rsidP="00CA1446">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="51AE9D9F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0573" w:rsidRPr="51AE9D9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Bullet point and fact-based review by organ system</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D0573">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001E36E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD0B624" w14:textId="57B013C0" w:rsidR="008D0573" w:rsidRDefault="008D0573" w:rsidP="00CA1446">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5334D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -9154,66 +9300,72 @@
         </w:rPr>
         <w:t xml:space="preserve">Swartz </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5334D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Textbook of Physical Diagnosis, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ninth</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5334D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Edition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59142527" w14:textId="38FDFEFF" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="00CA1446">
+    <w:p w14:paraId="59142527" w14:textId="58C67D52" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="009D7D97" w:rsidP="00CA1446">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="51AE9D9F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0573" w:rsidRPr="51AE9D9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Review of physical exam skills</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D0573">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001E36E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74E2210E" w14:textId="4A3BCE9E" w:rsidR="008D0573" w:rsidRDefault="008D0573" w:rsidP="00CA1446">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -9241,178 +9393,215 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C133D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF2D1BC" w14:textId="70BC28C8" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="001E36E0" w:rsidP="00CA1446">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17650A4B" w14:textId="7106D207" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="046DB088">
+    <w:p w14:paraId="17650A4B" w14:textId="10647A75" w:rsidR="008D0573" w:rsidRPr="00B5334D" w:rsidRDefault="008D0573" w:rsidP="046DB088">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="046DB088">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The 5-minute clinical consult </w:t>
       </w:r>
       <w:r w:rsidR="002D74EC" w:rsidRPr="046DB088">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="002D74EC">
-[...6 lines deleted...]
-    <w:p w14:paraId="4CE4F5E0" w14:textId="5524535D" w:rsidR="0068598D" w:rsidRDefault="008D0573" w:rsidP="00356587">
+      <w:r w:rsidR="00A818C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE4F5E0" w14:textId="645D6473" w:rsidR="0068598D" w:rsidRDefault="00EB0AF7" w:rsidP="00356587">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="51AE9D9F">
-[...3 lines deleted...]
-        <w:t>Alphabetized, quick bullet point review of topics focused on application of medical knowledge</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0573" w:rsidRPr="51AE9D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alphabetized, quick bullet point review of topics focused on application of medical </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0573" w:rsidRPr="51AE9D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>knowledge</w:t>
       </w:r>
       <w:r w:rsidR="00FF7A67">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D0573">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00D274CE" w:rsidRPr="00D8705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Available at:  </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="002D74EC" w:rsidRPr="002D74EC">
+        <w:t>Avail</w:t>
+      </w:r>
+      <w:r w:rsidR="00D274CE" w:rsidRPr="00EB0AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">able at:  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:tooltip="https://oce-ovid-com.proxy2.cl.msu.edu/book?SerialCode=02275369" w:history="1"/>
+      <w:r w:rsidR="00436B9C" w:rsidRPr="00EB0AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidR="00436B9C" w:rsidRPr="00EB0AF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>https://oce-ovid-com.proxy2.cl.msu.edu/book?SerialCode=02275369</w:t>
+          <w:t>https://ezproxy.msu.edu/login?url=https://ovidsp.ovid.com/ovidweb.cgi?T=JS&amp;NEWS=n&amp;CSC=Y&amp;PAGE=booktext&amp;D=books&amp;AN=02276248$&amp;XPATH=/PG(0)&amp;EPUB=Y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="36463AC7" w14:textId="77777777" w:rsidR="009D28E6" w:rsidRPr="00B5334D" w:rsidRDefault="009D28E6" w:rsidP="00F911B9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5334D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>BMJ Best Practices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F49BDE8" w14:textId="4CD7AF96" w:rsidR="009D28E6" w:rsidRPr="00B5334D" w:rsidRDefault="009D28E6" w:rsidP="00CA1446">
+    <w:p w14:paraId="3F49BDE8" w14:textId="2E7D1F1B" w:rsidR="009D28E6" w:rsidRPr="00B5334D" w:rsidRDefault="00EB0AF7" w:rsidP="00CA1446">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="489D867E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D28E6" w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Helpful resource with concise overviews of topics as well as various procedural videos.</w:t>
       </w:r>
       <w:r w:rsidR="00FF7A67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B07506A" w14:textId="2AEA7CA9" w:rsidR="009D28E6" w:rsidRPr="00B5334D" w:rsidRDefault="009D28E6" w:rsidP="00FF7A67">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5334D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00B5334D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://bestpractice-bmj-com.proxy1.cl.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008B2406">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF7A67">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="32A4B1E6" w14:textId="77777777" w:rsidR="009D28E6" w:rsidRPr="00B5334D" w:rsidRDefault="009D28E6" w:rsidP="00F911B9">
       <w:pPr>
@@ -9427,81 +9616,82 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5334D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Board Vitals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="734991A7" w14:textId="565D2BC9" w:rsidR="009D28E6" w:rsidRPr="00B5334D" w:rsidRDefault="009D28E6" w:rsidP="00CA1446">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="51AE9D9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Board question practice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FF7A67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6865B059" w14:textId="71757C13" w:rsidR="009D28E6" w:rsidRPr="00B5334D" w:rsidRDefault="009D28E6" w:rsidP="00FF7A67">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5334D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00B5334D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://libguides.lib.msu.edu/medicalboardexamprep/comlex</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008266CB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF7A67">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="202B29C4" w14:textId="72F4FB09" w:rsidR="009D28E6" w:rsidRPr="00B5334D" w:rsidRDefault="009D28E6" w:rsidP="00F911B9">
       <w:pPr>
@@ -9570,51 +9760,51 @@
       <w:r w:rsidR="00D05EA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="32EDF91B" w14:textId="7C13E31A" w:rsidR="009D28E6" w:rsidRPr="00B5334D" w:rsidRDefault="002526DF" w:rsidP="00CA1446">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D2B64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="001C55D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.statpearls.com/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008266CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E7A3D6C" w14:textId="3EDF03D9" w:rsidR="009D28E6" w:rsidRPr="00B5334D" w:rsidRDefault="009D28E6" w:rsidP="00CA1446">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -9686,51 +9876,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4966F5DA" w14:textId="6DA657B2" w:rsidR="009D28E6" w:rsidRPr="00B5334D" w:rsidRDefault="002526DF" w:rsidP="00CA1446">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416B84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="001C55D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://onlinemeded.org/?track=2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A978F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF281C4" w14:textId="3D22F20F" w:rsidR="009D28E6" w:rsidRPr="00B5334D" w:rsidRDefault="009D28E6" w:rsidP="00CA1446">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -9765,101 +9955,101 @@
       </w:r>
       <w:r w:rsidR="007C55DC" w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Contains quick concise overviews of topics as well as a large catalog of procedural videos.</w:t>
       </w:r>
       <w:r w:rsidR="006D3E92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="005F2A67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002526DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="00827EB4" w:rsidRPr="001C55D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.merckmanuals.com/professional</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A978F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F2A67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B116717" w14:textId="7523F36D" w:rsidR="009D28E6" w:rsidRPr="005F2A67" w:rsidRDefault="009D28E6" w:rsidP="00F911B9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F2A67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Helpful Review Journals</w:t>
       </w:r>
       <w:r w:rsidRPr="005F2A67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Available through ClinicalKey database: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:anchor="!/" w:history="1">
+      <w:hyperlink r:id="rId46" w:anchor="!/" w:history="1">
         <w:r w:rsidRPr="005F2A67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www-clinicalkey-com.proxy1.cl.msu.edu/#!/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D506D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25ACA18B" w14:textId="77777777" w:rsidR="009D28E6" w:rsidRPr="00B5334D" w:rsidRDefault="009D28E6" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9998,86 +10188,76 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1446">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Medicine</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D897DC0" w14:textId="77777777" w:rsidR="00A52DCE" w:rsidRPr="00C40B5D" w:rsidRDefault="00A52DCE" w:rsidP="004B0394">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRDefault="00A50CB0" w:rsidP="004B0394">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc213841696"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc234491341"/>
       <w:r>
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6C96B485" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="004E57E3">
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="6C98361E" w14:textId="6060D97E" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="007A60AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Weekly modules are available on D2L with presentations, study resources, and weekly quizzes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29151C74" w14:textId="77777777" w:rsidR="00B94184" w:rsidRDefault="00B94184" w:rsidP="004E57E3">
+    <w:p w14:paraId="419AE6F4" w14:textId="77777777" w:rsidR="007A60AF" w:rsidRDefault="007A60AF" w:rsidP="007A60AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26611B01" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="00B94184">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>Week 1</w:t>
       </w:r>
     </w:p>
@@ -10166,74 +10346,80 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Circulatory Shock - </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>REQUIRED evaluated on Quiz 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022FDEDA" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="00B94184">
+    <w:p w14:paraId="022FDEDA" w14:textId="06EF8468" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="00B94184">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Nosocomial Pneumonia - </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>OPTIONAL Evaluated on individual Quiz for topic.</w:t>
+        <w:t xml:space="preserve">OPTIONAL Evaluated on individual Quiz for </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2100" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>topic.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0184FB76" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65AF7C10" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -10325,149 +10511,190 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Familiarize yourself with the various modes of ventilation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="513DE4E1" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Provide initial ventilator settings (tidal volume, rate, etc.) for a newly intubated patient using assist control volume mode when asked.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E82661A" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="4E82661A" w14:textId="28483650" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7B93CF87" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t>Suggest ventilator augmentation to correct disorders present on an arterial blood gas</w:t>
+      </w:r>
+      <w:r w:rsidR="002B486F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g., hypercapnia)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B93CF87" w14:textId="6842B22D" w:rsidR="008A452F" w:rsidRDefault="00300C7E" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="708D774F" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+      <w:r w:rsidRPr="00B8561D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Suggest a differential diagnosis and basic troubleshooting for various ventilator alarms</w:t>
+      </w:r>
+      <w:r w:rsidR="008A452F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708D774F" w14:textId="4A6D18F2" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Familiarize yourself with various ventilator strategies to combat specific disease states.</w:t>
+        <w:t>Familiarize yourself with various ventilator strategies to combat specific disease states</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8561D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g., ARDS)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E2708E8" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Define ARDS when asked.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8DAC2F" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="3A8DAC2F" w14:textId="567776C1" w:rsidR="008A452F" w:rsidRDefault="00F02F09" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="489D867E">
-[...3 lines deleted...]
-        <w:t>Be able to assist in the decision of when a patient is ready to be weaned off a ventilator.</w:t>
+      <w:r w:rsidRPr="004959BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Using multiple clinical variables, have an opinion on whether a patient is ready to be weaned off a ventilator</w:t>
+      </w:r>
+      <w:r w:rsidR="004959BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E" w:rsidDel="00F02F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6813634F" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AD5BE8A" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10490,273 +10717,301 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> REQUIRED evaluated on Quiz 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04FBA31B" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Consistently identify sepsis based on various physiological signs and laboratory findings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44ACF6A9" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="44ACF6A9" w14:textId="54EFFE46" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide an appropriate work up (labs, imaging, cultures) for a patient with sepsis. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A7F7F8C" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t xml:space="preserve">Provide an appropriate workup (labs, imaging, cultures) for a patient with sepsis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A7F7F8C" w14:textId="1AF3B290" w:rsidR="008A452F" w:rsidRDefault="00CF4F4C" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Provide appropriate antibiotic therapy based on site of infection.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="484CE2A5" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t xml:space="preserve">Suggest </w:t>
+      </w:r>
+      <w:r w:rsidR="008A452F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appropriate antibiotic therapy based on site of infection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484CE2A5" w14:textId="36A8A7C7" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Provide appropriate fluid as support for septic patients as well as vasopressor support in patients with septic shock.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="489FA40A" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t xml:space="preserve">Provide appropriate fluid </w:t>
+      </w:r>
+      <w:r w:rsidR="00672B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vasopressor support in patients with septic shock.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489FA40A" w14:textId="40C1DE20" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Provide additional adjunctive support in septic patients (glucose control, corticosteroids, etc.)</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="2F64F424" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F64F424" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EF6E11E" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Circulatory Shock</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Circulatory Shock</w:t>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> REQUIRED evaluated on Quiz 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70272625" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="70272625" w14:textId="498F15D0" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Consistently identify a patient that is in shock.</w:t>
+        <w:t xml:space="preserve">Consistently identify a patient </w:t>
+      </w:r>
+      <w:r w:rsidR="001218D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">who </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is in shock.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28EF4903" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Define the different forms of shock based on hemodynamic parameters.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ED0BD65" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>List 3-5 etiologies of each form of shock when asked.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28FECC92" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="28FECC92" w14:textId="0B01E5D3" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Use physical exam findings to narrow down </w:t>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="_Int_NCaWHIpQ"/>
+      <w:bookmarkStart w:id="28" w:name="_Int_NCaWHIpQ"/>
+      <w:r w:rsidR="007B4249">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>type</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of shock.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51FAC0B3" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Apply pharmacology principles of various vasopressors and inotopes to the treatment of shock under different clinical situations.</w:t>
@@ -10796,201 +11051,238 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nosocomial Pneumonia</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>- OPTIONAL Evaluated on individual quiz for topic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35393E2B" w14:textId="48911A9F" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="35393E2B" w14:textId="2E8CAD6F" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Differentiate and define various nosocomial pneumonia (hospital </w:t>
       </w:r>
       <w:r w:rsidR="00FC4035" w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>acquired, &amp;</w:t>
       </w:r>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ventilator associated)</w:t>
       </w:r>
+      <w:r w:rsidR="00497D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7012C2FF" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Provide an oral explanation of how nosocomial pneumonia differs from community acquired based on bacterial spectrum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ACFA680" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="1ACFA680" w14:textId="4E1F17CB" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Provide a basic work up for pneumonia when encountered.</w:t>
+        <w:t>Provide a basic workup for pneumonia when encountered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B334BB3" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recite two antibiotics that cover nosocomial MRSA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69EBEBA4" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recite five antibiotics that cover Pseudomonas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ABBD5B6" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="1ABBD5B6" w14:textId="168DA66D" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Suggest an appropriate treatment regimen based on clinical presentation of nosocomial pneumonia.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="33026682" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t xml:space="preserve">Suggest an appropriate treatment regimen based on </w:t>
+      </w:r>
+      <w:r w:rsidR="00D20265">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>clinical presentation of nosocomial pneumonia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33026682" w14:textId="0309435F" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Provide suggestions to augmentation of therapy depending on patient’s clinical response.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Provide suggestions </w:t>
+      </w:r>
+      <w:r w:rsidR="004C7DE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>for the</w:t>
+      </w:r>
+      <w:r w:rsidR="004C7DE8" w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>augmentation of therapy depending on patient’s clinical response.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E235653" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CB3AAD6" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="00B94184">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11052,136 +11344,135 @@
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>- REQUIRED evaluated on Quiz 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3384B9A6" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="00B94184">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00AF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tachyarrhythmias</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - REQUIRED evaluated on Quiz 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D2EAA7" w14:textId="519C1B9D" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="00B94184">
+    <w:p w14:paraId="05D2EAA7" w14:textId="0326DE26" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="00B94184">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Basics of Electrophysiology</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00AF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">OPTIONAL Evaluated on individual Quiz for </w:t>
       </w:r>
-      <w:r w:rsidR="00FC4035" w:rsidRPr="001A497B">
+      <w:r w:rsidR="00642895" w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>topic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0780B7E0" w14:textId="42AA6B59" w:rsidR="008A452F" w:rsidRPr="00A00AF5" w:rsidRDefault="008A452F" w:rsidP="00B94184">
+    <w:p w14:paraId="0780B7E0" w14:textId="2957D01B" w:rsidR="008A452F" w:rsidRPr="00A00AF5" w:rsidRDefault="008A452F" w:rsidP="00B94184">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00AF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Thrombocytopenia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">OPTIONAL Evaluated on individual Quiz for </w:t>
       </w:r>
-      <w:r w:rsidR="00FC4035" w:rsidRPr="001A497B">
+      <w:r w:rsidR="00642895" w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>topic.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="701AD07B" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FBD0328" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -11245,350 +11536,356 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01166998" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3ADBE88D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Consistently diagnose symptomatic bradycardia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53DDAF0E" w14:textId="116B42C6" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="7A9186D2" w14:textId="76491266" w:rsidR="008A452F" w:rsidRPr="00140647" w:rsidRDefault="007A7F44" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7A9186D2" w14:textId="0232544A" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00140647">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>List five etiologies of both intrinsic and extrinsic causes of bradycardia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEE30AF" w14:textId="25DFD766" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3ADBE88D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">List five extrinsic causes of </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="3BEE30AF" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t xml:space="preserve">Review a </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7F44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">patient’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3ADBE88D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>medication list and discontinue any medication that may contribute to bradycardia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCE6FEF" w14:textId="4B31C2A0" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recognize different </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="_Int_qRufRbgf"/>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidR="007A7F44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of sick sinus syndrome and EKG telemetry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A8ECCD" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="0076401B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="3ADBE88D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Review a medication list and discontinue any medication that may contribute to bradycardia</w:t>
+        <w:t>Sinus bradycardia, sinus pause, chronotropic incompetence, tachy-brady syndrome</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BCE6FEF" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="60917187" w14:textId="43108EA3" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recognize different </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="34" w:name="_Int_qRufRbgf"/>
+        <w:t xml:space="preserve">Recognize </w:t>
+      </w:r>
+      <w:r w:rsidR="00411CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve">ifferent </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="_Int_syvqM2HQ"/>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>form</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidR="00411CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of sick sinus syndrome and EKG telemetry.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="79A8ECCD" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t xml:space="preserve"> of AV node disease on EKG and telemetry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BD2807" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="0076401B">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="2"/>
+          <w:ilvl w:val="3"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="1440"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3ADBE88D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Sinus bradycardia, sinus pause, chronotropic incompetence, tachy-brady syndrome</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="60917187" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3ADBE88D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3ADBE88D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3ADBE88D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3ADBE88D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3ADBE88D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3ADBE88D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> degree AV-block</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B5622B" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="489D867E">
-[...32 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="3ADBE88D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...41 lines deleted...]
-    <w:p w14:paraId="61B5622B" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t>Provide ACLS treatment for unstable bradycardia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0683EC5B" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3ADBE88D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Provide ACLS treatment for unstable bradycardia</w:t>
+        <w:t>Familiarize yourself with transvenous and percutaneous pacemaker procedures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0683EC5B" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="0E0F25A5" w14:textId="4BBE30D2" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3ADBE88D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Familiarize yourself with transvenous and percutaneous pacemaker procedures</w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">List three indications for permanent pacemaker </w:t>
       </w:r>
       <w:r w:rsidR="00FC4035" w:rsidRPr="3ADBE88D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>placement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7623E276" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59B3B98F" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
@@ -11606,208 +11903,244 @@
           <w:bCs/>
         </w:rPr>
         <w:t>Tachyarrhythmias</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> REQUIRED evaluated on Quiz </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE283FB" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="5EE283FB" w14:textId="7C8DC21C" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Consistently calculate rate and rhythm on telemetry or EKG</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="32EE16A4" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+      <w:r w:rsidR="00081915">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32EE16A4" w14:textId="2F5C0FE7" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Consistently identify the following arrhythmias on EKG or telemetry</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="72E75EFA" w14:textId="77777777" w:rsidR="008A452F" w:rsidRPr="002B2C5F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+      <w:r w:rsidR="00081915">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E75EFA" w14:textId="77777777" w:rsidR="008A452F" w:rsidRPr="002B2C5F" w:rsidRDefault="008A452F" w:rsidP="00081915">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B2C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Sinus tachycardia, supraventricular tachycardia, atrial fibrillation, atrial flutter, WPW, torsades de pointes, ventricular tachycardia, ventricular fibrillation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31338F03" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B2C5F">
-[...6 lines deleted...]
-    <w:p w14:paraId="31338F03" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>List at least five causes that should be investigated when a patient has sinus tachycardia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2202390A" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>List at least five causes that should be investigated when a patient has sinus tachycardia.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2202390A" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t>Provide three examples of wide and narrow complex tachycardia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A52EB08" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Provide three examples of wide and narrow complex tachycardia.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A52EB08" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t>Suggest rate control medications under various clinical scenarios for atrial fibrillation or flutter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0F66CC" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Suggest rate control medications under various clinical scenarios for atrial fibrillation or flutter.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6A0F66CC" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t>Decide if a patient would require anticoagulation for atrial fibrillation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE79897" w14:textId="05ADF8B4" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Decide if a patient would require anticoagulation for atrial fibrillation.</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Suggest basic treatment</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Suggest basic treatment for WPW, ventricular tachycardia, ventricular fibrillation.</w:t>
+        <w:t xml:space="preserve"> for WPW, ventricular tachycardia, </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ventricular fibrillation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ED5DC0E" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D67E105" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -11816,128 +12149,177 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Basics of Electrophysiology</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>OPTIONAL Evaluated on individual quiz for topic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75307825" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="75307825" w14:textId="0044D39F" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Review the action potential of the heart and apply this to mechanisms of arrhythmia. </w:t>
+        <w:t xml:space="preserve">Review the action potential of the heart and apply this to </w:t>
+      </w:r>
+      <w:r w:rsidR="008556D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mechanisms of arrhythmia. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F7E22E5" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>List three common mechanisms that lead to arrhythmia and which arrhythmia they may cause.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050D83FC" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="050D83FC" w14:textId="2C7A0484" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>When given an antiarrhythmic, classify it based on primary channel affects.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="728D1763" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t xml:space="preserve">When given an antiarrhythmic, classify it based on </w:t>
+      </w:r>
+      <w:r w:rsidR="008556D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">primary channel </w:t>
+      </w:r>
+      <w:r w:rsidR="00642895" w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>effects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728D1763" w14:textId="5C8840C2" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Consistently recite antiarrhythmics potential effects on an EKG.</w:t>
+        <w:t>Consistently recite antiarrhythmics</w:t>
+      </w:r>
+      <w:r w:rsidR="008556D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> potential effects on an EKG.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C71DB0" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>List three side effects from commonly used antiarrhythmics.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B0BE9C" w14:textId="2AD33504" w:rsidR="008A452F" w:rsidRPr="00B94184" w:rsidRDefault="008A452F" w:rsidP="00B94184">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -11964,216 +12346,265 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Thrombocytopenia</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>OPTIONAL Evaluated on individual quiz for topic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DEF182" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="27DEF182" w14:textId="481CDF55" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Consistently recite the three main pathophysiological mechanisms of thrombocytopenia</w:t>
       </w:r>
+      <w:r w:rsidR="00053389">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2EE3E045" w14:textId="4C3129CD" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">List at least three causes of thrombocytopenia for each of the three pathophysiological </w:t>
       </w:r>
       <w:r w:rsidR="00AA7BFB" w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>mechanisms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771F7AF3" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="771F7AF3" w14:textId="108FF350" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Provide a basic work up for thrombocytopenia based on history and physical exam.</w:t>
+        <w:t>Provide a basic workup for thrombocytopenia based on history and physical exam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DBCABD9" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Apply the indications for transfusion of platelets under various clinical conditions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A196925" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="1A196925" w14:textId="710F484A" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Use peripheral smear findings to help identify etiology of thrombocytopenia.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5BE36497" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t xml:space="preserve">Use peripheral smear findings to help identify </w:t>
+      </w:r>
+      <w:r w:rsidR="002871B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>etiology of thrombocytopenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE36497" w14:textId="64C644AE" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Distinguish various disorders associated with thrombocytopenia based on history, symptoms, laboratory evidence.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3D96DEE1" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t xml:space="preserve">Distinguish various disorders associated with thrombocytopenia based on history, symptoms, </w:t>
+      </w:r>
+      <w:r w:rsidR="002871B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>laboratory evidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D96DEE1" w14:textId="4263E179" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide basic treatment for various thrombocytopenic disorders. </w:t>
-[...7 lines deleted...]
-        </w:numPr>
+        <w:t>Provide basic treatment for various thrombocytopenic disorders</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6A56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such as </w:t>
+      </w:r>
+      <w:r w:rsidR="002D4C05" w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ITP, HIT, DIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4C05" w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and TTP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF13866" w14:textId="249C85D5" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="00FC135A">
+      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="489D867E">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="440D9904" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58B400E0" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="00B94184">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="thick"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12224,114 +12655,114 @@
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Hyperglycemic Crisis</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - REQUIRED evaluated on Quiz </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2151F766" w14:textId="00728282" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="00B94184">
+    <w:p w14:paraId="2151F766" w14:textId="6740E0C0" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="00B94184">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Adrenal Insufficiency - </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">OPTIONAL Evaluated on individual Quiz for </w:t>
       </w:r>
-      <w:r w:rsidR="00AA7BFB" w:rsidRPr="001A497B">
+      <w:r w:rsidR="00642895" w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>topic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608CD6B3" w14:textId="50C0E3AF" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="00B94184">
+    <w:p w14:paraId="608CD6B3" w14:textId="2A0CAAE6" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="00B94184">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5D312DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Thyroid Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">OPTIONAL Evaluated on individual Quiz for </w:t>
       </w:r>
-      <w:r w:rsidR="00AA7BFB" w:rsidRPr="001A497B">
+      <w:r w:rsidR="00642895" w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>topic.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16157848" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50B4212C" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -12385,162 +12816,186 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="030676FF" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Be able to explain the pathophysiology of hyperglycemic crisis and relate it to treatment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0FB4C8" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="2A0FB4C8" w14:textId="7DB5562B" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Consistently be able to provide a basic work up when hyperglycemic crisis is suspected based on signs and symptoms that would confirm your diagnosis.</w:t>
+        <w:t xml:space="preserve">Consistently be able to provide a basic workup when </w:t>
+      </w:r>
+      <w:r w:rsidR="00091A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>hyperglycemic crisis is suspected based on signs and symptoms that would confirm your diagnosis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37973394" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Consistently diagnose DKA/HSS using signs and symptoms as well as electrolytes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA273DB" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="3EA273DB" w14:textId="4E5B5C3A" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">List </w:t>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="_Int_vGvxhee7"/>
+      <w:bookmarkStart w:id="31" w:name="_Int_vGvxhee7"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>five causes</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="36"/>
+        <w:t xml:space="preserve">five </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> precipitating causes of hyperglycemic crisis and provide a workup to identify each of those conditions.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="79437026" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t>precipitating causes of hyperglycemic crisis and provide a workup to identify each of those conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79437026" w14:textId="52360CC9" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Quickly calculate an anion gap and understand pitfalls to calculation such as secondary metabolic alkalosis and pseudohyponatremia.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B32489C" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t>Quickly calculate an anion gap and understand pitfalls to calculation such as secondary metabolic alkalosis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B32489C" w14:textId="4DFE18B2" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interpret laboratory findings to grade severity of illness in a patient with hyperglycemic crisis. </w:t>
+        <w:t xml:space="preserve">Interpret laboratory findings to grade </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2485E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>severity of illness in a patient with hyperglycemic crisis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4318443D" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recite treatment goals and basic management of hyperglycemic crisis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14FEC183" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -12569,413 +13024,497 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Adrenal Insufficiency</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>OPTIONAL Evaluated on individual quiz for topic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5427EE3D" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="5427EE3D" w14:textId="01A4D991" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>List 3-6 causes of primary and central adrenal insufficiency</w:t>
       </w:r>
+      <w:r w:rsidR="008320BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1AEB8F93" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>List five clinical scenarios in which adrenal insufficiency should be on the differential diagnosis based on signs and symptoms of disease.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EFC614" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="59EFC614" w14:textId="7A43CD0D" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Predict laboratory changes that are consistent with adrenal insufficiency on a basic metabolic panel. </w:t>
+        <w:t>Predict laboratory changes that are consistent with adrenal insufficiency on a basic metabolic panel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E8ED8A3" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recite the basic treatment for adrenal insufficiency and how it differs between primary and secondary disease.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2919CA38" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="2919CA38" w14:textId="57F06C5B" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Interpret adrenal testing for insufficiency to predict likelihood of disease under different clinical situations.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5D6F9A7D" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t xml:space="preserve">Interpret adrenal testing for insufficiency to predict </w:t>
+      </w:r>
+      <w:r w:rsidR="008320BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>likelihood of disease under different clinical situations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6F9A7D" w14:textId="4A757825" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Consistently recognize and provide treatment for adrenal crisis. </w:t>
+        <w:t>Consistently recognize and provide treatment for adrenal crisis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D868694" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CE59516" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
+    <w:p w14:paraId="4CE59516" w14:textId="5F51AE61" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Thyroid Disease</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>OPTIONAL Evaluated on individual quiz for topic.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1E95451C" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t xml:space="preserve">OPTIONAL Evaluated on individual quiz for </w:t>
+      </w:r>
+      <w:r w:rsidR="00642895" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>topic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E95451C" w14:textId="59036BB2" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">List five causes of primary hypothyroidism when asked. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5F890E06" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t>List five causes of primary hypothyroidism when asked.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F890E06" w14:textId="27D187D0" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">List three causes of central hypothyroidism when asked. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="27EBE7A1" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t>List three causes of central hypothyroidism when asked.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EBE7A1" w14:textId="1F40E17E" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Interpret thyroid studies to make the diagnosis for hypothyroidism and subclinical form.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2021D119" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t xml:space="preserve">Interpret thyroid studies to make the diagnosis for hypothyroidism and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E304E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>subclinical form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2021D119" w14:textId="3F418C38" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Discuss with a patient proper dosing/titration/administration of levothyroxine.</w:t>
+        <w:t xml:space="preserve">Discuss with a patient </w:t>
+      </w:r>
+      <w:r w:rsidR="00E304E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>proper dosing/titration/administration of levothyroxine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C5F7C1B" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recognize a patient with myxedema based on symptoms and physical exam findings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0628F15A" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>List five causes of primary hypothyroidism when asked.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBFBF7E" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="6BBFBF7E" w14:textId="6B120F40" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide a workup for a patient </w:t>
       </w:r>
-      <w:bookmarkStart w:id="37" w:name="_Int_OlS5KTpL"/>
+      <w:bookmarkStart w:id="32" w:name="_Int_OlS5KTpL"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>suspected</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> having hyperthyroidism.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="36222EA6" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13364">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>having hyperthyroidism.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36222EA6" w14:textId="1CF665EB" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Interpret thyroid studies to make the diagnosis for hyperthyroidism and subclinical form.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5864631B" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t xml:space="preserve">Interpret thyroid studies to make the diagnosis for hyperthyroidism and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13364">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>subclinical form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5864631B" w14:textId="6AF4B6C3" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Interpret radiological and laboratory testing to determine a cause of hyperthyroidism.</w:t>
+        <w:t xml:space="preserve">Interpret radiological and laboratory testing to determine </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13364">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cause of hyperthyroidism.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3AE39E" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Select treatment for hyperthyroidism based on workup and diagnosis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="543AF1F3" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -13122,120 +13661,120 @@
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5D312DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Ischemic Stroke</w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">- REQUIRED evaluated on Quiz </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F06ADBF" w14:textId="19FC048F" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="00B94184">
+    <w:p w14:paraId="0F06ADBF" w14:textId="5143417D" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="00B94184">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Complications of Cirrhosis- </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">OPTIONAL Evaluated on individual Quiz for </w:t>
       </w:r>
-      <w:r w:rsidR="00AA7BFB" w:rsidRPr="001A497B">
+      <w:r w:rsidR="00642895" w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>top</w:t>
       </w:r>
-      <w:r w:rsidR="00AA7BFB">
+      <w:r w:rsidR="00642895">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E443B27" w14:textId="794AB120" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="00B94184">
+    <w:p w14:paraId="0E443B27" w14:textId="46ACE9E4" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="00B94184">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Seizure Disorders- </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">OPTIONAL Evaluated on individual Quiz for </w:t>
       </w:r>
-      <w:r w:rsidR="00AA7BFB" w:rsidRPr="001A497B">
+      <w:r w:rsidR="00642895" w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>top</w:t>
       </w:r>
-      <w:r w:rsidR="00AA7BFB">
+      <w:r w:rsidR="00642895">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ic.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A9DF492" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48BC8817" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -13289,148 +13828,159 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41622D84" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Consistently use history and physical exam to predict location and etiology of gastrointestinal bleeding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E790056" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="0C645626" w14:textId="09974A6A" w:rsidR="00843CE6" w:rsidRDefault="00843CE6" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Recite at least five causes of upper GI bleed when asked.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="330EC5D9" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t>Recite at least five causes of both upper and lower GI bleed when asked.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C8F12B" w14:textId="037875F3" w:rsidR="008A452F" w:rsidRPr="0091089F" w:rsidRDefault="008A452F" w:rsidP="0091089F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="58C8F12B" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+      <w:r w:rsidRPr="0091089F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Provide an initial workup for GI bleeding</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD016E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091089F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including lab work and imaging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD8E892" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="2FD8E892" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>List the two most common causes of peptic ulcer disease as well as 3-5 other causes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5EFCBC" w14:textId="4D045983" w:rsidR="008A452F" w:rsidRDefault="00FD016E" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="489D867E">
-[...18 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Discussion options to evaluate obscure GI bleeds.</w:t>
+        <w:t xml:space="preserve">Be able to discuss </w:t>
+      </w:r>
+      <w:r w:rsidR="008A452F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>options to evaluate obscure GI bleeds</w:t>
+      </w:r>
+      <w:r w:rsidR="00324C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when asked</w:t>
+      </w:r>
+      <w:r w:rsidR="008A452F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A128E03" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64DF017F" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -13473,453 +14023,650 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Consistently describe the pathology of stoke to a layperson.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C293322" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>List 3-5 risk factors for both embolic and thrombotic ischemic stroke when asked.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639B6CFA" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="639B6CFA" w14:textId="78813459" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">List five conditions that can mimic stoke when asked. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5CB0938D" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t xml:space="preserve">List five conditions that can mimic </w:t>
+      </w:r>
+      <w:r w:rsidR="00324C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="00324C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oke when asked. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB0938D" w14:textId="4D2136C4" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">After examining a patient with a stroke be able to make a reasonable guess as to which cerebral artery or area of circulation is involved </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7D19752A" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t>After examining a patient with a stroke</w:t>
+      </w:r>
+      <w:r w:rsidR="009B5A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be able to make a reasonable guess as to which cerebral artery or area of circulation is involved</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3E3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D19752A" w14:textId="2A6714C6" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Identify a stroke patient that may be a candidate for tPA.</w:t>
+        <w:t xml:space="preserve">Identify a stroke patient </w:t>
+      </w:r>
+      <w:r w:rsidR="007E3E3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">who </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>may be a candidate for tPA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B0D081" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Review/recite blood pressure goals for a stroke patient under various clinical circumstances (tPA vs no tPA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E3BD5A2" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="1E3BD5A2" w14:textId="63F17008" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Provide a sensible and/cost effective work up for secondary prevention of stroke.</w:t>
+        <w:t>Provide a sensible and</w:t>
+      </w:r>
+      <w:r w:rsidR="00754491">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cost</w:t>
+      </w:r>
+      <w:r w:rsidR="00754491">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>effective workup for secondary prevention of stroke.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="787F697C" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Provide appropriate medical therapy for secondary prevention of stroke based on workup.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AFEBEBF" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29E8733D" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
+    <w:p w14:paraId="29E8733D" w14:textId="329CCC65" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Complications of Cirrhosis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>OPTIONAL Evaluated on individual quiz for topic.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5599BA6F" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t xml:space="preserve">OPTIONAL Evaluated on individual quiz for </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0761" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>topic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5599BA6F" w14:textId="5B73F817" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Describe the basic pathophysiology that results in cirrhosis and relate it to the pathophysiology consequences of decompensated cirrhosis.</w:t>
+        <w:t xml:space="preserve">Describe the basic pathophysiology that results in cirrhosis and relate it to the </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2100">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pathophysiological</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consequences of decompensated cirrhosis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="059214E9" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>List five causes of cirrhosis when asked.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5038E74A" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="5038E74A" w14:textId="5E99DA7E" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Consistently diagnose a patient with cirrhosis by physical exam (compensated and decompensated)</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="320DE803" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+      <w:r w:rsidR="006769B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320DE803" w14:textId="44CBF788" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Provide a workup to assist in diagnosis of cirrhosis.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5A8A84AB" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t xml:space="preserve">Provide a workup to assist in </w:t>
+      </w:r>
+      <w:r w:rsidR="006769B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>diagnosis of cirrhosis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8A84AB" w14:textId="7CFB2370" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Familiarize yourself with risk stratifications scores for surgery of cirrhotic patients.</w:t>
+        <w:t xml:space="preserve">Familiarize yourself with risk stratification scores </w:t>
+      </w:r>
+      <w:r w:rsidR="00401309">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>related to</w:t>
+      </w:r>
+      <w:r w:rsidR="00401309" w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">surgery of </w:t>
+      </w:r>
+      <w:r w:rsidR="00401309">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cirrhotic patient.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F107C33" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>List five complications of cirrhosis that might lead to hospitalization.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06796F79" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recite a treatment plan for variceal disease in acute/refractory hemorrhage and bleeding prevention.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB6183F" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="7BB6183F" w14:textId="025A4183" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Recite the three main indications to undergo a paracentesis.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="13CD17EF" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t xml:space="preserve">Recite the three main indications to undergo </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72F8D" w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>paracentesis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CD17EF" w14:textId="17AB8B2F" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Provide a differential diagnosis for ascites based on paracentesis results (SAAG)</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3E1BE6CB" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+      <w:r w:rsidR="000722B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1BE6CB" w14:textId="06F44909" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Provide stepwise therapy for ascites.</w:t>
+        <w:t>Provide stepwise therapy for ascites</w:t>
+      </w:r>
+      <w:r w:rsidR="000722B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> based on severity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F71D1B6" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Consistently diagnose spontaneous bacterial peritonitis based on peritoneal fluid results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C871665" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="5C871665" w14:textId="78176A4B" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Provide basis treatment for SBP and become familiar with indication for prophylaxis against SBP.</w:t>
+        <w:t>Provide basi</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7867">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> treatment for SBP and become familiar with </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7867">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>indication for prophylaxis against SBP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45731461" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Diagnose hepatic encephalopathy utilizing signs, symptoms and laboratory results knowing the limitations of relying on ammonia levels in relation to hepatic encephalopathy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AE1B875" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
@@ -13938,87 +14685,112 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Take a concise history to address possible precipitating causes of hepatic encephalopathy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="706E5DEE" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Provide basic treatment for hepatic encephalopathy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5516765C" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="5516765C" w14:textId="5E15915D" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>When hepatorenal syndrome is being considered as cause for kidney injury in cirrhotic patient, be able to eliminate other causes in your workup.</w:t>
+        <w:t xml:space="preserve">When hepatorenal syndrome is being considered as </w:t>
+      </w:r>
+      <w:r w:rsidR="00E424AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cause for kidney injury in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E424AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cirrhotic patient, be able to eliminate other causes in your workup.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C78DD9" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>List three circumstances that can lead to hepatorenal syndrome and how to prevent it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5799A349" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>List the treatment for hepatorenal syndrome when diagnosed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C19FF1C" w14:textId="2E64D637" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
@@ -14040,200 +14812,247 @@
         <w:t xml:space="preserve">Be able to explain the signs and symptoms, </w:t>
       </w:r>
       <w:r w:rsidR="00957DC3" w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>workup,</w:t>
       </w:r>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and basic treatment of hepatopulmonary syndrome to a peer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C5CBBF9" w14:textId="77777777" w:rsidR="008A452F" w:rsidRPr="001B2E9F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CA42164" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
+    <w:p w14:paraId="1CA42164" w14:textId="48C73D74" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="008A452F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Seizure Disorders </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="001A497B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>OPTIONAL Evaluated on individual quiz for topic.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5FA1BC50" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+        <w:t xml:space="preserve">OPTIONAL Evaluated on individual quiz for </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0761" w:rsidRPr="001A497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>topic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA1BC50" w14:textId="0DA662E2" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Consistently explain the pathophysiology of seizure to a layperson</w:t>
+        <w:t>Consistently explain the pathophysiology of seizure</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to a layperson</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC231BC" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>List 5-10 causes of provoked seizures when asked.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66FAEFFB" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="66FAEFFB" w14:textId="1A26B641" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Define and identify different seizure types (e.g., partial complex)</w:t>
+        <w:t xml:space="preserve">Define and identify different seizure types </w:t>
+      </w:r>
+      <w:r w:rsidR="00516060">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>based on signs/symptoms</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D56599" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Consistently take a thorough history from a patient who has sustained a seizure, identifying any triggers that may have been present.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA76A42" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
+    <w:p w14:paraId="6CA76A42" w14:textId="7111AA47" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Provide an appropriate work up for patient with new onset seizures.</w:t>
+        <w:t xml:space="preserve">Provide an appropriate workup for </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>patient with new onset seizures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA45159" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Recite which drugs have therapeutic levels that can be drawn and resulted quickly in most standard hospital labs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53D1A869" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Define status epilepticus when asked.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D369F55" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="006F4900">
       <w:pPr>
@@ -14273,148 +15092,147 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide basic abortive anti-epileptic treatment and suggest advanced treatment to a patient with status epilepticus. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E95748" w14:textId="77777777" w:rsidR="008A452F" w:rsidRDefault="008A452F" w:rsidP="003345A0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360" w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0492F6BD" w14:textId="77777777" w:rsidR="00504D80" w:rsidRPr="00D32430" w:rsidRDefault="00504D80" w:rsidP="00504D80">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc140747264"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="40" w:name="_Toc213841697"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc140747264"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc190257823"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc234491342"/>
       <w:r>
         <w:t xml:space="preserve">GOALS OF CARE </w:t>
       </w:r>
       <w:r w:rsidRPr="00D32430">
         <w:t>FAMILY CONFERENCE LOG</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="654A406E" w14:textId="151066C3" w:rsidR="008A452F" w:rsidRPr="00790F7C" w:rsidRDefault="00504D80" w:rsidP="00710861">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790F7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Students are required to complete Goals of Care Family Conference Log Form. Students must upload the form to a D2L drop box by 11:59 pm on the last day of the clerkship to be eligible to receive Honors or obtain a High Pass in the rotation. A grade cannot be entered for the course until all requirements of the course have been met. If you are unable to complete the Family Conference Log, it will be your responsibility to reach out to the Course Assistant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C08DD8" w14:textId="77777777" w:rsidR="001F1514" w:rsidRDefault="001F1514" w:rsidP="00B94184">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22B97A20" w14:textId="4CC60F6A" w:rsidR="00CA6324" w:rsidRPr="00CA6324" w:rsidRDefault="00CA6324" w:rsidP="000D3EF2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc213841698"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc234491343"/>
       <w:r w:rsidRPr="006E5F4E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B112F6" w14:textId="77777777" w:rsidR="00042A7A" w:rsidRPr="00156337" w:rsidRDefault="00042A7A" w:rsidP="00710861">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are required to complete the MSUCOM Mid-Rotation Feedback form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCE62EB" w14:textId="49E1108D" w:rsidR="00042A7A" w:rsidRDefault="007F4E10" w:rsidP="00504D80">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00042A7A" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>his need</w:t>
       </w:r>
       <w:r w:rsidR="00B45544">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00042A7A" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -14432,55 +15250,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm on third Sunday of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51611845" w14:textId="77777777" w:rsidR="000B710C" w:rsidRPr="00C40B5D" w:rsidRDefault="000B710C" w:rsidP="000B710C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51597E01" w14:textId="4308BC7D" w:rsidR="6BB67C26" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="004B0394">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc213841699"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc234491344"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>QUIZZES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="65186976" w14:textId="77777777" w:rsidR="00C157DA" w:rsidRPr="0006230F" w:rsidRDefault="00C157DA" w:rsidP="00C157DA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0C06E765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">There will be </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="0C06E765">
@@ -14504,69 +15322,83 @@
         </w:rPr>
         <w:t xml:space="preserve"> to complete:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7492D258" w14:textId="77777777" w:rsidR="00C157DA" w:rsidRPr="0006230F" w:rsidRDefault="00C157DA" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0C06E765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Each will be in the Module folder on D2L.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9C6B30" w14:textId="77777777" w:rsidR="00C157DA" w:rsidRPr="0025386D" w:rsidRDefault="00C157DA" w:rsidP="006F4900">
+    <w:p w14:paraId="3F9C6B30" w14:textId="33E02668" w:rsidR="00C157DA" w:rsidRPr="0025386D" w:rsidRDefault="00C157DA" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0C06E765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>You will have two attempts on each quiz.</w:t>
+        <w:t xml:space="preserve">You will have two attempts </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0761" w:rsidRPr="0C06E765">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C06E765">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each quiz.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC8D598" w14:textId="24C0CD3B" w:rsidR="00C157DA" w:rsidRPr="0006230F" w:rsidRDefault="00045758" w:rsidP="00C157DA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
       <w:r w:rsidR="00C157DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pass</w:t>
       </w:r>
@@ -14672,50 +15504,51 @@
         <w:r w:rsidRPr="00EB2F9E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Corrective Action Policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B7F1230" w14:textId="4BB16260" w:rsidR="26910FCD" w:rsidRDefault="00C157DA" w:rsidP="00C157DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If you fail to complete </w:t>
       </w:r>
       <w:r w:rsidR="00045758" w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>any/all</w:t>
       </w:r>
       <w:r w:rsidR="001F49D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
@@ -14743,55 +15576,55 @@
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0B79713B" w14:textId="4D176E13" w:rsidR="00C237C9" w:rsidRPr="00C40B5D" w:rsidRDefault="00C237C9" w:rsidP="00045758">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F4BD14F" w14:textId="130DDDE9" w:rsidR="0E6AF12A" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="004B0394">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc213841700"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc234491345"/>
       <w:r>
         <w:t>COMAT EXAM INFORMATION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="771B48FB" w14:textId="659FA3B6" w:rsidR="00E46C1E" w:rsidRPr="006D373A" w:rsidRDefault="006D373A" w:rsidP="004B0394">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D373A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>All students are required to take the NBOME COMAT examination in Internal Medicine on the last Friday of IM 660. The score for the exam will be considered part of the IM 660 rotation grade and for honors designations in all IM core rotations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15AF3669" w14:textId="77777777" w:rsidR="00E46C1E" w:rsidRPr="006D373A" w:rsidRDefault="00E46C1E" w:rsidP="004B0394">
       <w:pPr>
@@ -14807,133 +15640,132 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07373A38" w14:textId="62C0B366" w:rsidR="00CB4500" w:rsidRPr="00CB4500" w:rsidRDefault="0029743A" w:rsidP="004B0394">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="SmartLink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5222D9C5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For information on exam registration and administration, please visit the COM (College of Osteopathic Medicine) Clerkship Student Portal: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46">
+      <w:hyperlink r:id="rId47">
         <w:r w:rsidRPr="00EC0BEB">
           <w:rPr>
             <w:rStyle w:val="SmartLink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://michiganstate.sharepoint.com/sites/StudentClerkship</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="35B1CCF5" w14:textId="77777777" w:rsidR="0029743A" w:rsidRPr="00835016" w:rsidRDefault="0029743A" w:rsidP="0029743A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4561E87B" w14:textId="77777777" w:rsidR="001E21B5" w:rsidRPr="00AF2D97" w:rsidRDefault="001E21B5" w:rsidP="00AF2D97">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The COMAT exam for the related subject/course will be taken by the student on the last Friday of the rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58208715" w14:textId="77777777" w:rsidR="001E21B5" w:rsidRPr="00AF2D97" w:rsidRDefault="001E21B5" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Absence due to emergent need</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72EB06A5" w14:textId="18EE930E" w:rsidR="001E21B5" w:rsidRPr="00AF2D97" w:rsidRDefault="001E21B5" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student will need to communicate emergent need of absence to the Associate Dean for Clerkship Education for approval (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId47">
+      <w:hyperlink r:id="rId48">
         <w:r w:rsidRPr="00AF2D97">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00957DC3" w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Documentation may be requested.</w:t>
@@ -14963,82 +15795,94 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Personal need to delay </w:t>
       </w:r>
       <w:r w:rsidR="001242E4" w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>examination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA91579" w14:textId="68011B6C" w:rsidR="001E21B5" w:rsidRPr="00AF2D97" w:rsidRDefault="001E21B5" w:rsidP="006F4900">
+    <w:p w14:paraId="4DA91579" w14:textId="1566D92E" w:rsidR="001E21B5" w:rsidRPr="00AF2D97" w:rsidRDefault="001E21B5" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">On rare </w:t>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="_Int_qnHlHSOI"/>
+      <w:bookmarkStart w:id="39" w:name="_Int_qnHlHSOI"/>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>occasion</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>, the student may request to delay the COMAT examination</w:t>
+        <w:t xml:space="preserve">, the student may request </w:t>
+      </w:r>
+      <w:r w:rsidR="00E50F06" w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>delaying</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the COMAT examination</w:t>
       </w:r>
       <w:r w:rsidR="00957DC3" w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Associate Dean for Clerkship Education will review and approve/deny such requests</w:t>
       </w:r>
       <w:r w:rsidR="00957DC3" w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The student must request a delay to com.clerkship@msu.edu by the end of the first week of the rotation. </w:t>
       </w:r>
@@ -15150,55 +15994,55 @@
     </w:p>
     <w:p w14:paraId="3E8A181D" w14:textId="5B715143" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="0046126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A6C9B93" w14:textId="4F13A3B2" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="00B46C40" w:rsidP="0046126F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc213841701"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc234491346"/>
       <w:r>
         <w:t>SHIFT SCHEDULE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="7569D0D6" w:rsidR="26910FCD" w:rsidRPr="00C27F02" w:rsidRDefault="00096EA0" w:rsidP="0046126F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C27F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Must be submitted into Dropbox in D2L by 11:59 pm on the last Sunday of the rotation</w:t>
       </w:r>
       <w:r w:rsidR="00957DC3" w:rsidRPr="00C27F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -15223,127 +16067,136 @@
     </w:p>
     <w:p w14:paraId="5261C0D3" w14:textId="77777777" w:rsidR="00B46C40" w:rsidRPr="00C40B5D" w:rsidRDefault="00B46C40" w:rsidP="0046126F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="0046126F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="47" w:name="_Toc213841702"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc234491347"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="0046126F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="_Toc213841703"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc234491348"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="1D0D4AB6" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="0046126F">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00ED3A84">
+        <w:t xml:space="preserve">Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>description or if you have any questions, please contact</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidR="00ED3A84" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00ED3A84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
@@ -15374,131 +16227,136 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF80809" w14:textId="7F8E021F" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="0046126F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are also encouraged to discuss the Attending Evaluation of the Student with the supervisor completing the evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3610173E" w14:textId="6EA59B0B" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="0046126F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="0046126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="0046126F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="55" w:name="_Toc213841704"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc234491349"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="0046126F">
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="3416CC4C" w14:textId="6177F9CC" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="0046126F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00165CD1">
+        <w:t>Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r w:rsidR="00B72F8D" w:rsidRPr="002561EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
       </w:r>
@@ -15519,55 +16377,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="0046126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="0046126F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc213841705"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc234491350"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="7EAFC114" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0046126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Instructor of Record </w:t>
       </w:r>
       <w:r w:rsidR="5A508616" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00365D1E" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15622,120 +16480,123 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="0046126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="0046126F">
+    <w:p w14:paraId="08F3B119" w14:textId="260F6FE7" w:rsidR="005A2923" w:rsidRPr="009B545D" w:rsidRDefault="0022491F" w:rsidP="009B545D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_CORRECTIVE_ACTION"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkStart w:id="52" w:name="_CORRECTIVE_ACTION"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc234491351"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="07DDAFAD" w14:textId="036AF59E" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="0046126F">
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="07DDAFAD" w14:textId="4C7DD1CB" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="0046126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The following assignments are eligible for corrective action</w:t>
       </w:r>
       <w:r w:rsidR="00957DC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00DD6A81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students </w:t>
       </w:r>
       <w:r w:rsidR="00D60454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">who were not successful on these assignments during the course </w:t>
       </w:r>
       <w:r w:rsidR="00DD6A81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">will receive an NGR grade </w:t>
       </w:r>
       <w:r w:rsidR="0007505A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>and permitted to go through a ‘corrective action’ proces</w:t>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0761">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are permitted</w:t>
+      </w:r>
+      <w:r w:rsidR="0007505A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to go through a ‘corrective action’ proces</w:t>
       </w:r>
       <w:r w:rsidR="00D60454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00957DC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D60454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Corrective Action</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be </w:t>
       </w:r>
@@ -15748,186 +16609,228 @@
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1646989D" w14:textId="77777777" w:rsidR="00BE42F2" w:rsidRDefault="00BE42F2" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Weekly Quizzes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5987CB" w14:textId="7A729F95" w:rsidR="00BE42F2" w:rsidRDefault="00BE42F2" w:rsidP="00BE42F2">
+    <w:p w14:paraId="2D5987CB" w14:textId="001BB50F" w:rsidR="00BE42F2" w:rsidRDefault="00BE42F2" w:rsidP="00BE42F2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="046DB088">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The student who fails to achieve an 80% </w:t>
       </w:r>
+      <w:r w:rsidR="00E50F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>average</w:t>
+      </w:r>
       <w:r w:rsidR="00C809ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">average, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="046DB088">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>cumulative</w:t>
       </w:r>
       <w:r w:rsidR="00C809ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> score</w:t>
       </w:r>
       <w:r w:rsidRPr="046DB088">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> over all 4 required module quizzes with two attempts will either be allowed to have a third attempt or take a comprehensive final examination that will be a random selection of related questions, worth 50 points, with a necessary score of 80% to pass. It will be a cumulative examination and will be offered within the first two weeks following the completion of the rotation in which the student failed to achieve the necessary average score. A need to have to have a third attempt on more than 2 quizzes will require the completion of the comprehensive exam.</w:t>
+        <w:t xml:space="preserve"> over all 4 required module quizzes with two attempts will either be allowed to have a third attempt or take a comprehensive final examination that will be a random selection of related questions, worth 50 points, with a necessary score of 80% to pass. It will be a cumulative examination and will be offered within the first two weeks following the completion of the rotation in which the student failed to achieve the necessary average score. A need to have a third attempt on more than 2 quizzes will require the completion of the comprehensive exam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EBB3888" w14:textId="77777777" w:rsidR="00BE42F2" w:rsidRDefault="00BE42F2" w:rsidP="00BE42F2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F74A5AD" w14:textId="77777777" w:rsidR="00BE42F2" w:rsidRDefault="00BE42F2" w:rsidP="00BE42F2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Instructor of Record will advise what option you will be given based on their review of your </w:t>
       </w:r>
-      <w:bookmarkStart w:id="59" w:name="_Hlk105783809"/>
+      <w:bookmarkStart w:id="54" w:name="_Hlk105783809"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>attempts. This will be comprised of questions from each of the eight required modules.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4904C9BF" w14:textId="77777777" w:rsidR="00BE42F2" w:rsidRDefault="00BE42F2" w:rsidP="00BE42F2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57BC6D71" w14:textId="77777777" w:rsidR="00BE42F2" w:rsidRDefault="00BE42F2" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Mid Rotation Evaluation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72BF65B5" w14:textId="5D1FCA45" w:rsidR="00BE42F2" w:rsidRDefault="00BE42F2" w:rsidP="00BE42F2">
+    <w:p w14:paraId="72BF65B5" w14:textId="2FAB8614" w:rsidR="00BE42F2" w:rsidRDefault="00BE42F2" w:rsidP="00BE42F2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Students that do not successfully complete and upload their mid rotation evaluation by 11:59 pm the third Sunday of the rotation will be required to email the Course Assistant with an explanation why this was missed. </w:t>
+        <w:t xml:space="preserve">Students that do not successfully complete and upload their mid rotation evaluation by 11:59 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E50F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pm on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the third Sunday of the rotation will be required to email the Course Assistant with an explanation why this was </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0761">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>missing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33ADD2E8" w14:textId="77777777" w:rsidR="00BE42F2" w:rsidRDefault="00BE42F2" w:rsidP="00BE42F2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E80D564" w14:textId="6DE35B53" w:rsidR="00BE42F2" w:rsidRDefault="00BE42F2" w:rsidP="046DB088">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
@@ -15976,51 +16879,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
       <w:r w:rsidR="00C809ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="046DB088">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, and the instructions will be outlined in the email from the Course Assistant with details and deadlines</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="046DB088">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F871F44" w14:textId="77777777" w:rsidR="00BE42F2" w:rsidRDefault="00BE42F2" w:rsidP="00BE42F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DC7478D" w14:textId="01AFC101" w:rsidR="00BE42F2" w:rsidRDefault="00DC7DBD" w:rsidP="006F4900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -16043,58 +16946,58 @@
       </w:r>
       <w:r w:rsidR="00BE42F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Family Conference Log</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0110A985" w14:textId="77777777" w:rsidR="00BE42F2" w:rsidRDefault="00BE42F2" w:rsidP="00BE42F2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="109"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The student who fails to turn in required paperwork, who has a verifiable reason they failed to do so, will be allowed </w:t>
       </w:r>
-      <w:bookmarkStart w:id="60" w:name="_Int_VvGpz5wv"/>
+      <w:bookmarkStart w:id="55" w:name="_Int_VvGpz5wv"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>14 days</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to submit, or more depending on the circumstances. </w:t>
       </w:r>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Failure to meet this two-week deadline will result in an N grade.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7743F6C1" w14:textId="77777777" w:rsidR="00BE42F2" w:rsidRDefault="00BE42F2" w:rsidP="00BE42F2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -16960,51 +17863,58 @@
         </w:rPr>
         <w:t xml:space="preserve">orrective </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ction process, as determined by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>IOR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, the student will receive credit for the deficient academic grading requirement(s) and be eligible for a </w:t>
+        <w:t xml:space="preserve">, the student will receive credit for the deficient academic grading requirement(s) and be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">eligible for a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">change in </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rotation grade</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">from </w:t>
       </w:r>
@@ -17165,61 +18075,60 @@
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7200D457" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRDefault="00D900EF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57D30E8A" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRPr="00C40B5D" w:rsidRDefault="00D900EF" w:rsidP="00D900EF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc213841707"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc234491352"/>
       <w:r w:rsidRPr="0096296A">
-        <w:lastRenderedPageBreak/>
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E1A04B" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRPr="00C40B5D" w:rsidRDefault="00D900EF" w:rsidP="00D900EF">
+    <w:p w14:paraId="37E84DCB" w14:textId="1A03180E" w:rsidR="00D900EF" w:rsidRPr="00E50F06" w:rsidRDefault="00D900EF" w:rsidP="00E50F06">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>at</w:t>
@@ -17308,176 +18217,169 @@
         </w:rPr>
         <w:t xml:space="preserve">that exist </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">outside </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">of those </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E84DCB" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRDefault="00D900EF" w:rsidP="000602B1">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="696055B3" w14:textId="77777777" w:rsidR="00B6209F" w:rsidRDefault="00B6209F" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2048A12C" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Toc213841708"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc234491353"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="230637D6" w14:textId="5240BC91" w:rsidR="002E4FC2" w:rsidRDefault="002E4FC2" w:rsidP="00FC17C4">
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="3C87F4CF" w14:textId="56BA94D1" w:rsidR="00582476" w:rsidRPr="00E50F06" w:rsidRDefault="002E4FC2" w:rsidP="00E50F06">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must be completed to determine a </w:t>
       </w:r>
       <w:r w:rsidR="005F342F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">final </w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>grade for the course</w:t>
       </w:r>
       <w:r w:rsidR="00FC4035">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are required to ensure their rotation requirements are completed </w:t>
       </w:r>
       <w:r w:rsidR="00E3438B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and submitted </w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>correctly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C87F4CF" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="00E11CEA" w:rsidRDefault="00582476" w:rsidP="00782174">
-[...9 lines deleted...]
-    <w:p w14:paraId="1D5BE2B0" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
+    <w:p w14:paraId="1D5BE2B0" w14:textId="57E5CB17" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1125DAF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>H/Honors</w:t>
       </w:r>
       <w:r w:rsidRPr="1125DAF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – A grade of honors will be designated to students demonstrating outstanding clinical, professional, and academic performance in certain core rotations. Criteria for achieving honors in a core rotation will be determined by the Instructor of Record and will be listed in the course syllabus. While Honors designation will be awarded to students meeting the criteria in the syllabi of the above courses, Honors is not an official MSU grade. The official MSUCOM transcript will reflect a grade as Pass with an additional notation that the student achieved Honors in the course. The students Medical Student Performance Evaluation will reflect each Honors grade.</w:t>
+        <w:t xml:space="preserve"> – A grade of honors will be designated to students demonstrating outstanding clinical, professional, and academic performance in certain core rotations. Criteria for achieving honors in a core rotation will be determined by the Instructor of Record and will be listed in the course syllabus. While Honors designation will be awarded to students meeting the criteria in the syllabi of the above courses, Honors is not an official MSU grade. The official MSUCOM transcript will reflect a grade as Pass with an additional notation that the student achieved Honors in the course. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E50F06" w:rsidRPr="1125DAF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>students’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1125DAF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medical Student Performance Evaluation will reflect each Honors grade.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69143B46" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4832D541" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
@@ -17490,67 +18392,126 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1125DAF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>HP/High Pass</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="1125DAF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>– The grade of High Pass will be designated to students who have above average clinical, professional, and academic performance in certain core rotations but do not meet the criteria for Honors. Criteria for High Pass in a core rotation will be determined by the Instructor of Record and will be listed in the course syllabus. While High Pass designation will be awarded to students meeting the criteria in the syllabi of the above courses, High Pass is not an official MSU grade. The official MSUCOM transcript will reflect a grade as Pass with an additional notation that the student achieved High Pass in the course. The student’s Medical Student Performance Evaluation will reflect each High Pass grade.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612BFCDF" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
+    <w:p w14:paraId="7E8A90D4" w14:textId="77777777" w:rsidR="00CF1A0F" w:rsidRDefault="00CF1A0F" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F90E42E" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
+    <w:p w14:paraId="71CABFDA" w14:textId="77777777" w:rsidR="00074D22" w:rsidRPr="00E50F06" w:rsidRDefault="00074D22" w:rsidP="00074D22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Honors/High Pass Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3892B395" w14:textId="0A2EF108" w:rsidR="00CF1A0F" w:rsidRPr="00E50F06" w:rsidRDefault="00074D22" w:rsidP="00074D22">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="356"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>Students are eligible to earn a High Pass or Honors designation only during the first attempt of a core rotation. Any subsequent attempts at the same rotation will be graded as a Pass/No Grade, regardless of performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612BFCDF" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="356"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F90E42E" w14:textId="5169DB3C" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>P/Pass</w:t>
       </w:r>
@@ -17731,50 +18692,51 @@
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>performance judged</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -17849,50 +18811,56 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
+      </w:r>
+      <w:r w:rsidR="00074BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="248EAB81" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="500"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="105631D5" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
@@ -18568,59 +19536,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4508D4B0" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="0096296A" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc213841709"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc234491354"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="1A6DCAE8" w14:textId="2D5780EB" w:rsidR="00B6209F" w:rsidRPr="00FC17C4" w:rsidRDefault="00582476" w:rsidP="00FC17C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Students who fail this rotation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidRPr="0096296A">
@@ -18636,64 +19603,64 @@
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc213841710"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc234491355"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="58F2F531" w14:textId="60E6DC51" w:rsidR="00424C48" w:rsidRPr="00B5334D" w:rsidRDefault="00424C48" w:rsidP="00424C48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The internal medicine clerkship is divided into three four-week rotations that include an IM- Hospital, IM-</w:t>
       </w:r>
       <w:r w:rsidR="00957DC3" w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Outpatient,</w:t>
       </w:r>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
@@ -18707,147 +19674,171 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74C2E873" w14:textId="77777777" w:rsidR="00424C48" w:rsidRDefault="00424C48" w:rsidP="00424C48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">During the late third or fourth year, sub-I students will rotate as a part of the medical team at their designated hospital. The students will collaborate primarily with the preceptor and with intern/resident physicians when applicable as part of the team caring for patients. Students will be expected to write history and </w:t>
       </w:r>
-      <w:bookmarkStart w:id="65" w:name="_Int_MaRKmQNu"/>
+      <w:bookmarkStart w:id="60" w:name="_Int_MaRKmQNu"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>physicals</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="60"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> on new admits and daily progress notes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="745C7AFC" w14:textId="77777777" w:rsidR="00424C48" w:rsidRDefault="00424C48" w:rsidP="00424C48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AE71574" w14:textId="77777777" w:rsidR="00424C48" w:rsidRDefault="00424C48" w:rsidP="00424C48">
+    <w:p w14:paraId="1AE71574" w14:textId="0AB50AD4" w:rsidR="00424C48" w:rsidRDefault="00424C48" w:rsidP="00424C48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Medical students are expected to participate in direct patient care on the hospital floors, although final responsibility and decision-making rests with the attending physician. As a fourth year sub-I medical student more emphasis will be placed on student responsibility and your ability to manage complicated internal medicine patients. Students are required to attend daily didactics that may include morning </w:t>
       </w:r>
-      <w:bookmarkStart w:id="66" w:name="_Int_2LQZR41G"/>
+      <w:bookmarkStart w:id="61" w:name="_Int_2LQZR41G"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>report</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, noon </w:t>
       </w:r>
-      <w:bookmarkStart w:id="67" w:name="_Int_wrlnVSnr"/>
+      <w:bookmarkStart w:id="62" w:name="_Int_wrlnVSnr"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>conference</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>, faculty grand rounds, resident grand rounds, hematology rounds, cardiology rounds and faculty lectures.</w:t>
+        <w:t xml:space="preserve">, faculty grand rounds, resident grand rounds, hematology rounds, cardiology </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2100" w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rounds,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and faculty lectures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E2EB904" w14:textId="77777777" w:rsidR="00424C48" w:rsidRDefault="00424C48" w:rsidP="00424C48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="517C98EE" w14:textId="77777777" w:rsidR="00424C48" w:rsidRDefault="00424C48" w:rsidP="00424C48">
+    <w:p w14:paraId="517C98EE" w14:textId="540A63D3" w:rsidR="00424C48" w:rsidRDefault="00424C48" w:rsidP="00424C48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>During your clinical rotation you will be part of many different learning environments and will be given a great deal of responsibility. Importantly, most of your patients will consider you a critical member of the medical team and see you as a physician. Given this, it is vital that a high-level professional behavior is maintained. Outward appearance is particularly important in this regard and is critical for initial impressions and for gaining the respect of your patients.</w:t>
+        <w:t xml:space="preserve">During your clinical rotation you will be part of many different learning environments and will be given a great deal of responsibility. Importantly, most of your patients will consider you a critical member of the medical team and see you as a physician. Given this, it is vital that </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0761" w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>high</w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-level professional behavior is maintained. Outward appearance is particularly important in this regard and is critical for initial impressions and for gaining the respect of your patients.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3403D16E" w14:textId="77777777" w:rsidR="00424C48" w:rsidRDefault="00424C48" w:rsidP="00424C48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1186432E" w14:textId="77777777" w:rsidR="00424C48" w:rsidRDefault="00424C48" w:rsidP="00424C48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="51AE9D9F">
         <w:rPr>
@@ -18859,107 +19850,120 @@
     <w:p w14:paraId="66CBE37F" w14:textId="77777777" w:rsidR="00424C48" w:rsidRDefault="00424C48" w:rsidP="00424C48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36E36A49" w14:textId="77777777" w:rsidR="00424C48" w:rsidRDefault="00424C48" w:rsidP="00424C48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>At ALL times when patient contact is expected or anticipated, your waist-length WHITE COAT should be worn, with your ID badge worn above the waist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D71429E" w14:textId="77777777" w:rsidR="00424C48" w:rsidRDefault="00424C48" w:rsidP="00424C48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D1587E9" w14:textId="77777777" w:rsidR="00424C48" w:rsidRDefault="00424C48" w:rsidP="00424C48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are expected to function collaboratively on health care teams that include health professionals from other disciplines in the provision of quality, patient-centered care.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E0BA753" w14:textId="77777777" w:rsidR="00424C48" w:rsidRDefault="00424C48" w:rsidP="00424C48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="701EDF09" w14:textId="77777777" w:rsidR="00424C48" w:rsidRDefault="00424C48" w:rsidP="00424C48">
+    <w:p w14:paraId="701EDF09" w14:textId="19083E6E" w:rsidR="00424C48" w:rsidRDefault="00424C48" w:rsidP="00424C48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="51AE9D9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Students are expected to identify, access, interpret and apply medical evidence contained in the scientific literature related to patients' health problems.</w:t>
+        <w:t xml:space="preserve">Students are expected to identify, access, interpret and apply medical evidence contained in </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0761" w:rsidRPr="51AE9D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:r w:rsidRPr="51AE9D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> literature related to patients' health problems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B5F4BD6" w14:textId="77777777" w:rsidR="00424C48" w:rsidRDefault="00424C48" w:rsidP="003E7D15">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FEE1C16" w14:textId="72D44164" w:rsidR="00FA2531" w:rsidRPr="00FC17C4" w:rsidRDefault="00424C48" w:rsidP="00FC17C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="489D867E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -19022,72 +20026,72 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ATTIRE AND ETIQUETTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E9F63C" w14:textId="54301DEF" w:rsidR="0081622B" w:rsidRDefault="0081622B" w:rsidP="0081622B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6329A6EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">During your clinical rotation, you will be a part of many different learning environments and will be given </w:t>
       </w:r>
       <w:r w:rsidR="2FC2B2D8" w:rsidRPr="6329A6EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:bookmarkStart w:id="68" w:name="_Int_MKVNvGL5"/>
+      <w:bookmarkStart w:id="63" w:name="_Int_MKVNvGL5"/>
       <w:r w:rsidRPr="6329A6EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>great</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidRPr="6329A6EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> deal of responsibility. Importantly, most of your patients will consider you a critical member of the medical team and see you as a physician. Given this, it is vital that </w:t>
       </w:r>
-      <w:bookmarkStart w:id="69" w:name="_Int_SFTgVZZ8"/>
+      <w:bookmarkStart w:id="64" w:name="_Int_SFTgVZZ8"/>
       <w:r w:rsidRPr="6329A6EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a high level</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidRPr="6329A6EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of professional behavior is maintained. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="549823E1" w14:textId="0E060021" w:rsidR="0081622B" w:rsidRPr="00016F1D" w:rsidRDefault="0081622B" w:rsidP="0081622B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6329A6EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Outward appearance is particularly important in this regard and is critical for initial impressions and for gaining the respect of your patients. For this reason, please adhere to the following </w:t>
       </w:r>
       <w:r w:rsidR="0BE89337" w:rsidRPr="6329A6EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -19228,547 +20232,655 @@
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>At ALL times when patient contact is expected or anticipated, your waist-length WHITE COAT will be worn, with your ID badge worn above the waist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B049D9" w14:textId="77777777" w:rsidR="0081622B" w:rsidRPr="00016F1D" w:rsidRDefault="0081622B" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>As this policy simply represents general guidelines, we encourage anyone with uncertainties or questions regarding the dress code to reach out to the student director for confirmation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BB5C14" w14:textId="77777777" w:rsidR="006C5A43" w:rsidRDefault="0081622B" w:rsidP="006F4900">
+    <w:p w14:paraId="63BB5C14" w14:textId="7A515AB9" w:rsidR="006C5A43" w:rsidRDefault="0081622B" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Wear a waterproof gown when blood or body fluid may soak a cloth gown.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="38FC5FEC" w14:textId="6C932C7A" w:rsidR="004C226D" w:rsidRPr="006C5A43" w:rsidRDefault="0081622B" w:rsidP="006F4900">
+        <w:t xml:space="preserve">Wear a waterproof gown when blood or body fluid may </w:t>
+      </w:r>
+      <w:r w:rsidR="00E50F06" w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>soak in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a cloth gown.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FC5FEC" w14:textId="4F01794D" w:rsidR="004C226D" w:rsidRPr="006C5A43" w:rsidRDefault="0081622B" w:rsidP="006F4900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C5A43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you accidentally have blood or body fluids splattered on your clothing, at the next convenient time, you should </w:t>
+        <w:t xml:space="preserve">If you accidentally have blood or body </w:t>
+      </w:r>
+      <w:r w:rsidR="003C2CCF" w:rsidRPr="006C5A43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fluid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C5A43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> splattered on your clothing, at the next convenient time, you should </w:t>
       </w:r>
       <w:r w:rsidR="00FC4035" w:rsidRPr="006C5A43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>excuse yourself, change into hospital scrubs,</w:t>
       </w:r>
       <w:r w:rsidRPr="006C5A43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for later laundering.</w:t>
+        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for </w:t>
+      </w:r>
+      <w:r w:rsidR="00E50F06" w:rsidRPr="006C5A43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>laundering later</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C5A43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="0046126F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="_Toc213841711"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc234491356"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="70"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="0046126F">
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w14:paraId="31F27C9A" w14:textId="7BD2C9C2" w:rsidR="008F4B77" w:rsidRPr="008F4B77" w:rsidRDefault="00C11B04" w:rsidP="008F4B77">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="008F4B77" w:rsidRPr="008F4B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA2EFE5" w14:textId="77777777" w:rsidR="008F4B77" w:rsidRPr="008F4B77" w:rsidRDefault="008F4B77" w:rsidP="008F4B77">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD9F6C4" w14:textId="77777777" w:rsidR="008F4B77" w:rsidRPr="00C40B5D" w:rsidRDefault="008F4B77" w:rsidP="008F4B77">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidRPr="008F4B77">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="0046126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRPr="00C40B5D" w:rsidRDefault="003C4D04" w:rsidP="0046126F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc213841712"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc234491357"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="71"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7B2A2639" w14:textId="2DB4419E" w:rsidR="009447C8" w:rsidRPr="000F2E94" w:rsidRDefault="009447C8" w:rsidP="0046126F">
+      <w:bookmarkEnd w:id="66"/>
+    </w:p>
+    <w:p w14:paraId="7B2A2639" w14:textId="1430CFD7" w:rsidR="009447C8" w:rsidRDefault="009447C8" w:rsidP="003435C3">
       <w:pPr>
         <w:ind w:left="432"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C68FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
       </w:r>
       <w:r w:rsidR="00957DC3" w:rsidRPr="000C68FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000C68FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
-        <w:r w:rsidR="002C2F41">
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r w:rsidR="003435C3" w:rsidRPr="003435C3">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="09546003" w14:textId="77777777" w:rsidR="005F2425" w:rsidRPr="005F2425" w:rsidRDefault="005F2425" w:rsidP="005F2425">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc234491358"/>
+      <w:r w:rsidRPr="005F2425">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="1AD9E27B" w14:textId="3922D11A" w:rsidR="00696DC9" w:rsidRPr="00F952ED" w:rsidRDefault="005F2425" w:rsidP="00F952ED">
+      <w:pPr>
+        <w:ind w:left="432"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F2425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F952ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r w:rsidR="00F952ED" w:rsidRPr="00F952ED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AD9E27B" w14:textId="6DDB6E86" w:rsidR="00696DC9" w:rsidRPr="00C40B5D" w:rsidRDefault="00696DC9" w:rsidP="009746E9">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="582E6479" w14:textId="7C28E172" w:rsidR="006E1B5D" w:rsidRPr="00FC17C4" w:rsidRDefault="00902AE6" w:rsidP="00FC17C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="72" w:name="_Toc213841713"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="_Toc234491359"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="72"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="081A8948" w14:textId="6AFD25BB" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="081A8948" w14:textId="5760147B" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="000C257F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="456B9632" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
         <w:t>Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
-        <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r w:rsidR="000C257F" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc213841714"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc234491360"/>
       <w:r w:rsidRPr="00551027">
-        <w:lastRenderedPageBreak/>
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="70"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="75472015" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="00C82EC8" w:rsidRPr="00C82EC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidR="009D59E9" w:rsidRPr="00A10AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D59E9" w:rsidRPr="00A10AD0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="74" w:name="_Toc213841715"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc234491361"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="71"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="0046126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="0046126F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Toc213841716"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc234491362"/>
       <w:r>
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="72"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="2F30CCB0" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="0046126F">
+    <w:p w14:paraId="4049A8E7" w14:textId="77777777" w:rsidR="007358C5" w:rsidRPr="006054AD" w:rsidRDefault="00E20D8B" w:rsidP="007358C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C31" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r w:rsidR="007358C5" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...9 lines deleted...]
-        <w:ind w:left="360"/>
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="007358C5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C484ECA" w14:textId="7367222F" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="0046126F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_Toc213841717"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc234491363"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">MSU </w:t>
       </w:r>
       <w:r w:rsidR="002E1C02">
         <w:t>Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="73"/>
       <w:r w:rsidR="00E85C4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C601E0B" w14:textId="530CA607" w:rsidR="00284F2C" w:rsidRPr="00C40B5D" w:rsidRDefault="73C31A4E" w:rsidP="0046126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received</w:t>
       </w:r>
       <w:r w:rsidR="00957DC3" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -19879,439 +20991,439 @@
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail</w:t>
       </w:r>
       <w:r w:rsidR="000801F8" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="08BF29D0" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidR="009D59E9" w:rsidRPr="009D59E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D59E9" w:rsidRPr="009D59E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00FC17C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="332F598A" w14:textId="77777777" w:rsidR="00770C10" w:rsidRPr="00556A65" w:rsidRDefault="00770C10" w:rsidP="00770C10">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="77" w:name="_Toc213320658"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="79" w:name="_Toc213841718"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc213835968"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc234491364"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="77"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3A8AD2A2" w14:textId="77777777" w:rsidR="00770C10" w:rsidRPr="005F7800" w:rsidRDefault="00770C10" w:rsidP="00770C10">
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+    </w:p>
+    <w:p w14:paraId="3A8AD2A2" w14:textId="6161D668" w:rsidR="00770C10" w:rsidRDefault="00770C10" w:rsidP="00770C10">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005F7800">
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2100" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2100" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2100" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="003C2CCF" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2100" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CDC7BF" w14:textId="50566813" w:rsidR="00C20AA8" w:rsidRPr="005F7800" w:rsidRDefault="00822CB7" w:rsidP="00770C10">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId59" w:history="1">
+        <w:r w:rsidRPr="00822CB7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2AD4723D" w14:textId="77777777" w:rsidR="00770C10" w:rsidRDefault="00770C10" w:rsidP="00FC17C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00BF5291">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="_Toc234491365"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:p w14:paraId="3100DD81" w14:textId="73F89A26" w:rsidR="002952A5" w:rsidRDefault="0079705E" w:rsidP="00717775">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The accreditation standards for graduate medical education programs include restrictions on the duty hours of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D208C0" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>residents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Additionally, </w:t>
+      </w:r>
+      <w:r w:rsidR="1B7D1B2B" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>institutions</w:t>
+      </w:r>
+      <w:r w:rsidR="2C99CD68" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
-        <w:r w:rsidRPr="005F7800">
+      <w:r w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="2387758C" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>expected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00D208C0" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>promote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
+      </w:r>
+      <w:r w:rsidR="000512F6" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60">
+        <w:r w:rsidR="00717775" w:rsidRPr="245FF0B1">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>AI_Use_Policy.pdf</w:t>
-[...104 lines deleted...]
-          </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="0046126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="0046126F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="_Toc213841720"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc234491366"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="81"/>
-[...69 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="78"/>
+    </w:p>
+    <w:p w14:paraId="15A06E86" w14:textId="77777777" w:rsidR="00A5098F" w:rsidRPr="00A871DA" w:rsidRDefault="00A5098F" w:rsidP="00A5098F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BCCB91" w14:textId="77777777" w:rsidR="00A5098F" w:rsidRPr="00A871DA" w:rsidRDefault="00A5098F" w:rsidP="00A5098F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="53DA5F0E" w14:textId="77777777" w:rsidR="00A5098F" w:rsidRPr="00A871DA" w:rsidRDefault="00A5098F" w:rsidP="00A5098F">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...9 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00417516">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:history="1">
-        <w:r w:rsidRPr="00417516">
+      <w:hyperlink r:id="rId62" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00417516">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="0046126F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62B39D01" w14:textId="77777777" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="0087641F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="82" w:name="_Toc169162520"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="85" w:name="_Toc213841721"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc186790649"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc234491367"/>
       <w:r w:rsidRPr="0002378E">
+        <w:lastRenderedPageBreak/>
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
-      <w:bookmarkEnd w:id="83"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="85"/>
     </w:p>
     <w:p w14:paraId="1F9B2CDF" w14:textId="77777777" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="0087641F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -20394,93 +21506,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60">
+      <w:hyperlink r:id="rId63">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId61">
+      <w:hyperlink r:id="rId64">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -20800,90 +21912,90 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="4B7A4375" w:rsidR="00B17123" w:rsidRDefault="00B17123">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="00472C7B">
-          <w:footerReference w:type="default" r:id="rId62"/>
-          <w:footerReference w:type="first" r:id="rId63"/>
+          <w:footerReference w:type="default" r:id="rId65"/>
+          <w:footerReference w:type="first" r:id="rId66"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="86" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="89" w:name="_Toc213841722"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc234491368"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
-      <w:bookmarkEnd w:id="87"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="89"/>
     </w:p>
     <w:p w14:paraId="7E32B9C6" w14:textId="5B377DF7" w:rsidR="00D8367A" w:rsidRPr="00D703AA" w:rsidRDefault="00D8367A" w:rsidP="00D703AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="00E33C29">
         <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15120" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2430"/>
         <w:gridCol w:w="1890"/>
@@ -21166,148 +22278,190 @@
           </w:tcPr>
           <w:p w14:paraId="2193CC65" w14:textId="4E4D5EF0" w:rsidR="009875C8" w:rsidRPr="009275FB" w:rsidRDefault="009875C8" w:rsidP="009875C8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed in D2L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E150A72" w14:textId="293E689E" w:rsidR="009875C8" w:rsidRPr="1125DAF6" w:rsidRDefault="7D6CB78E" w:rsidP="008724EB">
+          <w:p w14:paraId="3E150A72" w14:textId="4B778D6C" w:rsidR="009875C8" w:rsidRPr="1125DAF6" w:rsidRDefault="7D6CB78E" w:rsidP="008724EB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="046DB088">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">All mandatory quizzes have been completed by 11:59 </w:t>
             </w:r>
-            <w:bookmarkStart w:id="90" w:name="_Int_4bDofxD2"/>
+            <w:bookmarkStart w:id="87" w:name="_Int_4bDofxD2"/>
             <w:r w:rsidRPr="046DB088">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pm</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="90"/>
+            <w:bookmarkEnd w:id="87"/>
             <w:r w:rsidRPr="046DB088">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the last Sunday of the Rotation with an 80%</w:t>
+              <w:t xml:space="preserve"> the last Sunday of the </w:t>
+            </w:r>
+            <w:r w:rsidR="0011180A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="046DB088">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>otation with an 80%</w:t>
             </w:r>
             <w:r w:rsidR="00014428">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> average</w:t>
             </w:r>
             <w:r w:rsidRPr="046DB088">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> cumulative score within two attempts on the eight required modules; plus, four additional optional modules with an 80% cumulative average </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="483E8364" w14:textId="4473AD3B" w:rsidR="009875C8" w:rsidRPr="74C1DA06" w:rsidRDefault="009875C8" w:rsidP="008724EB">
+          <w:p w14:paraId="483E8364" w14:textId="7BEB58EE" w:rsidR="009875C8" w:rsidRPr="74C1DA06" w:rsidRDefault="009875C8" w:rsidP="008724EB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EC9F70A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">All </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">mandatory </w:t>
             </w:r>
             <w:r w:rsidRPr="0EC9F70A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">quizzes have been completed by 11:59 pm the last </w:t>
+              <w:t xml:space="preserve">quizzes have been completed by 11:59 </w:t>
+            </w:r>
+            <w:r w:rsidR="003C2CCF" w:rsidRPr="0EC9F70A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pm on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0EC9F70A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sun</w:t>
             </w:r>
             <w:r w:rsidRPr="0EC9F70A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">day of the Rotation </w:t>
+              <w:t xml:space="preserve">day of the </w:t>
+            </w:r>
+            <w:r w:rsidR="0011180A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0EC9F70A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otation </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>with an 80</w:t>
             </w:r>
             <w:r w:rsidRPr="0EC9F70A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00014428">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -21342,94 +22496,122 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> two attempts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> on the eight required modules; plus, two additional optional modules with an 80% cumulative average</w:t>
             </w:r>
             <w:r w:rsidRPr="0EC9F70A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21437436" w14:textId="21FA8F60" w:rsidR="009875C8" w:rsidRPr="1125DAF6" w:rsidRDefault="009875C8" w:rsidP="008724EB">
+          <w:p w14:paraId="21437436" w14:textId="6AA7904B" w:rsidR="009875C8" w:rsidRPr="1125DAF6" w:rsidRDefault="009875C8" w:rsidP="008724EB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EC9F70A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">All </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mandatory</w:t>
             </w:r>
             <w:r w:rsidRPr="0EC9F70A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> quizzes have been completed by 11:59 pm the last </w:t>
+              <w:t xml:space="preserve"> quizzes have been completed by 11:59 </w:t>
+            </w:r>
+            <w:r w:rsidR="003C2CCF" w:rsidRPr="0EC9F70A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pm on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0EC9F70A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sun</w:t>
             </w:r>
             <w:r w:rsidRPr="0EC9F70A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">day of the Rotation with an 80% </w:t>
+              <w:t xml:space="preserve">day of the </w:t>
+            </w:r>
+            <w:r w:rsidR="0011180A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0EC9F70A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otation with an 80% </w:t>
             </w:r>
             <w:r w:rsidR="00014428">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">average, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>cumulative score within two attempts on the eight required modules</w:t>
             </w:r>
             <w:r w:rsidRPr="0EC9F70A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21467,59 +22649,59 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="034DE45D" w14:textId="3F60E25D" w:rsidR="009875C8" w:rsidRPr="389FCA9F" w:rsidRDefault="009875C8" w:rsidP="00485F5B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="489D867E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and upload within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="91" w:name="_Int_nC28GjOC"/>
+            <w:bookmarkStart w:id="88" w:name="_Int_nC28GjOC"/>
             <w:r w:rsidRPr="489D867E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="91"/>
+            <w:bookmarkEnd w:id="88"/>
             <w:r w:rsidRPr="489D867E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001204AE" w:rsidRPr="00C40B5D" w14:paraId="6B6473A2" w14:textId="77777777" w:rsidTr="046DB088">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3035B3BD" w14:textId="686673F8" w:rsidR="001204AE" w:rsidRPr="007C354A" w:rsidRDefault="001204AE" w:rsidP="001204AE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -21993,59 +23175,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42BB6EFA" w14:textId="087FBDF9" w:rsidR="00BB2966" w:rsidRPr="389FCA9F" w:rsidRDefault="00BB2966" w:rsidP="00155034">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="489D867E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and upload within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="92" w:name="_Int_FEnF99ig"/>
+            <w:bookmarkStart w:id="89" w:name="_Int_FEnF99ig"/>
             <w:r w:rsidRPr="489D867E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="92"/>
+            <w:bookmarkEnd w:id="89"/>
             <w:r w:rsidRPr="489D867E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D55E5" w:rsidRPr="00C40B5D" w14:paraId="2CAACEAB" w14:textId="77777777" w:rsidTr="046DB088">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="236E1345" w14:textId="3BCE8027" w:rsidR="001D55E5" w:rsidRPr="007C354A" w:rsidRDefault="001D55E5" w:rsidP="001D55E5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -22198,59 +23380,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EB263C8" w14:textId="347A0FEF" w:rsidR="001D55E5" w:rsidRPr="389FCA9F" w:rsidRDefault="001D55E5" w:rsidP="00155034">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="489D867E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and upload within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="93" w:name="_Int_kd3Zvneu"/>
+            <w:bookmarkStart w:id="90" w:name="_Int_kd3Zvneu"/>
             <w:r w:rsidRPr="489D867E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="93"/>
+            <w:bookmarkEnd w:id="90"/>
             <w:r w:rsidRPr="489D867E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00885A12" w:rsidRPr="00C40B5D" w14:paraId="37367399" w14:textId="77777777" w:rsidTr="046DB088">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07EBFEBC" w14:textId="1F25DD3B" w:rsidR="00885A12" w:rsidRPr="007C354A" w:rsidRDefault="00885A12" w:rsidP="00885A12">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -22381,96 +23563,110 @@
               <w:t xml:space="preserve">Score </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of 103 to 109</w:t>
             </w:r>
             <w:r w:rsidRPr="0EC9F70A">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> on first attempt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16B896BD" w14:textId="133420C2" w:rsidR="00885A12" w:rsidRPr="1125DAF6" w:rsidRDefault="00885A12" w:rsidP="00155034">
+          <w:p w14:paraId="16B896BD" w14:textId="2BF15C75" w:rsidR="00885A12" w:rsidRPr="1125DAF6" w:rsidRDefault="00885A12" w:rsidP="00155034">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="489D867E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Score an </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>83</w:t>
             </w:r>
             <w:r w:rsidRPr="489D867E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> or above the day you take the exam. If you fail to take your </w:t>
             </w:r>
-            <w:bookmarkStart w:id="94" w:name="_Int_Yze7JlMc"/>
+            <w:bookmarkStart w:id="91" w:name="_Int_Yze7JlMc"/>
             <w:r w:rsidRPr="489D867E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>exam</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="94"/>
+            <w:bookmarkEnd w:id="91"/>
             <w:r w:rsidRPr="489D867E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the last Friday of the Rotation, you will receive a zero and have one chance to retake the exam.</w:t>
+              <w:t xml:space="preserve"> the last Friday of the </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5146">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="489D867E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>otation, you will receive a zero and have one chance to retake the exam.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="427B930C" w14:textId="51D971DD" w:rsidR="00885A12" w:rsidRPr="1125DAF6" w:rsidRDefault="00885A12" w:rsidP="00885A12">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0EC9F70A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
@@ -23140,100 +24336,100 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0048694D">
-          <w:headerReference w:type="first" r:id="rId64"/>
+          <w:headerReference w:type="first" r:id="rId67"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65" cstate="print">
+                    <a:blip r:embed="rId68" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -23516,53 +24712,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="65E3734C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="12BA377D" id="Rectangle 2" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="6360CA1E" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -23591,53 +24787,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="25C35A52" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="151D04A0" id="Rectangle 3" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="00D208C0" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -23707,53 +24903,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="65E032F4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="7C55722B" id="Rectangle 4" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -23789,53 +24985,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2EDB0A7A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="23C47D14" id="Rectangle 6" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -24214,64 +25410,71 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A great team player (helpful, reliable, proactive)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+          <w:p w14:paraId="079E6B8F" w14:textId="407E0214" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="001C4115" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting</w:t>
+            </w:r>
+            <w:r w:rsidR="007F30E1" w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -24368,84 +25571,84 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0048694D">
-      <w:headerReference w:type="first" r:id="rId66"/>
+      <w:headerReference w:type="first" r:id="rId69"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DD4595F" w14:textId="77777777" w:rsidR="00AF711B" w:rsidRDefault="00AF711B" w:rsidP="00E756E0">
+    <w:p w14:paraId="1BA1798F" w14:textId="77777777" w:rsidR="00F74F2B" w:rsidRDefault="00F74F2B" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F768676" w14:textId="77777777" w:rsidR="00AF711B" w:rsidRDefault="00AF711B" w:rsidP="00E756E0">
+    <w:p w14:paraId="37271E07" w14:textId="77777777" w:rsidR="00F74F2B" w:rsidRDefault="00F74F2B" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="15AFDD06" w14:textId="77777777" w:rsidR="00AF711B" w:rsidRDefault="00AF711B">
+    <w:p w14:paraId="10005F16" w14:textId="77777777" w:rsidR="00F74F2B" w:rsidRDefault="00F74F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -24488,57 +25691,60 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C98FB35" w14:textId="77777777" w:rsidR="00CD7E25" w:rsidRDefault="00CD7E25" w:rsidP="00CD7E25">
+  <w:p w14:paraId="5C98FB35" w14:textId="598AF06C" w:rsidR="00CD7E25" w:rsidRDefault="00701D02" w:rsidP="00CD7E25">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and approved </w:t>
+    </w:r>
+    <w:r w:rsidR="009B545D">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5FD5C67F" w14:textId="77777777" w:rsidR="00CD7E25" w:rsidRDefault="00CD7E25">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
@@ -24567,57 +25773,60 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="12D48F56" w14:textId="77777777" w:rsidR="00CD7E25" w:rsidRDefault="00CD7E25" w:rsidP="00CD7E25">
+  <w:p w14:paraId="12D48F56" w14:textId="1124DF74" w:rsidR="00CD7E25" w:rsidRDefault="00701D02" w:rsidP="00CD7E25">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and approved </w:t>
+    </w:r>
+    <w:r w:rsidR="009B545D">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="13859207" w14:textId="77777777" w:rsidR="00472C7B" w:rsidRDefault="00472C7B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
@@ -24626,71 +25835,71 @@
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6320B836" w14:textId="77777777" w:rsidR="00AF711B" w:rsidRDefault="00AF711B" w:rsidP="00E756E0">
+    <w:p w14:paraId="5B4C48C2" w14:textId="77777777" w:rsidR="00F74F2B" w:rsidRDefault="00F74F2B" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="539ACD12" w14:textId="77777777" w:rsidR="00AF711B" w:rsidRDefault="00AF711B" w:rsidP="00E756E0">
+    <w:p w14:paraId="6C7C012C" w14:textId="77777777" w:rsidR="00F74F2B" w:rsidRDefault="00F74F2B" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1F282F04" w14:textId="77777777" w:rsidR="00AF711B" w:rsidRDefault="00AF711B">
+    <w:p w14:paraId="4DC5DEB2" w14:textId="77777777" w:rsidR="00F74F2B" w:rsidRDefault="00F74F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="618E6870" w14:textId="7B2073FC" w:rsidR="004A166C" w:rsidRDefault="001A1FEA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>IM 6</w:t>
     </w:r>
     <w:r w:rsidR="00B4036D">
       <w:t>60</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00B4036D">
       <w:t>Internal Medicine Sub-Internship</w:t>
@@ -27611,51 +28820,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AB31F46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D494C984"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -30402,51 +31611,50 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1141923779">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="916288372">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="606157345">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="48"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -30482,315 +31690,337 @@
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034514"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="0003531B"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036689"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="00037E70"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="000413B8"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00042A7A"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
+    <w:rsid w:val="00044D33"/>
     <w:rsid w:val="00045758"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="0005210A"/>
+    <w:rsid w:val="00053389"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="000548DD"/>
+    <w:rsid w:val="00055490"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
+    <w:rsid w:val="000722B8"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000735C8"/>
     <w:rsid w:val="000744C3"/>
+    <w:rsid w:val="00074BAB"/>
+    <w:rsid w:val="00074D22"/>
     <w:rsid w:val="0007505A"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
+    <w:rsid w:val="00081915"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="00086A8C"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="000919DB"/>
+    <w:rsid w:val="00091A5F"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00096EA0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
+    <w:rsid w:val="000A3483"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A34AF"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A56BF"/>
     <w:rsid w:val="000A671A"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B2515"/>
     <w:rsid w:val="000B41AE"/>
     <w:rsid w:val="000B478B"/>
+    <w:rsid w:val="000B6A56"/>
     <w:rsid w:val="000B710C"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
+    <w:rsid w:val="000C1F43"/>
+    <w:rsid w:val="000C257F"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C6243"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000C7EDE"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2B64"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D3EF2"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E4613"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F081E"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F2FF4"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="000F56D3"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="00103239"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="001076A1"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
+    <w:rsid w:val="0011180A"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="001149F0"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001204AE"/>
     <w:rsid w:val="0012109C"/>
+    <w:rsid w:val="001218D4"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="001242E4"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
+    <w:rsid w:val="00140647"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="001467F3"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00151FFF"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155034"/>
     <w:rsid w:val="00155C66"/>
+    <w:rsid w:val="00156266"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="00171F61"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="00181E15"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="00182619"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
+    <w:rsid w:val="001A0929"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A1FEA"/>
     <w:rsid w:val="001A3ABD"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A4ACE"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B1533"/>
     <w:rsid w:val="001B1F00"/>
     <w:rsid w:val="001B2D63"/>
     <w:rsid w:val="001B2DFE"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C173A"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C1C99"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
+    <w:rsid w:val="001C4115"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001C6795"/>
+    <w:rsid w:val="001D1F03"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D35D7"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D55E5"/>
     <w:rsid w:val="001D61F5"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
+    <w:rsid w:val="001E0050"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E21B5"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E36E0"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6E35"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1514"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F49D8"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
+    <w:rsid w:val="001F6A14"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F73CD"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="002011F2"/>
     <w:rsid w:val="002022C3"/>
+    <w:rsid w:val="002029FC"/>
     <w:rsid w:val="002046F5"/>
     <w:rsid w:val="00204968"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215C1D"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="0022194E"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
@@ -30830,386 +32060,419 @@
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="00272CE6"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
+    <w:rsid w:val="002845AA"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
+    <w:rsid w:val="002871B2"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="0029743A"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A270E"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B30BB"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
+    <w:rsid w:val="002B486F"/>
     <w:rsid w:val="002B6155"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C2F41"/>
     <w:rsid w:val="002C4CEA"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D4AE9"/>
+    <w:rsid w:val="002D4C05"/>
     <w:rsid w:val="002D74EC"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002D7E53"/>
     <w:rsid w:val="002E1C02"/>
+    <w:rsid w:val="002E21A7"/>
     <w:rsid w:val="002E243A"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E4FC2"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002E5F72"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F63EC"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6A85"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
+    <w:rsid w:val="00300C7E"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311385"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00315953"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
+    <w:rsid w:val="00324C8E"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00326C6B"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00330FF6"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="003345A0"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="00335DE8"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="003409AC"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
+    <w:rsid w:val="003435C3"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00346DB0"/>
+    <w:rsid w:val="00346FB9"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00356587"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="00365D1E"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="00384F12"/>
+    <w:rsid w:val="0038593F"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00394F0A"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A02A0"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A50E8"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B7C55"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
+    <w:rsid w:val="003C2CCF"/>
     <w:rsid w:val="003C4D04"/>
+    <w:rsid w:val="003C4F97"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D3A6A"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
+    <w:rsid w:val="003E0761"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E4767"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E6C19"/>
     <w:rsid w:val="003E7D15"/>
+    <w:rsid w:val="003F09C1"/>
     <w:rsid w:val="003F1A10"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
+    <w:rsid w:val="00401309"/>
     <w:rsid w:val="0040164D"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="00402C1B"/>
+    <w:rsid w:val="0040343C"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
+    <w:rsid w:val="004103C9"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="004119D9"/>
+    <w:rsid w:val="00411CE8"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00416B84"/>
     <w:rsid w:val="00417516"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00424C48"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="00426038"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00432B27"/>
     <w:rsid w:val="00433FE6"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
+    <w:rsid w:val="00436B9C"/>
+    <w:rsid w:val="00440BCA"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="00444169"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="0044729A"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="0045088C"/>
     <w:rsid w:val="00450A88"/>
+    <w:rsid w:val="00452A2E"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="00453681"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046126F"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
+    <w:rsid w:val="004631F0"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
+    <w:rsid w:val="00466401"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472C7B"/>
     <w:rsid w:val="00472EE7"/>
+    <w:rsid w:val="004740A3"/>
     <w:rsid w:val="0047429C"/>
+    <w:rsid w:val="004751CA"/>
     <w:rsid w:val="0047522E"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B0F"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00485F5B"/>
     <w:rsid w:val="0048694D"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486ECE"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494C6C"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
+    <w:rsid w:val="004959BB"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
+    <w:rsid w:val="00497D5A"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
+    <w:rsid w:val="004A287E"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A3F7A"/>
     <w:rsid w:val="004A4294"/>
     <w:rsid w:val="004A44D0"/>
+    <w:rsid w:val="004A4998"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B0394"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
+    <w:rsid w:val="004B1B7C"/>
     <w:rsid w:val="004B3021"/>
+    <w:rsid w:val="004B3C41"/>
     <w:rsid w:val="004B4419"/>
+    <w:rsid w:val="004B4E8B"/>
     <w:rsid w:val="004C03DB"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C226D"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6420"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
+    <w:rsid w:val="004C7DE8"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D33BE"/>
     <w:rsid w:val="004D33C1"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E57E3"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
@@ -31222,271 +32485,290 @@
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F76E2"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="005042E4"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="00504D80"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506A68"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
+    <w:rsid w:val="00516060"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="005168C1"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="00520513"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239A3"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
+    <w:rsid w:val="00525777"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="0053141A"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="00531839"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00537B67"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00541E5E"/>
     <w:rsid w:val="00542BFB"/>
+    <w:rsid w:val="00543003"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="0055457E"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="005565A2"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="005650A1"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="00566289"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057008C"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="00572625"/>
     <w:rsid w:val="00573384"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="00573FBA"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582476"/>
+    <w:rsid w:val="00583CD5"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="00584864"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
+    <w:rsid w:val="00587368"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5C09"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
+    <w:rsid w:val="005B0D9D"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005B6CCF"/>
     <w:rsid w:val="005B7E3E"/>
     <w:rsid w:val="005C0242"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C2FD6"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005C6DDB"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
+    <w:rsid w:val="005D37CD"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E1E40"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
+    <w:rsid w:val="005F2425"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F2A67"/>
     <w:rsid w:val="005F342F"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F5886"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
+    <w:rsid w:val="006047D9"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
+    <w:rsid w:val="00606EAB"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
+    <w:rsid w:val="006124AD"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D43"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="00613976"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="0061495F"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="00617478"/>
     <w:rsid w:val="006174F1"/>
     <w:rsid w:val="006202F0"/>
+    <w:rsid w:val="006206A6"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="00625A85"/>
     <w:rsid w:val="00625AC9"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="00631D6C"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637C32"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
+    <w:rsid w:val="00642895"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="00645E69"/>
     <w:rsid w:val="00645F39"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00650B43"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="00656AAE"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="00661D2A"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
+    <w:rsid w:val="00666EC7"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
+    <w:rsid w:val="00672431"/>
+    <w:rsid w:val="00672B20"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
+    <w:rsid w:val="006769B7"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
+    <w:rsid w:val="00681FE1"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686C5C"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006903AB"/>
+    <w:rsid w:val="0069156B"/>
     <w:rsid w:val="006915A1"/>
     <w:rsid w:val="0069360F"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A1BAE"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006A7C3F"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B1CC3"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
@@ -31509,782 +32791,848 @@
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E5F4E"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4900"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F742C"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
+    <w:rsid w:val="00701D02"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707494"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00710861"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00711CE9"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="00712EAB"/>
     <w:rsid w:val="007134E2"/>
+    <w:rsid w:val="00713DEA"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
+    <w:rsid w:val="00715067"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
+    <w:rsid w:val="00717775"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00724B26"/>
     <w:rsid w:val="00725691"/>
+    <w:rsid w:val="00725739"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00730CE8"/>
     <w:rsid w:val="007311DE"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00732FF9"/>
     <w:rsid w:val="00733B6B"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
+    <w:rsid w:val="007358C5"/>
     <w:rsid w:val="0074263E"/>
+    <w:rsid w:val="0074466F"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="00752CFA"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="007542B4"/>
+    <w:rsid w:val="00754491"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00763551"/>
+    <w:rsid w:val="0076401B"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="00767C31"/>
     <w:rsid w:val="007702EC"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="00770C10"/>
+    <w:rsid w:val="00772619"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
+    <w:rsid w:val="0078084D"/>
     <w:rsid w:val="00782174"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00787F9A"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="00790F7C"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00793E57"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
+    <w:rsid w:val="007A5146"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
+    <w:rsid w:val="007A60AF"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
+    <w:rsid w:val="007A7F44"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
+    <w:rsid w:val="007B4249"/>
     <w:rsid w:val="007B5C48"/>
+    <w:rsid w:val="007B5EF9"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7058"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C5058"/>
+    <w:rsid w:val="007C5207"/>
     <w:rsid w:val="007C55DC"/>
     <w:rsid w:val="007C76A8"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D3337"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D3A75"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D50A2"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007D7625"/>
+    <w:rsid w:val="007E0E79"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E198D"/>
+    <w:rsid w:val="007E2100"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
+    <w:rsid w:val="007E3E3A"/>
     <w:rsid w:val="007E5667"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F4E10"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="00800D62"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00813D0F"/>
     <w:rsid w:val="00815893"/>
+    <w:rsid w:val="008160CD"/>
     <w:rsid w:val="0081622B"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820C08"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="00821E43"/>
+    <w:rsid w:val="00822CB7"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="008239AD"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="008266CB"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="00827EB4"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00831BCF"/>
+    <w:rsid w:val="008320BF"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
+    <w:rsid w:val="008376A6"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="0084203C"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
+    <w:rsid w:val="00843CE6"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008466D0"/>
     <w:rsid w:val="008468B2"/>
+    <w:rsid w:val="008500F0"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
+    <w:rsid w:val="008556D6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="008724EB"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
+    <w:rsid w:val="00875D45"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087641F"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00876F87"/>
     <w:rsid w:val="0087793D"/>
     <w:rsid w:val="00880808"/>
+    <w:rsid w:val="008816E3"/>
     <w:rsid w:val="00881F1A"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="00885A12"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="008913C5"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="00892A49"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A38E0"/>
     <w:rsid w:val="008A452F"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B159C"/>
     <w:rsid w:val="008B2406"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B6D17"/>
     <w:rsid w:val="008B7E5C"/>
+    <w:rsid w:val="008C0B58"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C22EC"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C5602"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D0573"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4344"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
+    <w:rsid w:val="008E0432"/>
     <w:rsid w:val="008E1942"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
+    <w:rsid w:val="008E3A8D"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F26AB"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
+    <w:rsid w:val="008F4B77"/>
     <w:rsid w:val="008F5342"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903809"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="0091078A"/>
+    <w:rsid w:val="0091089F"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="00911429"/>
+    <w:rsid w:val="00911501"/>
     <w:rsid w:val="00912496"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00924574"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
+    <w:rsid w:val="00932E88"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="00936D84"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
+    <w:rsid w:val="00943E52"/>
     <w:rsid w:val="009447C8"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
+    <w:rsid w:val="0095034D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="0095394A"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00957DC3"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="0096575E"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="00970D4E"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="00974525"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
+    <w:rsid w:val="0097656E"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
+    <w:rsid w:val="009822A8"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
+    <w:rsid w:val="00982DC7"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00987372"/>
     <w:rsid w:val="00987537"/>
     <w:rsid w:val="009875C8"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="009931A1"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A043F"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
+    <w:rsid w:val="009A353F"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
+    <w:rsid w:val="009A4FC9"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B079C"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B1A4B"/>
     <w:rsid w:val="009B3425"/>
+    <w:rsid w:val="009B545D"/>
+    <w:rsid w:val="009B5A29"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C3034"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C5AD9"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D006F"/>
+    <w:rsid w:val="009D227A"/>
     <w:rsid w:val="009D28E6"/>
     <w:rsid w:val="009D35F4"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D49C2"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D59E9"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
+    <w:rsid w:val="009D7D97"/>
     <w:rsid w:val="009E0D2E"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E454B"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
+    <w:rsid w:val="009F6CC3"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A06ACC"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
+    <w:rsid w:val="00A13364"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A16A31"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A25B61"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A30FAE"/>
+    <w:rsid w:val="00A31565"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A362E8"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A36BBC"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A42BBF"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
+    <w:rsid w:val="00A46B1A"/>
+    <w:rsid w:val="00A5098F"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
+    <w:rsid w:val="00A5587D"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60905"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A63292"/>
+    <w:rsid w:val="00A667C7"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73E8F"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
+    <w:rsid w:val="00A818C1"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A869F9"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A952D8"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A978F3"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA368F"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AA7BFB"/>
     <w:rsid w:val="00AA7D73"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3CF8"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
+    <w:rsid w:val="00AB4640"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB624F"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC32CD"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
+    <w:rsid w:val="00AC5D1D"/>
     <w:rsid w:val="00AC6062"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD058A"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
+    <w:rsid w:val="00AD1DBB"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2D8E"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF0993"/>
     <w:rsid w:val="00AF1100"/>
+    <w:rsid w:val="00AF1D7B"/>
     <w:rsid w:val="00AF2D97"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF645C"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00AF711B"/>
+    <w:rsid w:val="00B00890"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B1340F"/>
     <w:rsid w:val="00B163A4"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
+    <w:rsid w:val="00B2485E"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E2D"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B4036D"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43676"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45544"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B46C40"/>
     <w:rsid w:val="00B474A7"/>
     <w:rsid w:val="00B47D2F"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B52A2E"/>
     <w:rsid w:val="00B53AD1"/>
     <w:rsid w:val="00B54759"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B61591"/>
     <w:rsid w:val="00B6209F"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B66C67"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
+    <w:rsid w:val="00B70EF7"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
+    <w:rsid w:val="00B72F8D"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
+    <w:rsid w:val="00B76684"/>
     <w:rsid w:val="00B76E47"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B830B5"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
+    <w:rsid w:val="00B8561D"/>
     <w:rsid w:val="00B85647"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B91D42"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B94184"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA0E28"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB1C40"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB25B2"/>
     <w:rsid w:val="00BB2966"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC0CDC"/>
     <w:rsid w:val="00BC208B"/>
+    <w:rsid w:val="00BC29C7"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD146F"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD4DB9"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5ADE"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE2EE4"/>
     <w:rsid w:val="00BE3057"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE42F2"/>
     <w:rsid w:val="00BE6B87"/>
@@ -32304,192 +33652,202 @@
     <w:rsid w:val="00BF5291"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C00E37"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C036F4"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C07325"/>
     <w:rsid w:val="00C1172C"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C133D7"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C157DA"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
+    <w:rsid w:val="00C20AA8"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C25E63"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C27F02"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C3171A"/>
     <w:rsid w:val="00C3194D"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
+    <w:rsid w:val="00C51EF5"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61E17"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C64DA5"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C71F41"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C801E5"/>
     <w:rsid w:val="00C809ED"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
+    <w:rsid w:val="00C82F51"/>
     <w:rsid w:val="00C82F80"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8612F"/>
     <w:rsid w:val="00C8622F"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C875FF"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
+    <w:rsid w:val="00C93DDB"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9550C"/>
+    <w:rsid w:val="00C9590C"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA1446"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA6324"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB5CC4"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC378E"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC6C4F"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD1B50"/>
+    <w:rsid w:val="00CD1E8B"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD6C34"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CD7A63"/>
     <w:rsid w:val="00CD7E25"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE3C15"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
+    <w:rsid w:val="00CF1A0F"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF31F9"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
+    <w:rsid w:val="00CF4F4C"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D04B9D"/>
     <w:rsid w:val="00D05EA7"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D10469"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D13DAE"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D144C6"/>
     <w:rsid w:val="00D1475A"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
+    <w:rsid w:val="00D20265"/>
     <w:rsid w:val="00D208C0"/>
+    <w:rsid w:val="00D21B4F"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D274CE"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D506D3"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D51094"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
@@ -32512,398 +33870,430 @@
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D77FC1"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D82CBF"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D8367A"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8416C"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D8705E"/>
     <w:rsid w:val="00D900EF"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA1F74"/>
+    <w:rsid w:val="00DA2B6B"/>
+    <w:rsid w:val="00DA3C93"/>
     <w:rsid w:val="00DA417E"/>
     <w:rsid w:val="00DA6042"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DA7E95"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB33C9"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB5415"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC678E"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7DBD"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD0F29"/>
     <w:rsid w:val="00DD106E"/>
+    <w:rsid w:val="00DD18F4"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6A81"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DD7284"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
+    <w:rsid w:val="00DE0E38"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF6B4E"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E00985"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04D83"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10883"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
+    <w:rsid w:val="00E156D7"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E259F1"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
+    <w:rsid w:val="00E304E2"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E3438B"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
+    <w:rsid w:val="00E3502B"/>
+    <w:rsid w:val="00E365F6"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
+    <w:rsid w:val="00E424AD"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E452A6"/>
     <w:rsid w:val="00E45811"/>
     <w:rsid w:val="00E46C1E"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
+    <w:rsid w:val="00E50F06"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E559F9"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E62442"/>
     <w:rsid w:val="00E62C12"/>
+    <w:rsid w:val="00E63035"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74BFE"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77B70"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E81070"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
+    <w:rsid w:val="00E90BAD"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
+    <w:rsid w:val="00E93B28"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E9593C"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E972EC"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA27A4"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA5B72"/>
     <w:rsid w:val="00EA5F97"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
+    <w:rsid w:val="00EB0AF7"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB2F9E"/>
+    <w:rsid w:val="00EB36F2"/>
     <w:rsid w:val="00EB3CCC"/>
+    <w:rsid w:val="00EB59D5"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
+    <w:rsid w:val="00EB7A12"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0B34"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3A84"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF07EE"/>
     <w:rsid w:val="00EF126A"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
+    <w:rsid w:val="00EF2B8B"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF4FEF"/>
     <w:rsid w:val="00EF5B30"/>
+    <w:rsid w:val="00EF6DB7"/>
+    <w:rsid w:val="00EF7867"/>
     <w:rsid w:val="00F00320"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F0171B"/>
+    <w:rsid w:val="00F02F09"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F04B69"/>
     <w:rsid w:val="00F04FA5"/>
     <w:rsid w:val="00F0772A"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
+    <w:rsid w:val="00F1164C"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F22A2F"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F348AE"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
+    <w:rsid w:val="00F508DC"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F54D07"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F72282"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
+    <w:rsid w:val="00F74F2B"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F77EE9"/>
     <w:rsid w:val="00F8307E"/>
+    <w:rsid w:val="00F83FC5"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90C21"/>
     <w:rsid w:val="00F90CAD"/>
+    <w:rsid w:val="00F90E78"/>
     <w:rsid w:val="00F911B9"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92546"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
+    <w:rsid w:val="00F952ED"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
+    <w:rsid w:val="00F97CA8"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA1AE0"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FA7A70"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB2160"/>
     <w:rsid w:val="00FB3B56"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB4DF2"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
+    <w:rsid w:val="00FC135A"/>
     <w:rsid w:val="00FC17C4"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC4035"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
+    <w:rsid w:val="00FD016E"/>
     <w:rsid w:val="00FD0194"/>
+    <w:rsid w:val="00FD03AF"/>
     <w:rsid w:val="00FD29D4"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD6994"/>
     <w:rsid w:val="00FD6FE1"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FD7863"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE28C6"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5960"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FE6E93"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
+    <w:rsid w:val="00FF1B5D"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4819"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6CF3"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7A67"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
@@ -35376,51 +36766,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.msu.edu/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statpearls.com/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online.epocrates.com/rxmain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=3095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddm.acponline.org/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bestpractice-bmj-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-dynamed-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.apple.com/us/app/preop-eval/id374154834" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/Book.aspx?bookid=2715" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinemeded.org/?track=2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nejm.org.proxy1.cl.msu.edu/multimedia/medical-videos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.lib.msu.edu/medicalboardexamprep/comlex" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Stonest@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uptodate.com/home" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanfordguide.com/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merckmanuals.com/professional" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minterda@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oce-ovid-com.proxy2.cl.msu.edu/book?SerialCode=02275369" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookid=3495" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.msu.edu/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.lib.msu.edu/medicalboardexamprep/comlex" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online.epocrates.com/rxmain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=3541" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddm.acponline.org/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://ovidsp.ovid.com/ovidweb.cgi?T=JS&amp;NEWS=n&amp;CSC=Y&amp;PAGE=booktext&amp;D=books&amp;AN=02276248$&amp;XPATH=/PG(0)&amp;EPUB=Y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merckmanuals.com/professional" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-dynamed-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.apple.com/us/app/preop-eval/id374154834" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/Book.aspx?bookid=2715" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statpearls.com/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nejm.org.proxy1.cl.msu.edu/multimedia/medical-videos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bestpractice-bmj-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Stonest@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uptodate.com/home" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanfordguide.com/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinemeded.org/?track=2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minterda@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oce-ovid-com.proxy2.cl.msu.edu/book?SerialCode=02275369" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookid=3594" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -35691,115 +37081,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...63 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cc5a5346bf5953f67c68c994b43ac49b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -36026,123 +37353,189 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Kerschen, Catherine</DisplayName>
+        <AccountId>776</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Stone, Stephen</DisplayName>
+        <AccountId>89</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Foster, Schuyler</DisplayName>
+        <AccountId>777</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>All Users (windows)</DisplayName>
+        <AccountId>28</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E60D3D1C-DFFA-4640-B844-4CB09F6825F0}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...21 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>32</Pages>
-[...1 lines deleted...]
-  <Characters>60051</Characters>
+  <Pages>33</Pages>
+  <Words>10813</Words>
+  <Characters>61638</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>500</Lines>
-  <Paragraphs>140</Paragraphs>
+  <Lines>513</Lines>
+  <Paragraphs>144</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>70446</CharactersWithSpaces>
+  <CharactersWithSpaces>72307</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>899100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>