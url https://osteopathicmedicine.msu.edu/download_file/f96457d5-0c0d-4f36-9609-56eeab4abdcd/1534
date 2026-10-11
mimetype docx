--- v1 (2026-07-31)
+++ v2 (2026-10-11)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -428,69 +428,87 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="3A61087A" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="3AAF361C" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00804EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
+        <w:t xml:space="preserve">EFFECTIVE AUGUST </w:t>
+      </w:r>
+      <w:r w:rsidR="00010981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804EE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1, </w:t>
       </w:r>
       <w:r w:rsidR="00793E57" w:rsidRPr="00804EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="007D3933" w:rsidRPr="00804EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00793E57" w:rsidRPr="00804EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -799,2312 +817,2256 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C5C83A" w14:textId="25597500" w:rsidR="00987A69" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="0C399C80" w14:textId="3A21030B" w:rsidR="0077219E" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc235606291" w:history="1">
-        <w:r w:rsidR="00987A69" w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587452" w:history="1">
+        <w:r w:rsidR="0077219E" w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Rotation Requirements</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00987A69">
+          <w:t>Course Requirements</w:t>
+        </w:r>
+        <w:r w:rsidR="0077219E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00987A69">
+        <w:r w:rsidR="0077219E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00987A69">
-[...10 lines deleted...]
-        <w:r w:rsidR="00987A69">
+        <w:r w:rsidR="0077219E">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587452 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="0077219E">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="0077219E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00987A69">
+        <w:r w:rsidR="0077219E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00987A69">
+        <w:r w:rsidR="0077219E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="289F46C4" w14:textId="7F94E852" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="193596F8" w14:textId="5736985C" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606292" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587453" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606292 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587453 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="016AA40D" w14:textId="64067613" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="37ED71F9" w14:textId="1ABD4BFA" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606293" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587454" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606293 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587454 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="732427D7" w14:textId="1FFD5238" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="2B3A3B0B" w14:textId="23BD0C93" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606294" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587455" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606294 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587455 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D1947E2" w14:textId="66C88EC6" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="73F7E9D0" w14:textId="3727DF94" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606295" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587456" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606295 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587456 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DE79A51" w14:textId="04D54A9F" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="08D1C215" w14:textId="4848F472" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606296" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587457" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606296 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587457 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="191800E0" w14:textId="5F2D1BEC" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="720F5A4C" w14:textId="11ECDE7E" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606297" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587458" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606297 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587458 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48E656FC" w14:textId="51F8D240" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="5207F810" w14:textId="3BD5892E" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606298" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587459" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606298 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587459 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47A3D192" w14:textId="0860A51F" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="16C471BB" w14:textId="35D41AF7" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606299" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587460" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606299 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587460 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72ABA793" w14:textId="0B611309" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="094BC657" w14:textId="24BF9A97" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606300" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587461" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606300 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587461 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E48B4EE" w14:textId="4C8FB4F4" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="3B049BF2" w14:textId="6ED8CAE3" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606301" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587462" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606301 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587462 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0651D220" w14:textId="54E2BB32" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="3ADF706D" w14:textId="3FAA5133" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606302" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587463" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606302 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587463 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BF6C9EE" w14:textId="080D2696" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="28E8D373" w14:textId="234643A9" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606303" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587464" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606303 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587464 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15AD5AB3" w14:textId="1313533B" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="0704B20E" w14:textId="30F06738" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606304" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587465" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606304 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587465 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="367D3116" w14:textId="5275EC59" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="5A2F7D4E" w14:textId="5B639AE4" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606305" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587466" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606305 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587466 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BD0EB56" w14:textId="381BEA92" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="6AE6F858" w14:textId="276ADC44" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606306" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587467" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606306 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587467 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18E133FC" w14:textId="5E7C50C1" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="39D22E19" w14:textId="57F8F38E" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606307" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587468" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OPP/OMM lecture</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606307 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587468 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12941A33" w14:textId="53F8FB4B" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="4F3F3EBC" w14:textId="36B65C30" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606308" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587469" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OMM Observed Encounter Forms</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606308 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587469 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56BDCD39" w14:textId="0CE975F1" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="4856A157" w14:textId="238F2DD3" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606309" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587470" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>QUIZZES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606309 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587470 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A76F479" w14:textId="04276C19" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="3E7867CA" w14:textId="431FE9F6" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606310" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587471" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course EVALUATION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606310 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587471 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="508DADF5" w14:textId="53EDE7A7" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="2C327A6A" w14:textId="745631F8" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606311" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587472" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Course</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606311 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587472 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66576E56" w14:textId="7BB6F208" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="278EF9AB" w14:textId="77F989D5" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606312" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587473" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Revision</w:t>
+          <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606312 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587473 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4330CD62" w14:textId="493F6DC4" w:rsidR="00987A69" w:rsidRDefault="00987A69">
-[...61 lines deleted...]
-    <w:p w14:paraId="4243F0E8" w14:textId="69BE8388" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="330CE1B3" w14:textId="48AD3E5B" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606314" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587474" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606314 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587474 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="437DD8FC" w14:textId="54B9ED0F" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="103B5BEF" w14:textId="1CED8D1D" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606315" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587475" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606315 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587475 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DFA1A2E" w14:textId="4BA56263" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="50429360" w14:textId="46328CC4" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606316" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587476" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="0009171B">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606316 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587476 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0ECB405D" w14:textId="2FA41043" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="251CA284" w14:textId="20883CF0" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606317" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587477" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606317 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587477 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2670E79C" w14:textId="5027D705" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="56937738" w14:textId="1B63E620" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606318" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587478" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606318 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587478 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54720B83" w14:textId="36EED5C5" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="7251944E" w14:textId="6951E446" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606319" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587479" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606319 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587479 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36307124" w14:textId="24CB5729" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="3EB362EE" w14:textId="2F6601D9" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606320" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587480" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606320 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587480 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B712FAA" w14:textId="2B80B72E" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="02E72233" w14:textId="789DC75B" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606321" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587481" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606321 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587481 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="403E98CD" w14:textId="180E6380" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="7817BAEB" w14:textId="0F41236B" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606322" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587482" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606322 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587482 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C78B6AE" w14:textId="127E2A40" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="416AB2A6" w14:textId="69ACA9A0" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606323" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587483" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606323 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587483 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E05129D" w14:textId="44456B1A" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="35545CA7" w14:textId="7CA68EEF" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606324" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587484" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606324 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587484 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23A81656" w14:textId="19E500C4" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+    <w:p w14:paraId="00733E0D" w14:textId="0303A25D" w:rsidR="0077219E" w:rsidRDefault="0077219E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235606325" w:history="1">
-        <w:r w:rsidRPr="0009171B">
+      <w:hyperlink w:anchor="_Toc237587485" w:history="1">
+        <w:r w:rsidRPr="00A92977">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235606325 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237587485 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D84E256" w14:textId="026D9A1E" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="0035316E">
+    <w:p w14:paraId="7D84E256" w14:textId="602021DB" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="0035316E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0048694D">
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBE8D92" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRPr="00C40B5D" w:rsidRDefault="00CF31F9" w:rsidP="00CE59C9">
+    <w:p w14:paraId="0FBE8D92" w14:textId="2F404123" w:rsidR="00CF31F9" w:rsidRPr="00C40B5D" w:rsidRDefault="00D97CC5" w:rsidP="00CE59C9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-1008"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc235606291"/>
-      <w:r w:rsidRPr="0061495F">
+      <w:bookmarkStart w:id="0" w:name="_Toc237587452"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Rotation Requirements</w:t>
+        <w:t>Course</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF31F9" w:rsidRPr="0061495F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="10080" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3019"/>
@@ -3143,67 +3105,83 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5083" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59FBA8FB" w14:textId="5E123A1B" w:rsidR="002F1EA4" w:rsidRPr="00515EC5" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SUBMISSION METHOD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="268E8E4F" w14:textId="77777777" w:rsidR="002F1EA4" w:rsidRPr="00515EC5" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
+          <w:p w14:paraId="268E8E4F" w14:textId="7C34654F" w:rsidR="002F1EA4" w:rsidRPr="00515EC5" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(for submission due dates, refer to table at the end of the syllabus)</w:t>
+              <w:t xml:space="preserve">(for submission due dates, refer to table </w:t>
+            </w:r>
+            <w:r w:rsidR="00595248">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7ACAF297">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the syllabus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1978" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28F6C324" w14:textId="01883EB6" w:rsidR="002F1EA4" w:rsidRPr="7ACAF297" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
@@ -3387,118 +3365,116 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C0857" w:rsidRPr="0057603C" w14:paraId="4B16ABA6" w14:textId="77777777" w:rsidTr="004C0857">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB1B7D2" w14:textId="0BE7D074" w:rsidR="00734C89" w:rsidRPr="000269C1" w:rsidRDefault="00951B27" w:rsidP="002F1EA4">
+          <w:p w14:paraId="7AB1B7D2" w14:textId="2DDD1542" w:rsidR="00734C89" w:rsidRPr="000269C1" w:rsidRDefault="13CB14FA" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000269C1">
+            <w:r w:rsidRPr="68195EA5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 </w:t>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00951B27" w:rsidRPr="000269C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00734C89" w:rsidRPr="000269C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>OPP Monthly Quiz</w:t>
             </w:r>
-            <w:r w:rsidRPr="000269C1">
+            <w:r w:rsidR="00951B27" w:rsidRPr="000269C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>zes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5083" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EE5E509" w14:textId="694C8580" w:rsidR="00734C89" w:rsidRPr="000269C1" w:rsidRDefault="00734C89" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000269C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complete quiz in </w:t>
+              <w:t>Complete quiz in TrueLearn</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1978" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2490338F" w14:textId="37AA6FD1" w:rsidR="00734C89" w:rsidRPr="000269C1" w:rsidRDefault="00734C89" w:rsidP="0044262C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000269C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
@@ -3546,85 +3522,157 @@
               <w:t>Course</w:t>
             </w:r>
             <w:r w:rsidRPr="000269C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F65834">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Optional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5083" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11996F58" w14:textId="5BF472AD" w:rsidR="002F1EA4" w:rsidRPr="000269C1" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
+          <w:p w14:paraId="11996F58" w14:textId="21FB6609" w:rsidR="002F1EA4" w:rsidRPr="000269C1" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000269C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
+              <w:t xml:space="preserve">Students will submit their </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidRPr="000269C1">
+            <w:r w:rsidR="076C8908" w:rsidRPr="192FB11B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>course</w:t>
+            </w:r>
+            <w:r w:rsidRPr="192FB11B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> evaluation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000269C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> electronically </w:t>
+            </w:r>
+            <w:r w:rsidR="7F657C01" w:rsidRPr="192FB11B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000269C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the conclusion of </w:t>
+            </w:r>
+            <w:r w:rsidR="32298EE8" w:rsidRPr="192FB11B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the course</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000269C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by accessing the Medtrics system: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15">
+              <w:r w:rsidRPr="192FB11B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidRPr="192FB11B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. By the last week of </w:t>
+            </w:r>
+            <w:r w:rsidR="08DFDA47" w:rsidRPr="192FB11B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the course</w:t>
+            </w:r>
             <w:r w:rsidRPr="000269C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
+              <w:t>, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1978" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FD27D6F" w14:textId="728BE554" w:rsidR="002F1EA4" w:rsidRPr="000269C1" w:rsidRDefault="002F1EA4" w:rsidP="0044262C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000269C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
@@ -3740,51 +3788,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="001D0F83" w:rsidSect="001D0F83">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="2971"/>
         <w:tblW w:w="14040" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2430"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2970"/>
         <w:gridCol w:w="2970"/>
         <w:gridCol w:w="3150"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D0F83" w:rsidRPr="00C40B5D" w14:paraId="7052C81B" w14:textId="77777777" w:rsidTr="001D0F83">
+      <w:tr w:rsidR="001D0F83" w:rsidRPr="00C40B5D" w14:paraId="7052C81B" w14:textId="77777777" w:rsidTr="67797E86">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="784A451D" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="00562F84" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
@@ -3838,105 +3886,105 @@
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA3DA93" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="00562F84" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
+          <w:p w14:paraId="3EA3DA93" w14:textId="3461E159" w:rsidR="001D0F83" w:rsidRPr="00562F84" w:rsidRDefault="00F3503A" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="67797E86">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>No Grade Reported</w:t>
+              <w:t>Extended Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F051065" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="00562F84" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D0F83" w:rsidRPr="00C40B5D" w14:paraId="1224E391" w14:textId="77777777" w:rsidTr="001D0F83">
+      <w:tr w:rsidR="001D0F83" w:rsidRPr="00C40B5D" w14:paraId="1224E391" w14:textId="77777777" w:rsidTr="67797E86">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32D3B6B6" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="00431B0E" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431B0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -3975,137 +4023,266 @@
               </w:rPr>
               <w:t>zes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F15242D" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="009275FB" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Submit via </w:t>
+              <w:t>Submit via TrueLearn</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6919DE29" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="00562F84" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
+          <w:p w14:paraId="6919DE29" w14:textId="669DB56D" w:rsidR="001D0F83" w:rsidRPr="00562F84" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Achieve an overall percentage of 50% on a minimum of 10 quizzes. If a percentage of 50% is not achieved with 10 quizzes, more quizzes will be required until an average of 50% is attained. </w:t>
+              <w:t xml:space="preserve">Achieve an overall percentage of 50% on a minimum of </w:t>
+            </w:r>
+            <w:r w:rsidR="6D6644B2" w:rsidRPr="68195EA5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> quizzes. If a percentage of 50% is not achieved with </w:t>
+            </w:r>
+            <w:r w:rsidR="627AD259" w:rsidRPr="68195EA5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> quizzes, more quizzes will be required until an average of 50% is attained</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC4344">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. T</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC4344" w:rsidRPr="03ACB6B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o be completed by </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC4344">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11:59 PM on </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC4344" w:rsidRPr="03ACB6B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>July 31</w:t>
+            </w:r>
+            <w:r w:rsidR="009B30EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC4344">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="206CC900" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="00CC6A27" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
+          <w:p w14:paraId="206CC900" w14:textId="6EA3641A" w:rsidR="001D0F83" w:rsidRPr="00CC6A27" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="03ACB6B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Will stand as the conditional grade until all requirements are met OR Aug 1, whichever occurs first. </w:t>
+              <w:t>Will stand as the conditional grade until all requirements are met OR Aug</w:t>
+            </w:r>
+            <w:r w:rsidR="009B30EE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ust</w:t>
+            </w:r>
+            <w:r w:rsidRPr="03ACB6B2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidR="001200BE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00010981">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2027</w:t>
+            </w:r>
+            <w:r w:rsidRPr="03ACB6B2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, whichever occurs first. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0867D361" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="00CC6A27" w:rsidRDefault="001D0F83" w:rsidP="002902F4">
+          <w:p w14:paraId="0867D361" w14:textId="45EA6E63" w:rsidR="001D0F83" w:rsidRPr="00CC6A27" w:rsidRDefault="001D0F83" w:rsidP="002902F4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Failure to reach an average of 50% over 10 or more quizzes by 11:59 PM on the last day of the course. </w:t>
+              <w:t xml:space="preserve">Failure to reach an average of 50% over </w:t>
+            </w:r>
+            <w:r w:rsidR="2DD46071" w:rsidRPr="68195EA5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or more quizzes by 11:59 PM on </w:t>
+            </w:r>
+            <w:r w:rsidR="60850B9A" w:rsidRPr="68195EA5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>July 31, 2027</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D0F83" w:rsidRPr="00C40B5D" w14:paraId="278A259B" w14:textId="77777777" w:rsidTr="001D0F83">
+      <w:tr w:rsidR="001D0F83" w:rsidRPr="00C40B5D" w14:paraId="278A259B" w14:textId="77777777" w:rsidTr="67797E86">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C3AF56A" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="03ACB6B2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -4123,187 +4300,319 @@
           <w:p w14:paraId="6CE59EC6" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="03ACB6B2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D2L Assignment Dropbox</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="400905C5" w14:textId="6B8E1700" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
+          <w:p w14:paraId="400905C5" w14:textId="6A5404C1" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="03ACB6B2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Satisfactory completion (”Your SOAP Note(s) is acceptable”) on 2 (two) OMM Observed Encounter Forms to be completed by </w:t>
             </w:r>
+            <w:r w:rsidR="00010981">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11:59 PM</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC4344">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on</w:t>
+            </w:r>
+            <w:r w:rsidR="00010981">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B30EE" w:rsidRPr="00622FC3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>July</w:t>
+            </w:r>
+            <w:r w:rsidR="0077219E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00622FC3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>July 17</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00010981">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="009B30EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00010981">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2027</w:t>
             </w:r>
             <w:r w:rsidRPr="03ACB6B2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> of the OMS 3 year.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="352F2983" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
+          <w:p w14:paraId="352F2983" w14:textId="2E183AD2" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:ind w:right="-102"/>
             </w:pPr>
             <w:r w:rsidRPr="03ACB6B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Will stand as the conditional grade until all requirements are met OR </w:t>
             </w:r>
-            <w:r w:rsidRPr="00840F18">
+            <w:r w:rsidR="00010981" w:rsidRPr="0077219E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>July 17</w:t>
+              <w:t>Aug</w:t>
+            </w:r>
+            <w:r w:rsidR="0077219E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ust </w:t>
+            </w:r>
+            <w:r w:rsidR="00010981" w:rsidRPr="0077219E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0077219E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00010981" w:rsidRPr="0077219E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2027</w:t>
             </w:r>
             <w:r w:rsidRPr="03ACB6B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, whichever occurs first. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D586359" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="1125DAF6" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72E84896" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
+          <w:p w14:paraId="72E84896" w14:textId="38FE2F17" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="288"/>
             </w:pPr>
-            <w:r w:rsidRPr="03ACB6B2">
+            <w:r w:rsidRPr="67797E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to satisfactorily complete 2 (two) OMM Observed Encounter Forms by </w:t>
             </w:r>
-            <w:r w:rsidRPr="004F2BA6">
+            <w:r w:rsidR="009C2908" w:rsidRPr="67797E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11:59pm on </w:t>
+            </w:r>
+            <w:r w:rsidRPr="67797E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>July 17</w:t>
             </w:r>
-            <w:r w:rsidRPr="03ACB6B2">
+            <w:r w:rsidR="0077219E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00010981">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+            <w:r w:rsidRPr="67797E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> of the OMS 3 year.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54359B0D" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D0F83" w:rsidRPr="00C40B5D" w14:paraId="62E78B7C" w14:textId="77777777" w:rsidTr="001D0F83">
+      <w:tr w:rsidR="001D0F83" w:rsidRPr="00C40B5D" w14:paraId="62E78B7C" w14:textId="77777777" w:rsidTr="67797E86">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79D163A7" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="03ACB6B2" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="03ACB6B2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
@@ -4340,143 +4649,271 @@
               <w:t>Watch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and listen to</w:t>
             </w:r>
             <w:r w:rsidRPr="03ACB6B2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> recorded lecture on D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="330A40A9" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="03ACB6B2" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
+          <w:p w14:paraId="330A40A9" w14:textId="6744A233" w:rsidR="001D0F83" w:rsidRPr="03ACB6B2" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="03ACB6B2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>View the OPP/OMM lecture online (recorded).</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="03ACB6B2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>To be completed by July 31 of the OMS 3 year.</w:t>
+              <w:t xml:space="preserve">To be completed by </w:t>
+            </w:r>
+            <w:r w:rsidR="00010981">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11:59 PM</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC4344">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on</w:t>
+            </w:r>
+            <w:r w:rsidR="00010981">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="03ACB6B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>July 31</w:t>
+            </w:r>
+            <w:r w:rsidR="001200BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00010981">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2027.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B5F5AA7" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="03ACB6B2" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
+          <w:p w14:paraId="2B5F5AA7" w14:textId="4228480A" w:rsidR="001D0F83" w:rsidRPr="03ACB6B2" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:ind w:right="-102"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="03ACB6B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Will stand as the conditional grade until all requirements are met OR July 31, whichever occurs first.</w:t>
+              <w:t xml:space="preserve">Will stand as the conditional grade until all requirements are met OR </w:t>
+            </w:r>
+            <w:r w:rsidR="00010981">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Aug</w:t>
+            </w:r>
+            <w:r w:rsidR="0077219E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ust</w:t>
+            </w:r>
+            <w:r w:rsidR="00010981">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidR="0077219E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00010981">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2027</w:t>
+            </w:r>
+            <w:r w:rsidRPr="03ACB6B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, whichever occurs first.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0425888C" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
+          <w:p w14:paraId="0425888C" w14:textId="65E01A4A" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="03ACB6B2">
+            <w:r w:rsidRPr="67797E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Failure to view the online (recorded) OPP/OMM lecture. </w:t>
+              <w:t>Failure to view the online (recorded) OPP/OMM lecture</w:t>
+            </w:r>
+            <w:r w:rsidR="009C2908" w:rsidRPr="67797E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by 11:59pm on July 31</w:t>
+            </w:r>
+            <w:r w:rsidR="001200BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00010981">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2027</w:t>
+            </w:r>
+            <w:r w:rsidRPr="67797E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EF4081A" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="03ACB6B2" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D0F83" w:rsidRPr="00C40B5D" w14:paraId="04A52321" w14:textId="77777777" w:rsidTr="001D0F83">
+      <w:tr w:rsidR="001D0F83" w:rsidRPr="00C40B5D" w14:paraId="04A52321" w14:textId="77777777" w:rsidTr="67797E86">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67DEFD2B" w14:textId="654F670E" w:rsidR="001D0F83" w:rsidRPr="00431B0E" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431B0E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -4548,55 +4985,54 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">This evaluation is optional. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D19592B" w14:textId="0EBECBFC" w:rsidR="001D0F83" w:rsidRPr="00CC6A27" w:rsidRDefault="00416A3F" w:rsidP="00416A3F">
+          <w:p w14:paraId="5D19592B" w14:textId="0EBECBFC" w:rsidR="001D0F83" w:rsidRPr="00CC6A27" w:rsidRDefault="00416A3F" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">This evaluation is optional. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="307E9EF6" w14:textId="5FCD496F" w:rsidR="001D0F83" w:rsidRPr="00CC6A27" w:rsidRDefault="00416A3F" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
@@ -4605,51 +5041,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>This evaluation is optional.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="73E60C0A" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1008"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc235606292"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc237587453"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="5B68C535" w14:textId="7A893B41" w:rsidR="001D0F83" w:rsidRPr="0035316E" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
       <w:pPr>
         <w:ind w:left="-1008"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="001D0F83" w:rsidRPr="0035316E" w:rsidSect="001D0F83">
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
@@ -4661,115 +5097,115 @@
       </w:r>
       <w:r w:rsidR="008349E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00C05FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CC33EF6" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="294F5011" w14:textId="6C845BD0" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc235606293"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc237587454"/>
       <w:r w:rsidRPr="0061495F">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="62BF55CB" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This syllabus provides an overview of </w:t>
       </w:r>
       <w:r w:rsidRPr="00913229">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>course</w:t>
       </w:r>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> goals and objectives designed to help you gain an understanding of the breadth and scope of this subject. As you progress through the course, you will perform certain activities intended to help you meet the identified goals and objectives. Please make sure to review this syllabus in its entirety to ensure understanding of the format, syllabus content, and Michigan State University College of Osteopathic Medicine (MSUCOM) expectations. OMM 602 will encompass the longitudinal curricular elements for osteopathic principles and practices for the OMS Year 3. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="614B40BC" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EFF4D08" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc235606294"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc237587455"/>
       <w:r>
         <w:t>COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="433AF27D" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc235606295"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc237587456"/>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Course Enrollment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="4775834C" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4839,98 +5275,62 @@
         </w:rPr>
         <w:t>course</w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is visible on the </w:t>
       </w:r>
       <w:r w:rsidR="006E4E8A" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>students’</w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> is visible in the enrollment column.</w:t>
+        <w:t xml:space="preserve"> Medtrics schedule and ‘yes’ is visible in the enrollment column.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B6176E1" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc235606296"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc237587457"/>
       <w:r w:rsidRPr="00913229">
         <w:t>Course</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="551A5880" w14:textId="066542C5" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This course is a longitudinal course giving </w:t>
       </w:r>
       <w:r w:rsidR="006E4E8A" w:rsidRPr="03ACB6B2">
         <w:rPr>
@@ -4955,74 +5355,74 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> year of the curriculum. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22AB05C1" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16088B1E" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="0061495F" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc235606297"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc237587458"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60CDB4BF" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00622FC3" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc235606298"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc237587459"/>
       <w:r w:rsidRPr="00622FC3">
         <w:t>GOALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00622FC3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E9BDBBA" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -5105,51 +5505,51 @@
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student will demonstrate the ability to perform clinically relevant OMT procedures following patient encounters.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="098D21A6" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06509FB2" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="006B6394" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc235606299"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc237587460"/>
       <w:r w:rsidRPr="006B6394">
         <w:t>OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="5E0B2097" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student will be required to demonstrate the ability to apply:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BEE3225" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5215,51 +5615,51 @@
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E343E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>OMM documentation in commonly encountered patient care scenarios.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A37467" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="006B6394" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03B581B7" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="006B6394" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc235606300"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc237587461"/>
       <w:r w:rsidRPr="006B6394">
         <w:t>COMPETENCIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="653E0B57" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The student will be required to demonstrate the ability to </w:t>
       </w:r>
       <w:r w:rsidRPr="00E343E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>take and document</w:t>
       </w:r>
@@ -5348,63 +5748,55 @@
       </w:r>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>such as strain</w:t>
       </w:r>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>counterstrain</w:t>
-[...6 lines deleted...]
-        <w:t>, muscle energy, myofascial release, high velocity low amplitude (HVLA), soft tissue, lymphatic technique, cranial osteopathic manipulative medicine, articulatory techniques, balanced ligamentous tension, ligamentous articular strain, facilitated positional release, still technique, visceral technique, and Chapman reflexes.</w:t>
+        <w:t>counterstrain, muscle energy, myofascial release, high velocity low amplitude (HVLA), soft tissue, lymphatic technique, cranial osteopathic manipulative medicine, articulatory techniques, balanced ligamentous tension, ligamentous articular strain, facilitated positional release, still technique, visceral technique, and Chapman reflexes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DBB3DDC" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6340E9D3" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="003451AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
@@ -5512,126 +5904,70 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Define and describe the types of somatic dysfunction found within the ten body regions: head, cervical, thoracic, rib, lumbar, pelvic, sacral, abdominal, upper extremity, and lower extremity body regions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01EE3EC1" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Describe the symptoms and physical findings consistent with </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> reflexes.</w:t>
+        <w:t>Describe the symptoms and physical findings consistent with viscerosomatic, somatovisceral and somatosomatic reflexes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BEA3254" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Define and describe indirect and direct types of OMT, including articulatory, strain-</w:t>
-[...13 lines deleted...]
-        <w:t>, cranial osteopathic manipulative medicine, muscle energy, high velocity low amplitude (HVLA), and soft tissue and myofascial release techniques.</w:t>
+        <w:t>Define and describe indirect and direct types of OMT, including articulatory, strain-counterstrain, cranial osteopathic manipulative medicine, muscle energy, high velocity low amplitude (HVLA), and soft tissue and myofascial release techniques.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52998D8B" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Discuss the indications and contraindications of different types of OMT.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67D7F3D9" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -5714,103 +6050,89 @@
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Maintain the safety and dignity of the patient while administering OMT.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E58449B" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Identify </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> relationships and the role of the musculoskeletal system in health and disease by performing a structural examination and documenting findings reflective of this relationship.</w:t>
+        <w:t>Identify viscerosomatic relationships and the role of the musculoskeletal system in health and disease by performing a structural examination and documenting findings reflective of this relationship.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B4CCCDE" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Show sensitivity to the diversity of patients as it may impact the presentation of somatic and/or visceral dysfunctions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C5C4355" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A8FCFD2" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc235606301"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc237587462"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="2A24911E" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition to the above course-specific goals and learning objectives, this clerkship </w:t>
       </w:r>
       <w:r w:rsidRPr="00696513">
         <w:rPr>
@@ -5838,68 +6160,68 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>) and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06CABDB1" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2ADBE0AE" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc235606302"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc237587463"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>REFERENCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="50474196" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc235606303"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc237587464"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="58ABF12E" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="009A1109" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57505BCF" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00165CD1" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc106630800"/>
@@ -5978,123 +6300,113 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65783035" w14:textId="4DE34FF2" w:rsidR="40C75325" w:rsidRDefault="40C75325" w:rsidP="40C75325">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52BFA119" w14:textId="093F6AA8" w:rsidR="02E4596A" w:rsidRDefault="02E4596A" w:rsidP="40C75325">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="40C75325">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>TrueLearn</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="40C75325">
+        <w:t>TrueLearn:</w:t>
+      </w:r>
+      <w:r w:rsidR="0044566E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>:</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="0044566E" w:rsidRPr="00D46285">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://login.truelearn.net/Account/Login?returnUrl=%2FSelectPortal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="45BE46E2" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB2293D" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...27 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="_Toc235606304"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc237587465"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="60E4DA88" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46A07749" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc235606305"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc237587466"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="150D0A3B" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00465A87">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Greenman’s Principles of Manual Medicine, DeStefano, L., &amp; Bookhout, M. (2026). </w:t>
       </w:r>
       <w:r w:rsidRPr="00465A87">
@@ -6276,481 +6588,516 @@
         </w:rPr>
         <w:t>. Wolters Kluwer. </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="004F2D3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine-lwwhealthlibrary-com.proxy1.cl.msu.edu/book.aspx?bookid=3456&amp;sectionid=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3E763105" w14:textId="77777777" w:rsidR="00D213F6" w:rsidRPr="00C40B5D" w:rsidRDefault="00D213F6" w:rsidP="00B73652">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="574372DE" w14:textId="77777777" w:rsidR="00D213F6" w:rsidRDefault="00D213F6" w:rsidP="00D213F6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc235606306"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc237587467"/>
       <w:r>
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="729DB34A" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRDefault="00CF31F9" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AB00258" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc235606307"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc237587468"/>
       <w:r w:rsidRPr="00622FC3">
         <w:t>OPP/OMM lecture</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="2D56C53C" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="004C0857" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C0857">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>View and listen to the recorded OPP/OMM lecture on D2L. It is recommended that you complete this requirement at the beginning of the course.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D94B69" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="00C40B5D" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F2EF953" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="00622FC3" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc235606308"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc237587469"/>
       <w:r w:rsidRPr="00622FC3">
         <w:t>OMM Observed Encounter Forms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="581FBA7F" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+    <w:p w14:paraId="581FBA7F" w14:textId="49A6EA36" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="67797E86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that the OMM observed encounter forms are </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C35108">
+      <w:r w:rsidRPr="67797E86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>due before the end of the course</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">due </w:t>
+      </w:r>
+      <w:r w:rsidR="004D335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">before the end of the course, </w:t>
+      </w:r>
+      <w:r w:rsidR="415A5589" w:rsidRPr="67797E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>by 11:59 PM on July 17, 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="67797E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="67797E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students are required to submit 2 OMM observed encounter forms. Observed encounter forms can be completed on any rotation. Please be aware that there are samples/templates on D2L for you to look at and the feedback form is also on D2L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54426FB4" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. The student or supervising physician will identify patient(s) for whom OMM is indicated. The student will describe selected OMM treatment(s) to the patient and obtain verbal consent. The student will perform the OMM treatment(s) and note response. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C436DE" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. The student will document their findings and treatment in a SOAP format on the MSUCOM OMM Observed Encounter Form. Patient names and identification numbers should NOT be included. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69799A65" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. PLEASE TYPE (Handwritten forms will NOT be accepted). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7924F3EC" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. OMM treatment should also be documented on the patient’s medical record as per institutional or office protocol. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AE9FC5" w14:textId="740FDCB7" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. The supervising physician can be either </w:t>
+      </w:r>
+      <w:r w:rsidR="00A27C21" w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>an M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.D. or a D.O. The supervising physician should be a member of the MSUCOM faculty; a member of the medical staff of an MSUCOM affiliated clinical education site (base hospital); and/or approved by MSUCOM to provide an elective rotation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3405C8" w14:textId="6E90B36D" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6. The supervising physician may be a resident if, and only if, the following conditions are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>. Students are required to submit 2 OMM observed encounter forms. Observed encounter forms can be completed on any rotation. Please be aware that there are samples/templates on D2L for you to look at and the feedback form is also on D2L.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="54426FB4" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A27C21" w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>met.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CEB2DA" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="00062352">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. The resident has been designated by the attending physician to provide supervision. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B0564D" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="00062352">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b. The attending physician is agreeable to the use of OMM as part of the patient’s treatment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EB7A40" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C35108">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. The student or supervising physician will identify patient(s) for whom OMM is indicated. The student will describe selected OMM treatment(s) to the patient and obtain verbal consent. The student will perform the OMM treatment(s) and note response. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="13C436DE" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+        <w:t xml:space="preserve">7. Completed forms are to be signed by the supervising physician and the student. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CBDBE84" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C35108">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. The student will document their findings and treatment in a SOAP format on the MSUCOM OMM Observed Encounter Form. Patient names and identification numbers should NOT be included. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="69799A65" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+        <w:t xml:space="preserve">8. Submit the completed form(s) to the D2L OMM Encounter Forms drop box. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5632D42E" w14:textId="77777777" w:rsidR="009C3C62" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C35108">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. PLEASE TYPE (Handwritten forms will NOT be accepted). </w:t>
-[...74 lines deleted...]
-    <w:p w14:paraId="75CEB2DA" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="00062352">
+        <w:t xml:space="preserve">9. MSUCOM OMM faculty will review forms. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42EB0A7E" w14:textId="35594E24" w:rsidR="009C3C62" w:rsidRPr="004F2BA6" w:rsidRDefault="00FD0F3B" w:rsidP="00BD2354">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C35108">
-[...6 lines deleted...]
-    <w:p w14:paraId="15B0564D" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="00062352">
+      <w:r w:rsidRPr="004F2BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. If the encounter is satisfactory, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="262E2718">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>completion</w:t>
+      </w:r>
+      <w:r w:rsidR="0BBC129A" w:rsidRPr="262E2718">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be recorded in </w:t>
+      </w:r>
+      <w:r w:rsidR="00D740DD" w:rsidRPr="262E2718">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>D2L,</w:t>
+      </w:r>
+      <w:r w:rsidR="72B68D64" w:rsidRPr="262E2718">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2354" w:rsidRPr="262E2718">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">students </w:t>
+      </w:r>
+      <w:r w:rsidR="72B68D64" w:rsidRPr="262E2718">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>will receive an email with the feedback form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D14C68D" w14:textId="2900D552" w:rsidR="00FD0F3B" w:rsidRPr="00B73652" w:rsidRDefault="00FD0F3B" w:rsidP="00B73652">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C35108">
-[...54 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="004F2BA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">a. If the encounter is satisfactory, </w:t>
-[...48 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">b. If completion is unsatisfactory, the student will be notified to </w:t>
       </w:r>
       <w:r w:rsidR="645F6E9D" w:rsidRPr="262E2718">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>discuss the encounter form with Dr. Rowan and further action will be determined</w:t>
       </w:r>
       <w:r w:rsidR="00D740DD" w:rsidRPr="262E2718">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3111EDDC" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="00C40B5D" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc235606309"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc237587470"/>
       <w:r w:rsidRPr="00622FC3">
-        <w:lastRenderedPageBreak/>
         <w:t>QUIZZES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="4BB87CD6" w14:textId="7AAFF4DB" w:rsidR="004C0857" w:rsidRPr="005452FB" w:rsidRDefault="00FD0F3B" w:rsidP="00B73652">
+    <w:p w14:paraId="4BB87CD6" w14:textId="4CD2824A" w:rsidR="004C0857" w:rsidRPr="005452FB" w:rsidRDefault="00FD0F3B" w:rsidP="00B73652">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>There will be a quiz for each block during the 3</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> year. Students are required to take at least </w:t>
+        <w:t xml:space="preserve">Students are required to take at least </w:t>
+      </w:r>
+      <w:r w:rsidR="19F12CB7" w:rsidRPr="68195EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="004F2BA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>10 quizzes.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TrueLearn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>quizzes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Quizzes will open on the first day of the block and will close at 11:59 PM on the last day of the block. </w:t>
       </w:r>
       <w:r w:rsidRPr="00622FC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>A minimum cumulative average on quizzes needs to be 50%.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36EEDC60" w14:textId="5C2E6654" w:rsidR="00FD0F3B" w:rsidRPr="004C0857" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc235606310"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc237587471"/>
       <w:r w:rsidRPr="00622FC3">
         <w:t>Course EVALUATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="048932E9" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="00C40B5D" w:rsidRDefault="00FD0F3B" w:rsidP="001D0F83">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0" w:firstLine="360"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc235606311"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc237587472"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">Student Evaluation of Clerkship </w:t>
       </w:r>
       <w:r w:rsidRPr="00622FC3">
         <w:t>Course</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="1E72B491" w14:textId="513BA7F4" w:rsidR="00FD0F3B" w:rsidRPr="00C64213" w:rsidRDefault="00FD0F3B" w:rsidP="001D0F83">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their </w:t>
       </w:r>
@@ -6808,449 +7155,75 @@
       <w:r w:rsidRPr="00622FC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>course.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Students can also access their pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
       </w:r>
       <w:r w:rsidR="003242A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> This evaluation is optiona</w:t>
       </w:r>
       <w:r w:rsidR="003438FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>l.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3185E0B0" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="00C40B5D" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+    <w:p w14:paraId="501C1E61" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="0077219E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
-[...372 lines deleted...]
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61C65943" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc235606313"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc237587473"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="115B3A02" w14:textId="4B527051" w:rsidR="00FD0F3B" w:rsidRPr="00A13CE5" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:r w:rsidR="009C3C62" w:rsidRPr="004F2BA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>course</w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -7665,316 +7638,131 @@
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ED2BBBA" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="00C40B5D" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="500"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5578C04F" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="00C40B5D" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+    <w:p w14:paraId="5578C04F" w14:textId="7D2CC8C1" w:rsidR="00FD0F3B" w:rsidRPr="00C40B5D" w:rsidRDefault="003F1A1A" w:rsidP="67797E86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="67797E86" w:rsidDel="003F1A1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C40B5D">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ET/Extended Time Grade</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0F3B" w:rsidRPr="67797E86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-12"/>
-          <w:szCs w:val="20"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C40B5D">
-[...227 lines deleted...]
-        <w:t>transcript.</w:t>
+      <w:r w:rsidR="00FD0F3B" w:rsidRPr="67797E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– means that a final grade (‘Pass’ or ‘No Grade’) cannot be determined due to one or more missing course requirements. The NGR grade will be changed to a final grade once all the completed course requirements have been submitted to and processed by MSUCOM (either to the department or Clerkship Team). An </w:t>
+      </w:r>
+      <w:r w:rsidR="00812401" w:rsidRPr="67797E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>‘ET</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0F3B" w:rsidRPr="67797E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>’ grade will NOT remain on a student’s transcript</w:t>
+      </w:r>
+      <w:r w:rsidR="00617026" w:rsidRPr="67797E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1FFE" w:rsidRPr="67797E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This is unique to OMM 602, as this is a longitudinal course and has requirements over multiple semesters, an ET wil</w:t>
+      </w:r>
+      <w:r w:rsidR="382641E5" w:rsidRPr="67797E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1FFE" w:rsidRPr="67797E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be issued for all students at the end of Fall Semester 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="0080192E" w:rsidRPr="67797E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as grades will not be completed until Summer Semester 2027.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14768C90" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="00C40B5D" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="500"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22FB3F70" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="0096296A" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
       <w:pPr>
@@ -8362,129 +8150,143 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BBD7E56" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="004C0857" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="ED0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc235606314"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc237587474"/>
       <w:r w:rsidRPr="004C0857">
         <w:rPr>
           <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6D324A38" w14:textId="4293DD5D" w:rsidR="00FD0F3B" w:rsidRPr="004C0857" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="6D324A38" w14:textId="34E5DC4B" w:rsidR="00FD0F3B" w:rsidRPr="004C0857" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="ED0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C0857">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Students who fail this </w:t>
       </w:r>
       <w:r w:rsidR="00913229" w:rsidRPr="004C0857">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>course</w:t>
       </w:r>
       <w:r w:rsidR="004F2BA6" w:rsidRPr="004C0857">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C0857">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="ED0000"/>
         </w:rPr>
-        <w:t>will have to repeat a portion of, or all of the course requirements, at the discretion of the IOR.</w:t>
+        <w:t xml:space="preserve">will have to repeat a portion of, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00617026" w:rsidRPr="004C0857">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0857">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the course requirements, at the discretion of the IOR.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc235606315"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc237587475"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="5DDE033B" w14:textId="1A6D5A74" w:rsidR="00C11B04" w:rsidRPr="001D7F5C" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
       <w:r w:rsidR="00045F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
@@ -8548,115 +8350,115 @@
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRPr="00C40B5D" w:rsidRDefault="003C4D04" w:rsidP="00782174">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc235606316"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc237587476"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="2262BEB6" w14:textId="1E0EC099" w:rsidR="00FA722A" w:rsidRPr="004C0857" w:rsidRDefault="009447C8" w:rsidP="004C0857">
       <w:pPr>
         <w:ind w:left="432"/>
       </w:pPr>
       <w:r w:rsidRPr="000C68FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
       </w:r>
       <w:r w:rsidR="00614562" w:rsidRPr="000C68FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000C68FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00F929F3" w:rsidRPr="00F929F3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Policy Absence 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5BB491A2" w14:textId="22825674" w:rsidR="00FA722A" w:rsidRPr="001D7F5C" w:rsidRDefault="00FA722A" w:rsidP="00337EBB">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc235606317"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc237587477"/>
       <w:r w:rsidRPr="001D7F5C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Clerkship Illness Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="1AD9E27B" w14:textId="6781C7BE" w:rsidR="00696DC9" w:rsidRPr="00EA7A22" w:rsidRDefault="005644BE" w:rsidP="00EA7A22">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D7F5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students who are unable to attend </w:t>
       </w:r>
       <w:r w:rsidR="00B235B7" w:rsidRPr="001D7F5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness </w:t>
       </w:r>
       <w:r w:rsidR="008F56B8" w:rsidRPr="001D7F5C">
         <w:rPr>
@@ -8707,55 +8509,55 @@
     </w:p>
     <w:p w14:paraId="1DE7C09D" w14:textId="77777777" w:rsidR="005644BE" w:rsidRPr="00C40B5D" w:rsidRDefault="005644BE" w:rsidP="009746E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="864"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="39651162" w:rsidR="006E1B5D" w:rsidRPr="00304B0B" w:rsidRDefault="00902AE6" w:rsidP="00304B0B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc235606318"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc237587478"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="6AFD25BB" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="456B9632" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
         <w:t>Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
@@ -8769,55 +8571,55 @@
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc235606319"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc237587479"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="75472015" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
@@ -8847,106 +8649,102 @@
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="009D59E9" w:rsidRPr="00A10AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D59E9" w:rsidRPr="00A10AD0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc235606320"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc237587480"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
-        <w:t xml:space="preserve">and spirit that underlines the field of osteopathic medicine. The </w:t>
-[...3 lines deleted...]
-        <w:t>framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
+        <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc235606321"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc237587481"/>
       <w:r>
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52AB6240" w14:textId="77777777" w:rsidR="005E4080" w:rsidRPr="006054AD" w:rsidRDefault="00E20D8B" w:rsidP="005E4080">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
       </w:r>
       <w:r w:rsidR="00043790">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the College of Osteopathic Medicine</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
@@ -9006,58 +8804,59 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="005E4080">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C484ECA" w14:textId="7367222F" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc235606322"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc237587482"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">MSU </w:t>
       </w:r>
       <w:r w:rsidR="002E1C02">
         <w:t>Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidR="00E85C4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C601E0B" w14:textId="01C3FFB4" w:rsidR="00284F2C" w:rsidRPr="00C40B5D" w:rsidRDefault="73C31A4E" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received</w:t>
       </w:r>
       <w:r w:rsidR="00614562" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00614562">
@@ -9186,77 +8985,83 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="009D59E9" w:rsidRPr="009D59E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D59E9" w:rsidRPr="009D59E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22DB4331" w14:textId="77777777" w:rsidR="00632E2E" w:rsidRDefault="00632E2E" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="3E6CB3AC" w14:textId="2C324D8E" w:rsidR="68195EA5" w:rsidRDefault="68195EA5" w:rsidP="68195EA5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="660DEA1B" w14:textId="77777777" w:rsidR="00632E2E" w:rsidRPr="00556A65" w:rsidRDefault="00632E2E" w:rsidP="002346D7">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc213320658"/>
-      <w:bookmarkStart w:id="35" w:name="_Toc235606323"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc237587483"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="3B2674E4" w14:textId="4610C1B2" w:rsidR="0067297E" w:rsidRDefault="00632E2E" w:rsidP="00632E2E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
       </w:r>
       <w:r w:rsidR="00F93A3B" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
@@ -9371,51 +9176,50 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="78D8A7AD" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3100DD81" w14:textId="3D4CBF68" w:rsidR="002952A5" w:rsidRDefault="0079705E" w:rsidP="000512F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The accreditation standards for graduate medical education programs include restrictions on the duty hours of </w:t>
       </w:r>
       <w:r w:rsidR="00D208C0" w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>residents</w:t>
       </w:r>
       <w:r w:rsidRPr="245FF0B1">
         <w:rPr>
@@ -9477,55 +9281,55 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00EC72B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc235606324"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc237587484"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="7AE37932" w14:textId="77777777" w:rsidR="00B72B31" w:rsidRPr="00A871DA" w:rsidRDefault="00B72B31" w:rsidP="00B72B31">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03AD794A" w14:textId="77777777" w:rsidR="00B72B31" w:rsidRPr="00A871DA" w:rsidRDefault="00B72B31" w:rsidP="00B72B31">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00A871DA">
           <w:rPr>
@@ -9556,61 +9360,62 @@
         <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62B39D01" w14:textId="77777777" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="0087641F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc169162520"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="40" w:name="_Toc235606325"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc186790649"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc237587485"/>
       <w:r w:rsidRPr="0002378E">
+        <w:lastRenderedPageBreak/>
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
-      <w:bookmarkEnd w:id="39"/>
-      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="1F9B2CDF" w14:textId="0DE7736D" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="0087641F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -9871,359 +9676,330 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
         <w:t>the semester onset</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F152401" w14:textId="77777777" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="0087641F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="673DA9D4" w14:textId="32990831" w:rsidR="00B77270" w:rsidRDefault="0087641F" w:rsidP="0087641F">
+    <w:p w14:paraId="0A8212EE" w14:textId="10953441" w:rsidR="004C0857" w:rsidRDefault="0087641F" w:rsidP="68195EA5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...231 lines deleted...]
-        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:sectPr w:rsidR="004C0857" w:rsidSect="00B77270">
           <w:headerReference w:type="first" r:id="rId38"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="262E2718">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>modifications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, updates, or extensions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>existing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>made</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>after</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>semester</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>begins,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">the responsibility of the student to submit </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the newest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>version to the Clerkship Team if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>he</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>she</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>intends</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">utilize </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>accommodation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>going</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A585CE0" w14:textId="6F171914" w:rsidR="004C0857" w:rsidRPr="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1485"/>
         </w:tabs>
         <w:sectPr w:rsidR="004C0857" w:rsidRPr="004C0857" w:rsidSect="00CD281B">
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47A6877A" w14:textId="47F20351" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="262E2718">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidSect="00B77270">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01AFB9AA" w14:textId="77777777" w:rsidR="00532C1C" w:rsidRDefault="00532C1C" w:rsidP="00E756E0">
+    <w:p w14:paraId="07D90D73" w14:textId="77777777" w:rsidR="00525BBD" w:rsidRDefault="00525BBD" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38F5C08C" w14:textId="77777777" w:rsidR="00532C1C" w:rsidRDefault="00532C1C" w:rsidP="00E756E0">
+    <w:p w14:paraId="025D6CD0" w14:textId="77777777" w:rsidR="00525BBD" w:rsidRDefault="00525BBD" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="64A01D0F" w14:textId="77777777" w:rsidR="00532C1C" w:rsidRDefault="00532C1C">
+    <w:p w14:paraId="66D4AD4B" w14:textId="77777777" w:rsidR="00525BBD" w:rsidRDefault="00525BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10246,148 +10022,149 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E53CCCD" w14:textId="3A7C02F8" w:rsidR="007D7465" w:rsidRDefault="007D7465">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E53CCCD" w14:textId="4E46A34F" w:rsidR="007D7465" w:rsidRDefault="007D7465">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Reviewed and Approved </w:t>
     </w:r>
-    <w:r w:rsidR="00987A69">
-      <w:t>7/21/26</w:t>
+    <w:r w:rsidR="009B30EE">
+      <w:t>8/14/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63DBE04D" w14:textId="77777777" w:rsidR="00532C1C" w:rsidRDefault="00532C1C" w:rsidP="00E756E0">
+    <w:p w14:paraId="230C92C7" w14:textId="77777777" w:rsidR="00525BBD" w:rsidRDefault="00525BBD" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DB9F45C" w14:textId="77777777" w:rsidR="00532C1C" w:rsidRDefault="00532C1C" w:rsidP="00E756E0">
+    <w:p w14:paraId="0986AABE" w14:textId="77777777" w:rsidR="00525BBD" w:rsidRDefault="00525BBD" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6A673E75" w14:textId="77777777" w:rsidR="00532C1C" w:rsidRDefault="00532C1C">
+    <w:p w14:paraId="5341C601" w14:textId="77777777" w:rsidR="00525BBD" w:rsidRDefault="00525BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="685AB554" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
     </w:tblGrid>
     <w:tr w:rsidR="007D13F7" w14:paraId="7A2DCD4E" w14:textId="77777777" w:rsidTr="31330843">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7E452476" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:t>Course and number</w:t>
           </w:r>
@@ -10427,51 +10204,51 @@
 </file>
 
 <file path=word/intelligence.xml><?xml version="1.0" encoding="utf-8"?>
 <int:Intelligence xmlns:int="http://schemas.microsoft.com/office/intelligence/2019/intelligence">
   <int:IntelligenceSettings/>
   <int:Manifest>
     <int:WordHash hashCode="CCdDB6R3IQFXhW" id="P1fGVmSx"/>
     <int:WordHash hashCode="B4kqG4CP0lq864" id="tecYnw9Q"/>
     <int:WordHash hashCode="eMmI7azLzcQQPK" id="QRJgx7bR"/>
   </int:Manifest>
   <int:Observations>
     <int:Content id="P1fGVmSx">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="tecYnw9Q">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="QRJgx7bR">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
   </int:Observations>
 </int:Intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01DF07DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46C8DEAE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -14247,50 +14024,51 @@
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="00007318"/>
+    <w:rsid w:val="00010981"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000269C1"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
@@ -14300,143 +14078,147 @@
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037428"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00042A7A"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00045F56"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="00055490"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062352"/>
     <w:rsid w:val="00062DB1"/>
+    <w:rsid w:val="000642AC"/>
     <w:rsid w:val="0006482F"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="0007505A"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0008646D"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A0DEB"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
+    <w:rsid w:val="000A4A7D"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A56BF"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B41AE"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000B5D0A"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C1F43"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
+    <w:rsid w:val="000F005E"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113549"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001155AA"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
+    <w:rsid w:val="001200BE"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="001242E4"/>
     <w:rsid w:val="00125C85"/>
     <w:rsid w:val="00125E36"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00126EBB"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
@@ -14492,95 +14274,98 @@
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B1F00"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
+    <w:rsid w:val="001C58DE"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001C7D0A"/>
     <w:rsid w:val="001D0F83"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001D7F5C"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E21B5"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6C63"/>
     <w:rsid w:val="001E6E35"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
+    <w:rsid w:val="001F5AB9"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00204968"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="002105B6"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
+    <w:rsid w:val="002213E1"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="002346D7"/>
     <w:rsid w:val="00235613"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="0023682F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="00237FF5"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
@@ -14595,114 +14380,119 @@
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255405"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00265F24"/>
     <w:rsid w:val="00266AAC"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="00267CFE"/>
     <w:rsid w:val="0027024D"/>
+    <w:rsid w:val="0027087A"/>
     <w:rsid w:val="00270D46"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="00272B45"/>
     <w:rsid w:val="00272CE6"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="002845AA"/>
     <w:rsid w:val="00284F2C"/>
+    <w:rsid w:val="0028566F"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002902F4"/>
+    <w:rsid w:val="002909AE"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
+    <w:rsid w:val="002971DC"/>
     <w:rsid w:val="0029743A"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="0029798E"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A09B6"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A473D"/>
     <w:rsid w:val="002A544A"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B30BB"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C4CEA"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D0F81"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E4141"/>
+    <w:rsid w:val="002E4A22"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E4FC2"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F1EA4"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6A85"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="002F7F94"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="0030189B"/>
@@ -14755,194 +14545,208 @@
     <w:rsid w:val="00346262"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00346DB0"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="0035316E"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="00365D1E"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
+    <w:rsid w:val="0037348E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
+    <w:rsid w:val="0038037D"/>
+    <w:rsid w:val="00381931"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
+    <w:rsid w:val="00392E6A"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395D73"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
+    <w:rsid w:val="003A14C2"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A50E8"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
+    <w:rsid w:val="003B0591"/>
+    <w:rsid w:val="003B0DAE"/>
     <w:rsid w:val="003B1091"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B5450"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C11B3"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C20C9"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003C6354"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D3A6A"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
+    <w:rsid w:val="003E3B4A"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
+    <w:rsid w:val="003F1A1A"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F398E"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F5F0D"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
+    <w:rsid w:val="004041EC"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00405C0A"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407A34"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="004119D9"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00416A3F"/>
     <w:rsid w:val="00417516"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422A87"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00424882"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="00426038"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00431B0E"/>
     <w:rsid w:val="004321B1"/>
     <w:rsid w:val="004324A9"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00441D14"/>
     <w:rsid w:val="0044262C"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="00443C98"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="0044566E"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
+    <w:rsid w:val="00447967"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="0045088C"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00450D3E"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="00452E11"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
+    <w:rsid w:val="004579C0"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465A87"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
+    <w:rsid w:val="004721E8"/>
+    <w:rsid w:val="00472DA9"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="0047522E"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B0F"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="0048694D"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="00491929"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
@@ -14967,50 +14771,51 @@
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004B30B4"/>
     <w:rsid w:val="004B3D53"/>
     <w:rsid w:val="004B685E"/>
     <w:rsid w:val="004C0857"/>
     <w:rsid w:val="004C106D"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
+    <w:rsid w:val="004D335F"/>
     <w:rsid w:val="004D33BE"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E5B5E"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2BA6"/>
     <w:rsid w:val="004F2D3C"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
@@ -15019,120 +14824,128 @@
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="00520513"/>
     <w:rsid w:val="00520883"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
+    <w:rsid w:val="005214C0"/>
     <w:rsid w:val="00522057"/>
+    <w:rsid w:val="00522E20"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525432"/>
+    <w:rsid w:val="00525A44"/>
+    <w:rsid w:val="00525BBD"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="0053141A"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="00531839"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00532C1C"/>
+    <w:rsid w:val="00533A2E"/>
     <w:rsid w:val="00537C2B"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00541E5E"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005452FB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="005565A2"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="005644BE"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="005650A1"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
+    <w:rsid w:val="00567F87"/>
     <w:rsid w:val="0057008C"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="00572625"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="00573FBA"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582476"/>
     <w:rsid w:val="00583CD5"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005846BC"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
+    <w:rsid w:val="00595248"/>
     <w:rsid w:val="00595499"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
+    <w:rsid w:val="005A47A4"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A6C34"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B5D2D"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C2292"/>
     <w:rsid w:val="005C3245"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
@@ -15165,50 +14978,51 @@
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="0060347C"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="00614562"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="0061495F"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F1E"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
+    <w:rsid w:val="00617026"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="00617478"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="00622FC3"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="00625A85"/>
     <w:rsid w:val="00625AC9"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006325AD"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00632E2E"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
@@ -15265,54 +15079,56 @@
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="00687C8D"/>
     <w:rsid w:val="0069360F"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696513"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="00697EFD"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006A7C3F"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
+    <w:rsid w:val="006B3D43"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B6394"/>
     <w:rsid w:val="006B694A"/>
+    <w:rsid w:val="006B6ADA"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1407"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E36F4"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E4E8A"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3806"/>
     <w:rsid w:val="006F3E70"/>
@@ -15355,187 +15171,193 @@
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="00752CFA"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00755229"/>
     <w:rsid w:val="00756E78"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00763551"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="00767C31"/>
     <w:rsid w:val="0077091A"/>
+    <w:rsid w:val="0077219E"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774D97"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00776DCD"/>
+    <w:rsid w:val="00777966"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="00782174"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00786A67"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00793E57"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B573B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
+    <w:rsid w:val="007B7A6D"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D12E2"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D1C53"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D3933"/>
     <w:rsid w:val="007D3A75"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7465"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F4E10"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="00801385"/>
+    <w:rsid w:val="0080192E"/>
     <w:rsid w:val="00804EE2"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805355"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="0081037D"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
+    <w:rsid w:val="00812401"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00813D0F"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00831BCF"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008349E8"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00840F18"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00842DE8"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="0085534B"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008563E3"/>
+    <w:rsid w:val="0085793E"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="008722C5"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087641F"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00876F87"/>
     <w:rsid w:val="0087793D"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881F1A"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
@@ -15610,50 +15432,51 @@
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="0090470D"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="00911429"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="00913229"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
+    <w:rsid w:val="009201D0"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00924574"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009447C8"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00951B27"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
@@ -15696,54 +15519,56 @@
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00987A69"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="009931A1"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B079C"/>
     <w:rsid w:val="009B0A12"/>
+    <w:rsid w:val="009B30EE"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
+    <w:rsid w:val="009C2908"/>
     <w:rsid w:val="009C3C62"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C5AD9"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D59E9"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E13A5"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E454B"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
@@ -15821,90 +15646,92 @@
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A7528A"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
+    <w:rsid w:val="00A930D9"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97BE0"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C6D"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7B43"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC32CD"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
+    <w:rsid w:val="00AD3349"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE146A"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF2D97"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF3A16"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF645C"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
@@ -15917,104 +15744,108 @@
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B14824"/>
     <w:rsid w:val="00B163A4"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B235B7"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33360"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E2D"/>
     <w:rsid w:val="00B36EB3"/>
+    <w:rsid w:val="00B37141"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45544"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B46524"/>
     <w:rsid w:val="00B47D2F"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B53AD1"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B6209F"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B63236"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B66C67"/>
     <w:rsid w:val="00B701DB"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
+    <w:rsid w:val="00B72928"/>
     <w:rsid w:val="00B72B31"/>
     <w:rsid w:val="00B72C2C"/>
+    <w:rsid w:val="00B7306C"/>
     <w:rsid w:val="00B73652"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B748CA"/>
     <w:rsid w:val="00B74BAD"/>
     <w:rsid w:val="00B77270"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B80D8F"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B830B5"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B85647"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
+    <w:rsid w:val="00B87970"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B91D42"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B956F1"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA16EE"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
@@ -16083,50 +15914,51 @@
     <w:rsid w:val="00C1751F"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C25EED"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C3212E"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
+    <w:rsid w:val="00C47217"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C52878"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C61134"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C64DA5"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66063"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C7307E"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C75CC3"/>
@@ -16186,78 +16018,80 @@
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF2435"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF31F9"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D0375C"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D10469"/>
+    <w:rsid w:val="00D10804"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D144D0"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D208C0"/>
     <w:rsid w:val="00D213F6"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D25507"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D33395"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
+    <w:rsid w:val="00D45203"/>
     <w:rsid w:val="00D46285"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D51094"/>
     <w:rsid w:val="00D51477"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60454"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61BF5"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D703AA"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
@@ -16267,317 +16101,330 @@
     <w:rsid w:val="00D75908"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D773E7"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D8367A"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D85CA8"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D900EF"/>
     <w:rsid w:val="00D91FBA"/>
     <w:rsid w:val="00D9221A"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
+    <w:rsid w:val="00D97CC5"/>
     <w:rsid w:val="00DA054C"/>
     <w:rsid w:val="00DA2B6B"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB0EE8"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB437F"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
+    <w:rsid w:val="00DC7EEA"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD18F4"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5867"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6A81"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF0E0E"/>
+    <w:rsid w:val="00DF0FC9"/>
     <w:rsid w:val="00DF1106"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF574C"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0112D"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E01E74"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E101D7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11B96"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E16540"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E259F1"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E3438B"/>
     <w:rsid w:val="00E343E1"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
+    <w:rsid w:val="00E36E6F"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E408A8"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E6233E"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E6705F"/>
     <w:rsid w:val="00E679E6"/>
     <w:rsid w:val="00E7015D"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74B29"/>
     <w:rsid w:val="00E74BFE"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
+    <w:rsid w:val="00E824EB"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E927B1"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E9593C"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E95CB5"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E972EC"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA22BE"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA54FA"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EA7A22"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB1BED"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB43B3"/>
     <w:rsid w:val="00EB59D5"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EB7A12"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
+    <w:rsid w:val="00EC1FFE"/>
     <w:rsid w:val="00EC3FA3"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED097B"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
+    <w:rsid w:val="00ED1D46"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3A84"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE19DC"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF07EE"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF2B8B"/>
+    <w:rsid w:val="00EF316F"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF4FEF"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00320"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F0221B"/>
     <w:rsid w:val="00F04527"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D1C"/>
     <w:rsid w:val="00F07D54"/>
+    <w:rsid w:val="00F109D9"/>
     <w:rsid w:val="00F11002"/>
+    <w:rsid w:val="00F13C40"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F2290E"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F30BE3"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
+    <w:rsid w:val="00F3503A"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
+    <w:rsid w:val="00F4211C"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F47E3A"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F55639"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
+    <w:rsid w:val="00F62F8B"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F65834"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92546"/>
@@ -16597,68 +16444,71 @@
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA722A"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FA7A70"/>
     <w:rsid w:val="00FB06CD"/>
     <w:rsid w:val="00FB0981"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB2160"/>
     <w:rsid w:val="00FB3B56"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC2314"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
+    <w:rsid w:val="00FC4344"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC5804"/>
     <w:rsid w:val="00FC6261"/>
+    <w:rsid w:val="00FC7144"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD0F3B"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD51CD"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD6994"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE28C6"/>
     <w:rsid w:val="00FE2A32"/>
+    <w:rsid w:val="00FE2DDE"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5960"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FE6E93"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="015EAC34"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
@@ -16666,59 +16516,62 @@
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="02E4596A"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="038816F0"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03EAC4E4"/>
     <w:rsid w:val="0405F820"/>
     <w:rsid w:val="0412083F"/>
     <w:rsid w:val="04596FB6"/>
     <w:rsid w:val="04738B43"/>
     <w:rsid w:val="048B8494"/>
     <w:rsid w:val="0560907F"/>
     <w:rsid w:val="05869545"/>
     <w:rsid w:val="05CBDD1A"/>
     <w:rsid w:val="05DB0199"/>
     <w:rsid w:val="05E8BA36"/>
     <w:rsid w:val="05E8F0C0"/>
     <w:rsid w:val="05FAB992"/>
     <w:rsid w:val="060E923A"/>
     <w:rsid w:val="0630D612"/>
     <w:rsid w:val="072265A6"/>
     <w:rsid w:val="07283B93"/>
     <w:rsid w:val="0735A53C"/>
+    <w:rsid w:val="076C8908"/>
     <w:rsid w:val="07793AC8"/>
     <w:rsid w:val="07D7B18A"/>
     <w:rsid w:val="080C7609"/>
     <w:rsid w:val="08354C98"/>
     <w:rsid w:val="084358E7"/>
     <w:rsid w:val="087256FC"/>
+    <w:rsid w:val="08836CC1"/>
     <w:rsid w:val="088FB07C"/>
     <w:rsid w:val="08BF29D0"/>
     <w:rsid w:val="08C2822D"/>
+    <w:rsid w:val="08DFDA47"/>
     <w:rsid w:val="0922E86D"/>
     <w:rsid w:val="093BE041"/>
     <w:rsid w:val="09429C8F"/>
     <w:rsid w:val="0978C834"/>
     <w:rsid w:val="098390B6"/>
     <w:rsid w:val="0986648E"/>
     <w:rsid w:val="09D0EA28"/>
     <w:rsid w:val="09E02CC1"/>
     <w:rsid w:val="09E182AF"/>
     <w:rsid w:val="09FFE0E3"/>
     <w:rsid w:val="0A1D20F5"/>
     <w:rsid w:val="0A2007DE"/>
     <w:rsid w:val="0A2523B0"/>
     <w:rsid w:val="0A34668B"/>
     <w:rsid w:val="0A6F33AC"/>
     <w:rsid w:val="0B982800"/>
     <w:rsid w:val="0BBC129A"/>
     <w:rsid w:val="0BC4E482"/>
     <w:rsid w:val="0C14FAC8"/>
     <w:rsid w:val="0C1B4AB5"/>
     <w:rsid w:val="0C2B63AC"/>
     <w:rsid w:val="0C40F6B1"/>
     <w:rsid w:val="0C53341C"/>
     <w:rsid w:val="0CBC3EE8"/>
     <w:rsid w:val="0D2DC27D"/>
@@ -16731,82 +16584,85 @@
     <w:rsid w:val="0E0497BA"/>
     <w:rsid w:val="0E167EB3"/>
     <w:rsid w:val="0E430B34"/>
     <w:rsid w:val="0E6AF12A"/>
     <w:rsid w:val="0E705254"/>
     <w:rsid w:val="0E9CC22D"/>
     <w:rsid w:val="0EB12F0D"/>
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
     <w:rsid w:val="10780D74"/>
     <w:rsid w:val="10DE5451"/>
     <w:rsid w:val="11009829"/>
     <w:rsid w:val="1108CDF3"/>
     <w:rsid w:val="1125DAF6"/>
     <w:rsid w:val="11734BBA"/>
     <w:rsid w:val="11BDDC7D"/>
     <w:rsid w:val="11D3DCB1"/>
     <w:rsid w:val="124F884E"/>
     <w:rsid w:val="12554736"/>
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
     <w:rsid w:val="12B90B73"/>
     <w:rsid w:val="1337E5B8"/>
     <w:rsid w:val="1348B440"/>
     <w:rsid w:val="1397D19A"/>
+    <w:rsid w:val="13CB14FA"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="1410D02D"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
     <w:rsid w:val="155E11F6"/>
     <w:rsid w:val="15A2868D"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1625F519"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
     <w:rsid w:val="1687783F"/>
     <w:rsid w:val="16C9A620"/>
     <w:rsid w:val="171A9755"/>
     <w:rsid w:val="172E3553"/>
     <w:rsid w:val="17483900"/>
     <w:rsid w:val="1754D194"/>
     <w:rsid w:val="176EAABD"/>
     <w:rsid w:val="17F820F2"/>
     <w:rsid w:val="180EFAEE"/>
     <w:rsid w:val="182AC021"/>
     <w:rsid w:val="1837AB78"/>
     <w:rsid w:val="184287B8"/>
     <w:rsid w:val="18740256"/>
     <w:rsid w:val="18C5BA0E"/>
     <w:rsid w:val="190A69E6"/>
     <w:rsid w:val="192413C7"/>
+    <w:rsid w:val="192FB11B"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
     <w:rsid w:val="19BF1679"/>
+    <w:rsid w:val="19F12CB7"/>
     <w:rsid w:val="19FD3A98"/>
     <w:rsid w:val="1A29A12B"/>
     <w:rsid w:val="1A523DAC"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B1647B2"/>
     <w:rsid w:val="1B5633DC"/>
     <w:rsid w:val="1B7D1B2B"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1CA00FF3"/>
     <w:rsid w:val="1CBA437C"/>
     <w:rsid w:val="1CD29583"/>
     <w:rsid w:val="1CF2043D"/>
     <w:rsid w:val="1CF90740"/>
     <w:rsid w:val="1D7154A5"/>
     <w:rsid w:val="1D79AA11"/>
     <w:rsid w:val="1D7F3A9D"/>
     <w:rsid w:val="1D9D0D76"/>
     <w:rsid w:val="1D9F913C"/>
     <w:rsid w:val="1E0F1A65"/>
     <w:rsid w:val="1E7487D1"/>
     <w:rsid w:val="1E7D7E4D"/>
     <w:rsid w:val="1EBD46A0"/>
     <w:rsid w:val="1EBFDFF3"/>
     <w:rsid w:val="1F07638A"/>
     <w:rsid w:val="1F87C401"/>
@@ -16855,152 +16711,160 @@
     <w:rsid w:val="27ECDD34"/>
     <w:rsid w:val="28252FE1"/>
     <w:rsid w:val="2875353E"/>
     <w:rsid w:val="28860DAB"/>
     <w:rsid w:val="288612F8"/>
     <w:rsid w:val="28CA6EA3"/>
     <w:rsid w:val="28F99510"/>
     <w:rsid w:val="2941983B"/>
     <w:rsid w:val="294C3354"/>
     <w:rsid w:val="29B3DD5A"/>
     <w:rsid w:val="29C51831"/>
     <w:rsid w:val="29C7E308"/>
     <w:rsid w:val="2A9DFB87"/>
     <w:rsid w:val="2B13021B"/>
     <w:rsid w:val="2B7AA836"/>
     <w:rsid w:val="2BC74BD6"/>
     <w:rsid w:val="2C4FBBA7"/>
     <w:rsid w:val="2C52BA9C"/>
     <w:rsid w:val="2C99CD68"/>
     <w:rsid w:val="2CBFDF69"/>
     <w:rsid w:val="2CDD74EB"/>
     <w:rsid w:val="2CE7BD2E"/>
     <w:rsid w:val="2D104CAB"/>
     <w:rsid w:val="2D3371B8"/>
     <w:rsid w:val="2DAC9EDA"/>
+    <w:rsid w:val="2DD46071"/>
     <w:rsid w:val="2DD5AA23"/>
     <w:rsid w:val="2E019586"/>
     <w:rsid w:val="2E7D72C9"/>
     <w:rsid w:val="2EC77A40"/>
     <w:rsid w:val="2EF680BF"/>
     <w:rsid w:val="2F06E676"/>
     <w:rsid w:val="2F0D489C"/>
     <w:rsid w:val="2F51109B"/>
     <w:rsid w:val="2F5712F9"/>
     <w:rsid w:val="2F7A1AB6"/>
     <w:rsid w:val="2F90511E"/>
     <w:rsid w:val="2F9EFF61"/>
     <w:rsid w:val="2FC1D92A"/>
     <w:rsid w:val="2FCA8CF0"/>
     <w:rsid w:val="2FD9CF89"/>
     <w:rsid w:val="2FE08D24"/>
     <w:rsid w:val="304C9F00"/>
     <w:rsid w:val="30609947"/>
     <w:rsid w:val="30694C12"/>
     <w:rsid w:val="3090ABC5"/>
     <w:rsid w:val="3095A8F0"/>
     <w:rsid w:val="30B59C1D"/>
     <w:rsid w:val="30F5F9EF"/>
     <w:rsid w:val="31330843"/>
     <w:rsid w:val="313ACFC2"/>
     <w:rsid w:val="313F7739"/>
     <w:rsid w:val="31639ACA"/>
     <w:rsid w:val="31734FE5"/>
     <w:rsid w:val="31A04249"/>
     <w:rsid w:val="31A5C6E2"/>
     <w:rsid w:val="31A88051"/>
     <w:rsid w:val="31C050FB"/>
+    <w:rsid w:val="32298EE8"/>
     <w:rsid w:val="323E8738"/>
     <w:rsid w:val="3266662A"/>
     <w:rsid w:val="32729D97"/>
     <w:rsid w:val="32975C7E"/>
     <w:rsid w:val="329C8ABB"/>
     <w:rsid w:val="33434B0B"/>
     <w:rsid w:val="33D3E160"/>
     <w:rsid w:val="33F4604C"/>
     <w:rsid w:val="34306A58"/>
     <w:rsid w:val="34F69001"/>
     <w:rsid w:val="350BD94F"/>
     <w:rsid w:val="3518BC00"/>
     <w:rsid w:val="351A4F97"/>
     <w:rsid w:val="3536F6F2"/>
     <w:rsid w:val="357A450E"/>
     <w:rsid w:val="35E15470"/>
+    <w:rsid w:val="35F43AF9"/>
     <w:rsid w:val="3624EB92"/>
     <w:rsid w:val="364F382B"/>
     <w:rsid w:val="3667C851"/>
+    <w:rsid w:val="36701FF7"/>
     <w:rsid w:val="3689DBEB"/>
     <w:rsid w:val="36F3DE35"/>
     <w:rsid w:val="37013A7F"/>
     <w:rsid w:val="37133A1A"/>
     <w:rsid w:val="37227CB3"/>
     <w:rsid w:val="372A5847"/>
     <w:rsid w:val="37773387"/>
     <w:rsid w:val="37DD6CCD"/>
     <w:rsid w:val="37F87390"/>
+    <w:rsid w:val="382641E5"/>
     <w:rsid w:val="386A0B3C"/>
     <w:rsid w:val="387B8134"/>
     <w:rsid w:val="389FCA9F"/>
     <w:rsid w:val="38E4C18E"/>
     <w:rsid w:val="38F559C7"/>
     <w:rsid w:val="39029EB4"/>
     <w:rsid w:val="391EF452"/>
     <w:rsid w:val="3940ABB4"/>
     <w:rsid w:val="39649590"/>
     <w:rsid w:val="399854E2"/>
     <w:rsid w:val="39E6FE1D"/>
     <w:rsid w:val="3AC5C53E"/>
     <w:rsid w:val="3ACC9FAB"/>
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
     <w:rsid w:val="3B2AFCE2"/>
     <w:rsid w:val="3B390E29"/>
     <w:rsid w:val="3BA607E4"/>
     <w:rsid w:val="3BF84EC4"/>
     <w:rsid w:val="3D57DBFC"/>
     <w:rsid w:val="3D72A804"/>
     <w:rsid w:val="3DCB0FC0"/>
     <w:rsid w:val="3DDDBE1C"/>
     <w:rsid w:val="3F63F482"/>
+    <w:rsid w:val="3F66B0B1"/>
     <w:rsid w:val="406C28A1"/>
     <w:rsid w:val="40C75325"/>
     <w:rsid w:val="41483BF0"/>
     <w:rsid w:val="4153D076"/>
+    <w:rsid w:val="415A5589"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
     <w:rsid w:val="430AFEEA"/>
     <w:rsid w:val="434B434B"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
     <w:rsid w:val="44110C9D"/>
+    <w:rsid w:val="44A75B1B"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
     <w:rsid w:val="44E45125"/>
     <w:rsid w:val="451672B3"/>
     <w:rsid w:val="45666097"/>
     <w:rsid w:val="456B9632"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457C40BA"/>
     <w:rsid w:val="46212E51"/>
     <w:rsid w:val="4696C879"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
     <w:rsid w:val="46D91C11"/>
     <w:rsid w:val="46DDA200"/>
     <w:rsid w:val="4736637C"/>
     <w:rsid w:val="476D58B4"/>
     <w:rsid w:val="47AE21BE"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48FAE29B"/>
     <w:rsid w:val="48FAEE1D"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49BC5CA9"/>
@@ -17087,113 +16951,119 @@
     <w:rsid w:val="5A9F6413"/>
     <w:rsid w:val="5AA86DD9"/>
     <w:rsid w:val="5ACAC49C"/>
     <w:rsid w:val="5AD0E34E"/>
     <w:rsid w:val="5B060122"/>
     <w:rsid w:val="5B1F9580"/>
     <w:rsid w:val="5B27B870"/>
     <w:rsid w:val="5B2F8BAC"/>
     <w:rsid w:val="5B4E3AF0"/>
     <w:rsid w:val="5BCDA79E"/>
     <w:rsid w:val="5C060B90"/>
     <w:rsid w:val="5C11FA4A"/>
     <w:rsid w:val="5C36D795"/>
     <w:rsid w:val="5C6CB3AF"/>
     <w:rsid w:val="5C7ADB01"/>
     <w:rsid w:val="5CB21B9E"/>
     <w:rsid w:val="5D301E97"/>
     <w:rsid w:val="5D95BC30"/>
     <w:rsid w:val="5DD33B71"/>
     <w:rsid w:val="5E7B843C"/>
     <w:rsid w:val="5EF7D9C5"/>
     <w:rsid w:val="5F61552B"/>
     <w:rsid w:val="600ADC11"/>
     <w:rsid w:val="60213315"/>
     <w:rsid w:val="607DF245"/>
+    <w:rsid w:val="60850B9A"/>
     <w:rsid w:val="608CC738"/>
     <w:rsid w:val="60C5F0A6"/>
     <w:rsid w:val="60DBDF63"/>
     <w:rsid w:val="60F35725"/>
     <w:rsid w:val="612EE9FB"/>
     <w:rsid w:val="6151A4DE"/>
     <w:rsid w:val="616CDB9F"/>
     <w:rsid w:val="61AA9255"/>
     <w:rsid w:val="61D1D8F3"/>
     <w:rsid w:val="61EC40A3"/>
     <w:rsid w:val="6242FFDD"/>
+    <w:rsid w:val="627AD259"/>
     <w:rsid w:val="62944EE3"/>
     <w:rsid w:val="629A5761"/>
     <w:rsid w:val="62A8A38A"/>
     <w:rsid w:val="62B8AF5A"/>
     <w:rsid w:val="630CC208"/>
     <w:rsid w:val="631A21CE"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
     <w:rsid w:val="63A75A4C"/>
     <w:rsid w:val="643BD63C"/>
     <w:rsid w:val="645F6E9D"/>
     <w:rsid w:val="64668ABD"/>
     <w:rsid w:val="64889CBA"/>
     <w:rsid w:val="649C0E1B"/>
     <w:rsid w:val="64BFC757"/>
     <w:rsid w:val="65D0D265"/>
+    <w:rsid w:val="65FDBDCD"/>
     <w:rsid w:val="660C80C7"/>
     <w:rsid w:val="6643911F"/>
     <w:rsid w:val="668E16B9"/>
     <w:rsid w:val="6699B04E"/>
     <w:rsid w:val="66E12564"/>
     <w:rsid w:val="67016591"/>
     <w:rsid w:val="67038AF6"/>
     <w:rsid w:val="671808D0"/>
+    <w:rsid w:val="67797E86"/>
     <w:rsid w:val="67AF2A4B"/>
     <w:rsid w:val="67ECE0BF"/>
+    <w:rsid w:val="68195EA5"/>
     <w:rsid w:val="6825FEAE"/>
     <w:rsid w:val="6854B9C4"/>
     <w:rsid w:val="6863CC12"/>
     <w:rsid w:val="68C2E4C0"/>
     <w:rsid w:val="68E298E2"/>
     <w:rsid w:val="6935A6B8"/>
     <w:rsid w:val="696A28E0"/>
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
     <w:rsid w:val="698C21B3"/>
     <w:rsid w:val="699FDD36"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A669F24"/>
     <w:rsid w:val="6A81DC44"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B2C6F07"/>
     <w:rsid w:val="6BB67C26"/>
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
     <w:rsid w:val="6C4CF8A2"/>
     <w:rsid w:val="6CC06FD2"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
     <w:rsid w:val="6D5DBC10"/>
+    <w:rsid w:val="6D6644B2"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DA2B9C1"/>
     <w:rsid w:val="6DD3C4EE"/>
     <w:rsid w:val="6E6BC675"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70CE5C47"/>
     <w:rsid w:val="70DAF1FB"/>
     <w:rsid w:val="70FB6F6B"/>
     <w:rsid w:val="71DE9613"/>
     <w:rsid w:val="72077BDB"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
     <w:rsid w:val="72B68D64"/>
     <w:rsid w:val="72F66F03"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="736D2265"/>
@@ -17225,81 +17095,82 @@
     <w:rsid w:val="79713CE2"/>
     <w:rsid w:val="7993A708"/>
     <w:rsid w:val="79A24C15"/>
     <w:rsid w:val="79EA8A6F"/>
     <w:rsid w:val="79EF6260"/>
     <w:rsid w:val="7A10917D"/>
     <w:rsid w:val="7A3BF517"/>
     <w:rsid w:val="7A53C403"/>
     <w:rsid w:val="7AC553CD"/>
     <w:rsid w:val="7ACAF297"/>
     <w:rsid w:val="7B163B1B"/>
     <w:rsid w:val="7BB7B5CB"/>
     <w:rsid w:val="7BF91581"/>
     <w:rsid w:val="7C0CB614"/>
     <w:rsid w:val="7CE1FE05"/>
     <w:rsid w:val="7D3209DD"/>
     <w:rsid w:val="7D5E4B09"/>
     <w:rsid w:val="7D9F42F5"/>
     <w:rsid w:val="7DBAA8A8"/>
     <w:rsid w:val="7DE68669"/>
     <w:rsid w:val="7E0166FB"/>
     <w:rsid w:val="7E77FE8D"/>
     <w:rsid w:val="7EFE2B63"/>
     <w:rsid w:val="7F38E4B9"/>
     <w:rsid w:val="7F3C1D07"/>
+    <w:rsid w:val="7F657C01"/>
     <w:rsid w:val="7F6599F1"/>
     <w:rsid w:val="7F97FEE0"/>
     <w:rsid w:val="7FDE2086"/>
     <w:rsid w:val="7FFCDB97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E361E225-8D6F-4B8B-B629-F4736240C2F1}"/>
+  <w15:docId w15:val="{7B7E5467-B17A-4EB0-915B-8EFF167EB76E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19339,104 +19210,59 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...43 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -19665,143 +19491,1241 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
-[...9 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B6BC91F-7F5A-4001-99D3-E1AAF03266B1}"/>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D8FB2D5-6BA0-4DE7-AF09-8191EACB6928}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>4337</Words>
-  <Characters>24726</Characters>
+  <Words>4155</Words>
+  <Characters>23688</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>206</Lines>
-  <Paragraphs>58</Paragraphs>
+  <Lines>197</Lines>
+  <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>MSUCOM Clerkship Syllabus</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29005</CharactersWithSpaces>
+  <CharactersWithSpaces>27788</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="348" baseType="variant">
+      <vt:variant>
+        <vt:i4>1114230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>279</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114207</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>276</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.rcpd.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031724</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>273</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:enright4@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211365</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>270</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>267</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared Documents/Policies and Resources/Clerkship Duty Hours and Fatigue Mitigation Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6488186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>264</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196695</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3276858</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>258</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5767185</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>255</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196695</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>252</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424957</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared Documents/Policies and Resources/Clerkship Medical Student Supervision Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7077933</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6684728</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>243</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687089</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>240</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65632</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>237</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5046273</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine-lwwhealthlibrary-com.proxy1.cl.msu.edu/book.aspx?bookid=3456&amp;sectionid=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5177348</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>231</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine-lwwhealthlibrary-com.proxy1.cl.msu.edu/book.aspx?bookid=3202&amp;sectionid=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5177347</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>228</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine-lwwhealthlibrary-com.proxy1.cl.msu.edu/book.aspx?bookid=2969&amp;sectionid=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4718605</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>225</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine-lwwhealthlibrary-com.proxy1.cl.msu.edu/book.aspx?bookid=3394&amp;sectionid=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3473530</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>222</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://login.truelearn.net/Account/Login?returnUrl=%2FSelectPortal</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769536</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>219</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://d2l.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587590</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://com.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65632</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>213</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572919</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>206</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124195</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572919</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>200</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124194</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572919</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>194</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124193</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572919</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>188</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124192</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572919</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>182</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124191</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572919</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>176</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124190</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638455</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124189</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638455</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>164</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124188</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638455</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>158</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124187</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638455</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>152</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124186</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638455</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>146</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124185</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638455</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124184</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638455</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>134</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124183</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638455</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>128</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124182</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638455</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>122</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124181</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638455</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>116</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124180</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441847</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>110</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124179</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441847</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124178</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441847</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124177</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441847</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124176</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441847</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124175</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441847</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124174</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441847</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124173</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441847</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124172</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441847</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124171</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441847</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124170</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124169</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124168</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124167</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124166</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124165</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124164</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124163</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124162</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236124161</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>122800</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>