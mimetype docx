--- v0 (2026-01-27)
+++ v1 (2026-07-31)
@@ -1,562 +1,541 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79D14678" w14:textId="77777777" w:rsidR="00022296" w:rsidRPr="00C40B5D" w:rsidRDefault="00022296" w:rsidP="00E660ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0838ACF8" w14:textId="0DCCF1FC" w:rsidR="00022296" w:rsidRPr="00AD69E2" w:rsidRDefault="06FAED74" w:rsidP="2DD5AA23">
+    <w:p w14:paraId="637CF1F2" w14:textId="77777777" w:rsidR="00441D14" w:rsidRPr="00AD69E2" w:rsidRDefault="00441D14" w:rsidP="00441D14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>OMM 60</w:t>
       </w:r>
-      <w:r w:rsidR="00B25FCC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01504EA2" w14:textId="45D2556B" w:rsidR="00022296" w:rsidRPr="009F40C6" w:rsidRDefault="06FAED74" w:rsidP="03ACB6B2">
+    <w:p w14:paraId="4B5ABD2F" w14:textId="77777777" w:rsidR="00441D14" w:rsidRPr="009F40C6" w:rsidRDefault="00441D14" w:rsidP="00441D14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Osteopathic Principles and Practice (OPP)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B59ED50" w14:textId="590506CA" w:rsidR="007D7480" w:rsidRPr="001613D1" w:rsidRDefault="007D7480" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27E1EB3C" w14:textId="77777777" w:rsidR="00A54D0A" w:rsidRPr="001613D1" w:rsidRDefault="00A54D0A" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2479AAC9" w14:textId="70B7D56A" w:rsidR="002732BC" w:rsidRPr="00A3208A" w:rsidRDefault="00100062" w:rsidP="1D9F913C">
+    <w:p w14:paraId="2479AAC9" w14:textId="12745A88" w:rsidR="002732BC" w:rsidRPr="00A3208A" w:rsidRDefault="00100062" w:rsidP="1D9F913C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="03ACB6B2">
+      <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
-      <w:r w:rsidR="172E3553" w:rsidRPr="03ACB6B2">
+      <w:r w:rsidR="172E3553" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>CORE</w:t>
       </w:r>
-      <w:r w:rsidR="600ADC11" w:rsidRPr="03ACB6B2">
+      <w:r w:rsidR="600ADC11" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00324A79" w:rsidRPr="03ACB6B2">
+      <w:r w:rsidR="001C7D0A" w:rsidRPr="005C2292">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>ROTATION</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A36723" w:rsidRPr="03ACB6B2">
+        <w:t xml:space="preserve">COURSE </w:t>
+      </w:r>
+      <w:r w:rsidR="002732BC" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002732BC" w:rsidRPr="03ACB6B2">
+        <w:t>SYLLABUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD63D47" w14:textId="09F75E47" w:rsidR="00A54D0A" w:rsidRPr="001613D1" w:rsidRDefault="00A54D0A" w:rsidP="70FB6F6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>SYLLABUS</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="294DDA35" w14:textId="766F488F" w:rsidR="70FB6F6B" w:rsidRDefault="70FB6F6B" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7813A129" w14:textId="3F78565D" w:rsidR="03ACB6B2" w:rsidRDefault="03ACB6B2" w:rsidP="03ACB6B2">
+    <w:p w14:paraId="2391E748" w14:textId="77777777" w:rsidR="00441D14" w:rsidRPr="001613D1" w:rsidRDefault="00441D14" w:rsidP="00441D14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Osteopathic Manipulative Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F628661" w14:textId="77777777" w:rsidR="00441D14" w:rsidRPr="001613D1" w:rsidRDefault="00441D14" w:rsidP="00441D14">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
-        <w:rPr>
-[...10 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Catherine Donahue, D.O. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00607579" w14:textId="725BB815" w:rsidR="00100062" w:rsidRPr="001613D1" w:rsidRDefault="000167B9" w:rsidP="00B611BC">
+    <w:p w14:paraId="71CA0D2E" w14:textId="77777777" w:rsidR="00441D14" w:rsidRPr="001613D1" w:rsidRDefault="00441D14" w:rsidP="00441D14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>CHAIRPERSON</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EF613B" w14:textId="2BB33559" w:rsidR="00525DEE" w:rsidRPr="001613D1" w:rsidRDefault="4769FE3D" w:rsidP="00B611BC">
+    <w:p w14:paraId="6F6884A9" w14:textId="77777777" w:rsidR="00441D14" w:rsidRPr="001613D1" w:rsidRDefault="00441D14" w:rsidP="00441D14">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Donahu54@msu.edu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E055DEA" w14:textId="30D702CD" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00841350" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EC9C7CE" w14:textId="3DA64779" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="4769FE3D" w:rsidP="00B611BC">
+    <w:p w14:paraId="43AA50C5" w14:textId="77777777" w:rsidR="00441D14" w:rsidRPr="001613D1" w:rsidRDefault="00441D14" w:rsidP="00441D14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Jake Rowan</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="24417138" w14:textId="727458FD" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00841350" w:rsidP="00B611BC">
+        <w:t>Jake Rowan, D.O.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E96057" w14:textId="77777777" w:rsidR="00441D14" w:rsidRPr="001613D1" w:rsidRDefault="00441D14" w:rsidP="00441D14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>INSTRUCTOR OF RECORD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD9A9C4" w14:textId="1B50A681" w:rsidR="005239D2" w:rsidRDefault="37E1B66B" w:rsidP="00B611BC">
+    <w:p w14:paraId="4F21F472" w14:textId="77777777" w:rsidR="00441D14" w:rsidRDefault="00441D14" w:rsidP="00441D14">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Rowanjac@msu.edu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C383668" w14:textId="77777777" w:rsidR="009C5AD9" w:rsidRDefault="009C5AD9" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="0E38E637" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="3A61087A" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001613D1">
+      <w:r w:rsidRPr="00804EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
-      <w:r w:rsidR="00793E57" w:rsidRPr="001613D1">
+      <w:r w:rsidR="00793E57" w:rsidRPr="00804EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="003A50E8">
+      <w:r w:rsidR="007D3933" w:rsidRPr="00804EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00793E57">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00793E57" w:rsidRPr="00804EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="001613D1">
+      <w:r w:rsidRPr="00804EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="003A50E8">
+      <w:r w:rsidR="007D3933" w:rsidRPr="00804EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -588,151 +567,133 @@
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> content or administrative aspects of this course, </w:t>
       </w:r>
       <w:r w:rsidR="00E660ED" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">please </w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75ECB700" w14:textId="4A1512D2" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="5DB38548" w:rsidP="00B611BC">
+    <w:p w14:paraId="314ACFCC" w14:textId="77777777" w:rsidR="00804EE2" w:rsidRPr="001613D1" w:rsidRDefault="00804EE2" w:rsidP="00804EE2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>Michele Benton</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="47C356BA" w14:textId="1EC7870F" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
+        <w:t xml:space="preserve">Michele Benton </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E129F7A" w14:textId="77777777" w:rsidR="00804EE2" w:rsidRPr="001613D1" w:rsidRDefault="00804EE2" w:rsidP="00804EE2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">COURSE </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2F088DB9" w14:textId="049403E0" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="11C7D05A" w:rsidP="00B611BC">
+        <w:t>COURSE ASSISTANT (CA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7CC10B" w14:textId="77777777" w:rsidR="00804EE2" w:rsidRPr="00C40B5D" w:rsidRDefault="00804EE2" w:rsidP="00804EE2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Bentonmi@msu.edu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="006B6394" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="459C0454" w:rsidR="00E405FF" w:rsidRPr="006B6394" w:rsidRDefault="00E405FF" w:rsidP="70FB6F6B">
+    <w:p w14:paraId="7CF99B53" w14:textId="42D40625" w:rsidR="00E405FF" w:rsidRPr="006B6394" w:rsidRDefault="00E405FF" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -756,51 +717,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00345472" w:rsidRPr="006B6394">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6394">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -816,10126 +799,11212 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F47B712" w14:textId="383FBB58" w:rsidR="00FD2916" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="72C5C83A" w14:textId="25597500" w:rsidR="00987A69" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc213842147" w:history="1">
-        <w:r w:rsidR="00FD2916" w:rsidRPr="005444CB">
+      <w:hyperlink w:anchor="_Toc235606291" w:history="1">
+        <w:r w:rsidR="00987A69" w:rsidRPr="0009171B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00FD2916">
+        <w:r w:rsidR="00987A69">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD2916">
+        <w:r w:rsidR="00987A69">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD2916">
-[...10 lines deleted...]
-        <w:r w:rsidR="00FD2916">
+        <w:r w:rsidR="00987A69">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606291 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00987A69">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00987A69">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FD2916">
+        <w:r w:rsidR="00987A69">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00FD2916">
+        <w:r w:rsidR="00987A69">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D4712EB" w14:textId="60B1CD06" w:rsidR="00FD2916" w:rsidRDefault="00FD2916">
+    <w:p w14:paraId="289F46C4" w14:textId="7F94E852" w:rsidR="00987A69" w:rsidRDefault="00987A69">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213842148" w:history="1">
-        <w:r w:rsidRPr="005444CB">
+      <w:hyperlink w:anchor="_Toc235606292" w:history="1">
+        <w:r w:rsidRPr="0009171B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Introduction and Overview</w:t>
+          <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213842148 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606292 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6AAD91FE" w14:textId="7877CCF7" w:rsidR="00FD2916" w:rsidRDefault="00FD2916">
-[...184 lines deleted...]
-    <w:p w14:paraId="6CAAEAB6" w14:textId="67FAD756" w:rsidR="00FD2916" w:rsidRDefault="00FD2916">
+    <w:p w14:paraId="016AA40D" w14:textId="64067613" w:rsidR="00987A69" w:rsidRDefault="00987A69">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213842152" w:history="1">
-        <w:r w:rsidRPr="005444CB">
+      <w:hyperlink w:anchor="_Toc235606293" w:history="1">
+        <w:r w:rsidRPr="0009171B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>GOALS AND OBJECTIVES</w:t>
+          <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213842152 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606293 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73FB4565" w14:textId="2610F645" w:rsidR="00FD2916" w:rsidRDefault="00FD2916">
+    <w:p w14:paraId="732427D7" w14:textId="1FFD5238" w:rsidR="00987A69" w:rsidRDefault="00987A69">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213842153" w:history="1">
-        <w:r w:rsidRPr="005444CB">
+      <w:hyperlink w:anchor="_Toc235606294" w:history="1">
+        <w:r w:rsidRPr="0009171B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>GOALS</w:t>
+          <w:t>COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213842153 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606294 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="09A22882" w14:textId="3F4B0B6D" w:rsidR="00FD2916" w:rsidRDefault="00FD2916">
+    <w:p w14:paraId="4D1947E2" w14:textId="66C88EC6" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235606295" w:history="1">
+        <w:r w:rsidRPr="0009171B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Course Enrollment</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606295 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5DE79A51" w14:textId="04D54A9F" w:rsidR="00987A69" w:rsidRDefault="00987A69">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213842154" w:history="1">
-        <w:r w:rsidRPr="005444CB">
+      <w:hyperlink w:anchor="_Toc235606296" w:history="1">
+        <w:r w:rsidRPr="0009171B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>OBJECTIVES</w:t>
+          <w:t>Course FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213842154 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606296 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CF8BD99" w14:textId="4DE9F9CB" w:rsidR="00FD2916" w:rsidRDefault="00FD2916">
-[...61 lines deleted...]
-    <w:p w14:paraId="5D8E5D2A" w14:textId="6702D888" w:rsidR="00FD2916" w:rsidRDefault="00FD2916">
+    <w:p w14:paraId="191800E0" w14:textId="5F2D1BEC" w:rsidR="00987A69" w:rsidRDefault="00987A69">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213842156" w:history="1">
-        <w:r w:rsidRPr="005444CB">
+      <w:hyperlink w:anchor="_Toc235606297" w:history="1">
+        <w:r w:rsidRPr="0009171B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
+          <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213842156 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606297 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3998F225" w14:textId="7D4464C1" w:rsidR="00FD2916" w:rsidRDefault="00FD2916">
+    <w:p w14:paraId="48E656FC" w14:textId="51F8D240" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235606298" w:history="1">
+        <w:r w:rsidRPr="0009171B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>GOALS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606298 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="47A3D192" w14:textId="0860A51F" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235606299" w:history="1">
+        <w:r w:rsidRPr="0009171B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>OBJECTIVES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606299 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="72ABA793" w14:textId="0B611309" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235606300" w:history="1">
+        <w:r w:rsidRPr="0009171B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606300 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3E48B4EE" w14:textId="4C8FB4F4" w:rsidR="00987A69" w:rsidRDefault="00987A69">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213842157" w:history="1">
-        <w:r w:rsidRPr="005444CB">
+      <w:hyperlink w:anchor="_Toc235606301" w:history="1">
+        <w:r w:rsidRPr="0009171B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>REFERENCES</w:t>
+          <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213842157 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606301 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B8E3FC5" w14:textId="00BECDA2" w:rsidR="00FD2916" w:rsidRDefault="00FD2916">
-[...555 lines deleted...]
-    <w:p w14:paraId="2C57C4A0" w14:textId="15539121" w:rsidR="00FD2916" w:rsidRDefault="00FD2916">
+    <w:p w14:paraId="0651D220" w14:textId="54E2BB32" w:rsidR="00987A69" w:rsidRDefault="00987A69">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213842167" w:history="1">
-        <w:r w:rsidRPr="005444CB">
+      <w:hyperlink w:anchor="_Toc235606302" w:history="1">
+        <w:r w:rsidRPr="0009171B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
+          <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213842167 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606302 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E1F0677" w14:textId="24CF616A" w:rsidR="00FD2916" w:rsidRDefault="00FD2916">
+    <w:p w14:paraId="0BF6C9EE" w14:textId="080D2696" w:rsidR="00987A69" w:rsidRDefault="00987A69">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213842168" w:history="1">
-        <w:r w:rsidRPr="005444CB">
+      <w:hyperlink w:anchor="_Toc235606303" w:history="1">
+        <w:r w:rsidRPr="0009171B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CLERKSHIP ATTENDANCE</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> POLICY</w:t>
+          <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213842168 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606303 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4747E2FD" w14:textId="0BE5B62C" w:rsidR="00FD2916" w:rsidRDefault="00FD2916">
+    <w:p w14:paraId="15AD5AB3" w14:textId="1313533B" w:rsidR="00987A69" w:rsidRDefault="00987A69">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213842169" w:history="1">
-        <w:r w:rsidRPr="005444CB">
+      <w:hyperlink w:anchor="_Toc235606304" w:history="1">
+        <w:r w:rsidRPr="0009171B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213842169 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606304 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BDBE2FF" w14:textId="4A834E97" w:rsidR="00FD2916" w:rsidRDefault="00FD2916">
+    <w:p w14:paraId="367D3116" w14:textId="5275EC59" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235606305" w:history="1">
+        <w:r w:rsidRPr="0009171B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Recommended Texts</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606305 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7BD0EB56" w14:textId="381BEA92" w:rsidR="00987A69" w:rsidRDefault="00987A69">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213842170" w:history="1">
-        <w:r w:rsidRPr="005444CB">
+      <w:hyperlink w:anchor="_Toc235606306" w:history="1">
+        <w:r w:rsidRPr="0009171B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213842170 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606306 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DA0175F" w14:textId="16A91BE8" w:rsidR="00FD2916" w:rsidRDefault="00FD2916">
+    <w:p w14:paraId="18E133FC" w14:textId="5E7C50C1" w:rsidR="00987A69" w:rsidRDefault="00987A69">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213842171" w:history="1">
-        <w:r w:rsidRPr="005444CB">
+      <w:hyperlink w:anchor="_Toc235606307" w:history="1">
+        <w:r w:rsidRPr="0009171B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>OPP/OMM lecture</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213842171 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606307 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71AD5CF8" w14:textId="639BDE7A" w:rsidR="00FD2916" w:rsidRDefault="00FD2916">
+    <w:p w14:paraId="12941A33" w14:textId="53F8FB4B" w:rsidR="00987A69" w:rsidRDefault="00987A69">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213842172" w:history="1">
-        <w:r w:rsidRPr="005444CB">
+      <w:hyperlink w:anchor="_Toc235606308" w:history="1">
+        <w:r w:rsidRPr="0009171B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>OMM Observed Encounter Forms</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213842172 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606308 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22D47E8C" w14:textId="66B58B83" w:rsidR="00FD2916" w:rsidRDefault="00FD2916">
+    <w:p w14:paraId="56BDCD39" w14:textId="0CE975F1" w:rsidR="00987A69" w:rsidRDefault="00987A69">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213842173" w:history="1">
-        <w:r w:rsidRPr="005444CB">
+      <w:hyperlink w:anchor="_Toc235606309" w:history="1">
+        <w:r w:rsidRPr="0009171B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>QUIZZES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213842173 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606309 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D077C6D" w14:textId="704BB51E" w:rsidR="00FD2916" w:rsidRDefault="00FD2916" w:rsidP="00FD2916">
-[...60 lines deleted...]
-    <w:p w14:paraId="333D4AF3" w14:textId="2125FAEC" w:rsidR="00FD2916" w:rsidRDefault="00FD2916">
+    <w:p w14:paraId="4A76F479" w14:textId="04276C19" w:rsidR="00987A69" w:rsidRDefault="00987A69">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213842175" w:history="1">
-        <w:r w:rsidRPr="005444CB">
+      <w:hyperlink w:anchor="_Toc235606310" w:history="1">
+        <w:r w:rsidRPr="0009171B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>Course EVALUATION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213842175 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606310 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51710E97" w14:textId="22C5916E" w:rsidR="00FD2916" w:rsidRDefault="00FD2916">
+    <w:p w14:paraId="508DADF5" w14:textId="53EDE7A7" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235606311" w:history="1">
+        <w:r w:rsidRPr="0009171B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Student Evaluation of Clerkship Course</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606311 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="66576E56" w14:textId="7BB6F208" w:rsidR="00987A69" w:rsidRDefault="00987A69">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213842176" w:history="1">
-        <w:r w:rsidRPr="005444CB">
+      <w:hyperlink w:anchor="_Toc235606312" w:history="1">
+        <w:r w:rsidRPr="0009171B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
+          <w:t>Revision</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213842176 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606312 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7949872D" w14:textId="126BC191" w:rsidR="00FD2916" w:rsidRDefault="00FD2916">
+    <w:p w14:paraId="4330CD62" w14:textId="493F6DC4" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235606313" w:history="1">
+        <w:r w:rsidRPr="0009171B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COURSE GRADES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606313 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4243F0E8" w14:textId="69BE8388" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235606314" w:history="1">
+        <w:r w:rsidRPr="0009171B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>N Grade Policy</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606314 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="437DD8FC" w14:textId="54B9ED0F" w:rsidR="00987A69" w:rsidRDefault="00987A69">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213842177" w:history="1">
-        <w:r w:rsidRPr="005444CB">
+      <w:hyperlink w:anchor="_Toc235606315" w:history="1">
+        <w:r w:rsidRPr="0009171B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
+          <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213842177 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606315 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4DFA1A2E" w14:textId="4BA56263" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235606316" w:history="1">
+        <w:r w:rsidRPr="0009171B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>CLERKSHIP ATTENDANCE</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0009171B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606316 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0ECB405D" w14:textId="2FA41043" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235606317" w:history="1">
+        <w:r w:rsidRPr="0009171B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Clerkship Illness Policy</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606317 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2670E79C" w14:textId="5027D705" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235606318" w:history="1">
+        <w:r w:rsidRPr="0009171B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606318 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="54720B83" w14:textId="36EED5C5" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235606319" w:history="1">
+        <w:r w:rsidRPr="0009171B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>MSUCOM Student Handbook</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606319 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="36307124" w14:textId="24CB5729" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235606320" w:history="1">
+        <w:r w:rsidRPr="0009171B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606320 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7B712FAA" w14:textId="2B80B72E" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235606321" w:history="1">
+        <w:r w:rsidRPr="0009171B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606321 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="403E98CD" w14:textId="180E6380" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235606322" w:history="1">
+        <w:r w:rsidRPr="0009171B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>MSU Email</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606322 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3C78B6AE" w14:textId="127E2A40" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235606323" w:history="1">
+        <w:r w:rsidRPr="0009171B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606323 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7E05129D" w14:textId="44456B1A" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235606324" w:history="1">
+        <w:r w:rsidRPr="0009171B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606324 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="14D3BEC3" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="23A81656" w14:textId="19E500C4" w:rsidR="00987A69" w:rsidRDefault="00987A69">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235606325" w:history="1">
+        <w:r w:rsidRPr="0009171B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235606325 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7D84E256" w14:textId="026D9A1E" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="0035316E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...26 lines deleted...]
-        </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0048694D">
-          <w:headerReference w:type="default" r:id="rId12"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="03ACB6B2">
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="578ED809" w14:textId="77777777" w:rsidR="001D474E" w:rsidRPr="00C40B5D" w:rsidRDefault="001D474E" w:rsidP="001D474E">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBE8D92" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRPr="00C40B5D" w:rsidRDefault="00CF31F9" w:rsidP="00CE59C9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Toc213842147"/>
+        <w:ind w:left="-1008"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc235606291"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="67"/>
-        <w:tblW w:w="9350" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
+        <w:tblW w:w="10080" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2293"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2331"/>
+        <w:gridCol w:w="3019"/>
+        <w:gridCol w:w="5083"/>
+        <w:gridCol w:w="1978"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A14A01" w:rsidRPr="00C40B5D" w14:paraId="43F797A7" w14:textId="2B0A95C8" w:rsidTr="00A14A01">
+      <w:tr w:rsidR="004C0857" w:rsidRPr="00C40B5D" w14:paraId="45F64078" w14:textId="4521AE2D" w:rsidTr="004C0857">
         <w:trPr>
-          <w:trHeight w:val="505"/>
+          <w:trHeight w:val="396"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2293" w:type="dxa"/>
+            <w:tcW w:w="3019" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2146A209" w14:textId="77777777" w:rsidR="00A14A01" w:rsidRPr="00515EC5" w:rsidRDefault="00A14A01" w:rsidP="00AA2D5B">
+          <w:p w14:paraId="1C49E5A5" w14:textId="77777777" w:rsidR="002F1EA4" w:rsidRPr="00515EC5" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>REQUIREMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4726" w:type="dxa"/>
+            <w:tcW w:w="5083" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DC30924" w14:textId="77777777" w:rsidR="00A14A01" w:rsidRPr="00515EC5" w:rsidRDefault="00A14A01" w:rsidP="00AA2D5B">
+          <w:p w14:paraId="59FBA8FB" w14:textId="5E123A1B" w:rsidR="002F1EA4" w:rsidRPr="00515EC5" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SUBMISSION METHOD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E4263B3" w14:textId="77777777" w:rsidR="00A14A01" w:rsidRPr="00515EC5" w:rsidRDefault="00A14A01" w:rsidP="00AA2D5B">
+          <w:p w14:paraId="268E8E4F" w14:textId="77777777" w:rsidR="002F1EA4" w:rsidRPr="00515EC5" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(for submission due dates, refer to table at the end of the syllabus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2331" w:type="dxa"/>
+            <w:tcW w:w="1978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5020EEED" w14:textId="04FD25CD" w:rsidR="00A14A01" w:rsidRPr="7ACAF297" w:rsidRDefault="00150A68" w:rsidP="00AA2D5B">
+          <w:p w14:paraId="28F6C324" w14:textId="01883EB6" w:rsidR="002F1EA4" w:rsidRPr="7ACAF297" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A14A01" w:rsidRPr="0057603C" w14:paraId="006BCDE4" w14:textId="018B18B7" w:rsidTr="00A14A01">
+      <w:tr w:rsidR="004C0857" w:rsidRPr="0057603C" w14:paraId="2BB10BDF" w14:textId="623FDFA9" w:rsidTr="004C0857">
         <w:trPr>
-          <w:trHeight w:val="867"/>
+          <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2293" w:type="dxa"/>
+            <w:tcW w:w="3019" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C81C267" w14:textId="28CDA098" w:rsidR="00A14A01" w:rsidRPr="0042323E" w:rsidRDefault="00A14A01" w:rsidP="0042323E">
+          <w:p w14:paraId="13141848" w14:textId="0AE543D5" w:rsidR="002F1EA4" w:rsidRPr="000269C1" w:rsidRDefault="00951B27" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0042323E">
+            <w:r w:rsidRPr="000269C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>COMAT OPP Examination</w:t>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00804EE2" w:rsidRPr="000269C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>OPP/OMM Recorded Lecture</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4726" w:type="dxa"/>
+            <w:tcW w:w="5083" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="690BB000" w14:textId="7396ABED" w:rsidR="00A14A01" w:rsidRPr="0042323E" w:rsidRDefault="00A14A01" w:rsidP="0042323E">
+          <w:p w14:paraId="04F45016" w14:textId="34D34EFA" w:rsidR="002F1EA4" w:rsidRPr="000269C1" w:rsidRDefault="00804EE2" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0042323E">
+            <w:r w:rsidRPr="000269C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Proctored OPP COMAT Exam</w:t>
+              <w:t>View the recorded OPP/OMM lecture on D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2331" w:type="dxa"/>
+            <w:tcW w:w="1978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="503FE0F2" w14:textId="65EC7687" w:rsidR="00A14A01" w:rsidRPr="0042323E" w:rsidRDefault="00150A68" w:rsidP="00150A68">
+          <w:p w14:paraId="5BAD2DCC" w14:textId="62DA7A1F" w:rsidR="002F1EA4" w:rsidRPr="000269C1" w:rsidRDefault="002F1EA4" w:rsidP="0044262C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000269C1">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A14A01" w:rsidRPr="0057603C" w14:paraId="25FAB96F" w14:textId="50903FEE" w:rsidTr="00A14A01">
+      <w:tr w:rsidR="004C0857" w:rsidRPr="0057603C" w14:paraId="628E9A0B" w14:textId="77777777" w:rsidTr="004C0857">
         <w:trPr>
-          <w:trHeight w:val="867"/>
+          <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2293" w:type="dxa"/>
+            <w:tcW w:w="3019" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52D05945" w14:textId="764E9297" w:rsidR="00A14A01" w:rsidRPr="0042323E" w:rsidRDefault="00A14A01" w:rsidP="0042323E">
+          <w:p w14:paraId="35CF2891" w14:textId="57973910" w:rsidR="00804EE2" w:rsidRPr="000269C1" w:rsidRDefault="00951B27" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0042323E">
+            <w:r w:rsidRPr="000269C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r w:rsidR="00804EE2" w:rsidRPr="000269C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>OMM Observed Encounter Forms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4726" w:type="dxa"/>
+            <w:tcW w:w="5083" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DFDA048" w14:textId="3F5A8F7C" w:rsidR="00A14A01" w:rsidRPr="0042323E" w:rsidRDefault="00A14A01" w:rsidP="0042323E">
+          <w:p w14:paraId="67541B77" w14:textId="048B3842" w:rsidR="00734C89" w:rsidRPr="000269C1" w:rsidRDefault="00804EE2" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000269C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Students will submit their OMM Observed Encounter Forms electronically by accessing D2L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20AE8770" w14:textId="4EE3AB34" w:rsidR="00804EE2" w:rsidRPr="000269C1" w:rsidRDefault="00734C89" w:rsidP="0044262C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0042323E">
+            <w:r w:rsidRPr="000269C1">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A14A01" w:rsidRPr="0057603C" w14:paraId="4471D245" w14:textId="4EC88B1C" w:rsidTr="00A14A01">
+      <w:tr w:rsidR="004C0857" w:rsidRPr="0057603C" w14:paraId="4B16ABA6" w14:textId="77777777" w:rsidTr="004C0857">
         <w:trPr>
-          <w:trHeight w:val="867"/>
+          <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2293" w:type="dxa"/>
+            <w:tcW w:w="3019" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B571AFE" w14:textId="103F5FCB" w:rsidR="00A14A01" w:rsidRPr="0042323E" w:rsidRDefault="00A14A01" w:rsidP="0042323E">
+          <w:p w14:paraId="7AB1B7D2" w14:textId="0BE7D074" w:rsidR="00734C89" w:rsidRPr="000269C1" w:rsidRDefault="00951B27" w:rsidP="002F1EA4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="64"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000269C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 </w:t>
+            </w:r>
+            <w:r w:rsidR="00734C89" w:rsidRPr="000269C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>OPP Monthly Quiz</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000269C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5083" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE5E509" w14:textId="694C8580" w:rsidR="00734C89" w:rsidRPr="000269C1" w:rsidRDefault="00734C89" w:rsidP="002F1EA4">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000269C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete quiz in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000269C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TrueLearn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2490338F" w14:textId="37AA6FD1" w:rsidR="00734C89" w:rsidRPr="000269C1" w:rsidRDefault="00734C89" w:rsidP="0044262C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000269C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C0857" w:rsidRPr="00C40B5D" w14:paraId="46513F36" w14:textId="5AF8B891" w:rsidTr="004C0857">
+        <w:trPr>
+          <w:trHeight w:val="184"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3019" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="58" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="58" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42214679" w14:textId="415E7217" w:rsidR="002F1EA4" w:rsidRPr="000269C1" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0042323E">
+            <w:r w:rsidRPr="000269C1">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>OPP/OMM Recorded Lecture and Quiz</w:t>
+              <w:t xml:space="preserve">Student Evaluation of Clerkship </w:t>
+            </w:r>
+            <w:r w:rsidR="00734C89" w:rsidRPr="000269C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Course</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000269C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F65834">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(Optional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4726" w:type="dxa"/>
+            <w:tcW w:w="5083" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47B34BDA" w14:textId="6A4A96C1" w:rsidR="00A14A01" w:rsidRPr="0042323E" w:rsidRDefault="00A14A01" w:rsidP="0042323E">
+          <w:p w14:paraId="11996F58" w14:textId="5BF472AD" w:rsidR="002F1EA4" w:rsidRPr="000269C1" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0042323E">
+            <w:r w:rsidRPr="000269C1">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Watch recorded lecture and take quiz on D2L</w:t>
+              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="000269C1">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>https://msucom.medtricslab.com/users/login/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="000269C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2331" w:type="dxa"/>
+            <w:tcW w:w="1978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8D9CB1" w14:textId="04394B09" w:rsidR="00A14A01" w:rsidRPr="0042323E" w:rsidRDefault="00150A68" w:rsidP="00150A68">
+          <w:p w14:paraId="6FD27D6F" w14:textId="728BE554" w:rsidR="002F1EA4" w:rsidRPr="000269C1" w:rsidRDefault="002F1EA4" w:rsidP="0044262C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000269C1">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A14A01" w:rsidRPr="00C40B5D" w14:paraId="30461B37" w14:textId="2563FA41" w:rsidTr="00A14A01">
-[...186 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="729DB34A" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRDefault="00CF31F9" w:rsidP="00C61FC6">
+    <w:p w14:paraId="27A69346" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5268960E" w14:textId="2250035C" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
+    <w:p w14:paraId="3AC53A42" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="004C0857">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc213842148"/>
-[...3056 lines deleted...]
-        <w:pStyle w:val="Level2Header"/>
+    </w:p>
+    <w:p w14:paraId="5A4BA989" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A33729" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68983B0B" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F09F1C9" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D5291BE" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067CA49B" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B5A96C" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E80317" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC3A833" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F26756" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44B27E79" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="479D237F" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CCBD054" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="246B97BE" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FE1A94" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
-        <w:rPr>
-[...2434 lines deleted...]
-        <w:ind w:left="-1080" w:firstLine="1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...26 lines deleted...]
-      </w:r>
+        <w:sectPr w:rsidR="001D0F83" w:rsidSect="001D0F83">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="15119" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="2971"/>
+        <w:tblW w:w="14040" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1695"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2495"/>
+        <w:gridCol w:w="2430"/>
+        <w:gridCol w:w="2520"/>
+        <w:gridCol w:w="2970"/>
+        <w:gridCol w:w="2970"/>
+        <w:gridCol w:w="3150"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D13F7" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00FD2916">
+      <w:tr w:rsidR="001D0F83" w:rsidRPr="00C40B5D" w14:paraId="7052C81B" w14:textId="77777777" w:rsidTr="001D0F83">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblHeader/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="575AE878" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRPr="00562F84" w:rsidRDefault="007D13F7" w:rsidP="00B8627C">
+          <w:p w14:paraId="784A451D" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="00562F84" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55951604" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRPr="00562F84" w:rsidRDefault="007D13F7" w:rsidP="00B8627C">
+          <w:p w14:paraId="544A64A4" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="00562F84" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Submission Method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2135" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="537A69CC" w14:textId="397956E0" w:rsidR="007D13F7" w:rsidRPr="00562F84" w:rsidRDefault="007D13F7" w:rsidP="00B8627C">
-[...57 lines deleted...]
-          <w:p w14:paraId="1A39A8DA" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRPr="00562F84" w:rsidRDefault="007D13F7" w:rsidP="00B8627C">
+          <w:p w14:paraId="4503D233" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="00562F84" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="310F82B2" w14:textId="0F52F2A1" w:rsidR="007D13F7" w:rsidRPr="00562F84" w:rsidRDefault="1D74FE16" w:rsidP="00B8627C">
+          <w:p w14:paraId="3EA3DA93" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="00562F84" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="03ACB6B2">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Extended Time</w:t>
+              <w:t>No Grade Reported</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B15B5CA" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRPr="00562F84" w:rsidRDefault="007D13F7" w:rsidP="00B8627C">
+          <w:p w14:paraId="2F051065" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="00562F84" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B1143F" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="00FD2916">
+      <w:tr w:rsidR="001D0F83" w:rsidRPr="00C40B5D" w14:paraId="1224E391" w14:textId="77777777" w:rsidTr="001D0F83">
         <w:trPr>
           <w:trHeight w:val="1298"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="130347C3" w14:textId="6C547819" w:rsidR="03ACB6B2" w:rsidRDefault="03ACB6B2" w:rsidP="03ACB6B2">
-            <w:r w:rsidRPr="03ACB6B2">
+          <w:p w14:paraId="32D3B6B6" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="00431B0E" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>COMAT OPP Examination</w:t>
-[...10 lines deleted...]
-              <w:ind w:right="-102"/>
             </w:pPr>
-            <w:r w:rsidRPr="03ACB6B2">
-[...134 lines deleted...]
-              <w:ind w:left="180" w:right="-102" w:hanging="180"/>
+            <w:r w:rsidRPr="00431B0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="03ACB6B2">
+              <w:t>OPP</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>of the OMS 3 year.</w:t>
+              <w:t xml:space="preserve">/OMM </w:t>
             </w:r>
-            <w:r w:rsidR="1BF9E4A5" w:rsidRPr="03ACB6B2">
+            <w:r w:rsidRPr="00431B0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Quiz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>zes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03F4C583" w14:textId="3F60C36B" w:rsidR="00B1143F" w:rsidRPr="1125DAF6" w:rsidRDefault="0654224B" w:rsidP="03ACB6B2">
+          <w:p w14:paraId="7F15242D" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="009275FB" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="03ACB6B2">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obtain a score in the top 20% of the class on the first attempt on the OPP COMAT examination by Aug. 1 of the OMS 3 year. </w:t>
+              <w:t xml:space="preserve">Submit via </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TrueLearn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6919DE29" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="00562F84" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Achieve an overall percentage of 50% on a minimum of 10 quizzes. If a percentage of 50% is not achieved with 10 quizzes, more quizzes will be required until an average of 50% is attained. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2545" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="316C88D0" w14:textId="30D794D9" w:rsidR="00B1143F" w:rsidRPr="00562F84" w:rsidRDefault="25B70EC6" w:rsidP="03ACB6B2">
-[...23 lines deleted...]
-          <w:p w14:paraId="2BC94EC2" w14:textId="7F60C41F" w:rsidR="00B1143F" w:rsidRPr="00CC6A27" w:rsidRDefault="1BF9E4A5" w:rsidP="00F64F93">
+          <w:p w14:paraId="206CC900" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="00CC6A27" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="03ACB6B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Will </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">stand as the conditional grade until all requirements are met OR Aug 1, whichever occurs first. </w:t>
+              <w:t xml:space="preserve">Will stand as the conditional grade until all requirements are met OR Aug 1, whichever occurs first. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64DF2EFB" w14:textId="248E3B93" w:rsidR="00B1143F" w:rsidRPr="00CC6A27" w:rsidRDefault="7F930968" w:rsidP="03ACB6B2">
+          <w:p w14:paraId="0867D361" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="00CC6A27" w:rsidRDefault="001D0F83" w:rsidP="002902F4">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to reach an average of 50% over 10 or more quizzes by 11:59 PM on the last day of the course. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D0F83" w:rsidRPr="00C40B5D" w14:paraId="278A259B" w14:textId="77777777" w:rsidTr="001D0F83">
+        <w:trPr>
+          <w:trHeight w:val="1298"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3AF56A" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="03ACB6B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>OMM Observed Encounter Forms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE59EC6" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="03ACB6B2">
               <w:rPr>
-                <w:sz w:val="20"/>
-[...54 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D2L Assignment Dropbox</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2135" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4786C880" w14:textId="1A8E3491" w:rsidR="2DE2C73C" w:rsidRDefault="2DE2C73C" w:rsidP="03ACB6B2">
+          <w:p w14:paraId="400905C5" w14:textId="6B8E1700" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="03ACB6B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Satisfactory completion (”Your SOAP Note(s) is acceptable”) on 2 (two) OMM Observed Encounter Forms to be completed by </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622FC3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>July 17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="03ACB6B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the OMS 3 year.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="352F2983" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
+            <w:pPr>
+              <w:ind w:right="-102"/>
             </w:pPr>
             <w:r w:rsidRPr="03ACB6B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Receive “Your SOAP Note(s) does not need any significant changes” feedback on BOTH Observed Encounter Forms on the first submission</w:t>
+              <w:t xml:space="preserve">Will stand as the conditional grade until all requirements are met OR </w:t>
             </w:r>
-            <w:r w:rsidR="00AF000F">
+            <w:r w:rsidRPr="00840F18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>to be completed by July 18 of the OMS 3 year</w:t>
+              <w:t>July 17</w:t>
             </w:r>
             <w:r w:rsidRPr="03ACB6B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t xml:space="preserve">, whichever occurs first. </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...42 lines deleted...]
-          <w:p w14:paraId="65C866D8" w14:textId="24ED387C" w:rsidR="03ACB6B2" w:rsidRDefault="03ACB6B2" w:rsidP="03ACB6B2">
+          <w:p w14:paraId="6D586359" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="1125DAF6" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2545" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="140D2F89" w14:textId="77777777" w:rsidR="00CA6270" w:rsidRDefault="2DE2C73C" w:rsidP="03ACB6B2">
-[...68 lines deleted...]
-          <w:p w14:paraId="216938C9" w14:textId="3FF5F8BF" w:rsidR="03ACB6B2" w:rsidRDefault="03ACB6B2" w:rsidP="03ACB6B2">
+          <w:p w14:paraId="72E84896" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="288"/>
             </w:pPr>
             <w:r w:rsidRPr="03ACB6B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to satisfactorily complete 2 (two) OMM Observed Encounter Forms by July 18 of the OMS 3 year.</w:t>
+              <w:t xml:space="preserve">Failure to satisfactorily complete 2 (two) OMM Observed Encounter Forms by </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F2BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>July 17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="03ACB6B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the OMS 3 year.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="570A9469" w14:textId="7CF6BDFE" w:rsidR="03ACB6B2" w:rsidRDefault="03ACB6B2" w:rsidP="03ACB6B2">
+          <w:p w14:paraId="54359B0D" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
-              <w:ind w:right="288"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="03ACB6B2" w14:paraId="2A52953F" w14:textId="77777777" w:rsidTr="00FD2916">
+      <w:tr w:rsidR="001D0F83" w:rsidRPr="00C40B5D" w14:paraId="62E78B7C" w14:textId="77777777" w:rsidTr="001D0F83">
         <w:trPr>
-          <w:trHeight w:val="300"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F93C643" w14:textId="01547262" w:rsidR="03ACB6B2" w:rsidRDefault="03ACB6B2" w:rsidP="03ACB6B2">
-            <w:r w:rsidRPr="03ACB6B2">
+          <w:p w14:paraId="79D163A7" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="03ACB6B2" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...67 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="03ACB6B2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...28 lines deleted...]
-              <w:t>View the OPP/OMM lecture online (recorded). Pass the 10-question quiz with a score of ≥80%. To be completed by July 31 of the OMS 3 year.</w:t>
+              <w:t>OPP/OMM Recorded Lecture</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D857B61" w14:textId="75EA5CB1" w:rsidR="03ACB6B2" w:rsidRDefault="03ACB6B2" w:rsidP="03ACB6B2">
+          <w:p w14:paraId="70E8EE48" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="03ACB6B2" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-102"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="03ACB6B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Watch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and listen to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="03ACB6B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> recorded lecture on D2L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="330A40A9" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="03ACB6B2" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="03ACB6B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>View the OPP/OMM lecture online (recorded).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="03ACB6B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>To be completed by July 31 of the OMS 3 year.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5F5AA7" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="03ACB6B2" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:ind w:right="-102"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...16 lines deleted...]
-              <w:ind w:right="-102"/>
             </w:pPr>
             <w:r w:rsidRPr="03ACB6B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will stand as the conditional grade until all requirements are met OR July 31, whichever occurs first.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DEE69BC" w14:textId="60C2E22C" w:rsidR="03ACB6B2" w:rsidRDefault="03ACB6B2" w:rsidP="03ACB6B2">
+          <w:p w14:paraId="0425888C" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="03ACB6B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to view the online (recorded) OPP/OMM lecture. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B12EC7B" w14:textId="0CDAB77E" w:rsidR="03ACB6B2" w:rsidRDefault="03ACB6B2" w:rsidP="03ACB6B2">
-[...25 lines deleted...]
-          <w:p w14:paraId="01F4E7B7" w14:textId="71BE2E69" w:rsidR="03ACB6B2" w:rsidRDefault="03ACB6B2" w:rsidP="03ACB6B2">
+          <w:p w14:paraId="2EF4081A" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="03ACB6B2" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00300658" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="00FD2916">
+      <w:tr w:rsidR="001D0F83" w:rsidRPr="00C40B5D" w14:paraId="04A52321" w14:textId="77777777" w:rsidTr="001D0F83">
         <w:trPr>
           <w:trHeight w:val="1298"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="498DB3AE" w14:textId="74C78449" w:rsidR="00300658" w:rsidRPr="00CC6A27" w:rsidRDefault="00300658" w:rsidP="00FA011C">
+          <w:p w14:paraId="67DEFD2B" w14:textId="654F670E" w:rsidR="001D0F83" w:rsidRPr="00431B0E" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A31C50">
+            <w:r w:rsidRPr="00431B0E">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Student Evaluation of Clerkship Rotation</w:t>
+              <w:t xml:space="preserve">Student Evaluation of Clerkship </w:t>
             </w:r>
-            <w:r w:rsidRPr="002F135E">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Course</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00431B0E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00416A3F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Optional)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C32FADE" w14:textId="5CD738BE" w:rsidR="00300658" w:rsidRPr="009275FB" w:rsidRDefault="00300658" w:rsidP="00300658">
+          <w:p w14:paraId="70A354C0" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRPr="009275FB" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Can be accessed and submitted electronically by students within the dashboard of their Medtrics profiles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2135" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ACEFCA1" w14:textId="26F1693E" w:rsidR="00300658" w:rsidRPr="00CC6A27" w:rsidRDefault="00300658" w:rsidP="00610BF4">
+          <w:p w14:paraId="44F74CCD" w14:textId="2CEC14D8" w:rsidR="001D0F83" w:rsidRPr="00CC6A27" w:rsidRDefault="00416A3F" w:rsidP="001D0F83">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="06B64C8C">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Completed 100% by 11:59 pm the last </w:t>
-[...34 lines deleted...]
-              <w:t>course</w:t>
+              <w:t xml:space="preserve">This evaluation is optional. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A0934BE" w14:textId="0BCCC2FE" w:rsidR="00300658" w:rsidRDefault="00300658" w:rsidP="00AB5135">
-[...162 lines deleted...]
-          <w:p w14:paraId="016B56E5" w14:textId="4A647C1C" w:rsidR="00300658" w:rsidRPr="00CC6A27" w:rsidRDefault="00300658" w:rsidP="00AB5135">
+          <w:p w14:paraId="5D19592B" w14:textId="0EBECBFC" w:rsidR="001D0F83" w:rsidRPr="00CC6A27" w:rsidRDefault="00416A3F" w:rsidP="00416A3F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2D104CAB">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Failure to complete and submit </w:t>
+              <w:t xml:space="preserve">This evaluation is optional. </w:t>
             </w:r>
-            <w:r w:rsidRPr="000512F6">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="307E9EF6" w14:textId="5FCD496F" w:rsidR="001D0F83" w:rsidRPr="00CC6A27" w:rsidRDefault="00416A3F" w:rsidP="001D0F83">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>within 14 days</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="3DDDBE1C" w:rsidRPr="2D104CAB">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:t>course</w:t>
+              <w:t>This evaluation is optional.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20030BCD" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00FD2916">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    <w:p w14:paraId="73E60C0A" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-1008"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc235606292"/>
+      <w:r w:rsidRPr="00B17123">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="5B68C535" w14:textId="7A893B41" w:rsidR="001D0F83" w:rsidRPr="0035316E" w:rsidRDefault="001D0F83" w:rsidP="001D0F83">
+      <w:pPr>
+        <w:ind w:left="-1008"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001D0F83" w:rsidRPr="0035316E" w:rsidSect="001D0F83">
+          <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035316E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their cour</w:t>
+      </w:r>
+      <w:r w:rsidR="008349E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05FE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC33EF6" w14:textId="77777777" w:rsidR="001D0F83" w:rsidRDefault="001D0F83" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294F5011" w14:textId="6C845BD0" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc235606293"/>
+      <w:r w:rsidRPr="0061495F">
+        <w:t>Introduction and Overview</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="62BF55CB" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This syllabus provides an overview of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913229">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> goals and objectives designed to help you gain an understanding of the breadth and scope of this subject. As you progress through the course, you will perform certain activities intended to help you meet the identified goals and objectives. Please make sure to review this syllabus in its entirety to ensure understanding of the format, syllabus content, and Michigan State University College of Osteopathic Medicine (MSUCOM) expectations. OMM 602 will encompass the longitudinal curricular elements for osteopathic principles and practices for the OMS Year 3. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614B40BC" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EFF4D08" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc235606294"/>
+      <w:r>
+        <w:t>COURSE SCHEDULING</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="433AF27D" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc235606295"/>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Course Enrollment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="4775834C" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The student must be an active student at MSUCOM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023AC4F1" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="0050013B" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050013B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>It is the responsibility of the student to ensure MSUCOM confirmation and enrollment prior to starting any course/rotation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ABBA2CE" w14:textId="364CE3BB" w:rsidR="004C0857" w:rsidRPr="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MSUCOM clerkship confirmation is complete when the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913229">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is visible on the </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4E8A" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>students’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> schedule and ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yes’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is visible in the enrollment column.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6176E1" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc235606296"/>
+      <w:r w:rsidRPr="00913229">
+        <w:t>Course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve"> FORMAT</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="551A5880" w14:textId="066542C5" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This course is a longitudinal course giving </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4E8A" w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>students</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the OMS 3 year to complete the requirements. It is designed to be completed while students are on rotation during the 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> year of the curriculum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AB05C1" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16088B1E" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="0061495F" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc235606297"/>
+      <w:r w:rsidRPr="0061495F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>GOALS AND OBJECTIVES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="0061495F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CDB4BF" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00622FC3" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc235606298"/>
+      <w:r w:rsidRPr="00622FC3">
+        <w:t>GOALS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00622FC3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9BDBBA" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The student will demonstrate knowledge in osteopathic principles and practices (OPP) and osteopathic manipulative medicine (OMM).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C494E54" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The student will demonstrate the ability to gather a thorough history and perform a physical examination utilizing OPP and OMM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334ECB9A" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The student will be able to formulate a differential diagnosis incorporating OPP following a clinical encounter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E599AD" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The student will demonstrate the ability to organize and accurately document the patient clinical encounter, including an osteopathic structural examination and osteopathic manipulative treatment (OMT).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33456DAC" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The student will demonstrate the ability to perform clinically relevant OMT procedures following patient encounters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098D21A6" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06509FB2" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="006B6394" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc235606299"/>
+      <w:r w:rsidRPr="006B6394">
+        <w:t>OBJECTIVES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="5E0B2097" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The student will be required to demonstrate the ability to apply:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BEE3225" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osteopathic principles and practices and basic medical knowledge to situations and patient presentations encountered in the clinical settings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C06A7DC" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osteopathic principles and practices, knowledge, and clinical problem-solving ability related to physician tasks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1662647D" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Knowledge and clinical problem-solving as related to the fundamental osteopathic medical competency domains including OPP and OMT, medical knowledge, professionalism, patient care, interpersonal and communication skills, practice-based learning and improvement, and systems-based practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B5C06A" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00E343E1" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E343E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>OMM documentation in commonly encountered patient care scenarios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A37467" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="006B6394" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B581B7" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="006B6394" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc235606300"/>
+      <w:r w:rsidRPr="006B6394">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="653E0B57" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The student will be required to demonstrate the ability to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E343E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>take and document</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a patient's history, perform a physical exam, diagnose, and manage selected patient presentations and clinical situations utilizing:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1845FBD9" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FDB753E" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Osteopathic concepts and philosophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312DBB51" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Osteopathic structural diagnosis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4277EC91" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Osteopathic manipulative treatment methods:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>such as strain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>counterstrain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, muscle energy, myofascial release, high velocity low amplitude (HVLA), soft tissue, lymphatic technique, cranial osteopathic manipulative medicine, articulatory techniques, balanced ligamentous tension, ligamentous articular strain, facilitated positional release, still technique, visceral technique, and Chapman reflexes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBB3DDC" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6340E9D3" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="003451AF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="432"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Throughout these three categories, students will demonstrate the ability to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5739BD" w14:textId="3A865757" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discuss the basic principles of </w:t>
+      </w:r>
+      <w:r w:rsidR="0035316E" w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>osteopathic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> philosophy and describe the impact on the health care delivery of osteopathic physicians.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494EEBB0" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Discuss the scientific knowledge supporting the utilization of OPP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and OMT, including the basic science of the mechanisms of OMT and somatic dysfunction, and the current evidence base for the clinical application of OMT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B4AB95" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Define the types of physical examination findings consistent with somatic dysfunction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75275B80" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Define and describe the types of somatic dysfunction found within the ten body regions: head, cervical, thoracic, rib, lumbar, pelvic, sacral, abdominal, upper extremity, and lower extremity body regions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01EE3EC1" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe the symptoms and physical findings consistent with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>viscerosomatic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>somatovisceral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>somatosomatic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reflexes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEA3254" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Define and describe indirect and direct types of OMT, including articulatory, strain-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>counterstrain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, cranial osteopathic manipulative medicine, muscle energy, high velocity low amplitude (HVLA), and soft tissue and myofascial release techniques.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52998D8B" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Discuss the indications and contraindications of different types of OMT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D7F3D9" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Discuss the relative value, advantages, and disadvantages of different types of OMT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B2AA51" w14:textId="6747393F" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Correctly diagnose somatic dysfunction within the ten body regions, prioritize a differential </w:t>
+      </w:r>
+      <w:r w:rsidR="00A27C21" w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>diagnosis,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and develop an appropriate care plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3CC122" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Effectively communicate with patients and their families regarding alternatives to OMT and the risks and benefits associated with the use of OMT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CA4224" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Maintain the safety and dignity of the patient while administering OMT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E58449B" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Identify </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>viscerosomatic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relationships and the role of the musculoskeletal system in health and disease by performing a structural examination and documenting findings reflective of this relationship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4CCCDE" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Show sensitivity to the diversity of patients as it may impact the presentation of somatic and/or visceral dysfunctions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5C4355" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A8FCFD2" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc235606301"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="2A24911E" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition to the above course-specific goals and learning objectives, this clerkship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696513">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also facilitates student progress in attaining the College Program Objectives. Please refer to the complete list provided on the MSUCOM website (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00C40B5D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>https://com.msu.edu/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>) and in the Student Handbook.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CABDB1" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ADBE0AE" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc235606302"/>
+      <w:r w:rsidRPr="0061495F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>REFERENCES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="50474196" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc235606303"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:t>REQUIRED STUDY RESOURCES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="58ABF12E" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="009A1109" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57505BCF" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00165CD1" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc106630800"/>
+      <w:r w:rsidRPr="40C75325">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Desire 2 Learn (D2L)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Please find online content for this course in D2L (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="40C75325">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>https://d2l.msu.edu/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="40C75325">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Once logged in with your MSU Net ID, your course will appear on the D2L landing page. If you do not see your course on the landing page, search for the course with the following criteria, and pin it to your homepage: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Osteopathic Principles and Practice. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DEF5D5" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you encounter any issues accessing this D2L course, please email the CA (on the title page of this syllabus). It is your responsibility to make sure you have access to the course D2L page on the first day of the course. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4489B9DB" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65783035" w14:textId="4DE34FF2" w:rsidR="40C75325" w:rsidRDefault="40C75325" w:rsidP="40C75325">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52BFA119" w14:textId="093F6AA8" w:rsidR="02E4596A" w:rsidRDefault="02E4596A" w:rsidP="40C75325">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="40C75325">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>TrueLearn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="40C75325">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0044566E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="0044566E" w:rsidRPr="00D46285">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://login.truelearn.net/Account/Login?returnUrl=%2FSelectPortal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="45BE46E2" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB2293D" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc235606304"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>SUGGESTED STUDY RESOURCES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="60E4DA88" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="00C40B5D" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A07749" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc235606305"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Recommended Texts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="150D0A3B" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Greenman’s Principles of Manual Medicine, DeStefano, L., &amp; Bookhout, M. (2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Gpmm06</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. Lippincott Williams &amp; Wilkins, a Wolters Kluwer business</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00465A87">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine-lwwhealthlibrary-com.proxy1.cl.msu.edu/book.aspx?bookid=3394&amp;sectionid=0</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="304E43B0" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C1751F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>An Osteopathic Approach to Diagnosis and Treatment, DiGiovanna, E. L., Amen, C. J., &amp; Burns, D. K. (2021). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1751F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>4e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1751F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. Lippincott Williams &amp; Wilkins, a Wolters Kluwer business.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1751F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00C1751F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine-lwwhealthlibrary-com.proxy1.cl.msu.edu/book.aspx?bookid=2969&amp;sectionid=0</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="45879100" w14:textId="77777777" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C1751F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Atlas of Osteopathic Techniques, Nicholas, A. S., &amp; Nicholas, E. A. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1751F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>4e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1751F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. Lippincott Williams &amp; Wilkins, a Wolters Kluwer business.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1751F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00C1751F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine-lwwhealthlibrary-com.proxy1.cl.msu.edu/book.aspx?bookid=3202&amp;sectionid=0</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7CD29393" w14:textId="77777777" w:rsidR="004C0857" w:rsidRPr="004F2D3C" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Foundations of Osteopathic Medicine, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Heinking, K. P., Giusti, R. E., Hensel, K. L., &amp; Kuchera, W. A. (2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Foom05</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. Wolters Kluwer. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="004F2D3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine-lwwhealthlibrary-com.proxy1.cl.msu.edu/book.aspx?bookid=3456&amp;sectionid=0</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3E763105" w14:textId="77777777" w:rsidR="00D213F6" w:rsidRPr="00C40B5D" w:rsidRDefault="00D213F6" w:rsidP="00B73652">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="574372DE" w14:textId="77777777" w:rsidR="00D213F6" w:rsidRDefault="00D213F6" w:rsidP="00D213F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc235606306"/>
+      <w:r>
+        <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="729DB34A" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRDefault="00CF31F9" w:rsidP="00C61FC6">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AB00258" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc235606307"/>
+      <w:r w:rsidRPr="00622FC3">
+        <w:t>OPP/OMM lecture</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="2D56C53C" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="004C0857" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C0857">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>View and listen to the recorded OPP/OMM lecture on D2L. It is recommended that you complete this requirement at the beginning of the course.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D94B69" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="00C40B5D" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F2EF953" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="00622FC3" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc235606308"/>
+      <w:r w:rsidRPr="00622FC3">
+        <w:t>OMM Observed Encounter Forms</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="581FBA7F" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please note that the OMM observed encounter forms are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>due before the end of the course</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Students are required to submit 2 OMM observed encounter forms. Observed encounter forms can be completed on any rotation. Please be aware that there are samples/templates on D2L for you to look at and the feedback form is also on D2L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54426FB4" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. The student or supervising physician will identify patient(s) for whom OMM is indicated. The student will describe selected OMM treatment(s) to the patient and obtain verbal consent. The student will perform the OMM treatment(s) and note response. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C436DE" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. The student will document their findings and treatment in a SOAP format on the MSUCOM OMM Observed Encounter Form. Patient names and identification numbers should NOT be included. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69799A65" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. PLEASE TYPE (Handwritten forms will NOT be accepted). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7924F3EC" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. OMM treatment should also be documented on the patient’s medical record as per institutional or office protocol. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AE9FC5" w14:textId="740FDCB7" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. The supervising physician can be either </w:t>
+      </w:r>
+      <w:r w:rsidR="00A27C21" w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>an M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.D. or a D.O. The supervising physician should be a member of the MSUCOM faculty; a member of the medical staff of an MSUCOM affiliated clinical education site (base hospital); and/or approved by MSUCOM to provide an elective rotation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3405C8" w14:textId="6E90B36D" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6. The supervising physician may be a resident if, and only if, the following conditions are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A27C21" w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>met.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CEB2DA" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="00062352">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. The resident has been designated by the attending physician to provide supervision. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B0564D" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="00062352">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b. The attending physician is agreeable to the use of OMM as part of the patient’s treatment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EB7A40" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Completed forms are to be signed by the supervising physician and the student. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CBDBE84" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Submit the completed form(s) to the D2L OMM Encounter Forms drop box. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5632D42E" w14:textId="77777777" w:rsidR="009C3C62" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C35108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. MSUCOM OMM faculty will review forms. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42EB0A7E" w14:textId="35594E24" w:rsidR="009C3C62" w:rsidRPr="004F2BA6" w:rsidRDefault="00FD0F3B" w:rsidP="00BD2354">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F2BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. If the encounter is satisfactory, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="262E2718">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>completion</w:t>
+      </w:r>
+      <w:r w:rsidR="0BBC129A" w:rsidRPr="262E2718">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be recorded in </w:t>
+      </w:r>
+      <w:r w:rsidR="00D740DD" w:rsidRPr="262E2718">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>D2L,</w:t>
+      </w:r>
+      <w:r w:rsidR="72B68D64" w:rsidRPr="262E2718">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2354" w:rsidRPr="262E2718">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">students </w:t>
+      </w:r>
+      <w:r w:rsidR="72B68D64" w:rsidRPr="262E2718">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>will receive an email with the feedback form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D14C68D" w14:textId="2900D552" w:rsidR="00FD0F3B" w:rsidRPr="00B73652" w:rsidRDefault="00FD0F3B" w:rsidP="00B73652">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F2BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b. If completion is unsatisfactory, the student will be notified to </w:t>
+      </w:r>
+      <w:r w:rsidR="645F6E9D" w:rsidRPr="262E2718">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>discuss the encounter form with Dr. Rowan and further action will be determined</w:t>
+      </w:r>
+      <w:r w:rsidR="00D740DD" w:rsidRPr="262E2718">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3111EDDC" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="00C40B5D" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc235606309"/>
+      <w:r w:rsidRPr="00622FC3">
+        <w:lastRenderedPageBreak/>
+        <w:t>QUIZZES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="4BB87CD6" w14:textId="7AAFF4DB" w:rsidR="004C0857" w:rsidRPr="005452FB" w:rsidRDefault="00FD0F3B" w:rsidP="00B73652">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>There will be a quiz for each block during the 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> year. Students are required to take at least </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>10 quizzes.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quizzes will open on the first day of the block and will close at 11:59 PM on the last day of the block. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A minimum cumulative average on quizzes needs to be 50%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36EEDC60" w14:textId="5C2E6654" w:rsidR="00FD0F3B" w:rsidRPr="004C0857" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc235606310"/>
+      <w:r w:rsidRPr="00622FC3">
+        <w:t>Course EVALUATION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="048932E9" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="00C40B5D" w:rsidRDefault="00FD0F3B" w:rsidP="001D0F83">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="0" w:firstLine="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc235606311"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t xml:space="preserve">Student Evaluation of Clerkship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FC3">
+        <w:t>Course</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="1E72B491" w14:textId="513BA7F4" w:rsidR="00FD0F3B" w:rsidRPr="00C64213" w:rsidRDefault="00FD0F3B" w:rsidP="001D0F83">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="36"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students will submit their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> evaluation electronically at the conclusion of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the course or when requirements are complete, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by accessing the Medtrics system: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00165CD1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://msucom.medtricslab.com/users/login/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tudents will receive an automated email link connecting them to their assigned evaluation for the respective </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>course.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students can also access their pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
+      </w:r>
+      <w:r w:rsidR="003242A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This evaluation is optiona</w:t>
+      </w:r>
+      <w:r w:rsidR="003438FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>l.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3185E0B0" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="00C40B5D" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78099ABF" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="00C40B5D" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc213842164"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235606312"/>
+      <w:r w:rsidRPr="00622FC3">
+        <w:t>Revision</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="23829749" w14:textId="08E07756" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The revision process will occur during the regularly scheduled course. If a student does not successfully complete the course requirements (ex. an observed encounter form </w:t>
+      </w:r>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> failure</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C3C62" w:rsidRPr="004F2BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to obtain 50% on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the OPP/OMT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>TrueLearn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quiz</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3C62" w:rsidRPr="004F2BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>zes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>), the student will be permitted to go through a revision process during the regularly scheduled course. The student is responsible for contacting the Course Assistant (on the title page of this syllabus). The student will then be required to complete the revision determined by the Instructor of Record within the regularly scheduled timeline of the course.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F295C6" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C68A6FE" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="00C40B5D" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The student is responsible for contacting the Course Assistant (on the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> page of this syllabus) if they believe missing assignments were reported in error</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if they </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are unclear about the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>revision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05DB44DB" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="00C40B5D" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47ED2C4C" w14:textId="1D4BB3D3" w:rsidR="00FD0F3B" w:rsidRPr="00C40B5D" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a student </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>successfully completes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> revision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> process, as determined by the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>IOR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the student will receive credit for the deficient academic grading requirement(s) and be eligible for a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">change in </w:t>
+      </w:r>
+      <w:r w:rsidR="009C3C62" w:rsidRPr="004F2BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grade</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>NGR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to Pass).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C935ED" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7226A886" w14:textId="0DB6D776" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As determined by the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>IOR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the student will receive an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>N grade for the course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if all assignments and the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>revision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> process are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>not completed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> successfully within 14 days after the last day of </w:t>
+      </w:r>
+      <w:r w:rsidR="760D5653" w:rsidRPr="7993A708">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at 11:59pm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501C1E61" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61C65943" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc235606313"/>
+      <w:r w:rsidRPr="005D6B9B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>COURSE GRADES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="115B3A02" w14:textId="4B527051" w:rsidR="00FD0F3B" w:rsidRPr="00A13CE5" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All </w:t>
+      </w:r>
+      <w:r w:rsidR="009C3C62" w:rsidRPr="004F2BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirements must be completed to determine a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">final </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>grade for the course</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are required to ensure their </w:t>
+      </w:r>
+      <w:r w:rsidR="00D144D0" w:rsidRPr="004F2BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirements are completed </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and submitted </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>correctly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73CD09F5" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="356"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C03F4CA" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="00C40B5D" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="598"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P/Pass</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>credit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>granted,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>achieved</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>level</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>performance judged</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>satisfactory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the department </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>according</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the student’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>didactic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED2BBBA" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="00C40B5D" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="500"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5578C04F" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="00C40B5D" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="356"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>NGR/No Grade Reported</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-11"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-15"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-11"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>final</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>grade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-11"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(‘Pass’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Grade’)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-14"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cannot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-14"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">determined due to one or more missing course requirements. The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NGR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grade will be changed to a final grade once all the completed course requirements have been submitted to and processed by MSUCOM (either to the department or Clerkship Team). An ‘</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NGR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’ grade will NOT remain on a student’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-37"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>transcript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14768C90" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="00C40B5D" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="500"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22FB3F70" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="0096296A" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="500"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>N/No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Grade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>credit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>granted,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>did</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>achieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>level</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>of performance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>judged</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>satisfactory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the department </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>according</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the student’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>didactic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BBD7E56" w14:textId="77777777" w:rsidR="00FD0F3B" w:rsidRPr="004C0857" w:rsidRDefault="00FD0F3B" w:rsidP="00FD0F3B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc235606314"/>
+      <w:r w:rsidRPr="004C0857">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>N Grade Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="6D324A38" w14:textId="4293DD5D" w:rsidR="00FD0F3B" w:rsidRPr="004C0857" w:rsidRDefault="00FD0F3B" w:rsidP="004C0857">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C0857">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students who fail this </w:t>
+      </w:r>
+      <w:r w:rsidR="00913229" w:rsidRPr="004C0857">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+      <w:r w:rsidR="004F2BA6" w:rsidRPr="004C0857">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0857">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>will have to repeat a portion of, or all of the course requirements, at the discretion of the IOR.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc235606315"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="1A6D5A74" w:rsidR="00C11B04" w:rsidRPr="001D7F5C" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
+      </w:r>
+      <w:r w:rsidR="00045F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00045F56" w:rsidRPr="001D7F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD0C9C8" w14:textId="77777777" w:rsidR="00957AD1" w:rsidRPr="00337EBB" w:rsidRDefault="00957AD1" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A1F437E" w14:textId="4B1E7A7F" w:rsidR="00957AD1" w:rsidRPr="00C40B5D" w:rsidRDefault="00957AD1" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>For a complete list of Clerkship policies</w:t>
+      </w:r>
+      <w:r w:rsidR="00705ECB" w:rsidRPr="001D7F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="008E3AEB" w:rsidRPr="001D7F5C">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRPr="00C40B5D" w:rsidRDefault="003C4D04" w:rsidP="00782174">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:firstLine="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc235606316"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t xml:space="preserve">CLERKSHIP </w:t>
+      </w:r>
+      <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
+        <w:t>ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> POLICY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="2262BEB6" w14:textId="1E0EC099" w:rsidR="00FA722A" w:rsidRPr="004C0857" w:rsidRDefault="009447C8" w:rsidP="004C0857">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C68FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00614562" w:rsidRPr="000C68FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C68FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="00F929F3" w:rsidRPr="00F929F3">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5BB491A2" w14:textId="22825674" w:rsidR="00FA722A" w:rsidRPr="001D7F5C" w:rsidRDefault="00FA722A" w:rsidP="00337EBB">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc235606317"/>
+      <w:r w:rsidRPr="001D7F5C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="1AD9E27B" w14:textId="6781C7BE" w:rsidR="00696DC9" w:rsidRPr="00EA7A22" w:rsidRDefault="005644BE" w:rsidP="00EA7A22">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students who are unable to attend </w:t>
+      </w:r>
+      <w:r w:rsidR="00B235B7" w:rsidRPr="001D7F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56B8" w:rsidRPr="001D7F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Survey</w:t>
+      </w:r>
+      <w:r w:rsidR="00614562" w:rsidRPr="001D7F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56B8" w:rsidRPr="001D7F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E101D7" w:rsidRPr="001D7F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy outlines the p</w:t>
+      </w:r>
+      <w:r w:rsidR="0029798E" w:rsidRPr="001D7F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>olicies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidR="0029798E" w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="00DA054C" w:rsidRPr="00DA054C">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1DE7C09D" w14:textId="77777777" w:rsidR="005644BE" w:rsidRPr="00C40B5D" w:rsidRDefault="005644BE" w:rsidP="009746E9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="864"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582E6479" w14:textId="39651162" w:rsidR="006E1B5D" w:rsidRPr="00304B0B" w:rsidRDefault="00902AE6" w:rsidP="00304B0B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc235606318"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="081A8948" w14:textId="6AFD25BB" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C50401">
+        <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
+      </w:r>
+      <w:r w:rsidR="456B9632" w:rsidRPr="00C50401">
+        <w:t xml:space="preserve">environments. </w:t>
+      </w:r>
+      <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
+        <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
+        <w:t>supervision agreements and expectations</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C31" w:rsidRPr="00C50401">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc235606319"/>
+      <w:r w:rsidRPr="00551027">
+        <w:t>MSUCOM Student Handbook</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013BF642" w14:textId="75472015" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>The Student Handbook is published electronically by MSU</w:t>
+      </w:r>
+      <w:r w:rsidR="007F26C9">
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>COM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
+      </w:r>
+      <w:r w:rsidR="00177AFE">
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>agreements,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or guidelines.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82EC8" w:rsidRPr="00C82EC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="009D59E9" w:rsidRPr="00A10AD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009D59E9" w:rsidRPr="00A10AD0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc235606320"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>Common Ground Framework for Professional Conduct</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidR="00DC43A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002422D9">
+        <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
+      </w:r>
+      <w:r w:rsidR="00C85BED">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70D2C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002422D9">
+        <w:t xml:space="preserve">and spirit that underlines the field of osteopathic medicine. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002422D9">
+        <w:lastRenderedPageBreak/>
+        <w:t>framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
+      </w:r>
+      <w:r w:rsidR="001323D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="002B6A09">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc235606321"/>
+      <w:r>
+        <w:t>Medical Student Rights and Responsibilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AB6240" w14:textId="77777777" w:rsidR="005E4080" w:rsidRPr="006054AD" w:rsidRDefault="00E20D8B" w:rsidP="005E4080">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C31" w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below:</w:t>
+      </w:r>
+      <w:r w:rsidR="00113549">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00113549" w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="005E4080" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="005E4080">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C484ECA" w14:textId="7367222F" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="70FB6F6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc235606322"/>
+      <w:r>
+        <w:t xml:space="preserve">MSU </w:t>
+      </w:r>
+      <w:r w:rsidR="002E1C02">
+        <w:t>Email</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidR="00E85C4C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C601E0B" w14:textId="01C3FFB4" w:rsidR="00284F2C" w:rsidRPr="00C40B5D" w:rsidRDefault="73C31A4E" w:rsidP="002B6A09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received</w:t>
+      </w:r>
+      <w:r w:rsidR="00614562" w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00614562">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00346DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students are responsible for responding to email in a timely manner or as otherwise outlined in course communication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219CF6A1" w14:textId="3D2C4842" w:rsidR="70FB6F6B" w:rsidRDefault="70FB6F6B" w:rsidP="70FB6F6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C3DF027" w14:textId="141641D3" w:rsidR="006C1D96" w:rsidRDefault="006C1D96" w:rsidP="002B6A09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forwarding MSU email to another email account or failure to check email are not valid excuses for missing a deadline or other requirements </w:t>
+      </w:r>
+      <w:r w:rsidR="1D7F3A9D" w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the DO program. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F49926" w14:textId="77777777" w:rsidR="0045088C" w:rsidRDefault="0045088C" w:rsidP="002B6A09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71745FAE" w14:textId="312CDF0D" w:rsidR="000B41AE" w:rsidRPr="00C40B5D" w:rsidRDefault="00911429" w:rsidP="002B6A09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please Note: </w:t>
+      </w:r>
+      <w:r w:rsidR="000B41AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Student D2L email addresses</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be forwarded to </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>your MSU email account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B49769F" w14:textId="77777777" w:rsidR="00284F2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00284F2C" w:rsidP="002B6A09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F32AEC2" w14:textId="05107A27" w:rsidR="006C1D96" w:rsidRDefault="006C1D96" w:rsidP="70FB6F6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail</w:t>
+      </w:r>
+      <w:r w:rsidR="000801F8" w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Yahoo are not.</w:t>
+      </w:r>
+      <w:r w:rsidR="08BF29D0" w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="009D59E9" w:rsidRPr="009D59E9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009D59E9" w:rsidRPr="009D59E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DB4331" w14:textId="77777777" w:rsidR="00632E2E" w:rsidRDefault="00632E2E" w:rsidP="70FB6F6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="660DEA1B" w14:textId="77777777" w:rsidR="00632E2E" w:rsidRPr="00556A65" w:rsidRDefault="00632E2E" w:rsidP="002346D7">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235606323"/>
+      <w:r w:rsidRPr="00556A65">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> POLICY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="3B2674E4" w14:textId="4610C1B2" w:rsidR="0067297E" w:rsidRDefault="00632E2E" w:rsidP="00632E2E">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93A3B" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93A3B" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93A3B" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1106" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93A3B" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDB064B" w14:textId="07CA9A14" w:rsidR="00632E2E" w:rsidRPr="005F7800" w:rsidRDefault="0067297E" w:rsidP="00632E2E">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="001D7F5C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00632E2E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AA58804" w14:textId="77777777" w:rsidR="00DA054C" w:rsidRDefault="00DA054C" w:rsidP="002B6A09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31234C92" w14:textId="78D8A7AD" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3100DD81" w14:textId="3D4CBF68" w:rsidR="002952A5" w:rsidRDefault="0079705E" w:rsidP="000512F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The accreditation standards for graduate medical education programs include restrictions on the duty hours of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D208C0" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>residents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Additionally, </w:t>
+      </w:r>
+      <w:r w:rsidR="1B7D1B2B" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>institutions</w:t>
+      </w:r>
+      <w:r w:rsidR="2C99CD68" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="2387758C" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>expected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00D208C0" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>promote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
+      </w:r>
+      <w:r w:rsidR="000512F6" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33">
+        <w:r w:rsidR="000512F6" w:rsidRPr="245FF0B1">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="002B6A09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00EC72B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc235606324"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="7AE37932" w14:textId="77777777" w:rsidR="00B72B31" w:rsidRPr="00A871DA" w:rsidRDefault="00B72B31" w:rsidP="00B72B31">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AD794A" w14:textId="77777777" w:rsidR="00B72B31" w:rsidRPr="00A871DA" w:rsidRDefault="00B72B31" w:rsidP="00B72B31">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="08DC08BF" w14:textId="4F7797C5" w:rsidR="006C1D96" w:rsidRPr="00B72B31" w:rsidRDefault="00B72B31" w:rsidP="00B72B31">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="FF0000"/>
+          </w:rPr>
+          <w:t>enright4@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>), if exposure incident occurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B39D01" w14:textId="77777777" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="0087641F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc186790649"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235606325"/>
+      <w:r w:rsidRPr="0002378E">
+        <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="1F9B2CDF" w14:textId="0DE7736D" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="0087641F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>made</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>contacting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Resource</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Center</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Persons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Disabilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>(RCPD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36">
+        <w:r w:rsidRPr="00C40B5D">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>www.rcpd.msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005846BC">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">determined, the student may be issued </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an Accommodation Letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">. Students must present </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">their letter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>to the Clerkship Team (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37">
+        <w:r w:rsidRPr="00C40B5D">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>COM.Clerkship@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>start</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>semester</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>intend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the semester onset</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve"> will be honored whenever</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F152401" w14:textId="77777777" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="0087641F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="673DA9D4" w14:textId="32990831" w:rsidR="00B77270" w:rsidRDefault="0087641F" w:rsidP="0087641F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>modifications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, updates, or extensions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>existing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>made</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>after</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>semester</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>begins,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">the responsibility of the student to submit </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the newest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>version to the Clerkship Team if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>he</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>she</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>intends</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">utilize </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>accommodation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>going</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>forward.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7511E1" w14:textId="64B728AE" w:rsidR="008C5653" w:rsidRDefault="00B77270" w:rsidP="00CD281B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-1008"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B77270">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8212EE" w14:textId="3AEB469B" w:rsidR="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-1008"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="004C0857" w:rsidSect="00B77270">
+          <w:headerReference w:type="first" r:id="rId38"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="262E2718">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A585CE0" w14:textId="6F171914" w:rsidR="004C0857" w:rsidRPr="004C0857" w:rsidRDefault="004C0857" w:rsidP="004C0857">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1485"/>
+        </w:tabs>
+        <w:sectPr w:rsidR="004C0857" w:rsidRPr="004C0857" w:rsidSect="00CD281B">
+          <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A6877A" w14:textId="47F20351" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="262E2718">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidSect="00B77270">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62917275" w14:textId="77777777" w:rsidR="00021CCC" w:rsidRDefault="00021CCC" w:rsidP="00E756E0">
+    <w:p w14:paraId="01AFB9AA" w14:textId="77777777" w:rsidR="00532C1C" w:rsidRDefault="00532C1C" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F814A4C" w14:textId="77777777" w:rsidR="00021CCC" w:rsidRDefault="00021CCC" w:rsidP="00E756E0">
+    <w:p w14:paraId="38F5C08C" w14:textId="77777777" w:rsidR="00532C1C" w:rsidRDefault="00532C1C" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="24166549" w14:textId="77777777" w:rsidR="00021CCC" w:rsidRDefault="00021CCC">
+    <w:p w14:paraId="64A01D0F" w14:textId="77777777" w:rsidR="00532C1C" w:rsidRDefault="00532C1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...13 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...60 lines deleted...]
-  <w:p w14:paraId="06654E28" w14:textId="70F7D03E" w:rsidR="03ACB6B2" w:rsidRDefault="03ACB6B2" w:rsidP="03ACB6B2">
+  <w:p w14:paraId="1E53CCCD" w14:textId="3A7C02F8" w:rsidR="007D7465" w:rsidRDefault="007D7465">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00987A69">
+      <w:t>7/21/26</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...170 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7961ADFC" w14:textId="77777777" w:rsidR="00021CCC" w:rsidRDefault="00021CCC" w:rsidP="00E756E0">
+    <w:p w14:paraId="63DBE04D" w14:textId="77777777" w:rsidR="00532C1C" w:rsidRDefault="00532C1C" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00C89C97" w14:textId="77777777" w:rsidR="00021CCC" w:rsidRDefault="00021CCC" w:rsidP="00E756E0">
+    <w:p w14:paraId="6DB9F45C" w14:textId="77777777" w:rsidR="00532C1C" w:rsidRDefault="00532C1C" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5223EDE8" w14:textId="77777777" w:rsidR="00021CCC" w:rsidRDefault="00021CCC">
+    <w:p w14:paraId="6A673E75" w14:textId="77777777" w:rsidR="00532C1C" w:rsidRDefault="00532C1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...16 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="685AB554" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
     </w:tblGrid>
-    <w:tr w:rsidR="004A166C" w14:paraId="571D9B13" w14:textId="77777777" w:rsidTr="31330843">
+    <w:tr w:rsidR="007D13F7" w14:paraId="7A2DCD4E" w14:textId="77777777" w:rsidTr="31330843">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2E07CDA0" w14:textId="68EC2EEB" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
+        <w:p w14:paraId="7E452476" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:t>Course and number</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="18926062" w14:textId="2038C9C4" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
+        <w:p w14:paraId="3D94B462" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="61E62FF6" w14:textId="61CF7475" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
+        <w:p w14:paraId="0CD8F4A3" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="718095A2" w14:textId="78E22590" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
+  <w:p w14:paraId="4A2A1D1A" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence.xml><?xml version="1.0" encoding="utf-8"?>
 <int:Intelligence xmlns:int="http://schemas.microsoft.com/office/intelligence/2019/intelligence">
   <int:IntelligenceSettings/>
   <int:Manifest>
     <int:WordHash hashCode="CCdDB6R3IQFXhW" id="P1fGVmSx"/>
     <int:WordHash hashCode="B4kqG4CP0lq864" id="tecYnw9Q"/>
     <int:WordHash hashCode="eMmI7azLzcQQPK" id="QRJgx7bR"/>
   </int:Manifest>
   <int:Observations>
     <int:Content id="P1fGVmSx">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="tecYnw9Q">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="QRJgx7bR">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
   </int:Observations>
 </int:Intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01DF07DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="46C8DEAE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="085C5DE1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AF3C0146"/>
+    <w:lvl w:ilvl="0" w:tplc="500E8CC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:spacing w:val="0"/>
+        <w:position w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2BE699AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="271CC42A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2D50BCEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="894A4118">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BF68A07A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D89C8822">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E03CE55C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E3F2AC3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F1A7A6E"/>
+    <w:lvl w:ilvl="0" w:tplc="68D2A568">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EC96273"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2EF85E5C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13572AE6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E0A96A8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17913D5F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4BEE6350"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18EC504D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5743BB6"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F703483"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36945150"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4770" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5490" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6210" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7650" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="8370" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9090" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9810" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="10530" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20F331BF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2ED4F0C6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21F5729F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="210AEFA6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26AC3D4E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="136C90FC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28B42974"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="00D43B60"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BB737DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="BB0C4046">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2BE699AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="271CC42A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2D50BCEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="894A4118">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BF68A07A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D89C8822">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E03CE55C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="313B51F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="C60A2AF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EB969488">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A8041934">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="39945DCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="233E4A82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B0C0530E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9828D250">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FF68E054">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B252676C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3214565D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11004,51 +12073,165 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C6111A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9572E55E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FD7049E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DC60748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11117,51 +12300,390 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F3A48B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E123FA4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F630029"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C96A8DC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44A64852"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="76B0A88C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B2A5181"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08120E74"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -11206,363 +12728,1191 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="564B1FC5"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C7F2DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3542AAFE"/>
-    <w:lvl w:ilvl="0" w:tplc="5E2645B2">
+    <w:tmpl w:val="64047F3E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1659" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="99A60F68">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2602" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="60622EBC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6980B086">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4486" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="78863480">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7748939C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6370" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="44FCF8D0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E132E304">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8254" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CFD6F072">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9196" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DF014F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="41A0F078"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="1C729386">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="652209F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="3A961D7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="16424066">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="195C2E92">
+    <w:lvl w:ilvl="2" w:tplc="DF0A2E66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25D25138">
+    <w:lvl w:ilvl="3" w:tplc="4C7A7092">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4832299A">
+    <w:lvl w:ilvl="4" w:tplc="2D14E626">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64AA3FA0">
+    <w:lvl w:ilvl="5" w:tplc="DD90698A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30F47668">
+    <w:lvl w:ilvl="6" w:tplc="297244EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="019AF40A">
+    <w:lvl w:ilvl="7" w:tplc="EADA57FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="CF22F770">
+    <w:lvl w:ilvl="8" w:tplc="644AE2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A940E3A"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69C04028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2C5628E2"/>
-    <w:lvl w:ilvl="0" w:tplc="CA42D16C">
+    <w:tmpl w:val="126C2EB2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8640" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B56144E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="483444E6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71260BF4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5D18B8C8"/>
+    <w:lvl w:ilvl="0" w:tplc="544A1F32">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%2."/>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71604333"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6E6E0E2A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71260BF4"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74C1731B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="011A7D90"/>
-[...6 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+    <w:tmpl w:val="7668D5B8"/>
+    <w:lvl w:ilvl="0" w:tplc="62B4F820">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="820" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D05C14B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2642" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="3" w:tplc="3C642968">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D4A0AF9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4846" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EC22981C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5949" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EC32C91C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7051" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B1AEF0E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8153" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9255" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75A91936"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CAEC506A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DAD2F4D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C04EE276"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -11631,2991 +13981,3325 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1789472531">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FB51C6D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="821012EC"/>
+    <w:lvl w:ilvl="0" w:tplc="62B4F820">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="820" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D05C14B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2642" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3C642968">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D4A0AF9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4846" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EC22981C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5949" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EC32C91C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7051" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B1AEF0E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8153" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9255" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="922878718">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="374738127">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1054306765">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1563248639">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="279457362">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="321932046">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2030177351">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="678583384">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="706762523">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="602808585">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2031294038">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="711810667">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1478650159">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1755130114">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="881407553">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1790512805">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="57095923">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1328441998">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="6563596">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="19" w16cid:durableId="453905796">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="922878718">
+  <w:num w:numId="20" w16cid:durableId="712390623">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="114060318">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="367879246">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2053921885">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="225651855">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1188716672">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="334580554">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="584999412">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="750080801">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="969631907">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="374738127">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="30" w16cid:durableId="885069547">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1054306765">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="31" w16cid:durableId="1336226752">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="321932046">
+  <w:num w:numId="32" w16cid:durableId="717247868">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="541136741">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="956789651">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="541136741">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="35" w16cid:durableId="69086054">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="7"/>
+  <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
+    <w:rsid w:val="00007318"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
-    <w:rsid w:val="00021CCC"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
+    <w:rsid w:val="000269C1"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="0003531B"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
+    <w:rsid w:val="00037428"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00042A7A"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
+    <w:rsid w:val="00045F56"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
-    <w:rsid w:val="00057DFC"/>
+    <w:rsid w:val="00055490"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
+    <w:rsid w:val="00062352"/>
     <w:rsid w:val="00062DB1"/>
+    <w:rsid w:val="0006482F"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
-    <w:rsid w:val="00073559"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="0007505A"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
+    <w:rsid w:val="0008646D"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
+    <w:rsid w:val="000A0DEB"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A56BF"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
-    <w:rsid w:val="000B006A"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B41AE"/>
-    <w:rsid w:val="000B41FA"/>
     <w:rsid w:val="000B478B"/>
-    <w:rsid w:val="000B7932"/>
+    <w:rsid w:val="000B5D0A"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
+    <w:rsid w:val="000C1F43"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
+    <w:rsid w:val="00113549"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
+    <w:rsid w:val="001155AA"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="001242E4"/>
+    <w:rsid w:val="00125C85"/>
+    <w:rsid w:val="00125E36"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
+    <w:rsid w:val="00126EBB"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
-    <w:rsid w:val="001302B3"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="001422AA"/>
+    <w:rsid w:val="00144F21"/>
     <w:rsid w:val="00145B27"/>
-    <w:rsid w:val="00145C68"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="001467F3"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
-    <w:rsid w:val="00150A68"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
+    <w:rsid w:val="00156266"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
-    <w:rsid w:val="00182107"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00194CE1"/>
+    <w:rsid w:val="00195262"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
+    <w:rsid w:val="00197DA4"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B1F00"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
+    <w:rsid w:val="001C7D0A"/>
+    <w:rsid w:val="001D0F83"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
-    <w:rsid w:val="001D474E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
+    <w:rsid w:val="001D7F5C"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E21B5"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
+    <w:rsid w:val="001E6C63"/>
     <w:rsid w:val="001E6E35"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00204968"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
-    <w:rsid w:val="00207A65"/>
+    <w:rsid w:val="002105B6"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
+    <w:rsid w:val="002346D7"/>
+    <w:rsid w:val="00235613"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="0023682F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
+    <w:rsid w:val="00237FF5"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
+    <w:rsid w:val="002463FF"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255405"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
+    <w:rsid w:val="00265F24"/>
+    <w:rsid w:val="00266AAC"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
+    <w:rsid w:val="00267CFE"/>
     <w:rsid w:val="0027024D"/>
+    <w:rsid w:val="00270D46"/>
     <w:rsid w:val="0027179F"/>
+    <w:rsid w:val="00272B45"/>
     <w:rsid w:val="00272CE6"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
+    <w:rsid w:val="002845AA"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
+    <w:rsid w:val="002902F4"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="0029743A"/>
     <w:rsid w:val="00297546"/>
+    <w:rsid w:val="0029798E"/>
     <w:rsid w:val="00297D0A"/>
+    <w:rsid w:val="002A09B6"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A1EBC"/>
+    <w:rsid w:val="002A473D"/>
+    <w:rsid w:val="002A544A"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B30BB"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C4CEA"/>
-    <w:rsid w:val="002C56F7"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
+    <w:rsid w:val="002D0F81"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
-    <w:rsid w:val="002E32B2"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E4FC2"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
+    <w:rsid w:val="002F1EA4"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6A85"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
+    <w:rsid w:val="002F7F94"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
+    <w:rsid w:val="0030189B"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
+    <w:rsid w:val="00304AAB"/>
+    <w:rsid w:val="00304B0B"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311A22"/>
-    <w:rsid w:val="00316454"/>
+    <w:rsid w:val="00313FED"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
+    <w:rsid w:val="003242A4"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
+    <w:rsid w:val="003262B0"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00326C6B"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
+    <w:rsid w:val="00337EBB"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
+    <w:rsid w:val="00342C24"/>
+    <w:rsid w:val="003438FC"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
+    <w:rsid w:val="003451AF"/>
+    <w:rsid w:val="00345472"/>
+    <w:rsid w:val="00346262"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00346DB0"/>
-    <w:rsid w:val="00347358"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
+    <w:rsid w:val="0035316E"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="00365D1E"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
+    <w:rsid w:val="00395D73"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A50E8"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
+    <w:rsid w:val="003B1091"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
+    <w:rsid w:val="003B5450"/>
     <w:rsid w:val="003C0CE8"/>
+    <w:rsid w:val="003C11B3"/>
     <w:rsid w:val="003C1C1A"/>
+    <w:rsid w:val="003C20C9"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
+    <w:rsid w:val="003C6354"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D3A6A"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003F3896"/>
+    <w:rsid w:val="003F398E"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
+    <w:rsid w:val="003F5F0D"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="00405062"/>
+    <w:rsid w:val="00405C0A"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
+    <w:rsid w:val="00407A34"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="004119D9"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
+    <w:rsid w:val="00416A3F"/>
     <w:rsid w:val="00417516"/>
     <w:rsid w:val="00421B5D"/>
+    <w:rsid w:val="00422A87"/>
     <w:rsid w:val="00422C30"/>
-    <w:rsid w:val="0042323E"/>
     <w:rsid w:val="00423771"/>
-    <w:rsid w:val="0042591D"/>
+    <w:rsid w:val="00424882"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="00426038"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
+    <w:rsid w:val="00431B0E"/>
+    <w:rsid w:val="004321B1"/>
+    <w:rsid w:val="004324A9"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
-    <w:rsid w:val="0043540F"/>
     <w:rsid w:val="004416AE"/>
+    <w:rsid w:val="00441D14"/>
+    <w:rsid w:val="0044262C"/>
     <w:rsid w:val="00442A63"/>
+    <w:rsid w:val="00443C98"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
+    <w:rsid w:val="0044566E"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="0045088C"/>
     <w:rsid w:val="00450A88"/>
+    <w:rsid w:val="00450D3E"/>
     <w:rsid w:val="00452A6E"/>
+    <w:rsid w:val="00452E11"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
+    <w:rsid w:val="00465A87"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
-    <w:rsid w:val="00473A71"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="0047522E"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B0F"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="0048694D"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
+    <w:rsid w:val="00491929"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
+    <w:rsid w:val="00495F25"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A3F7A"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
+    <w:rsid w:val="004B30B4"/>
+    <w:rsid w:val="004B3D53"/>
+    <w:rsid w:val="004B685E"/>
+    <w:rsid w:val="004C0857"/>
+    <w:rsid w:val="004C106D"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D33BE"/>
     <w:rsid w:val="004D342C"/>
-    <w:rsid w:val="004D3B9B"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
+    <w:rsid w:val="004E5B5E"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
+    <w:rsid w:val="004F2BA6"/>
+    <w:rsid w:val="004F2D3C"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
-    <w:rsid w:val="004F5FBC"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F76E2"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="00520513"/>
+    <w:rsid w:val="00520883"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
+    <w:rsid w:val="00525432"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="0053141A"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="00531839"/>
     <w:rsid w:val="0053276C"/>
+    <w:rsid w:val="00532C1C"/>
+    <w:rsid w:val="00537C2B"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00541E5E"/>
     <w:rsid w:val="00542BFB"/>
+    <w:rsid w:val="005452FB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="005565A2"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
-    <w:rsid w:val="00563082"/>
+    <w:rsid w:val="005644BE"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="005650A1"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057008C"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="00572625"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="00573FBA"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582476"/>
+    <w:rsid w:val="00583CD5"/>
     <w:rsid w:val="005842A5"/>
+    <w:rsid w:val="005846BC"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
+    <w:rsid w:val="00595499"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A62CA"/>
+    <w:rsid w:val="005A6C34"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
+    <w:rsid w:val="005B5D2D"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
+    <w:rsid w:val="005C2292"/>
+    <w:rsid w:val="005C3245"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
-    <w:rsid w:val="005E058A"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
+    <w:rsid w:val="005E311C"/>
+    <w:rsid w:val="005E4080"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F342F"/>
     <w:rsid w:val="005F4C3F"/>
+    <w:rsid w:val="005F57D7"/>
     <w:rsid w:val="005F5886"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
+    <w:rsid w:val="0060347C"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
-    <w:rsid w:val="0060D74F"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
+    <w:rsid w:val="00614562"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="0061495F"/>
     <w:rsid w:val="00614C90"/>
+    <w:rsid w:val="00614F1E"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="00617478"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
+    <w:rsid w:val="00622FC3"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="00625A85"/>
     <w:rsid w:val="00625AC9"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
+    <w:rsid w:val="006325AD"/>
     <w:rsid w:val="00632CE3"/>
+    <w:rsid w:val="00632E2E"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637C32"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="00645E69"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
-    <w:rsid w:val="00646652"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00650B43"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="00656AAE"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="00661D2A"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
+    <w:rsid w:val="00663E27"/>
+    <w:rsid w:val="006653B0"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
+    <w:rsid w:val="00671837"/>
     <w:rsid w:val="006719E0"/>
+    <w:rsid w:val="0067297E"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
+    <w:rsid w:val="006759EF"/>
     <w:rsid w:val="00676DE6"/>
+    <w:rsid w:val="00680B6F"/>
     <w:rsid w:val="0068102E"/>
+    <w:rsid w:val="00681E0D"/>
+    <w:rsid w:val="00682A5B"/>
+    <w:rsid w:val="00683F21"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
+    <w:rsid w:val="00687C8D"/>
     <w:rsid w:val="0069360F"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
+    <w:rsid w:val="00696513"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
+    <w:rsid w:val="00697EFD"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006A7C3F"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B6394"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
+    <w:rsid w:val="006C1407"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
+    <w:rsid w:val="006E36F4"/>
     <w:rsid w:val="006E483B"/>
+    <w:rsid w:val="006E4E8A"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
+    <w:rsid w:val="006F3806"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F742C"/>
-    <w:rsid w:val="006F7CCD"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="00704D61"/>
+    <w:rsid w:val="00705ECB"/>
     <w:rsid w:val="00707494"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00711CE9"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
+    <w:rsid w:val="00721CAD"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00730CE8"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00733B6B"/>
+    <w:rsid w:val="00734C89"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="00752CFA"/>
     <w:rsid w:val="0075345B"/>
+    <w:rsid w:val="00755229"/>
+    <w:rsid w:val="00756E78"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00763551"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="00767C31"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
+    <w:rsid w:val="00774D97"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
+    <w:rsid w:val="00776DCD"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="00782174"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
+    <w:rsid w:val="00786A67"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00793E57"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
+    <w:rsid w:val="007B573B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
+    <w:rsid w:val="007D12E2"/>
     <w:rsid w:val="007D13F7"/>
-    <w:rsid w:val="007D21D3"/>
+    <w:rsid w:val="007D1C53"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
+    <w:rsid w:val="007D3933"/>
     <w:rsid w:val="007D3A75"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
+    <w:rsid w:val="007D7465"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F4E10"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
+    <w:rsid w:val="00801385"/>
+    <w:rsid w:val="00804EE2"/>
     <w:rsid w:val="00804F91"/>
+    <w:rsid w:val="00805355"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
+    <w:rsid w:val="0081037D"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00813D0F"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00831BCF"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
-    <w:rsid w:val="00834E38"/>
+    <w:rsid w:val="008349E8"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
+    <w:rsid w:val="00840F18"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
+    <w:rsid w:val="00842DE8"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
-    <w:rsid w:val="008451B2"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
+    <w:rsid w:val="0085534B"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
+    <w:rsid w:val="008563E3"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
+    <w:rsid w:val="008722C5"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00873DEF"/>
-    <w:rsid w:val="00874721"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087641F"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00876F87"/>
     <w:rsid w:val="0087793D"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881F1A"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
-    <w:rsid w:val="00886CA7"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="008913C5"/>
     <w:rsid w:val="00891768"/>
+    <w:rsid w:val="008926B0"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
+    <w:rsid w:val="008A1E66"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
+    <w:rsid w:val="008A6E4C"/>
     <w:rsid w:val="008A7786"/>
-    <w:rsid w:val="008A77B7"/>
+    <w:rsid w:val="008A7C8F"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
-    <w:rsid w:val="008B347C"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C22EC"/>
+    <w:rsid w:val="008C2398"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C5602"/>
+    <w:rsid w:val="008C5653"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
+    <w:rsid w:val="008D08CA"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
-    <w:rsid w:val="008E39A3"/>
+    <w:rsid w:val="008E3AEB"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F5342"/>
+    <w:rsid w:val="008F56B8"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
+    <w:rsid w:val="0090470D"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="00911429"/>
     <w:rsid w:val="0091314F"/>
+    <w:rsid w:val="00913229"/>
     <w:rsid w:val="0091339A"/>
-    <w:rsid w:val="009157DD"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00924574"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009447C8"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
+    <w:rsid w:val="00951B27"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
+    <w:rsid w:val="00957AD1"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="00971C38"/>
+    <w:rsid w:val="00971E03"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="00974525"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
-    <w:rsid w:val="009804F6"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
+    <w:rsid w:val="00987A69"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
-    <w:rsid w:val="00992CB3"/>
     <w:rsid w:val="009931A1"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B079C"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
-    <w:rsid w:val="009C15FF"/>
+    <w:rsid w:val="009C3C62"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C5AD9"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D59E9"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
-    <w:rsid w:val="009E09C4"/>
     <w:rsid w:val="009E11B1"/>
+    <w:rsid w:val="009E13A5"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E454B"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
-    <w:rsid w:val="009E6BCA"/>
     <w:rsid w:val="009E707C"/>
-    <w:rsid w:val="009F0372"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
-    <w:rsid w:val="009F2DA1"/>
+    <w:rsid w:val="009F2DF3"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
-    <w:rsid w:val="00A02E8D"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A06ACC"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
+    <w:rsid w:val="00A13CE5"/>
     <w:rsid w:val="00A148EA"/>
-    <w:rsid w:val="00A14A01"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
+    <w:rsid w:val="00A25FE5"/>
+    <w:rsid w:val="00A27C21"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A30FAE"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A362E8"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
-    <w:rsid w:val="00A45E2E"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
-    <w:rsid w:val="00A64DC0"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
+    <w:rsid w:val="00A7528A"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
+    <w:rsid w:val="00A97BE0"/>
     <w:rsid w:val="00AA1F80"/>
-    <w:rsid w:val="00AA46F6"/>
     <w:rsid w:val="00AA470A"/>
-    <w:rsid w:val="00AA4A1F"/>
     <w:rsid w:val="00AA69D0"/>
+    <w:rsid w:val="00AA6C6D"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
+    <w:rsid w:val="00AB7B43"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
-    <w:rsid w:val="00AC1AA6"/>
     <w:rsid w:val="00AC32CD"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AE0C68"/>
+    <w:rsid w:val="00AE146A"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
-    <w:rsid w:val="00AF000F"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF2D97"/>
     <w:rsid w:val="00AF30FA"/>
+    <w:rsid w:val="00AF3A16"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF645C"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
-    <w:rsid w:val="00B0082C"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
-    <w:rsid w:val="00B13264"/>
+    <w:rsid w:val="00B14824"/>
     <w:rsid w:val="00B163A4"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
+    <w:rsid w:val="00B235B7"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
-    <w:rsid w:val="00B25FCC"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
+    <w:rsid w:val="00B33360"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
-    <w:rsid w:val="00B33ED7"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E2D"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45544"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
+    <w:rsid w:val="00B46524"/>
     <w:rsid w:val="00B47D2F"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B53AD1"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B6209F"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
+    <w:rsid w:val="00B63236"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
-    <w:rsid w:val="00B642F3"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B66C67"/>
+    <w:rsid w:val="00B701DB"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
+    <w:rsid w:val="00B72B31"/>
     <w:rsid w:val="00B72C2C"/>
+    <w:rsid w:val="00B73652"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
-    <w:rsid w:val="00B75BF4"/>
+    <w:rsid w:val="00B748CA"/>
+    <w:rsid w:val="00B74BAD"/>
+    <w:rsid w:val="00B77270"/>
     <w:rsid w:val="00B77366"/>
+    <w:rsid w:val="00B80D8F"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B830B5"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B85647"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B91D42"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
+    <w:rsid w:val="00B956F1"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
+    <w:rsid w:val="00BA16EE"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
-    <w:rsid w:val="00BB4168"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
+    <w:rsid w:val="00BC49C3"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
-    <w:rsid w:val="00BC7E69"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
+    <w:rsid w:val="00BD2354"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
+    <w:rsid w:val="00BE2DAD"/>
     <w:rsid w:val="00BE2EE4"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3389"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C036F4"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
+    <w:rsid w:val="00C05FE1"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
+    <w:rsid w:val="00C12873"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
+    <w:rsid w:val="00C16D46"/>
+    <w:rsid w:val="00C1751F"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C237C9"/>
+    <w:rsid w:val="00C25EED"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C30F1A"/>
+    <w:rsid w:val="00C3212E"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
-    <w:rsid w:val="00C47135"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
+    <w:rsid w:val="00C52878"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
+    <w:rsid w:val="00C61134"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C64DA5"/>
     <w:rsid w:val="00C65CF5"/>
+    <w:rsid w:val="00C66063"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
+    <w:rsid w:val="00C7307E"/>
     <w:rsid w:val="00C7318B"/>
+    <w:rsid w:val="00C75CC3"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C82F80"/>
     <w:rsid w:val="00C8309B"/>
+    <w:rsid w:val="00C83D3E"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8622F"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9550C"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA60D7"/>
-    <w:rsid w:val="00CA6270"/>
     <w:rsid w:val="00CA6324"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB5CC4"/>
+    <w:rsid w:val="00CB6761"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC378E"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD1B50"/>
+    <w:rsid w:val="00CD281B"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
+    <w:rsid w:val="00CE59C9"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
+    <w:rsid w:val="00CF2435"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF31F9"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
-    <w:rsid w:val="00CF4314"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
+    <w:rsid w:val="00D0375C"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D10469"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
+    <w:rsid w:val="00D144D0"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
-    <w:rsid w:val="00D1739D"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D208C0"/>
+    <w:rsid w:val="00D213F6"/>
     <w:rsid w:val="00D23F70"/>
+    <w:rsid w:val="00D25507"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
+    <w:rsid w:val="00D33395"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
+    <w:rsid w:val="00D46285"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D51094"/>
+    <w:rsid w:val="00D51477"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D57BC2"/>
-    <w:rsid w:val="00D57F30"/>
     <w:rsid w:val="00D60454"/>
     <w:rsid w:val="00D60B91"/>
+    <w:rsid w:val="00D61BF5"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D703AA"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
+    <w:rsid w:val="00D740DD"/>
+    <w:rsid w:val="00D75875"/>
+    <w:rsid w:val="00D75908"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
+    <w:rsid w:val="00D773E7"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D8367A"/>
     <w:rsid w:val="00D83763"/>
+    <w:rsid w:val="00D85CA8"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D900EF"/>
-    <w:rsid w:val="00D927E5"/>
+    <w:rsid w:val="00D91FBA"/>
+    <w:rsid w:val="00D9221A"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
-    <w:rsid w:val="00DA2F67"/>
+    <w:rsid w:val="00DA054C"/>
+    <w:rsid w:val="00DA2B6B"/>
     <w:rsid w:val="00DA727D"/>
+    <w:rsid w:val="00DB0EE8"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
+    <w:rsid w:val="00DB437F"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
+    <w:rsid w:val="00DD18F4"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
+    <w:rsid w:val="00DD5867"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6A81"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
+    <w:rsid w:val="00DF0E0E"/>
+    <w:rsid w:val="00DF1106"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
-    <w:rsid w:val="00DF406C"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
+    <w:rsid w:val="00DF574C"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
+    <w:rsid w:val="00E0112D"/>
     <w:rsid w:val="00E0125E"/>
+    <w:rsid w:val="00E01E74"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
+    <w:rsid w:val="00E101D7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
+    <w:rsid w:val="00E11B96"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
+    <w:rsid w:val="00E16540"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E259F1"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
-    <w:rsid w:val="00E33BC0"/>
     <w:rsid w:val="00E3438B"/>
+    <w:rsid w:val="00E343E1"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
+    <w:rsid w:val="00E408A8"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
+    <w:rsid w:val="00E6233E"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
+    <w:rsid w:val="00E6705F"/>
+    <w:rsid w:val="00E679E6"/>
+    <w:rsid w:val="00E7015D"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
+    <w:rsid w:val="00E74B29"/>
     <w:rsid w:val="00E74BFE"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
-    <w:rsid w:val="00E75D0D"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
+    <w:rsid w:val="00E927B1"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E9593C"/>
     <w:rsid w:val="00E95B0B"/>
+    <w:rsid w:val="00E95CB5"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E972EC"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
+    <w:rsid w:val="00EA22BE"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
+    <w:rsid w:val="00EA54FA"/>
     <w:rsid w:val="00EA6FBA"/>
+    <w:rsid w:val="00EA7A22"/>
     <w:rsid w:val="00EB06F0"/>
+    <w:rsid w:val="00EB1BED"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
+    <w:rsid w:val="00EB43B3"/>
+    <w:rsid w:val="00EB59D5"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
+    <w:rsid w:val="00EB7A12"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
-    <w:rsid w:val="00EC24FB"/>
+    <w:rsid w:val="00EC3FA3"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
+    <w:rsid w:val="00ED097B"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3A84"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
+    <w:rsid w:val="00EE19DC"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
-    <w:rsid w:val="00EE5EDB"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF07EE"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
+    <w:rsid w:val="00EF2B8B"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
-    <w:rsid w:val="00EF3E8C"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF4FEF"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00320"/>
     <w:rsid w:val="00F00DFC"/>
+    <w:rsid w:val="00F0221B"/>
+    <w:rsid w:val="00F04527"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
+    <w:rsid w:val="00F07D1C"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
+    <w:rsid w:val="00F2290E"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
+    <w:rsid w:val="00F30BE3"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
+    <w:rsid w:val="00F47E3A"/>
     <w:rsid w:val="00F54B4A"/>
+    <w:rsid w:val="00F55639"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
+    <w:rsid w:val="00F65834"/>
     <w:rsid w:val="00F6619F"/>
-    <w:rsid w:val="00F70AD3"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92546"/>
+    <w:rsid w:val="00F929F3"/>
     <w:rsid w:val="00F92EDD"/>
+    <w:rsid w:val="00F93A3B"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA1AE0"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
+    <w:rsid w:val="00FA722A"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FA7A70"/>
+    <w:rsid w:val="00FB06CD"/>
+    <w:rsid w:val="00FB0981"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB2160"/>
     <w:rsid w:val="00FB3B56"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
+    <w:rsid w:val="00FC2314"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
+    <w:rsid w:val="00FC5804"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
-    <w:rsid w:val="00FD2049"/>
-    <w:rsid w:val="00FD2916"/>
+    <w:rsid w:val="00FD0F3B"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
+    <w:rsid w:val="00FD51CD"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD6994"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE28C6"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5960"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FE6E93"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
+    <w:rsid w:val="015EAC34"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
-    <w:rsid w:val="024B9A6B"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
+    <w:rsid w:val="02E4596A"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
-    <w:rsid w:val="036F6CEB"/>
     <w:rsid w:val="038816F0"/>
-    <w:rsid w:val="03ACB6B2"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03EAC4E4"/>
     <w:rsid w:val="0405F820"/>
     <w:rsid w:val="0412083F"/>
     <w:rsid w:val="04596FB6"/>
-    <w:rsid w:val="0461F9CC"/>
     <w:rsid w:val="04738B43"/>
     <w:rsid w:val="048B8494"/>
     <w:rsid w:val="0560907F"/>
-    <w:rsid w:val="056C6B4D"/>
     <w:rsid w:val="05869545"/>
-    <w:rsid w:val="05B3B429"/>
     <w:rsid w:val="05CBDD1A"/>
     <w:rsid w:val="05DB0199"/>
     <w:rsid w:val="05E8BA36"/>
     <w:rsid w:val="05E8F0C0"/>
     <w:rsid w:val="05FAB992"/>
     <w:rsid w:val="060E923A"/>
     <w:rsid w:val="0630D612"/>
-    <w:rsid w:val="0654224B"/>
-    <w:rsid w:val="06FAED74"/>
     <w:rsid w:val="072265A6"/>
     <w:rsid w:val="07283B93"/>
     <w:rsid w:val="0735A53C"/>
     <w:rsid w:val="07793AC8"/>
     <w:rsid w:val="07D7B18A"/>
     <w:rsid w:val="080C7609"/>
     <w:rsid w:val="08354C98"/>
-    <w:rsid w:val="083DA367"/>
     <w:rsid w:val="084358E7"/>
     <w:rsid w:val="087256FC"/>
     <w:rsid w:val="088FB07C"/>
     <w:rsid w:val="08BF29D0"/>
     <w:rsid w:val="08C2822D"/>
-    <w:rsid w:val="0919D969"/>
     <w:rsid w:val="0922E86D"/>
     <w:rsid w:val="093BE041"/>
     <w:rsid w:val="09429C8F"/>
     <w:rsid w:val="0978C834"/>
     <w:rsid w:val="098390B6"/>
     <w:rsid w:val="0986648E"/>
     <w:rsid w:val="09D0EA28"/>
     <w:rsid w:val="09E02CC1"/>
     <w:rsid w:val="09E182AF"/>
     <w:rsid w:val="09FFE0E3"/>
-    <w:rsid w:val="0A151FBA"/>
     <w:rsid w:val="0A1D20F5"/>
     <w:rsid w:val="0A2007DE"/>
     <w:rsid w:val="0A2523B0"/>
     <w:rsid w:val="0A34668B"/>
     <w:rsid w:val="0A6F33AC"/>
     <w:rsid w:val="0B982800"/>
+    <w:rsid w:val="0BBC129A"/>
     <w:rsid w:val="0BC4E482"/>
     <w:rsid w:val="0C14FAC8"/>
     <w:rsid w:val="0C1B4AB5"/>
     <w:rsid w:val="0C2B63AC"/>
-    <w:rsid w:val="0C2C3114"/>
     <w:rsid w:val="0C40F6B1"/>
     <w:rsid w:val="0C53341C"/>
-    <w:rsid w:val="0C7D8577"/>
     <w:rsid w:val="0CBC3EE8"/>
     <w:rsid w:val="0D2DC27D"/>
     <w:rsid w:val="0D98086E"/>
     <w:rsid w:val="0DACDA1F"/>
     <w:rsid w:val="0DB5F936"/>
     <w:rsid w:val="0DD483D7"/>
     <w:rsid w:val="0DDAF867"/>
     <w:rsid w:val="0DECF86D"/>
     <w:rsid w:val="0E0497BA"/>
     <w:rsid w:val="0E167EB3"/>
     <w:rsid w:val="0E430B34"/>
     <w:rsid w:val="0E6AF12A"/>
     <w:rsid w:val="0E705254"/>
     <w:rsid w:val="0E9CC22D"/>
     <w:rsid w:val="0EB12F0D"/>
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
     <w:rsid w:val="10780D74"/>
-    <w:rsid w:val="10897F68"/>
     <w:rsid w:val="10DE5451"/>
     <w:rsid w:val="11009829"/>
+    <w:rsid w:val="1108CDF3"/>
     <w:rsid w:val="1125DAF6"/>
     <w:rsid w:val="11734BBA"/>
-    <w:rsid w:val="11BA8395"/>
     <w:rsid w:val="11BDDC7D"/>
-    <w:rsid w:val="11C7D05A"/>
     <w:rsid w:val="11D3DCB1"/>
     <w:rsid w:val="124F884E"/>
     <w:rsid w:val="12554736"/>
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
     <w:rsid w:val="12B90B73"/>
+    <w:rsid w:val="1337E5B8"/>
     <w:rsid w:val="1348B440"/>
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="1410D02D"/>
-    <w:rsid w:val="146D43E4"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
     <w:rsid w:val="155E11F6"/>
     <w:rsid w:val="15A2868D"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1625F519"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
     <w:rsid w:val="1687783F"/>
     <w:rsid w:val="16C9A620"/>
     <w:rsid w:val="171A9755"/>
     <w:rsid w:val="172E3553"/>
     <w:rsid w:val="17483900"/>
     <w:rsid w:val="1754D194"/>
     <w:rsid w:val="176EAABD"/>
-    <w:rsid w:val="179DF358"/>
-    <w:rsid w:val="17F61AB5"/>
     <w:rsid w:val="17F820F2"/>
     <w:rsid w:val="180EFAEE"/>
     <w:rsid w:val="182AC021"/>
     <w:rsid w:val="1837AB78"/>
     <w:rsid w:val="184287B8"/>
     <w:rsid w:val="18740256"/>
     <w:rsid w:val="18C5BA0E"/>
-    <w:rsid w:val="18DE905F"/>
     <w:rsid w:val="190A69E6"/>
     <w:rsid w:val="192413C7"/>
-    <w:rsid w:val="19445ECD"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
     <w:rsid w:val="19BF1679"/>
     <w:rsid w:val="19FD3A98"/>
     <w:rsid w:val="1A29A12B"/>
     <w:rsid w:val="1A523DAC"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B1647B2"/>
     <w:rsid w:val="1B5633DC"/>
     <w:rsid w:val="1B7D1B2B"/>
-    <w:rsid w:val="1BF9E4A5"/>
-    <w:rsid w:val="1C5A7AB3"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1CA00FF3"/>
     <w:rsid w:val="1CBA437C"/>
     <w:rsid w:val="1CD29583"/>
     <w:rsid w:val="1CF2043D"/>
     <w:rsid w:val="1CF90740"/>
     <w:rsid w:val="1D7154A5"/>
-    <w:rsid w:val="1D74FE16"/>
     <w:rsid w:val="1D79AA11"/>
     <w:rsid w:val="1D7F3A9D"/>
     <w:rsid w:val="1D9D0D76"/>
     <w:rsid w:val="1D9F913C"/>
-    <w:rsid w:val="1DE33824"/>
     <w:rsid w:val="1E0F1A65"/>
     <w:rsid w:val="1E7487D1"/>
     <w:rsid w:val="1E7D7E4D"/>
     <w:rsid w:val="1EBD46A0"/>
     <w:rsid w:val="1EBFDFF3"/>
-    <w:rsid w:val="1F030B78"/>
     <w:rsid w:val="1F07638A"/>
     <w:rsid w:val="1F87C401"/>
     <w:rsid w:val="1F9F6511"/>
     <w:rsid w:val="1FE9EAAB"/>
     <w:rsid w:val="200E46FB"/>
     <w:rsid w:val="202DB2AA"/>
     <w:rsid w:val="20BC35D1"/>
     <w:rsid w:val="20D783EB"/>
     <w:rsid w:val="2112F683"/>
-    <w:rsid w:val="211E9105"/>
+    <w:rsid w:val="214A3B58"/>
     <w:rsid w:val="21515754"/>
+    <w:rsid w:val="219542DE"/>
     <w:rsid w:val="21A0DDEF"/>
     <w:rsid w:val="2234BE7E"/>
     <w:rsid w:val="224C807D"/>
     <w:rsid w:val="227BBBB6"/>
     <w:rsid w:val="22A3AEB6"/>
-    <w:rsid w:val="23020DB6"/>
     <w:rsid w:val="23030736"/>
     <w:rsid w:val="2333F259"/>
     <w:rsid w:val="23580E33"/>
     <w:rsid w:val="2374ACFC"/>
     <w:rsid w:val="2383E6B6"/>
     <w:rsid w:val="2387758C"/>
     <w:rsid w:val="23A047FE"/>
     <w:rsid w:val="23D34CC9"/>
     <w:rsid w:val="245FF0B1"/>
-    <w:rsid w:val="24643662"/>
     <w:rsid w:val="24720BEB"/>
     <w:rsid w:val="247F2683"/>
     <w:rsid w:val="24BFE0AC"/>
     <w:rsid w:val="24EB8840"/>
     <w:rsid w:val="252F4D00"/>
     <w:rsid w:val="253B868C"/>
     <w:rsid w:val="2574472E"/>
     <w:rsid w:val="259C49FA"/>
     <w:rsid w:val="25A8CC94"/>
-    <w:rsid w:val="25B70EC6"/>
     <w:rsid w:val="25C46649"/>
     <w:rsid w:val="25EDC383"/>
     <w:rsid w:val="261AF6E4"/>
+    <w:rsid w:val="262E2718"/>
     <w:rsid w:val="26910FCD"/>
     <w:rsid w:val="2732E4FC"/>
     <w:rsid w:val="274E1E12"/>
     <w:rsid w:val="27641E46"/>
     <w:rsid w:val="279AF85A"/>
-    <w:rsid w:val="27E1EEB0"/>
     <w:rsid w:val="27ECDD34"/>
-    <w:rsid w:val="281267C9"/>
     <w:rsid w:val="28252FE1"/>
     <w:rsid w:val="2875353E"/>
     <w:rsid w:val="28860DAB"/>
     <w:rsid w:val="288612F8"/>
     <w:rsid w:val="28CA6EA3"/>
-    <w:rsid w:val="28D524FB"/>
     <w:rsid w:val="28F99510"/>
-    <w:rsid w:val="291DBED8"/>
     <w:rsid w:val="2941983B"/>
     <w:rsid w:val="294C3354"/>
     <w:rsid w:val="29B3DD5A"/>
     <w:rsid w:val="29C51831"/>
     <w:rsid w:val="29C7E308"/>
     <w:rsid w:val="2A9DFB87"/>
     <w:rsid w:val="2B13021B"/>
-    <w:rsid w:val="2B7A5027"/>
     <w:rsid w:val="2B7AA836"/>
     <w:rsid w:val="2BC74BD6"/>
     <w:rsid w:val="2C4FBBA7"/>
     <w:rsid w:val="2C52BA9C"/>
     <w:rsid w:val="2C99CD68"/>
     <w:rsid w:val="2CBFDF69"/>
     <w:rsid w:val="2CDD74EB"/>
     <w:rsid w:val="2CE7BD2E"/>
     <w:rsid w:val="2D104CAB"/>
     <w:rsid w:val="2D3371B8"/>
     <w:rsid w:val="2DAC9EDA"/>
     <w:rsid w:val="2DD5AA23"/>
-    <w:rsid w:val="2DE2C73C"/>
     <w:rsid w:val="2E019586"/>
-    <w:rsid w:val="2E202969"/>
     <w:rsid w:val="2E7D72C9"/>
     <w:rsid w:val="2EC77A40"/>
+    <w:rsid w:val="2EF680BF"/>
     <w:rsid w:val="2F06E676"/>
     <w:rsid w:val="2F0D489C"/>
     <w:rsid w:val="2F51109B"/>
     <w:rsid w:val="2F5712F9"/>
+    <w:rsid w:val="2F7A1AB6"/>
     <w:rsid w:val="2F90511E"/>
     <w:rsid w:val="2F9EFF61"/>
     <w:rsid w:val="2FC1D92A"/>
     <w:rsid w:val="2FCA8CF0"/>
     <w:rsid w:val="2FD9CF89"/>
     <w:rsid w:val="2FE08D24"/>
     <w:rsid w:val="304C9F00"/>
     <w:rsid w:val="30609947"/>
     <w:rsid w:val="30694C12"/>
     <w:rsid w:val="3090ABC5"/>
     <w:rsid w:val="3095A8F0"/>
     <w:rsid w:val="30B59C1D"/>
     <w:rsid w:val="30F5F9EF"/>
     <w:rsid w:val="31330843"/>
     <w:rsid w:val="313ACFC2"/>
     <w:rsid w:val="313F7739"/>
     <w:rsid w:val="31639ACA"/>
     <w:rsid w:val="31734FE5"/>
     <w:rsid w:val="31A04249"/>
     <w:rsid w:val="31A5C6E2"/>
     <w:rsid w:val="31A88051"/>
     <w:rsid w:val="31C050FB"/>
     <w:rsid w:val="323E8738"/>
     <w:rsid w:val="3266662A"/>
     <w:rsid w:val="32729D97"/>
     <w:rsid w:val="32975C7E"/>
     <w:rsid w:val="329C8ABB"/>
+    <w:rsid w:val="33434B0B"/>
     <w:rsid w:val="33D3E160"/>
     <w:rsid w:val="33F4604C"/>
-    <w:rsid w:val="3409BFD8"/>
     <w:rsid w:val="34306A58"/>
-    <w:rsid w:val="34E6306A"/>
-    <w:rsid w:val="34EB2191"/>
     <w:rsid w:val="34F69001"/>
     <w:rsid w:val="350BD94F"/>
     <w:rsid w:val="3518BC00"/>
     <w:rsid w:val="351A4F97"/>
     <w:rsid w:val="3536F6F2"/>
     <w:rsid w:val="357A450E"/>
     <w:rsid w:val="35E15470"/>
     <w:rsid w:val="3624EB92"/>
     <w:rsid w:val="364F382B"/>
     <w:rsid w:val="3667C851"/>
     <w:rsid w:val="3689DBEB"/>
     <w:rsid w:val="36F3DE35"/>
     <w:rsid w:val="37013A7F"/>
     <w:rsid w:val="37133A1A"/>
     <w:rsid w:val="37227CB3"/>
     <w:rsid w:val="372A5847"/>
-    <w:rsid w:val="3775CFF1"/>
     <w:rsid w:val="37773387"/>
     <w:rsid w:val="37DD6CCD"/>
-    <w:rsid w:val="37E1B66B"/>
-    <w:rsid w:val="37F2F3F3"/>
     <w:rsid w:val="37F87390"/>
-    <w:rsid w:val="380429FF"/>
     <w:rsid w:val="386A0B3C"/>
     <w:rsid w:val="387B8134"/>
     <w:rsid w:val="389FCA9F"/>
-    <w:rsid w:val="38AEA3D2"/>
-    <w:rsid w:val="38D8428C"/>
     <w:rsid w:val="38E4C18E"/>
     <w:rsid w:val="38F559C7"/>
     <w:rsid w:val="39029EB4"/>
+    <w:rsid w:val="391EF452"/>
     <w:rsid w:val="3940ABB4"/>
     <w:rsid w:val="39649590"/>
-    <w:rsid w:val="39896E47"/>
     <w:rsid w:val="399854E2"/>
     <w:rsid w:val="39E6FE1D"/>
+    <w:rsid w:val="3AC5C53E"/>
     <w:rsid w:val="3ACC9FAB"/>
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
     <w:rsid w:val="3B2AFCE2"/>
     <w:rsid w:val="3B390E29"/>
     <w:rsid w:val="3BA607E4"/>
     <w:rsid w:val="3BF84EC4"/>
-    <w:rsid w:val="3CB25224"/>
     <w:rsid w:val="3D57DBFC"/>
     <w:rsid w:val="3D72A804"/>
     <w:rsid w:val="3DCB0FC0"/>
     <w:rsid w:val="3DDDBE1C"/>
-    <w:rsid w:val="3EDA510A"/>
     <w:rsid w:val="3F63F482"/>
-    <w:rsid w:val="3F9F6972"/>
-    <w:rsid w:val="3FA2216C"/>
     <w:rsid w:val="406C28A1"/>
+    <w:rsid w:val="40C75325"/>
     <w:rsid w:val="41483BF0"/>
     <w:rsid w:val="4153D076"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
     <w:rsid w:val="430AFEEA"/>
-    <w:rsid w:val="432423BC"/>
     <w:rsid w:val="434B434B"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
-    <w:rsid w:val="43DE3A7D"/>
     <w:rsid w:val="44110C9D"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
     <w:rsid w:val="44E45125"/>
     <w:rsid w:val="451672B3"/>
     <w:rsid w:val="45666097"/>
     <w:rsid w:val="456B9632"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457C40BA"/>
-    <w:rsid w:val="45CA4255"/>
     <w:rsid w:val="46212E51"/>
     <w:rsid w:val="4696C879"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
+    <w:rsid w:val="46D91C11"/>
     <w:rsid w:val="46DDA200"/>
     <w:rsid w:val="4736637C"/>
-    <w:rsid w:val="4769FE3D"/>
     <w:rsid w:val="476D58B4"/>
-    <w:rsid w:val="4784CAAE"/>
     <w:rsid w:val="47AE21BE"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48FAE29B"/>
     <w:rsid w:val="48FAEE1D"/>
-    <w:rsid w:val="49146D45"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49BC5CA9"/>
+    <w:rsid w:val="4A781597"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4A9EDF36"/>
     <w:rsid w:val="4AA03419"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B65CD40"/>
-    <w:rsid w:val="4B9BF6CA"/>
-    <w:rsid w:val="4BB096EA"/>
     <w:rsid w:val="4C1F6CAE"/>
+    <w:rsid w:val="4C560C12"/>
     <w:rsid w:val="4C917A98"/>
     <w:rsid w:val="4CF2BD09"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D4372CC"/>
     <w:rsid w:val="4D8AB640"/>
     <w:rsid w:val="4D8E5E08"/>
     <w:rsid w:val="4DDE1EAA"/>
     <w:rsid w:val="4E174AC5"/>
     <w:rsid w:val="4E549800"/>
     <w:rsid w:val="4E8AE2C3"/>
     <w:rsid w:val="4E8F3A5D"/>
     <w:rsid w:val="4F460BBD"/>
     <w:rsid w:val="4F86AEFA"/>
     <w:rsid w:val="4FA1D1AE"/>
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
     <w:rsid w:val="5035997D"/>
     <w:rsid w:val="504090D0"/>
-    <w:rsid w:val="5048432E"/>
     <w:rsid w:val="509C23A4"/>
     <w:rsid w:val="50A92EA5"/>
     <w:rsid w:val="50B68071"/>
     <w:rsid w:val="50D89257"/>
     <w:rsid w:val="511DD0D9"/>
     <w:rsid w:val="512A0108"/>
     <w:rsid w:val="51483182"/>
-    <w:rsid w:val="51AC9A9E"/>
     <w:rsid w:val="51B2B654"/>
     <w:rsid w:val="51CD49AB"/>
     <w:rsid w:val="521E6C66"/>
     <w:rsid w:val="5228B13C"/>
     <w:rsid w:val="522AFE37"/>
     <w:rsid w:val="52699011"/>
     <w:rsid w:val="52B855B4"/>
     <w:rsid w:val="52C5D169"/>
     <w:rsid w:val="52D2A902"/>
     <w:rsid w:val="53116A33"/>
     <w:rsid w:val="5344A5C3"/>
     <w:rsid w:val="53998BF3"/>
     <w:rsid w:val="53A086CA"/>
     <w:rsid w:val="5411E2D7"/>
     <w:rsid w:val="5448796D"/>
     <w:rsid w:val="545CE13A"/>
     <w:rsid w:val="54829941"/>
     <w:rsid w:val="54906E04"/>
     <w:rsid w:val="54F48B3F"/>
     <w:rsid w:val="5560E21E"/>
     <w:rsid w:val="5578257A"/>
-    <w:rsid w:val="55CE9F1F"/>
     <w:rsid w:val="55E3834E"/>
     <w:rsid w:val="55E449CE"/>
     <w:rsid w:val="560981EC"/>
     <w:rsid w:val="560DCD89"/>
     <w:rsid w:val="560EB9FF"/>
     <w:rsid w:val="5639EC88"/>
     <w:rsid w:val="56924DD0"/>
     <w:rsid w:val="569C48A1"/>
     <w:rsid w:val="56B11CEF"/>
     <w:rsid w:val="5710F095"/>
     <w:rsid w:val="571F7E46"/>
     <w:rsid w:val="5742764E"/>
     <w:rsid w:val="5782805F"/>
     <w:rsid w:val="579CDAEA"/>
-    <w:rsid w:val="579D3F74"/>
-    <w:rsid w:val="57A25A67"/>
     <w:rsid w:val="57E788BD"/>
+    <w:rsid w:val="57FA5836"/>
     <w:rsid w:val="58388542"/>
-    <w:rsid w:val="5887A520"/>
     <w:rsid w:val="5897F2C0"/>
     <w:rsid w:val="590A0108"/>
     <w:rsid w:val="59207BCF"/>
-    <w:rsid w:val="5A24791F"/>
+    <w:rsid w:val="5987ADC6"/>
     <w:rsid w:val="5A2CAA7C"/>
     <w:rsid w:val="5A4C8226"/>
     <w:rsid w:val="5A508616"/>
     <w:rsid w:val="5A9F6413"/>
     <w:rsid w:val="5AA86DD9"/>
     <w:rsid w:val="5ACAC49C"/>
     <w:rsid w:val="5AD0E34E"/>
     <w:rsid w:val="5B060122"/>
     <w:rsid w:val="5B1F9580"/>
     <w:rsid w:val="5B27B870"/>
     <w:rsid w:val="5B2F8BAC"/>
     <w:rsid w:val="5B4E3AF0"/>
     <w:rsid w:val="5BCDA79E"/>
     <w:rsid w:val="5C060B90"/>
     <w:rsid w:val="5C11FA4A"/>
     <w:rsid w:val="5C36D795"/>
     <w:rsid w:val="5C6CB3AF"/>
     <w:rsid w:val="5C7ADB01"/>
     <w:rsid w:val="5CB21B9E"/>
     <w:rsid w:val="5D301E97"/>
     <w:rsid w:val="5D95BC30"/>
-    <w:rsid w:val="5DB38548"/>
     <w:rsid w:val="5DD33B71"/>
     <w:rsid w:val="5E7B843C"/>
     <w:rsid w:val="5EF7D9C5"/>
     <w:rsid w:val="5F61552B"/>
-    <w:rsid w:val="5FBD09F6"/>
     <w:rsid w:val="600ADC11"/>
     <w:rsid w:val="60213315"/>
     <w:rsid w:val="607DF245"/>
     <w:rsid w:val="608CC738"/>
-    <w:rsid w:val="60AC32C9"/>
-    <w:rsid w:val="60BD4037"/>
     <w:rsid w:val="60C5F0A6"/>
     <w:rsid w:val="60DBDF63"/>
     <w:rsid w:val="60F35725"/>
     <w:rsid w:val="612EE9FB"/>
     <w:rsid w:val="6151A4DE"/>
     <w:rsid w:val="616CDB9F"/>
     <w:rsid w:val="61AA9255"/>
     <w:rsid w:val="61D1D8F3"/>
     <w:rsid w:val="61EC40A3"/>
     <w:rsid w:val="6242FFDD"/>
     <w:rsid w:val="62944EE3"/>
     <w:rsid w:val="629A5761"/>
     <w:rsid w:val="62A8A38A"/>
-    <w:rsid w:val="62AAB448"/>
     <w:rsid w:val="62B8AF5A"/>
     <w:rsid w:val="630CC208"/>
     <w:rsid w:val="631A21CE"/>
-    <w:rsid w:val="6337A470"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
     <w:rsid w:val="63A75A4C"/>
-    <w:rsid w:val="63CBE94D"/>
     <w:rsid w:val="643BD63C"/>
+    <w:rsid w:val="645F6E9D"/>
     <w:rsid w:val="64668ABD"/>
-    <w:rsid w:val="6481F7BB"/>
     <w:rsid w:val="64889CBA"/>
     <w:rsid w:val="649C0E1B"/>
-    <w:rsid w:val="64B4EA2B"/>
     <w:rsid w:val="64BFC757"/>
-    <w:rsid w:val="64C3F312"/>
     <w:rsid w:val="65D0D265"/>
     <w:rsid w:val="660C80C7"/>
     <w:rsid w:val="6643911F"/>
     <w:rsid w:val="668E16B9"/>
     <w:rsid w:val="6699B04E"/>
-    <w:rsid w:val="66D4D830"/>
     <w:rsid w:val="66E12564"/>
     <w:rsid w:val="67016591"/>
     <w:rsid w:val="67038AF6"/>
     <w:rsid w:val="671808D0"/>
     <w:rsid w:val="67AF2A4B"/>
     <w:rsid w:val="67ECE0BF"/>
     <w:rsid w:val="6825FEAE"/>
     <w:rsid w:val="6854B9C4"/>
     <w:rsid w:val="6863CC12"/>
-    <w:rsid w:val="68A070D5"/>
     <w:rsid w:val="68C2E4C0"/>
     <w:rsid w:val="68E298E2"/>
     <w:rsid w:val="6935A6B8"/>
     <w:rsid w:val="696A28E0"/>
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
     <w:rsid w:val="698C21B3"/>
     <w:rsid w:val="699FDD36"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A669F24"/>
     <w:rsid w:val="6A81DC44"/>
-    <w:rsid w:val="6A8F5BB0"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B2C6F07"/>
     <w:rsid w:val="6BB67C26"/>
-    <w:rsid w:val="6BD9EA3D"/>
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
-    <w:rsid w:val="6BFEA860"/>
     <w:rsid w:val="6C4CF8A2"/>
-    <w:rsid w:val="6C9945C2"/>
     <w:rsid w:val="6CC06FD2"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
+    <w:rsid w:val="6D5DBC10"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DA2B9C1"/>
     <w:rsid w:val="6DD3C4EE"/>
     <w:rsid w:val="6E6BC675"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70CE5C47"/>
     <w:rsid w:val="70DAF1FB"/>
     <w:rsid w:val="70FB6F6B"/>
     <w:rsid w:val="71DE9613"/>
     <w:rsid w:val="72077BDB"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
+    <w:rsid w:val="72B68D64"/>
+    <w:rsid w:val="72F66F03"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
     <w:rsid w:val="73C31A4E"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
-    <w:rsid w:val="744BF520"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
     <w:rsid w:val="75118A2C"/>
     <w:rsid w:val="75AD596D"/>
-    <w:rsid w:val="75C33AC0"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75FC03FC"/>
+    <w:rsid w:val="760D5653"/>
     <w:rsid w:val="764518B9"/>
     <w:rsid w:val="767943E0"/>
     <w:rsid w:val="76B96562"/>
-    <w:rsid w:val="76DF430E"/>
     <w:rsid w:val="770D7820"/>
     <w:rsid w:val="7796370E"/>
     <w:rsid w:val="77E0E91A"/>
     <w:rsid w:val="7825C4B3"/>
-    <w:rsid w:val="785DE83D"/>
     <w:rsid w:val="7860DD61"/>
     <w:rsid w:val="789560C5"/>
     <w:rsid w:val="78CFADFF"/>
     <w:rsid w:val="7932977F"/>
     <w:rsid w:val="79424627"/>
     <w:rsid w:val="7943D736"/>
     <w:rsid w:val="79713CE2"/>
+    <w:rsid w:val="7993A708"/>
     <w:rsid w:val="79A24C15"/>
     <w:rsid w:val="79EA8A6F"/>
     <w:rsid w:val="79EF6260"/>
     <w:rsid w:val="7A10917D"/>
-    <w:rsid w:val="7A10ED33"/>
     <w:rsid w:val="7A3BF517"/>
-    <w:rsid w:val="7A44B08B"/>
     <w:rsid w:val="7A53C403"/>
     <w:rsid w:val="7AC553CD"/>
     <w:rsid w:val="7ACAF297"/>
     <w:rsid w:val="7B163B1B"/>
     <w:rsid w:val="7BB7B5CB"/>
-    <w:rsid w:val="7BBEC017"/>
-    <w:rsid w:val="7BC3F876"/>
     <w:rsid w:val="7BF91581"/>
     <w:rsid w:val="7C0CB614"/>
-    <w:rsid w:val="7C9351F6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="7CCD42C4"/>
     <w:rsid w:val="7CE1FE05"/>
     <w:rsid w:val="7D3209DD"/>
     <w:rsid w:val="7D5E4B09"/>
     <w:rsid w:val="7D9F42F5"/>
     <w:rsid w:val="7DBAA8A8"/>
     <w:rsid w:val="7DE68669"/>
+    <w:rsid w:val="7E0166FB"/>
+    <w:rsid w:val="7E77FE8D"/>
     <w:rsid w:val="7EFE2B63"/>
     <w:rsid w:val="7F38E4B9"/>
     <w:rsid w:val="7F3C1D07"/>
     <w:rsid w:val="7F6599F1"/>
-    <w:rsid w:val="7F930968"/>
     <w:rsid w:val="7F97FEE0"/>
-    <w:rsid w:val="7FC34DA9"/>
     <w:rsid w:val="7FDE2086"/>
     <w:rsid w:val="7FFCDB97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{9D71DEFB-2AF1-4ABB-B7D0-801FAE7A1C76}"/>
+  <w15:docId w15:val="{E361E225-8D6F-4B8B-B629-F4736240C2F1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15390,51 +18074,51 @@
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F91C00"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="216"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:smallCaps/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FD2916"/>
+    <w:rsid w:val="00125C85"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0"/>
       <w:ind w:left="216"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B848B6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
@@ -16211,116 +18895,77 @@
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F3F2F1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsolistparagraph">
     <w:name w:val="x_msolistparagraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00B85647"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="198007729">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="318926577">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="455678333">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="836773189">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="1150563841">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="1168977724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2012441636">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -16375,51 +19020,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine-lwwhealthlibrary-com.proxy1.cl.msu.edu/book.aspx?bookid=3202" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meded-lwwhealthlibrary-com.proxy1.cl.msu.edu/book.aspx?bookid=1015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacom.org/searches/search-results?keywords=Osteopathic%20Core%20Competencies%20for%20Medical%20Students%20AACOM" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine-lwwhealthlibrary-com.proxy1.cl.msu.edu/book.aspx?bookid=3394" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meded-lwwhealthlibrary-com.proxy1.cl.msu.edu/book.aspx?bookid=2582" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meded-lwwhealthlibrary-com.proxy1.cl.msu.edu/book.aspx?bookid=2969" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.truelearn.net/Account/Login?returnUrl=%2FSelectPortal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine-lwwhealthlibrary-com.proxy1.cl.msu.edu/book.aspx?bookid=3202&amp;sectionid=0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine-lwwhealthlibrary-com.proxy1.cl.msu.edu/book.aspx?bookid=2969&amp;sectionid=0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine-lwwhealthlibrary-com.proxy1.cl.msu.edu/book.aspx?bookid=3394&amp;sectionid=0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine-lwwhealthlibrary-com.proxy1.cl.msu.edu/book.aspx?bookid=3456&amp;sectionid=0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -16690,65 +19335,110 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cc5a5346bf5953f67c68c994b43ac49b" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -16975,181 +19665,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{406DB7BB-0E3D-454D-AF4F-331F8C7A2DC1}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D8FB2D5-6BA0-4DE7-AF09-8191EACB6928}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
     <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>26317</Characters>
+  <Pages>14</Pages>
+  <Words>4337</Words>
+  <Characters>24726</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>219</Lines>
-  <Paragraphs>61</Paragraphs>
+  <Lines>206</Lines>
+  <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30873</CharactersWithSpaces>
+  <CharactersWithSpaces>29005</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>122800</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>