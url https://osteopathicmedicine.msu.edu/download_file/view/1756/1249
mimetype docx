--- v0 (2026-03-12)
+++ v1 (2026-06-24)
@@ -5938,141 +5938,163 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="990600" cy="438150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="79A93536" w14:textId="018F1AD6" w:rsidR="00F87D91" w:rsidRPr="00321FDD" w:rsidRDefault="00F87D91" w:rsidP="00F87D91">
+                          <w:p w14:paraId="79A93536" w14:textId="5DAEC267" w:rsidR="00F87D91" w:rsidRPr="00321FDD" w:rsidRDefault="00F87D91" w:rsidP="00F87D91">
                             <w:pPr>
                               <w:spacing w:line="259" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                 <w:b/>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                 <w:b/>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
-                              <w:t>Britani Javed</w:t>
+                              <w:t xml:space="preserve">Britani </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B70927">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                                <w:b/>
+                                <w:sz w:val="13"/>
+                                <w:szCs w:val="13"/>
+                              </w:rPr>
+                              <w:t>Martinez</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00321FDD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                 <w:b/>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Assistant Dean </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6B6B3F57" w14:textId="77777777" w:rsidR="00F87D91" w:rsidRPr="00321FDD" w:rsidRDefault="00F87D91" w:rsidP="00F87D91">
                             <w:pPr>
                               <w:spacing w:line="259" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00321FDD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                                 <w:b/>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                               <w:t>Clerkship Education</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="56DC90E0" id="Text Box 55" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;margin-left:246.45pt;margin-top:.8pt;width:78pt;height:34.5pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDozpq6FAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJky4x4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lp2nQbS/D9CCQInV0eEgtb/rWsINCr8GWfDzKOVNWQqXtruTfv23e&#10;zDnzQdhKGLCq5Efl+c3q9atl5wo1gQZMpZARiPVF50rehOCKLPOyUa3wI3DKUrAGbEUgF3dZhaIj&#10;9NZkkzy/zjrAyiFI5T2d3g1Bvkr4da1k+FLXXgVmSk7cQtox7du4Z6ulKHYoXKPliYb4Bxat0JYe&#10;PUPdiSDYHvVvUK2WCB7qMJLQZlDXWqpUA1Uzzl9U89AIp1ItJI53Z5n8/4OVnw8P7iuy0L+DnhqY&#10;ivDuHuQPzyysG2F36hYRukaJih4eR8myzvnidDVK7QsfQbbdJ6ioyWIfIAH1NbZRFaqTETo14HgW&#10;XfWBSTpcLPLrnCKSQtOr+XiWmpKJ4umyQx8+KGhZNEqO1NMELg73PkQyonhKiW95MLraaGOSg7vt&#10;2iA7COr/Jq3E/0WasawjJrPJbKj/rxB5Wn+CaHWgQTa6Lfn8nCSKqNp7W6UxC0KbwSbKxp5kjMoN&#10;GoZ+2zNdkcZX8YUo6xaqIwmLMAwufTQyGsBfnHU0tCX3P/cCFWfmo6XmLMbTaZzy5Exnbyfk4GVk&#10;exkRVhJUyQNng7kO6WdE4SzcUhNrnQR+ZnLiTMOYdD99nDjtl37Kev7eq0cAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDygpYI3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHUo&#10;kZuEOBVCAsENCmqvbuwmEfY62G4a/p7lBMfRG82+rdezs2wyIQ4eJdwsMmAGW68H7CR8vD9eF8Bi&#10;UqiV9WgkfJsI6+b8rFaV9id8M9MmdYxGMFZKQp/SWHEe2944FRd+NEjs4INTiWLouA7qROPO8mWW&#10;Ce7UgHShV6N56E37uTk6CUX+PO3iy+3rthUHW6ar1fT0FaS8vJjv74AlM6e/Mvzqkzo05LT3R9SR&#10;WQl5uSypSkAAIy7ygvJewioTwJua/3+g+QEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDo&#10;zpq6FAIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDygpYI3QAAAAgBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+              <v:shapetype w14:anchorId="56DC90E0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 55" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;margin-left:246.45pt;margin-top:.8pt;width:78pt;height:34.5pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAiHcLVFAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkjYx4hRdugwD&#13;&#10;ugvQ7QMUWY6FyaJGKbGzry8lp2nQbS/D9CCQInV0eEgtb/rWsINCr8GWfDzKOVNWQqXtruTfv23e&#13;&#10;zDnzQdhKGLCq5Efl+c3q9atl5wo1gQZMpZARiPVF50rehOCKLPOyUa3wI3DKUrAGbEUgF3dZhaIj&#13;&#10;9NZkkzy/yjrAyiFI5T2d3g1Bvkr4da1k+FLXXgVmSk7cQtox7du4Z6ulKHYoXKPliYb4Bxat0JYe&#13;&#10;PUPdiSDYHvVvUK2WCB7qMJLQZlDXWqpUA1Uzzl9U89AIp1ItJI53Z5n8/4OVnw8P7iuy0L+DnhqY&#13;&#10;ivDuHuQPzyysG2F36hYRukaJih4eR8myzvnidDVK7QsfQbbdJ6ioyWIfIAH1NbZRFaqTETo14HgW&#13;&#10;XfWBSTpcLPKrnCKSQtO38/EsNSUTxdNlhz58UNCyaJQcqacJXBzufYhkRPGUEt/yYHS10cYkB3fb&#13;&#10;tUF2ENT/TVqJ/4s0Y1lHTGaT2VD/XyHytP4E0epAg2x0W/L5OUkUUbX3tkpjFoQ2g02UjT3JGJUb&#13;&#10;NAz9tme6Io2v4wtR1i1URxIWYRhc+mhkNIC/OOtoaEvuf+4FKs7MR0vNWYyn0zjlyZnOrifk4GVk&#13;&#10;exkRVhJUyQNng7kO6WdE4SzcUhNrnQR+ZnLiTMOYdD99nDjtl37Kev7eq0cAAAD//wMAUEsDBBQA&#13;&#10;BgAIAAAAIQBkEpqQ4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHUo&#13;&#10;kZukcSoEAsENCoKrG7tJhL0OtpuGv2c5wWWl0dudnak3s7NsMiEOHiVcLTJgBluvB+wkvL3eXxbA&#13;&#10;YlKolfVoJHybCJvm9KRWlfZHfDHTNnWMTDBWSkKf0lhxHtveOBUXfjRIbO+DU4lk6LgO6kjmzvJl&#13;&#10;lgnu1ID0oVejue1N+7k9OAlF/jh9xKfr5/dW7G2ZLlbTw1eQ8vxsvlvTuFkDS2ZOfxfw24HyQ0PB&#13;&#10;dv6AOjIrIS+XJa0SEMCIi7wgvZOwygTwpub/WzQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#13;&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#13;&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#13;&#10;AAAhACIdwtUUAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#13;&#10;AAgAAAAhAGQSmpDiAAAADQEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#13;&#10;AAAABAAEAPMAAAB9BQAAAAA=&#13;&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="79A93536" w14:textId="018F1AD6" w:rsidR="00F87D91" w:rsidRPr="00321FDD" w:rsidRDefault="00F87D91" w:rsidP="00F87D91">
+                    <w:p w14:paraId="79A93536" w14:textId="5DAEC267" w:rsidR="00F87D91" w:rsidRPr="00321FDD" w:rsidRDefault="00F87D91" w:rsidP="00F87D91">
                       <w:pPr>
                         <w:spacing w:line="259" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:b/>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:b/>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
-                        <w:t>Britani Javed</w:t>
+                        <w:t xml:space="preserve">Britani </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B70927">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                          <w:b/>
+                          <w:sz w:val="13"/>
+                          <w:szCs w:val="13"/>
+                        </w:rPr>
+                        <w:t>Martinez</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00321FDD">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:b/>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Assistant Dean </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6B6B3F57" w14:textId="77777777" w:rsidR="00F87D91" w:rsidRPr="00321FDD" w:rsidRDefault="00F87D91" w:rsidP="00F87D91">
                       <w:pPr>
                         <w:spacing w:line="259" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00321FDD">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:b/>
@@ -9592,51 +9614,51 @@
                               <w:rPr>
                                 <w:sz w:val="15"/>
                                 <w:szCs w:val="15"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6F535931" id="Rectangle 130" o:spid="_x0000_s1046" style="position:absolute;margin-left:-27.8pt;margin-top:9.3pt;width:282.75pt;height:179.5pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhQWgLFAIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lLu61R02nqKEIa&#10;A2nwAxzHSSwcnzm7Tcqv5+x2XQWIB4QfLJ/v/Pm77+5Wt2Nv2F6h12BLPp3knCkroda2LfnXL9s3&#10;N5z5IGwtDFhV8oPy/Hb9+tVqcIWaQQemVsgIxPpicCXvQnBFlnnZqV74CThlydkA9iKQiW1WoxgI&#10;vTfZLM+vsgGwdghSeU+390cnXyf8plEyfGoarwIzJSduIe2Y9iru2XolihaF67Q80RD/wKIX2tKn&#10;Z6h7EQTbof4NqtcSwUMTJhL6DJpGS5VyoGym+S/ZPHXCqZQLiePdWSb//2Dl4/7JfcZI3bsHkN88&#10;s7DphG3VHSIMnRI1fTeNQmWD88X5QTQ8PWXV8BFqKq3YBUgajA32EZCyY2OS+nCWWo2BSbp8u1jm&#10;y9mCM0m+2ex6ebVIxchE8fzcoQ/vFfQsHkqOVMsEL/YPPkQ6ongOSfTB6HqrjUkGttXGINsLqvs2&#10;rZQBZXkZZiwbSr5cEJG/Q+Rp/Qmi14Ea2Oi+5DfnIFFE3d7ZOrVXENocz0TZ2JOQUbvYpr4IYzUy&#10;XZMOSYJ4VUF9IGkRjg1LA0aHDvAHZwM1a8n9951AxZn5YKk8y+l8Hrs7GfPFNQExvPRUlx5hJUGV&#10;PHB2PG7CcSJ2DnXb0U/TJIeFOyppo5PYL6xO/KkhUw1OwxM7/tJOUS8jvv4JAAD//wMAUEsDBBQA&#10;BgAIAAAAIQB80/b64AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky8tbu2&#10;gRZkaYymJh5bevE2wAooO0vYpUWf3vFUT5PJ/+Wfb7LdbHtxNqPvHGl4WCoQhipXd9RoOBX7xRaE&#10;D0g19o6Mhm/jYZff3mSY1u5CB3M+hkZwCfkUNbQhDKmUvmqNRb90gyHOPtxoMfA6NrIe8cLltpcr&#10;pWJpsSO+0OJgnltTfR0nq6HsVif8ORSvyib7dXibi8/p/UXr+7v56RFEMHO4wvCnz+qQs1PpJqq9&#10;6DUsoihmlIMtTwYilSQgSg3rzSYGmWfy/wv5LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAhQWgLFAIAACoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQB80/b64AAAAAoBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
+              <v:rect w14:anchorId="6F535931" id="Rectangle 130" o:spid="_x0000_s1046" style="position:absolute;margin-left:-27.8pt;margin-top:9.3pt;width:282.75pt;height:179.5pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAhQWgLFAIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lLu61R02nqKEIa&#13;&#10;A2nwAxzHSSwcnzm7Tcqv5+x2XQWIB4QfLJ/v/Pm77+5Wt2Nv2F6h12BLPp3knCkroda2LfnXL9s3&#13;&#10;N5z5IGwtDFhV8oPy/Hb9+tVqcIWaQQemVsgIxPpicCXvQnBFlnnZqV74CThlydkA9iKQiW1WoxgI&#13;&#10;vTfZLM+vsgGwdghSeU+390cnXyf8plEyfGoarwIzJSduIe2Y9iru2XolihaF67Q80RD/wKIX2tKn&#13;&#10;Z6h7EQTbof4NqtcSwUMTJhL6DJpGS5VyoGym+S/ZPHXCqZQLiePdWSb//2Dl4/7JfcZI3bsHkN88&#13;&#10;s7DphG3VHSIMnRI1fTeNQmWD88X5QTQ8PWXV8BFqKq3YBUgajA32EZCyY2OS+nCWWo2BSbp8u1jm&#13;&#10;y9mCM0m+2ex6ebVIxchE8fzcoQ/vFfQsHkqOVMsEL/YPPkQ6ongOSfTB6HqrjUkGttXGINsLqvs2&#13;&#10;rZQBZXkZZiwbSr5cEJG/Q+Rp/Qmi14Ea2Oi+5DfnIFFE3d7ZOrVXENocz0TZ2JOQUbvYpr4IYzUy&#13;&#10;XZMOSYJ4VUF9IGkRjg1LA0aHDvAHZwM1a8n9951AxZn5YKk8y+l8Hrs7GfPFNQExvPRUlx5hJUGV&#13;&#10;PHB2PG7CcSJ2DnXb0U/TJIeFOyppo5PYL6xO/KkhUw1OwxM7/tJOUS8jvv4JAAD//wMAUEsDBBQA&#13;&#10;BgAIAAAAIQDeE9qD4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE89b8IwEN0r9T9YV6kb2AUl&#13;&#10;kBAHVUVU6ghh6ebERxIa21HsQNpf3+tElzud3rv3kW0n07ErDr51VsLLXABDWznd2lrCqdjP1sB8&#13;&#10;UFarzlmU8I0etvnjQ6ZS7W72gNdjqBmJWJ8qCU0Ifcq5rxo0ys9dj5awsxuMCnQONdeDupG46fhC&#13;&#10;iJgb1VpyaFSPbw1WX8fRSCjbxUn9HIp3YZL9MnxMxWX83En5/DTtNjReN8ACTuH+AX8dKD/kFKx0&#13;&#10;o9WedRJmURQTlYA1bSJEIkmAlRKWq1UMPM/4/x75LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#13;&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#13;&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#13;&#10;AAAAIQAhQWgLFAIAACoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#13;&#10;BgAIAAAAIQDeE9qD4wAAAA8BAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUG&#13;&#10;AAAAAAQABADzAAAAfgUAAAAA&#13;&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="682BDCEB" w14:textId="77777777" w:rsidR="00447375" w:rsidRDefault="00447375" w:rsidP="00447375">
                       <w:pPr>
                         <w:pStyle w:val="Heading1"/>
                         <w:rPr>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>MSUCOM DEPARTMENTS, INSTITUTES &amp; CENTERS</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="75C7133C" w14:textId="77777777" w:rsidR="00447375" w:rsidRDefault="00447375" w:rsidP="00447375">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="12"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:tbl>
                       <w:tblPr>
@@ -12794,169 +12816,170 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="0DEA0F34" id="Straight Connector 34" o:spid="_x0000_s1026" style="position:absolute;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-63pt,22.5pt" to="-27pt,22.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtgTNCmAEAAIcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5KDviBYziFBcyna&#10;oI8PYKilRZTkEkvWkv++S9qWg7YoiqIXio+Z2Z3d1eZ29k7sgZLF0Mv1qpUCgsbBhl0vv355d/1W&#10;ipRVGJTDAL08QJK326sXmyl2cIMjugFIsEhI3RR7OeYcu6ZJegSv0gojBH40SF5lPtKuGUhNrO5d&#10;c9O2r5sJaYiEGlLi2/vjo9xWfWNA54/GJMjC9ZJzy3Wluj6VtdluVLcjFUerT2mof8jCKxs46CJ1&#10;r7IS38n+IuWtJkxo8kqjb9AYq6F6YDfr9ic3n0cVoXrh4qS4lCn9P1n9YX8XHonLMMXUpfhIxcVs&#10;yJcv5yfmWqzDUiyYs9B8+fLVG26AFPr81Fx4kVJ+APSibHrpbCg2VKf271PmWAw9Q/hwiVx3+eCg&#10;gF34BEbYgWOtK7sOBdw5EnvF7Ry+rUv7WKsiC8VY5xZS+2fSCVtoUAflb4kLukbEkBeitwHpd1Hz&#10;fE7VHPFn10evxfYTDofah1oO7nZ1dprMMk7Pz5V++X+2PwAAAP//AwBQSwMEFAAGAAgAAAAhAKwD&#10;ldreAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvoPYQm+OHJOY4loOIVBKL6Vx&#10;2rtiKbYTaWUk2XHfvlt6aE77N8x+U25ma9ikfegdClguUmAaG6d6bAV8Hl6SJ2AhSlTSONQCvnWA&#10;TXV/V8pCuSvu9VTHlpEJhkIK6GIcCs5D02krw8INGul2ct7KSKNvufLySubW8CxNc25lj/Shk4Pe&#10;dbq51KMVYN789NXu2m0YX/d5ff44Ze+HSYjHh3n7DCzqOf6L4Ref0KEipqMbUQVmBCTLLKcwUcBq&#10;TZUUyXpFzfFvwauS30aofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCtgTNCmAEAAIcD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCsA5Xa3gAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0067780C" w:rsidRPr="0067780C" w:rsidSect="00EE1189">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="630" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="359C5E5A" w14:textId="77777777" w:rsidR="009C6373" w:rsidRDefault="009C6373" w:rsidP="0067780C">
+    <w:p w14:paraId="01E5FF59" w14:textId="77777777" w:rsidR="00892E5B" w:rsidRDefault="00892E5B" w:rsidP="0067780C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07016CB0" w14:textId="77777777" w:rsidR="009C6373" w:rsidRDefault="009C6373" w:rsidP="0067780C">
+    <w:p w14:paraId="5A0952D1" w14:textId="77777777" w:rsidR="00892E5B" w:rsidRDefault="00892E5B" w:rsidP="0067780C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="660026EB" w14:textId="77777777" w:rsidR="009C6373" w:rsidRDefault="009C6373"/>
+    <w:p w14:paraId="4A2569DB" w14:textId="77777777" w:rsidR="00892E5B" w:rsidRDefault="00892E5B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PS"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers">
+    <w:panose1 w:val="020B0503020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60ED006E" w14:textId="77777777" w:rsidR="009C6373" w:rsidRDefault="009C6373" w:rsidP="0067780C">
+    <w:p w14:paraId="079A8453" w14:textId="77777777" w:rsidR="00892E5B" w:rsidRDefault="00892E5B" w:rsidP="0067780C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62752BEB" w14:textId="77777777" w:rsidR="009C6373" w:rsidRDefault="009C6373" w:rsidP="0067780C">
+    <w:p w14:paraId="37A87CDE" w14:textId="77777777" w:rsidR="00892E5B" w:rsidRDefault="00892E5B" w:rsidP="0067780C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="05722F64" w14:textId="77777777" w:rsidR="009C6373" w:rsidRDefault="009C6373"/>
+    <w:p w14:paraId="6B04F34A" w14:textId="77777777" w:rsidR="00892E5B" w:rsidRDefault="00892E5B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="146"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002108C0"/>
     <w:rsid w:val="00014911"/>
     <w:rsid w:val="000463C5"/>
     <w:rsid w:val="000664E8"/>
     <w:rsid w:val="000767A9"/>
     <w:rsid w:val="00085BE2"/>
     <w:rsid w:val="000D0EC1"/>
     <w:rsid w:val="000D4AC7"/>
     <w:rsid w:val="000E2373"/>
     <w:rsid w:val="000F698D"/>
     <w:rsid w:val="001120EE"/>
     <w:rsid w:val="001126EA"/>
     <w:rsid w:val="00166F3E"/>
+    <w:rsid w:val="0018012A"/>
     <w:rsid w:val="001857FE"/>
     <w:rsid w:val="001A37A4"/>
     <w:rsid w:val="001A4F3C"/>
     <w:rsid w:val="001B17A4"/>
     <w:rsid w:val="001B5378"/>
     <w:rsid w:val="001C44BC"/>
     <w:rsid w:val="002108C0"/>
     <w:rsid w:val="002128CE"/>
     <w:rsid w:val="0024569D"/>
     <w:rsid w:val="00257D17"/>
     <w:rsid w:val="0028202C"/>
     <w:rsid w:val="002A05A2"/>
     <w:rsid w:val="002A3BC4"/>
     <w:rsid w:val="002B2DEC"/>
     <w:rsid w:val="002E7016"/>
     <w:rsid w:val="002F1E3F"/>
     <w:rsid w:val="00310206"/>
     <w:rsid w:val="00321FDD"/>
     <w:rsid w:val="003277A7"/>
     <w:rsid w:val="00366C78"/>
     <w:rsid w:val="003B6597"/>
     <w:rsid w:val="003C1931"/>
     <w:rsid w:val="003C4D5C"/>
     <w:rsid w:val="003F15EE"/>
     <w:rsid w:val="0040712C"/>
@@ -12988,85 +13011,87 @@
     <w:rsid w:val="006227EF"/>
     <w:rsid w:val="006242AE"/>
     <w:rsid w:val="006263EB"/>
     <w:rsid w:val="0067780C"/>
     <w:rsid w:val="006841FA"/>
     <w:rsid w:val="006950C4"/>
     <w:rsid w:val="006B44B0"/>
     <w:rsid w:val="006C1E25"/>
     <w:rsid w:val="006C225A"/>
     <w:rsid w:val="006D62E3"/>
     <w:rsid w:val="00714497"/>
     <w:rsid w:val="0072666B"/>
     <w:rsid w:val="0076366D"/>
     <w:rsid w:val="007862E8"/>
     <w:rsid w:val="007A447A"/>
     <w:rsid w:val="007C51BB"/>
     <w:rsid w:val="007F1BC5"/>
     <w:rsid w:val="00834B18"/>
     <w:rsid w:val="00840779"/>
     <w:rsid w:val="00841364"/>
     <w:rsid w:val="00842F19"/>
     <w:rsid w:val="00844885"/>
     <w:rsid w:val="00865055"/>
     <w:rsid w:val="00871829"/>
     <w:rsid w:val="0087545E"/>
+    <w:rsid w:val="00892E5B"/>
     <w:rsid w:val="008D27DF"/>
     <w:rsid w:val="008D304F"/>
     <w:rsid w:val="008D3E63"/>
     <w:rsid w:val="008E47D4"/>
     <w:rsid w:val="008F1650"/>
     <w:rsid w:val="009172A4"/>
     <w:rsid w:val="0092187E"/>
     <w:rsid w:val="009272DC"/>
     <w:rsid w:val="0093185D"/>
     <w:rsid w:val="0093717F"/>
     <w:rsid w:val="00952066"/>
     <w:rsid w:val="00961DA1"/>
     <w:rsid w:val="009758C9"/>
     <w:rsid w:val="00984A46"/>
     <w:rsid w:val="00991769"/>
     <w:rsid w:val="009968ED"/>
     <w:rsid w:val="009A223E"/>
     <w:rsid w:val="009C0E23"/>
     <w:rsid w:val="009C6373"/>
     <w:rsid w:val="009D6903"/>
     <w:rsid w:val="009E7923"/>
     <w:rsid w:val="009E7B21"/>
     <w:rsid w:val="009F274B"/>
     <w:rsid w:val="00A01007"/>
     <w:rsid w:val="00A27855"/>
     <w:rsid w:val="00A374CA"/>
     <w:rsid w:val="00A66E79"/>
     <w:rsid w:val="00AC3DC6"/>
     <w:rsid w:val="00B2539B"/>
     <w:rsid w:val="00B30880"/>
     <w:rsid w:val="00B36D1B"/>
     <w:rsid w:val="00B37540"/>
     <w:rsid w:val="00B46B91"/>
     <w:rsid w:val="00B5045E"/>
     <w:rsid w:val="00B66BA6"/>
+    <w:rsid w:val="00B70927"/>
     <w:rsid w:val="00B9431A"/>
     <w:rsid w:val="00BB3E61"/>
     <w:rsid w:val="00BC0D31"/>
     <w:rsid w:val="00BD5BCD"/>
     <w:rsid w:val="00BE0FDB"/>
     <w:rsid w:val="00C2238F"/>
     <w:rsid w:val="00C23376"/>
     <w:rsid w:val="00C2774E"/>
     <w:rsid w:val="00C45701"/>
     <w:rsid w:val="00C46C0C"/>
     <w:rsid w:val="00C50A22"/>
     <w:rsid w:val="00C82388"/>
     <w:rsid w:val="00C95B89"/>
     <w:rsid w:val="00CC41D0"/>
     <w:rsid w:val="00CD1ADD"/>
     <w:rsid w:val="00CE2026"/>
     <w:rsid w:val="00CE3C05"/>
     <w:rsid w:val="00D1225F"/>
     <w:rsid w:val="00D138E5"/>
     <w:rsid w:val="00D161C4"/>
     <w:rsid w:val="00D35C27"/>
     <w:rsid w:val="00D67619"/>
     <w:rsid w:val="00D90A81"/>
     <w:rsid w:val="00DA6ACF"/>
     <w:rsid w:val="00DF1E8B"/>
@@ -13966,50 +13991,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c2001e80-49eb-45ec-9ebc-56630cc1b991" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="046ccccf-ecc0-4af7-a592-84bdbf63879e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100175690741060A9448D4684E51D1003E8" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2893b5f29f6f47f77aae66e464ace224">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="046ccccf-ecc0-4af7-a592-84bdbf63879e" xmlns:ns3="c2001e80-49eb-45ec-9ebc-56630cc1b991" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c77c029cb0e889ae20ae3638c4f224bc" ns2:_="" ns3:_="">
     <xsd:import namespace="046ccccf-ecc0-4af7-a592-84bdbf63879e"/>
     <xsd:import namespace="c2001e80-49eb-45ec-9ebc-56630cc1b991"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
@@ -14200,123 +14245,97 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDF4D567-9D35-451A-8915-90584F4855A8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c2001e80-49eb-45ec-9ebc-56630cc1b991"/>
+    <ds:schemaRef ds:uri="046ccccf-ecc0-4af7-a592-84bdbf63879e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC8C9DD7-827E-43E2-B187-D0F71F5E9A1A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF3AC1BF-D8E5-4C3F-9703-C1F74BC438F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="046ccccf-ecc0-4af7-a592-84bdbf63879e"/>
     <ds:schemaRef ds:uri="c2001e80-49eb-45ec-9ebc-56630cc1b991"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>12</Words>
   <Characters>72</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>