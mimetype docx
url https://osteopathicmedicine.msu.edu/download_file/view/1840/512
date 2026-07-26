--- v0 (2026-04-27)
+++ v1 (2026-07-26)
@@ -1,53 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7C7BADED" w14:textId="77777777" w:rsidR="003636B8" w:rsidRDefault="003636B8" w:rsidP="003636B8">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1573E174" wp14:editId="199CEEB8">
             <wp:extent cx="3657600" cy="630936"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="Spartan helmet logo&#10;College of Osteopathic Medicine&#10;Michigan State University" title="MSUCOM logo">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B52CF75-80C1-4008-8154-0785101BCF38}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
@@ -67,64 +66,64 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="630936"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07709F7F" w14:textId="1390BD17" w:rsidR="00A006B1" w:rsidRPr="003941D2" w:rsidRDefault="003636B8" w:rsidP="003941D2">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="07709F7F" w14:textId="1390BD17" w:rsidR="00A006B1" w:rsidRPr="00290895" w:rsidRDefault="003636B8" w:rsidP="00290895">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00290895">
         <w:t xml:space="preserve">Semester </w:t>
       </w:r>
-      <w:r w:rsidR="00BB7ADF">
+      <w:r w:rsidR="00BB7ADF" w:rsidRPr="00290895">
         <w:t>1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00290895">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D53D1">
+      <w:r w:rsidR="009D53D1" w:rsidRPr="00290895">
         <w:t>Overview</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BC1FE2D" w14:textId="089B457F" w:rsidR="009D53D1" w:rsidRDefault="064F2365" w:rsidP="0090410D">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="08972964">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Class of 20</w:t>
       </w:r>
       <w:r w:rsidR="008B56D2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="08972964">
         <w:rPr>
@@ -159,125 +158,147 @@
       <w:r w:rsidRPr="08972964">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="750944A5" w:rsidRPr="08972964">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>US2</w:t>
       </w:r>
       <w:r w:rsidR="008B56D2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="08972964">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672A6659" w14:textId="3D6BD73E" w:rsidR="00A006B1" w:rsidRDefault="351E9B79" w:rsidP="2AF17FCD">
+    <w:p w14:paraId="555F97D0" w14:textId="6C167576" w:rsidR="00A006B1" w:rsidRDefault="351E9B79" w:rsidP="3B099BCE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2AF17FCD">
+      <w:r w:rsidRPr="3B099BCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">This document serves as a guide for many of the notable events scheduled </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="2AF17FCD">
+      <w:r w:rsidRPr="3B099BCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="2AF17FCD">
+      <w:r w:rsidRPr="3B099BCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Semester </w:t>
       </w:r>
-      <w:r w:rsidR="16192C09" w:rsidRPr="2AF17FCD">
+      <w:r w:rsidR="16192C09" w:rsidRPr="3B099BCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="2AF17FCD">
+      <w:r w:rsidRPr="3B099BCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and may be subject to change. Students are responsible for reviewing the course schedule for the finalized dates, times, and locations of all course events as well as reviewing the schedule/syllabus to understand the course requirements. *While efforts are made, it is not always feasible to avoid all religious observances when developing the schedule; students may request excused absences when an exam conflicts with a religious observance.</w:t>
+        <w:t xml:space="preserve"> and may be subject to change. Students are responsible for reviewing the course schedule for the finalized dates, times, and locations of all course events as well as reviewing the schedule/syllabus to understand the course requirements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672A6659" w14:textId="02AF53B2" w:rsidR="00A006B1" w:rsidRDefault="351E9B79" w:rsidP="3B099BCE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3B099BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>While efforts are made, it is not always feasible to avoid all religious observances when developing the schedule; students may request excused absences when an exam conflicts with a religious observance.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9217" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4290"/>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="3217"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D5FA4" w:rsidRPr="00E92865" w14:paraId="5765D8AC" w14:textId="77777777" w:rsidTr="2AF17FCD">
+      <w:tr w:rsidR="004D5FA4" w:rsidRPr="00E92865" w14:paraId="5765D8AC" w14:textId="77777777" w:rsidTr="3B099BCE">
         <w:trPr>
           <w:trHeight w:val="305"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4290" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="491072FA" w14:textId="77777777" w:rsidR="004D5FA4" w:rsidRPr="00647F50" w:rsidRDefault="004D5FA4" w:rsidP="0080227C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00647F50">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -299,51 +320,51 @@
               <w:t xml:space="preserve">Time </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59AD10AE" w14:textId="293EBD90" w:rsidR="004D5FA4" w:rsidRPr="00647F50" w:rsidRDefault="004D5FA4" w:rsidP="0080227C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00647F50">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="697D3D8C" w14:textId="77777777" w:rsidTr="2AF17FCD">
+      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="697D3D8C" w14:textId="77777777" w:rsidTr="3B099BCE">
         <w:trPr>
           <w:trHeight w:val="314"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49AECA3A" w14:textId="12EE188E" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
             <w:r w:rsidRPr="033477D9">
               <w:t>Monday, Ju</w:t>
             </w:r>
             <w:r w:rsidR="00253971">
               <w:t>ne</w:t>
             </w:r>
             <w:r w:rsidRPr="033477D9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00253971">
               <w:t>22</w:t>
             </w:r>
             <w:r w:rsidRPr="033477D9">
               <w:t>, 202</w:t>
             </w:r>
@@ -353,245 +374,245 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5190EB09" w14:textId="0CD413C3" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F959B8D" w14:textId="3F06DFD4" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
             <w:r>
               <w:t>Semester 1 Begins</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="1371E322" w14:textId="77777777" w:rsidTr="2AF17FCD">
+      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="1371E322" w14:textId="77777777" w:rsidTr="3B099BCE">
         <w:trPr>
           <w:trHeight w:val="350"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16D994F0" w14:textId="50FCAC7F" w:rsidR="000B4704" w:rsidRPr="00443865" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+          <w:p w14:paraId="16D994F0" w14:textId="33258F6B" w:rsidR="000B4704" w:rsidRPr="00443865" w:rsidRDefault="000B4704" w:rsidP="0080227C">
             <w:r>
-              <w:t>Tues</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">day, July </w:t>
+              <w:t xml:space="preserve">Tuesday, July </w:t>
+            </w:r>
+            <w:r w:rsidR="704AB92D">
+              <w:t>7</w:t>
             </w:r>
             <w:r>
-              <w:t>8, 2026</w:t>
+              <w:t>, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3864F0AD" w14:textId="1ABC374D" w:rsidR="000B4704" w:rsidRPr="0080227C" w:rsidRDefault="2940C21C" w:rsidP="0F3FE07C">
             <w:r>
               <w:t>9:30am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36711ECB" w14:textId="5ED30B88" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
             <w:r>
               <w:t>Class of 2030 Orientation</w:t>
             </w:r>
             <w:r w:rsidR="3D76705F">
               <w:t xml:space="preserve"> – Kellogg Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="4721A35A" w14:textId="77777777" w:rsidTr="2AF17FCD">
+      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="4721A35A" w14:textId="77777777" w:rsidTr="3B099BCE">
         <w:trPr>
           <w:trHeight w:val="350"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E15E5B8" w14:textId="618D951B" w:rsidR="000B4704" w:rsidRPr="033477D9" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+          <w:p w14:paraId="0E15E5B8" w14:textId="4F726F13" w:rsidR="000B4704" w:rsidRPr="033477D9" w:rsidRDefault="000B4704" w:rsidP="0080227C">
             <w:r>
-              <w:t>Wednes</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">day, July </w:t>
+              <w:t xml:space="preserve">Wednesday, July </w:t>
+            </w:r>
+            <w:r w:rsidR="28BFC9DE">
+              <w:t>8</w:t>
             </w:r>
             <w:r>
-              <w:t>9</w:t>
-[...5 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="791A7691" w14:textId="08D5085C" w:rsidR="000B4704" w:rsidRPr="0080227C" w:rsidRDefault="717DE076" w:rsidP="0080227C">
             <w:r>
               <w:t>8:00am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="074397C2" w14:textId="553E2515" w:rsidR="000B4704" w:rsidRDefault="618ED161" w:rsidP="0080227C">
             <w:r>
               <w:t>Site Orientation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="332E8188" w14:paraId="5718BE31" w14:textId="77777777" w:rsidTr="2AF17FCD">
+      <w:tr w:rsidR="332E8188" w14:paraId="5718BE31" w14:textId="77777777" w:rsidTr="3B099BCE">
         <w:trPr>
           <w:trHeight w:val="350"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77F5C9E6" w14:textId="463646F7" w:rsidR="4E4B55F4" w:rsidRDefault="4E4B55F4" w:rsidP="332E8188">
+          <w:p w14:paraId="77F5C9E6" w14:textId="061766D5" w:rsidR="4E4B55F4" w:rsidRDefault="4E4B55F4" w:rsidP="332E8188">
             <w:r>
-              <w:t>Thursday, July 10, 2026</w:t>
+              <w:t xml:space="preserve">Thursday, July </w:t>
+            </w:r>
+            <w:r w:rsidR="5357E105">
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E12EEEB" w14:textId="4B9C03B3" w:rsidR="4E4B55F4" w:rsidRDefault="4E4B55F4" w:rsidP="2AF17FCD">
             <w:r>
               <w:t>8:00am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07D81CCD" w14:textId="3E841DE7" w:rsidR="4E4B55F4" w:rsidRDefault="4E4B55F4" w:rsidP="2AF17FCD">
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="58AE2E27">
               <w:t xml:space="preserve">ontinued </w:t>
             </w:r>
             <w:r>
               <w:t>Orientation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="5CA5BECA" w14:textId="77777777" w:rsidTr="2AF17FCD">
+      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="5CA5BECA" w14:textId="77777777" w:rsidTr="3B099BCE">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23AD7090" w14:textId="6BD14B6B" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
             <w:r w:rsidRPr="033477D9">
               <w:t>Monday, July 1</w:t>
             </w:r>
             <w:r w:rsidR="001927BF">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="033477D9">
               <w:t>, 202</w:t>
             </w:r>
             <w:r w:rsidR="001927BF">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FC3FBAF" w14:textId="11CAD0CC" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
             <w:r w:rsidRPr="033477D9">
               <w:t>Various times</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C9B4B55" w14:textId="1C4BCC19" w:rsidR="000B4704" w:rsidRDefault="72C78059" w:rsidP="332E8188">
             <w:r w:rsidRPr="332E8188">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Examplify Orientation and Practice Exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="37D9F3BC" w14:textId="77777777" w:rsidTr="2AF17FCD">
+      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="37D9F3BC" w14:textId="77777777" w:rsidTr="3B099BCE">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68C7BCFE" w14:textId="73750DF3" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
             <w:r w:rsidRPr="033477D9">
               <w:t>Thursday, July 1</w:t>
             </w:r>
             <w:r>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="033477D9">
               <w:t>, 202</w:t>
             </w:r>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -602,585 +623,597 @@
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="033477D9">
               <w:t>:00am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D4C0149" w14:textId="4401C3DD" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="033477D9">
               <w:t>FACts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="033477D9">
               <w:t xml:space="preserve"> Quiz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B4704" w14:paraId="5596FD73" w14:textId="77777777" w:rsidTr="2AF17FCD">
+      <w:tr w:rsidR="4198234C" w14:paraId="287E5394" w14:textId="77777777" w:rsidTr="3B099BCE">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="0C6B28A3" w14:textId="28C058BA" w:rsidR="4198234C" w:rsidRDefault="4198234C">
+            <w:r>
+              <w:t xml:space="preserve">Friday, July </w:t>
+            </w:r>
+            <w:r w:rsidR="4992DE28">
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49FBC520" w14:textId="299708ED" w:rsidR="7FD05ED1" w:rsidRDefault="7FD05ED1">
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="4198234C">
+              <w:t>:00am</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="273DC38A" w14:textId="1AFE5DCE" w:rsidR="4198234C" w:rsidRDefault="4198234C" w:rsidP="4198234C">
+            <w:r>
+              <w:t>RECR hour</w:t>
+            </w:r>
+            <w:r w:rsidR="5D4A4315">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="22991A34">
+              <w:t>1 &amp; 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B4704" w14:paraId="5596FD73" w14:textId="77777777" w:rsidTr="3B099BCE">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p w14:paraId="0861C986" w14:textId="36E299EA" w:rsidR="000B4704" w:rsidRPr="005B26F3" w:rsidRDefault="618ED161" w:rsidP="332E8188">
             <w:r>
               <w:t>Monday, July 2</w:t>
             </w:r>
             <w:r w:rsidR="0A80D875">
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:t>, 202</w:t>
             </w:r>
             <w:r w:rsidR="0A80D875">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="502FFE1D" w14:textId="15F2091A" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
-[...1 lines deleted...]
-              <w:t>8:00am</w:t>
+          <w:p w14:paraId="502FFE1D" w14:textId="20AE9D38" w:rsidR="000B4704" w:rsidRDefault="275CBF67" w:rsidP="0080227C">
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4704">
+              <w:t>:00am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36F403E3" w14:textId="4A99D101" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
-[...1 lines deleted...]
-              <w:t>RECR hours 1 &amp; 2</w:t>
+          <w:p w14:paraId="36F403E3" w14:textId="406074A5" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+            <w:r>
+              <w:t>RECR hour</w:t>
+            </w:r>
+            <w:r w:rsidR="1A678878">
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B4704" w14:paraId="28518A90" w14:textId="77777777" w:rsidTr="2AF17FCD">
+      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="05AFC635" w14:textId="77777777" w:rsidTr="3B099BCE">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73C7A19C" w14:textId="61E3C7E5" w:rsidR="000B4704" w:rsidRPr="005B26F3" w:rsidRDefault="33AC6EB3" w:rsidP="332E8188">
-[...9 lines deleted...]
-            <w:r w:rsidR="618ED161">
+          <w:p w14:paraId="5BB7492A" w14:textId="35539E3E" w:rsidR="000B4704" w:rsidRPr="007255B4" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+            <w:r w:rsidRPr="033477D9">
+              <w:t>Thursday, July 2</w:t>
+            </w:r>
+            <w:r w:rsidR="002B37EA">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="033477D9">
               <w:t>, 202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="002B37EA">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5421C8B8" w14:textId="5897F419" w:rsidR="000B4704" w:rsidRDefault="3972820A" w:rsidP="0080227C">
-[...4 lines deleted...]
-              <w:t>:00am</w:t>
+          <w:p w14:paraId="217EA6E1" w14:textId="2170F404" w:rsidR="000B4704" w:rsidRPr="007255B4" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+            <w:r w:rsidRPr="033477D9">
+              <w:t>Various times</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="564959E4" w14:textId="1DBF4B11" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
-[...1 lines deleted...]
-              <w:t>RECR hour 3</w:t>
+          <w:p w14:paraId="12D4B851" w14:textId="3815CE56" w:rsidR="000B4704" w:rsidRPr="007255B4" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+            <w:r w:rsidRPr="519490E2">
+              <w:t>OST510 MOCK Practical Exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="05AFC635" w14:textId="77777777" w:rsidTr="2AF17FCD">
+      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="2C78DE4D" w14:textId="77777777" w:rsidTr="3B099BCE">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BB7492A" w14:textId="35539E3E" w:rsidR="000B4704" w:rsidRPr="007255B4" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+          <w:p w14:paraId="52CE5D35" w14:textId="07EE5444" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
             <w:r w:rsidRPr="033477D9">
-              <w:t>Thursday, July 2</w:t>
-[...2 lines deleted...]
-              <w:t>3</w:t>
+              <w:t xml:space="preserve">Wednesday, July </w:t>
+            </w:r>
+            <w:r w:rsidR="00F362D7">
+              <w:t>29</w:t>
             </w:r>
             <w:r w:rsidRPr="033477D9">
               <w:t>, 202</w:t>
             </w:r>
-            <w:r w:rsidR="002B37EA">
+            <w:r w:rsidR="00F362D7">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="217EA6E1" w14:textId="2170F404" w:rsidR="000B4704" w:rsidRPr="007255B4" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+          <w:p w14:paraId="51DA9EA8" w14:textId="71A0CDA2" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+            <w:r w:rsidRPr="519490E2">
+              <w:t>9:00am</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B057C28" w14:textId="49345B9D" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
             <w:r w:rsidRPr="033477D9">
-              <w:t>Various times</w:t>
-[...10 lines deleted...]
-              <w:t>OST510 MOCK Practical Exam</w:t>
+              <w:t>S1UE1 – OST510 Written Exam 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="2C78DE4D" w14:textId="77777777" w:rsidTr="2AF17FCD">
+      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="648C6BD4" w14:textId="77777777" w:rsidTr="3B099BCE">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52CE5D35" w14:textId="07EE5444" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+          <w:p w14:paraId="3E47715D" w14:textId="6E63BAA1" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
             <w:r w:rsidRPr="033477D9">
               <w:t xml:space="preserve">Wednesday, July </w:t>
             </w:r>
             <w:r w:rsidR="00F362D7">
               <w:t>29</w:t>
             </w:r>
             <w:r w:rsidRPr="033477D9">
               <w:t>, 202</w:t>
             </w:r>
             <w:r w:rsidR="00F362D7">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51DA9EA8" w14:textId="71A0CDA2" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
-[...1 lines deleted...]
-              <w:t>9:00am</w:t>
+          <w:p w14:paraId="55D4DB32" w14:textId="22A4D3B3" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+            <w:r w:rsidRPr="033477D9">
+              <w:t>Various times</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B057C28" w14:textId="49345B9D" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+          <w:p w14:paraId="61E9E1E8" w14:textId="381111AA" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
             <w:r w:rsidRPr="033477D9">
-              <w:t>S1UE1 – OST510 Written Exam 1</w:t>
+              <w:t>S1UE1 – OST510 Lab Exam 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="648C6BD4" w14:textId="77777777" w:rsidTr="2AF17FCD">
+      <w:tr w:rsidR="000B4704" w14:paraId="2992C761" w14:textId="77777777" w:rsidTr="3B099BCE">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E47715D" w14:textId="6E63BAA1" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Wednesday, July </w:t>
+          <w:p w14:paraId="73DDD108" w14:textId="2AC4269D" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+            <w:r w:rsidRPr="519490E2">
+              <w:t xml:space="preserve">Tuesday, August </w:t>
             </w:r>
             <w:r w:rsidR="00F362D7">
-              <w:t>29</w:t>
-[...2 lines deleted...]
-              <w:t>, 202</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="519490E2">
+              <w:t xml:space="preserve"> – Thursday August </w:t>
             </w:r>
             <w:r w:rsidR="00F362D7">
               <w:t>6</w:t>
             </w:r>
+            <w:r w:rsidRPr="519490E2">
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00F362D7">
+              <w:t>6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55D4DB32" w14:textId="22A4D3B3" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
-            <w:r w:rsidRPr="033477D9">
+          <w:p w14:paraId="62B7C18A" w14:textId="5E8E09EB" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+            <w:r w:rsidRPr="519490E2">
               <w:t>Various times</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61E9E1E8" w14:textId="381111AA" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
-[...1 lines deleted...]
-              <w:t>S1UE1 – OST510 Lab Exam 1</w:t>
+          <w:p w14:paraId="4AFE2BD7" w14:textId="4EADF52E" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+            <w:r w:rsidRPr="519490E2">
+              <w:t>Basic Life Support Sessions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B4704" w14:paraId="2992C761" w14:textId="77777777" w:rsidTr="2AF17FCD">
+      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="6C2CAFC2" w14:textId="77777777" w:rsidTr="3B099BCE">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73DDD108" w14:textId="2AC4269D" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
-[...9 lines deleted...]
-            <w:r w:rsidR="00F362D7">
+          <w:p w14:paraId="5465FC9D" w14:textId="328B23EC" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+            <w:r w:rsidRPr="033477D9">
+              <w:t>Wednesday, August 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A47254">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="033477D9">
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00A47254">
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="519490E2">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62B7C18A" w14:textId="5E8E09EB" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
-[...1 lines deleted...]
-              <w:t>Various times</w:t>
+          <w:p w14:paraId="6798E3F5" w14:textId="210C9063" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+            <w:r w:rsidRPr="033477D9">
+              <w:t>9:00am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AFE2BD7" w14:textId="4EADF52E" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
-[...1 lines deleted...]
-              <w:t>Basic Life Support Sessions</w:t>
+          <w:p w14:paraId="6F6E0E6F" w14:textId="1C06D436" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+            <w:r w:rsidRPr="033477D9">
+              <w:t>S1UE2 – OST510 Written Exam 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="6C2CAFC2" w14:textId="77777777" w:rsidTr="2AF17FCD">
+      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="47C9DA9F" w14:textId="77777777" w:rsidTr="3B099BCE">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5465FC9D" w14:textId="328B23EC" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+          <w:p w14:paraId="3B3F6618" w14:textId="21D869C8" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
             <w:r w:rsidRPr="033477D9">
               <w:t>Wednesday, August 1</w:t>
             </w:r>
             <w:r w:rsidR="00A47254">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="033477D9">
               <w:t>, 202</w:t>
             </w:r>
             <w:r w:rsidR="00A47254">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6798E3F5" w14:textId="210C9063" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+          <w:p w14:paraId="0A3C819C" w14:textId="2BFFC0F1" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
             <w:r w:rsidRPr="033477D9">
-              <w:t>9:00am</w:t>
+              <w:t>Various times</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F6E0E6F" w14:textId="1C06D436" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+          <w:p w14:paraId="4E44FDCF" w14:textId="10E35346" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
             <w:r w:rsidRPr="033477D9">
-              <w:t>S1UE2 – OST510 Written Exam 2</w:t>
+              <w:t>S1UE2 – OST510 Lab Exam 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="47C9DA9F" w14:textId="77777777" w:rsidTr="2AF17FCD">
+      <w:tr w:rsidR="000B4704" w14:paraId="2CD500D1" w14:textId="77777777" w:rsidTr="3B099BCE">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B3F6618" w14:textId="21D869C8" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
-[...1 lines deleted...]
-              <w:t>Wednesday, August 1</w:t>
+          <w:p w14:paraId="1FB52F1F" w14:textId="5DDDDE18" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+            <w:r w:rsidRPr="4410C434">
+              <w:t>Thursday, August 1</w:t>
             </w:r>
             <w:r w:rsidR="00A47254">
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="033477D9">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4410C434">
               <w:t>, 202</w:t>
             </w:r>
             <w:r w:rsidR="00A47254">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A3C819C" w14:textId="2BFFC0F1" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
-[...1 lines deleted...]
-              <w:t>Various times</w:t>
+          <w:p w14:paraId="75A09715" w14:textId="455E12C7" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+            <w:r w:rsidRPr="4410C434">
+              <w:t>8:00am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E44FDCF" w14:textId="10E35346" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
-[...1 lines deleted...]
-              <w:t>S1UE2 – OST510 Lab Exam 2</w:t>
+          <w:p w14:paraId="6056EB86" w14:textId="471A8C9F" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
+            <w:r w:rsidRPr="4410C434">
+              <w:t>OST550 Mandatory, Live sessions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B4704" w14:paraId="2CD500D1" w14:textId="77777777" w:rsidTr="2AF17FCD">
+      <w:tr w:rsidR="000B4704" w14:paraId="1AD55A11" w14:textId="77777777" w:rsidTr="3B099BCE">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB52F1F" w14:textId="5DDDDE18" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
-[...10 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="35387BEA" w14:textId="04D9E452" w:rsidR="000B4704" w:rsidRPr="0080227C" w:rsidRDefault="00B14558" w:rsidP="0F3FE07C">
+            <w:r>
+              <w:t>Friday, August 14, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75A09715" w14:textId="455E12C7" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
-[...1 lines deleted...]
-              <w:t>8:00am</w:t>
+          <w:p w14:paraId="6EDEE258" w14:textId="41A1E87E" w:rsidR="000B4704" w:rsidRPr="0080227C" w:rsidRDefault="30108EAC" w:rsidP="0F3FE07C">
+            <w:r>
+              <w:t>11:00am</w:t>
+            </w:r>
+            <w:r w:rsidR="452B076B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52F6968D" w14:textId="6FD078A2" w:rsidR="000B4704" w:rsidRPr="0080227C" w:rsidRDefault="452B076B" w:rsidP="0F3FE07C">
+            <w:r>
+              <w:t>(doors open)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6056EB86" w14:textId="471A8C9F" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
-[...1 lines deleted...]
-              <w:t>OST550 Mandatory, Live sessions</w:t>
+          <w:p w14:paraId="58FA7131" w14:textId="053026E3" w:rsidR="000B4704" w:rsidRPr="0080227C" w:rsidRDefault="5CE15339" w:rsidP="0F3FE07C">
+            <w:r>
+              <w:t xml:space="preserve">MSUCOM </w:t>
+            </w:r>
+            <w:r w:rsidR="3EB8CDA3">
+              <w:t>White Coat Ceremony</w:t>
+            </w:r>
+            <w:r w:rsidR="74204986">
+              <w:t xml:space="preserve"> – Breslin Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B4704" w14:paraId="1AD55A11" w14:textId="77777777" w:rsidTr="2AF17FCD">
+      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="6D9D8464" w14:textId="77777777" w:rsidTr="3B099BCE">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35387BEA" w14:textId="04D9E452" w:rsidR="000B4704" w:rsidRPr="0080227C" w:rsidRDefault="00B14558" w:rsidP="0F3FE07C">
-[...50 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="09EF677D" w14:textId="4026CBEB" w:rsidR="000B4704" w:rsidRPr="00647F50" w:rsidRDefault="000B4704" w:rsidP="0080227C">
             <w:r w:rsidRPr="033477D9">
               <w:t>Friday, August 1</w:t>
             </w:r>
             <w:r w:rsidR="00806B92">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="033477D9">
               <w:t>, 202</w:t>
             </w:r>
             <w:r w:rsidR="00806B92">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="213340FC" w14:textId="1132A08A" w:rsidR="000B4704" w:rsidRPr="00647F50" w:rsidRDefault="000B4704" w:rsidP="0080227C">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65C329EA" w14:textId="66E7E3F4" w:rsidR="000B4704" w:rsidRDefault="000B4704" w:rsidP="0080227C">
             <w:r>
               <w:t>Semester 1 Ends</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="52DC3534" w14:textId="77777777" w:rsidTr="2AF17FCD">
+      <w:tr w:rsidR="000B4704" w:rsidRPr="00E92865" w14:paraId="52DC3534" w14:textId="77777777" w:rsidTr="3B099BCE">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4290" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31CCFA3E" w14:textId="11564313" w:rsidR="000B4704" w:rsidRPr="00647F50" w:rsidRDefault="000B4704" w:rsidP="0080227C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="033477D9">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Monday, August 2</w:t>
             </w:r>
             <w:r w:rsidR="00B14558">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4</w:t>
@@ -1429,154 +1462,154 @@
         </w:rPr>
         <w:t xml:space="preserve"> Monday-</w:t>
       </w:r>
       <w:r w:rsidR="2D0742C3" w:rsidRPr="0F3FE07C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Friday throughout the semester.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E34222" w:rsidSect="009D53D1">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1152" w:right="1440" w:bottom="1152" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="629A0074" w14:textId="77777777" w:rsidR="002F5B13" w:rsidRDefault="002F5B13" w:rsidP="009D53D1">
+    <w:p w14:paraId="006C529D" w14:textId="77777777" w:rsidR="00380D80" w:rsidRDefault="00380D80" w:rsidP="009D53D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E9AA0B4" w14:textId="77777777" w:rsidR="002F5B13" w:rsidRDefault="002F5B13" w:rsidP="009D53D1">
+    <w:p w14:paraId="555BF1AA" w14:textId="77777777" w:rsidR="00380D80" w:rsidRDefault="00380D80" w:rsidP="009D53D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5758BD7C" w14:textId="16614ABB" w:rsidR="009D53D1" w:rsidRPr="00337DB4" w:rsidRDefault="009D53D1" w:rsidP="00337DB4">
     <w:pPr>
       <w:pStyle w:val="Subtitle"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28AAA54A" w14:textId="77777777" w:rsidR="002F5B13" w:rsidRDefault="002F5B13" w:rsidP="009D53D1">
+    <w:p w14:paraId="2342C06B" w14:textId="77777777" w:rsidR="00380D80" w:rsidRDefault="00380D80" w:rsidP="009D53D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04A08F62" w14:textId="77777777" w:rsidR="002F5B13" w:rsidRDefault="002F5B13" w:rsidP="009D53D1">
+    <w:p w14:paraId="7255B493" w14:textId="77777777" w:rsidR="00380D80" w:rsidRDefault="00380D80" w:rsidP="009D53D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="210274DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59463BCA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -2016,79 +2049,77 @@
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A006B1"/>
     <w:rsid w:val="00007636"/>
     <w:rsid w:val="000B0BEB"/>
     <w:rsid w:val="000B4704"/>
-    <w:rsid w:val="000D540C"/>
     <w:rsid w:val="000E079C"/>
     <w:rsid w:val="000E2D99"/>
     <w:rsid w:val="00103BDD"/>
     <w:rsid w:val="00126661"/>
     <w:rsid w:val="00133B99"/>
     <w:rsid w:val="001466FE"/>
     <w:rsid w:val="00182579"/>
     <w:rsid w:val="001927BF"/>
-    <w:rsid w:val="001D1BE9"/>
     <w:rsid w:val="001E0A66"/>
     <w:rsid w:val="001E4C6E"/>
     <w:rsid w:val="00206687"/>
     <w:rsid w:val="00213A7B"/>
     <w:rsid w:val="00222BD9"/>
     <w:rsid w:val="00253971"/>
-    <w:rsid w:val="00281E80"/>
+    <w:rsid w:val="00290895"/>
     <w:rsid w:val="002B37EA"/>
     <w:rsid w:val="002B53DF"/>
     <w:rsid w:val="002E1E68"/>
     <w:rsid w:val="002E79B4"/>
-    <w:rsid w:val="002F5B13"/>
     <w:rsid w:val="00305BD9"/>
     <w:rsid w:val="00326663"/>
     <w:rsid w:val="00337DB4"/>
     <w:rsid w:val="00363640"/>
     <w:rsid w:val="003636B8"/>
     <w:rsid w:val="00363FFB"/>
     <w:rsid w:val="003672E4"/>
+    <w:rsid w:val="00380D80"/>
     <w:rsid w:val="003941D2"/>
     <w:rsid w:val="003B3C87"/>
     <w:rsid w:val="003C43E8"/>
     <w:rsid w:val="003D2B1C"/>
     <w:rsid w:val="003D5E17"/>
     <w:rsid w:val="004041BB"/>
     <w:rsid w:val="00406CF4"/>
     <w:rsid w:val="004213B1"/>
     <w:rsid w:val="00432B24"/>
     <w:rsid w:val="00440150"/>
     <w:rsid w:val="00440359"/>
     <w:rsid w:val="00443865"/>
     <w:rsid w:val="0046053A"/>
     <w:rsid w:val="004A6782"/>
     <w:rsid w:val="004D5FA4"/>
     <w:rsid w:val="004E7B7A"/>
     <w:rsid w:val="0050444D"/>
     <w:rsid w:val="00514AEA"/>
     <w:rsid w:val="005222A7"/>
     <w:rsid w:val="00555D70"/>
     <w:rsid w:val="005B26F3"/>
     <w:rsid w:val="005B3C23"/>
     <w:rsid w:val="005B7B4F"/>
     <w:rsid w:val="005E7C1E"/>
     <w:rsid w:val="006159ED"/>
@@ -2105,199 +2136,209 @@
     <w:rsid w:val="006F1FB5"/>
     <w:rsid w:val="0070676E"/>
     <w:rsid w:val="007116BF"/>
     <w:rsid w:val="007255B4"/>
     <w:rsid w:val="007326D6"/>
     <w:rsid w:val="00743182"/>
     <w:rsid w:val="007554A2"/>
     <w:rsid w:val="00796127"/>
     <w:rsid w:val="007A1C0D"/>
     <w:rsid w:val="007A5D04"/>
     <w:rsid w:val="0080227C"/>
     <w:rsid w:val="00806A56"/>
     <w:rsid w:val="00806B92"/>
     <w:rsid w:val="00825AE9"/>
     <w:rsid w:val="008924E2"/>
     <w:rsid w:val="00894F43"/>
     <w:rsid w:val="008B56D2"/>
     <w:rsid w:val="008E1848"/>
     <w:rsid w:val="0090410D"/>
     <w:rsid w:val="0090447C"/>
     <w:rsid w:val="00913BFB"/>
     <w:rsid w:val="00923063"/>
     <w:rsid w:val="009408D3"/>
     <w:rsid w:val="00940C74"/>
     <w:rsid w:val="00941C7D"/>
-    <w:rsid w:val="00943441"/>
     <w:rsid w:val="00977757"/>
     <w:rsid w:val="0098170A"/>
     <w:rsid w:val="009916C1"/>
+    <w:rsid w:val="00993A37"/>
     <w:rsid w:val="009947C9"/>
     <w:rsid w:val="009C7641"/>
     <w:rsid w:val="009D53D1"/>
     <w:rsid w:val="009F1175"/>
     <w:rsid w:val="00A006B1"/>
-    <w:rsid w:val="00A3226C"/>
     <w:rsid w:val="00A41A08"/>
     <w:rsid w:val="00A44FF9"/>
     <w:rsid w:val="00A47254"/>
     <w:rsid w:val="00A66B9F"/>
     <w:rsid w:val="00A83D29"/>
     <w:rsid w:val="00AA1B9E"/>
     <w:rsid w:val="00AB3399"/>
     <w:rsid w:val="00AD3CB1"/>
     <w:rsid w:val="00B03798"/>
     <w:rsid w:val="00B14558"/>
     <w:rsid w:val="00B20288"/>
     <w:rsid w:val="00B41208"/>
     <w:rsid w:val="00B50D46"/>
     <w:rsid w:val="00BB7ADF"/>
     <w:rsid w:val="00BC615F"/>
     <w:rsid w:val="00BE0C03"/>
     <w:rsid w:val="00BE5960"/>
     <w:rsid w:val="00BF1D75"/>
     <w:rsid w:val="00C111E8"/>
     <w:rsid w:val="00C36DF7"/>
     <w:rsid w:val="00C62844"/>
     <w:rsid w:val="00C67C36"/>
     <w:rsid w:val="00CA4142"/>
     <w:rsid w:val="00CB28CD"/>
     <w:rsid w:val="00CE7F19"/>
     <w:rsid w:val="00D05421"/>
     <w:rsid w:val="00D16647"/>
     <w:rsid w:val="00D71DA7"/>
     <w:rsid w:val="00DA5A78"/>
     <w:rsid w:val="00DD1146"/>
     <w:rsid w:val="00E01001"/>
     <w:rsid w:val="00E204BE"/>
     <w:rsid w:val="00E34222"/>
     <w:rsid w:val="00E37E37"/>
     <w:rsid w:val="00E52867"/>
     <w:rsid w:val="00E53F02"/>
     <w:rsid w:val="00EA2223"/>
-    <w:rsid w:val="00EA2C3D"/>
     <w:rsid w:val="00EC5C5F"/>
     <w:rsid w:val="00EC70FA"/>
     <w:rsid w:val="00F16122"/>
     <w:rsid w:val="00F362D7"/>
     <w:rsid w:val="00F42EF5"/>
-    <w:rsid w:val="00F54426"/>
     <w:rsid w:val="00F64043"/>
     <w:rsid w:val="00FD19DA"/>
     <w:rsid w:val="033477D9"/>
     <w:rsid w:val="038E62B9"/>
     <w:rsid w:val="04AFF2F9"/>
     <w:rsid w:val="04B79946"/>
     <w:rsid w:val="064F2365"/>
+    <w:rsid w:val="0725C8BC"/>
     <w:rsid w:val="07A6953B"/>
     <w:rsid w:val="08353871"/>
     <w:rsid w:val="08972964"/>
     <w:rsid w:val="0A80D875"/>
     <w:rsid w:val="0B2E15EE"/>
     <w:rsid w:val="0B77B541"/>
     <w:rsid w:val="0BAB68E4"/>
     <w:rsid w:val="0F3FE07C"/>
     <w:rsid w:val="11476CE0"/>
     <w:rsid w:val="12C921E3"/>
     <w:rsid w:val="160F5EAA"/>
     <w:rsid w:val="16192C09"/>
     <w:rsid w:val="168FEDEF"/>
     <w:rsid w:val="193A8D66"/>
     <w:rsid w:val="1987DBE5"/>
+    <w:rsid w:val="1A678878"/>
     <w:rsid w:val="1A86E56A"/>
     <w:rsid w:val="1B3BECA3"/>
     <w:rsid w:val="1E41EF2A"/>
+    <w:rsid w:val="22991A34"/>
     <w:rsid w:val="23AAA446"/>
+    <w:rsid w:val="275CBF67"/>
     <w:rsid w:val="2826E0F8"/>
+    <w:rsid w:val="28BFC9DE"/>
     <w:rsid w:val="2940C21C"/>
     <w:rsid w:val="2A04B89F"/>
     <w:rsid w:val="2AF17FCD"/>
     <w:rsid w:val="2B418AEC"/>
     <w:rsid w:val="2B85CC12"/>
     <w:rsid w:val="2D0742C3"/>
     <w:rsid w:val="2DF908E9"/>
     <w:rsid w:val="30108EAC"/>
     <w:rsid w:val="332E8188"/>
     <w:rsid w:val="33AC6EB3"/>
     <w:rsid w:val="351E9B79"/>
     <w:rsid w:val="367516AF"/>
     <w:rsid w:val="376BFF4F"/>
     <w:rsid w:val="37970D48"/>
     <w:rsid w:val="37BFBB93"/>
     <w:rsid w:val="382DB550"/>
     <w:rsid w:val="3972592A"/>
     <w:rsid w:val="3972820A"/>
     <w:rsid w:val="3AC09BC9"/>
+    <w:rsid w:val="3B099BCE"/>
     <w:rsid w:val="3B2C3EFB"/>
     <w:rsid w:val="3D76705F"/>
     <w:rsid w:val="3EB8CDA3"/>
     <w:rsid w:val="3FD277AE"/>
+    <w:rsid w:val="4198234C"/>
     <w:rsid w:val="42CB98E3"/>
     <w:rsid w:val="43ECE380"/>
     <w:rsid w:val="4410C434"/>
     <w:rsid w:val="452B076B"/>
     <w:rsid w:val="462AF742"/>
     <w:rsid w:val="47A0379C"/>
     <w:rsid w:val="47D4933C"/>
+    <w:rsid w:val="4992DE28"/>
     <w:rsid w:val="49E961B1"/>
     <w:rsid w:val="4C9562E5"/>
     <w:rsid w:val="4CA8F0AC"/>
     <w:rsid w:val="4D1D6E11"/>
     <w:rsid w:val="4E4B55F4"/>
     <w:rsid w:val="4EA9463E"/>
     <w:rsid w:val="519490E2"/>
     <w:rsid w:val="522B9740"/>
     <w:rsid w:val="53450000"/>
+    <w:rsid w:val="5357E105"/>
     <w:rsid w:val="53FB649C"/>
     <w:rsid w:val="5440F476"/>
     <w:rsid w:val="554A4CB9"/>
+    <w:rsid w:val="55CCA26D"/>
     <w:rsid w:val="5784A040"/>
     <w:rsid w:val="58AE2E27"/>
     <w:rsid w:val="594BA851"/>
     <w:rsid w:val="5CE15339"/>
+    <w:rsid w:val="5D4A4315"/>
     <w:rsid w:val="5FD91ADD"/>
     <w:rsid w:val="6158822A"/>
     <w:rsid w:val="618ED161"/>
     <w:rsid w:val="621F6AF8"/>
     <w:rsid w:val="6692C495"/>
     <w:rsid w:val="66D05011"/>
     <w:rsid w:val="676225FF"/>
     <w:rsid w:val="6D0BDEC7"/>
     <w:rsid w:val="6D6B3673"/>
     <w:rsid w:val="6DA0356C"/>
     <w:rsid w:val="6E7CBA7C"/>
     <w:rsid w:val="6EF588DF"/>
+    <w:rsid w:val="704AB92D"/>
     <w:rsid w:val="717DE076"/>
     <w:rsid w:val="722FE735"/>
     <w:rsid w:val="72C78059"/>
     <w:rsid w:val="74204986"/>
     <w:rsid w:val="750944A5"/>
     <w:rsid w:val="784F3162"/>
     <w:rsid w:val="78639606"/>
     <w:rsid w:val="7AB8BB48"/>
     <w:rsid w:val="7C4099CC"/>
     <w:rsid w:val="7F8B3187"/>
+    <w:rsid w:val="7FD05ED1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="17FD6BBA"/>
@@ -2688,68 +2729,59 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A006B1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Title"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0090410D"/>
+    <w:rsid w:val="00290895"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -2796,56 +2828,57 @@
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="003941D2"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0090410D"/>
+    <w:rsid w:val="00290895"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="0090410D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
@@ -3249,161 +3282,203 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000C6428B3875FBC4EB65896C5B6B7CA16" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7115e330de0a1efaef30baf72bd0f741">
-[...2 lines deleted...]
-    <xsd:import namespace="6d37aff0-ef94-42c3-9964-51534b513f9a"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5eb1c019-6385-4a6a-a390-43e9fad3b11e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="259b510f-9d3f-4341-8a92-3c004a7b19a0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FB78EB98D9951E46ACEAC7E09C077EA7" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6067b2d4343d1e959775f13305978b27">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5eb1c019-6385-4a6a-a390-43e9fad3b11e" xmlns:ns3="259b510f-9d3f-4341-8a92-3c004a7b19a0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="80d80678bf5700ab5e4febc1ddb2d84d" ns2:_="" ns3:_="">
+    <xsd:import namespace="5eb1c019-6385-4a6a-a390-43e9fad3b11e"/>
+    <xsd:import namespace="259b510f-9d3f-4341-8a92-3c004a7b19a0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...11 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5693f4dd-3c5b-4f1b-ac05-2c795f594361" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5eb1c019-6385-4a6a-a390-43e9fad3b11e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0ad816ea-8460-453a-b1af-cd753e23c00d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
-        <xsd:sequence>
-[...1 lines deleted...]
-        </xsd:sequence>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...28 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8cf4eb46-2eda-49f1-b9e3-6800716a2e35}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6d37aff0-ef94-42c3-9964-51534b513f9a">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2e27fd66-41ea-48b8-b4cb-7c972a43616a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="5eb1c019-6385-4a6a-a390-43e9fad3b11e">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="259b510f-9d3f-4341-8a92-3c004a7b19a0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0ad816ea-8460-453a-b1af-cd753e23c00d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="22" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -3461,148 +3536,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5949CBDE-744B-4E2F-AD60-F83A20E292F5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D271A93-EE23-41D3-8202-CC0646BEBC3A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="5693f4dd-3c5b-4f1b-ac05-2c795f594361"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="5eb1c019-6385-4a6a-a390-43e9fad3b11e"/>
+    <ds:schemaRef ds:uri="259b510f-9d3f-4341-8a92-3c004a7b19a0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFED5E2E-DA75-4272-BEE2-E122B95F17B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D271A93-EE23-41D3-8202-CC0646BEBC3A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E824F96-4AD2-4356-9E61-7099C741DF06}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="5eb1c019-6385-4a6a-a390-43e9fad3b11e"/>
+    <ds:schemaRef ds:uri="259b510f-9d3f-4341-8a92-3c004a7b19a0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="6d37aff0-ef94-42c3-9964-51534b513f9a"/>
-    <ds:schemaRef ds:uri="5693f4dd-3c5b-4f1b-ac05-2c795f594361"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>305</Words>
-  <Characters>1603</Characters>
+  <Words>289</Words>
+  <Characters>1650</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
-  <Paragraphs>63</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Semester 1 Overview | MSUCOM Class of 2030</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Health Information Technology</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1854</CharactersWithSpaces>
+  <CharactersWithSpaces>1936</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Semester 1 Overview | MSUCOM Class of 2030</dc:title>
+  <dc:title>Semester 1 Overviw | MSUCOM Summer 2026</dc:title>
   <dc:creator>Sherri Balmer-Hagerman</dc:creator>
-  <cp:keywords>Semester 1;Overview;US26;</cp:keywords>
+  <cp:keywords>Semester Overview</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101000C6428B3875FBC4EB65896C5B6B7CA16</vt:lpwstr>
+    <vt:lpwstr>0x010100FB78EB98D9951E46ACEAC7E09C077EA7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
 </Properties>
 </file>