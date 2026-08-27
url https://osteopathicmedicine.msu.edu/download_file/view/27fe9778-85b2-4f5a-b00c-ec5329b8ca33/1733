--- v0 (2026-01-28)
+++ v1 (2026-08-27)
@@ -1,63 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="27D3B636" w14:textId="0456F0C6" w:rsidR="194400BA" w:rsidRDefault="194400BA" w:rsidP="194400BA">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:before="200"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="18453B"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="5A1D7C7A" w14:textId="1B52C2D7" w:rsidR="009E632A" w:rsidRPr="0030177E" w:rsidRDefault="00FD49AF">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:before="200"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="18453B"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="0030177E">
         <w:rPr>
           <w:b/>
           <w:color w:val="18453B"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">OST </w:t>
       </w:r>
       <w:r w:rsidR="00092E91" w:rsidRPr="0030177E">
         <w:rPr>
@@ -213,72 +223,72 @@
         </w:rPr>
         <w:t>/0</w:t>
       </w:r>
       <w:r w:rsidR="00C73D1B" w:rsidRPr="00932AD2">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00454652" w:rsidRPr="00932AD2">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
       <w:r w:rsidR="00C73D1B" w:rsidRPr="00932AD2">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D1A717" w14:textId="337FB0E5" w:rsidR="00E62C63" w:rsidRDefault="00FD49AF">
+    <w:p w14:paraId="55D1A717" w14:textId="57A07F96" w:rsidR="00E62C63" w:rsidRDefault="00FD49AF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="18453B"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932AD2">
         <w:t xml:space="preserve">Updated: </w:t>
       </w:r>
-      <w:r w:rsidR="00932AD2" w:rsidRPr="00932AD2">
-        <w:t>1</w:t>
+      <w:r w:rsidR="006C49AA">
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00F32BEC" w:rsidRPr="00932AD2">
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="003A2317">
-        <w:t>8</w:t>
+      <w:r w:rsidR="006C49AA">
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00F32BEC" w:rsidRPr="00932AD2">
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="003A2317">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00E62C63" w:rsidRPr="00E62C63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="18453B"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DB0919D" w14:textId="7DEF064D" w:rsidR="009E632A" w:rsidRPr="0028047B" w:rsidRDefault="00E62C63" w:rsidP="001A4584">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -799,202 +809,193 @@
         </w:rPr>
         <w:t>Bio-sketch</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aff"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3770"/>
         <w:gridCol w:w="5590"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E632A" w14:paraId="3FD06AE9" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="009E632A" w14:paraId="3FD06AE9" w14:textId="77777777" w:rsidTr="0071319F">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="44CFFDF8" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
-[...9 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="44CFFDF8" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="0071319F" w:rsidRDefault="00FD49AF" w:rsidP="0071319F">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071319F">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Contact Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A4EE5BD" w14:textId="7168DBD7" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
-[...9 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="7A4EE5BD" w14:textId="7168DBD7" w:rsidR="009E632A" w:rsidRPr="0071319F" w:rsidRDefault="00FD49AF" w:rsidP="0071319F">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071319F">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Bio</w:t>
             </w:r>
-            <w:r w:rsidR="0030177E">
+            <w:r w:rsidR="0030177E" w:rsidRPr="0071319F">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0071319F">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>sketch</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E632A" w14:paraId="0678F977" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="009E632A" w14:paraId="0678F977" w14:textId="77777777" w:rsidTr="0071319F">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="19B3F72E" w14:textId="2C9C8F34" w:rsidR="009E632A" w:rsidRPr="0030177E" w:rsidRDefault="00B84965" w:rsidP="00B84965">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B84965">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E954C87" wp14:editId="12E6C1AF">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E954C87" wp14:editId="680419B4">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>234950</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1790700" cy="2163693"/>
                   <wp:effectExtent l="0" t="0" r="0" b="8255"/>
                   <wp:wrapTopAndBottom/>
-                  <wp:docPr id="368824145" name="Picture 1" descr="Dr. Debalina Bandyopadhyay wearing a grey blazer and white shirt"/>
+                  <wp:docPr id="368824145" name="Picture 1" descr="Course Director's image"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368824145" name="Picture 1" descr="Dr. Debalina Bandyopadhyay wearing a grey blazer and white shirt"/>
+                          <pic:cNvPr id="368824145" name="Picture 1" descr="Course Director's image"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11" cstate="print">
+                          <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1790700" cy="2163693"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -1013,51 +1014,51 @@
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00873A96">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t>Debalina Bandyopadhyay PhD</w:t>
             </w:r>
             <w:r w:rsidR="00DF7900">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EA12ED4" w14:textId="55897976" w:rsidR="00B84965" w:rsidRPr="0030177E" w:rsidRDefault="00DF7900" w:rsidP="00B84965">
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="001969F2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>bandyop4@msu.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="281E5BA8" w14:textId="0D591981" w:rsidR="009E632A" w:rsidRPr="0030177E" w:rsidRDefault="00DF7900">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00FD49AF" w:rsidRPr="0030177E">
               <w:t>517-5</w:t>
             </w:r>
             <w:r w:rsidR="00B84965" w:rsidRPr="0030177E">
               <w:t>78</w:t>
             </w:r>
             <w:r w:rsidR="00FD49AF" w:rsidRPr="0030177E">
               <w:t>-</w:t>
             </w:r>
@@ -1178,216 +1179,228 @@
           </w:p>
           <w:p w14:paraId="7649C0DE" w14:textId="4A8C22F2" w:rsidR="00DF7900" w:rsidRPr="00DF7900" w:rsidRDefault="003E08FA" w:rsidP="00A25C47">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E08FA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Dr. Bandyopadhyay’s passion lies in undergraduate medical education, student advocacy, and academic success. She is especially committed to creating learning environments where all students can thrive. A fierce advocate for diversity, equity, inclusion, access, and belonging, she has championed numerous initiatives to support underrepresented and non-traditional medical students, promote cultural humility in medical training, and foster a more inclusive campus climate at the DMC site and across MSUCOM. Her work often bridges operational leadership with student-centered policy change, mentorship, and community building.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E08FA" w14:paraId="7577E529" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="003E08FA" w14:paraId="7577E529" w14:textId="77777777" w:rsidTr="0071319F">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49027DBD" w14:textId="5BA96EAE" w:rsidR="00DF7900" w:rsidRPr="003D7E7F" w:rsidRDefault="003E08FA" w:rsidP="00DF7900">
+          <w:p w14:paraId="49027DBD" w14:textId="5BA96EAE" w:rsidR="00DF7900" w:rsidRPr="0030177E" w:rsidRDefault="003E08FA" w:rsidP="00DF7900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:lang w:val="pt-BR" w:bidi="en-US"/>
+                <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF7900">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D1A8964" wp14:editId="5B9292FB">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D1A8964" wp14:editId="6BC6507E">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="leftMargin">
                     <wp:posOffset>128270</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="page">
                     <wp:posOffset>257175</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2205990" cy="1706245"/>
                   <wp:effectExtent l="2222" t="0" r="6033" b="6032"/>
                   <wp:wrapTopAndBottom/>
-                  <wp:docPr id="4" name="Picture 4" descr="Anissa Mattison wearing a sweater with a white top and black stripe"/>
+                  <wp:docPr id="4" name="Picture 4" descr="One of the other Course Director's image "/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4" name="Picture 4" descr="Anissa Mattison wearing a sweater with a white top and black stripe"/>
+                          <pic:cNvPr id="4" name="Picture 4" descr="One of the other Course Director's image "/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13" cstate="print">
+                          <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm rot="16200000">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2205990" cy="1706245"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="38100" cap="sq">
                             <a:noFill/>
                             <a:prstDash val="solid"/>
                             <a:miter lim="800000"/>
                           </a:ln>
                           <a:effectLst/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00DF7900" w:rsidRPr="003D7E7F">
+            <w:r w:rsidR="00DF7900">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="pt-BR" w:bidi="en-US"/>
+                <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="001377E8" w:rsidRPr="003D7E7F">
+            <w:r w:rsidR="001377E8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="pt-BR" w:bidi="en-US"/>
+                <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DF7900" w:rsidRPr="003D7E7F">
+            <w:r w:rsidR="00DF7900">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="pt-BR" w:bidi="en-US"/>
-[...13 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Anissa Mattison DO</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF7900" w:rsidRPr="00DF7900">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF7900">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF7900" w:rsidRPr="00DF7900">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>ACOOG </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F9E9CD7" w14:textId="4E970BBB" w:rsidR="00DF7900" w:rsidRPr="0030177E" w:rsidRDefault="00DF7900" w:rsidP="00DF7900">
+            <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="001377E8" w:rsidRPr="003D7E7F">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="001377E8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidR="001377E8" w:rsidRPr="003D7E7F">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="001377E8" w:rsidRPr="001969F2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:lang w:val="pt-BR"/>
                 </w:rPr>
                 <w:t>webste25@msu.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="02F3D481" w14:textId="2A9B9022" w:rsidR="00DF7900" w:rsidRPr="0030177E" w:rsidRDefault="00DF7900" w:rsidP="00DF7900">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="003D7E7F">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="001377E8" w:rsidRPr="003D7E7F">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="001377E8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0030177E">
               <w:t>517-578-96</w:t>
             </w:r>
             <w:r>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="0030177E">
               <w:t>0</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F2BF7A8" w14:textId="2CF528DE" w:rsidR="00DF7900" w:rsidRPr="0030177E" w:rsidRDefault="00DF7900" w:rsidP="00DF7900">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="001377E8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0030177E">
               <w:t>Primary Site: DMC</w:t>
@@ -1515,231 +1528,234 @@
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aff0"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2173"/>
         <w:gridCol w:w="3185"/>
         <w:gridCol w:w="2732"/>
         <w:gridCol w:w="1270"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E632A" w14:paraId="5D8910A5" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="009E632A" w14:paraId="5D8910A5" w14:textId="77777777" w:rsidTr="00644159">
         <w:trPr>
           <w:trHeight w:val="420"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2173" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6455FCFE" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="6455FCFE" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="00644159" w:rsidRDefault="00FD49AF" w:rsidP="00644159">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00644159">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3185" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51D77CC8" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="51D77CC8" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="00644159" w:rsidRDefault="00FD49AF" w:rsidP="00644159">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00644159">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52DAF3B3" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="52DAF3B3" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="00644159" w:rsidRDefault="00FD49AF" w:rsidP="00644159">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00644159">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34C3FB36" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="34C3FB36" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="00644159" w:rsidRDefault="00FD49AF" w:rsidP="00644159">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00644159">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092E91" w14:paraId="1DEE9BD9" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="00092E91" w14:paraId="1DEE9BD9" w14:textId="77777777" w:rsidTr="00644159">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2173" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E507576" w14:textId="045F611E" w:rsidR="00092E91" w:rsidRDefault="00092E91" w:rsidP="00092E91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="289678BC">
               <w:t>Debalina Bandyopadhyay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3185" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1FB722CF" w14:textId="52C59F8D" w:rsidR="00092E91" w:rsidRDefault="00092E91" w:rsidP="00092E91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId15">
+            <w:hyperlink r:id="rId12">
               <w:r w:rsidRPr="289678BC">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>bandyop4@msu.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="4FBF2B40" w14:textId="18ED19EF" w:rsidR="00092E91" w:rsidRDefault="00165B03" w:rsidP="00092E91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
@@ -1760,94 +1776,97 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73EB1E19" w14:textId="45E553AE" w:rsidR="00092E91" w:rsidRDefault="00092E91" w:rsidP="00092E91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00092E91">
               <w:t>DMC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092E91" w14:paraId="19995E9E" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="00092E91" w14:paraId="19995E9E" w14:textId="77777777" w:rsidTr="00644159">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2173" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65DD838F" w14:textId="32F292DE" w:rsidR="00092E91" w:rsidRDefault="00092E91" w:rsidP="00092E91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="289678BC">
               <w:t>Anissa Mattison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3185" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E0CF9D5" w14:textId="1B59D634" w:rsidR="00092E91" w:rsidRDefault="00092E91" w:rsidP="00092E91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId16">
+            <w:hyperlink r:id="rId13">
               <w:r w:rsidRPr="289678BC">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>webste25@msu.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52D96E5E" w14:textId="593BB121" w:rsidR="00092E91" w:rsidRPr="00E56887" w:rsidRDefault="00092E91" w:rsidP="00092E91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
@@ -1868,105 +1887,216 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="7A6BEE14" w14:textId="73874B51" w:rsidR="00092E91" w:rsidRPr="00092E91" w:rsidRDefault="00092E91" w:rsidP="00092E91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00092E91">
               <w:t>DMC</w:t>
             </w:r>
             <w:r w:rsidR="008E088C">
               <w:t>, EL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092E91" w14:paraId="38848102" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="00785F8D" w14:paraId="59AF39ED" w14:textId="77777777" w:rsidTr="00644159">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2173" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C717251" w14:textId="3CDE72C3" w:rsidR="00092E91" w:rsidRDefault="00092E91" w:rsidP="00092E91">
+          <w:p w14:paraId="1B98CCB3" w14:textId="47C8B89B" w:rsidR="00785F8D" w:rsidRPr="289678BC" w:rsidRDefault="00785F8D" w:rsidP="00092E91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...16 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Will Childs</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3185" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="67BF88EB" w14:textId="0E5629EF" w:rsidR="00C1656F" w:rsidRDefault="00C1656F" w:rsidP="00092E91">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="005229AA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>childswi@msu.edu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="4FF1BDC7" w14:textId="3E79FFDF" w:rsidR="00C1656F" w:rsidRDefault="00C1656F" w:rsidP="00092E91">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="005229AA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>wchilds2@hfhs.org</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="080A5177" w14:textId="21166ED4" w:rsidR="00785F8D" w:rsidRPr="00E56887" w:rsidRDefault="00785F8D" w:rsidP="00092E91">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>517-</w:t>
+            </w:r>
+            <w:r w:rsidR="000A74ED">
+              <w:t>884-9600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE3F15D" w14:textId="519BDE40" w:rsidR="00785F8D" w:rsidRPr="00092E91" w:rsidRDefault="000A74ED" w:rsidP="00092E91">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>DMC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00092E91" w14:paraId="38848102" w14:textId="77777777" w:rsidTr="00644159">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2173" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C717251" w14:textId="3CDE72C3" w:rsidR="00092E91" w:rsidRDefault="00092E91" w:rsidP="00092E91">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="289678BC">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amara </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="289678BC">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Ezeamama</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3185" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="573B877C" w14:textId="1983D812" w:rsidR="00092E91" w:rsidRPr="00165B03" w:rsidRDefault="00092E91" w:rsidP="00092E91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single" w:color="0000FF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17">
+            <w:hyperlink r:id="rId16">
               <w:r w:rsidRPr="289678BC">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ezeamama@msu.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21C975D8" w14:textId="20B3CC4F" w:rsidR="00092E91" w:rsidRPr="00E56887" w:rsidRDefault="00E56887" w:rsidP="00092E91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
@@ -1974,94 +2104,97 @@
               <w:t>517-353-1244</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48BA921F" w14:textId="5AFC4B42" w:rsidR="00092E91" w:rsidRPr="00092E91" w:rsidRDefault="00092E91" w:rsidP="00092E91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>EL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092E91" w14:paraId="49D5678A" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="00092E91" w14:paraId="49D5678A" w14:textId="77777777" w:rsidTr="00644159">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2173" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29D106E4" w14:textId="7EAD2560" w:rsidR="00092E91" w:rsidRPr="00092E91" w:rsidRDefault="00092E91" w:rsidP="00092E91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="289678BC">
               <w:t>Chinyere Tobias</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3185" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5302178B" w14:textId="1ED5358F" w:rsidR="00092E91" w:rsidRPr="00165B03" w:rsidRDefault="00092E91" w:rsidP="00092E91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single" w:color="0000FF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18">
+            <w:hyperlink r:id="rId17">
               <w:r w:rsidRPr="289678BC">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>tobiasog@msu.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="124E0A9D" w14:textId="23951D8C" w:rsidR="00092E91" w:rsidRPr="00E56887" w:rsidRDefault="00E56887" w:rsidP="00092E91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
@@ -2069,238 +2202,424 @@
               <w:t>517-884-9670</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56F9D7B7" w14:textId="4D8FDC42" w:rsidR="00092E91" w:rsidRDefault="00092E91" w:rsidP="00092E91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>DMC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B309B" w14:paraId="3C20096A" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="003B309B" w14:paraId="3C20096A" w14:textId="77777777" w:rsidTr="00644159">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2173" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B84A022" w14:textId="1A43321F" w:rsidR="003B309B" w:rsidRPr="00E93F7A" w:rsidRDefault="003B309B" w:rsidP="00E56887">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="289678BC">
               <w:t>Janice Schwartz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3185" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40BA0A48" w14:textId="6744870B" w:rsidR="003B309B" w:rsidRDefault="003B309B" w:rsidP="10610665">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId19">
+            <w:hyperlink r:id="rId18">
               <w:r w:rsidRPr="289678BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>schwa317@msu.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="290EA38C" w14:textId="0976BFCD" w:rsidR="003B309B" w:rsidRPr="00E93F7A" w:rsidRDefault="003B309B" w:rsidP="00E56887">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="003B309B">
               <w:t>313-578-9671</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2114F5A2" w14:textId="2BA8C2F6" w:rsidR="003B309B" w:rsidRPr="00E93F7A" w:rsidRDefault="003B309B" w:rsidP="00E56887">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00E93F7A">
               <w:t>DMC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56887" w14:paraId="2BE867DD" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="00E56887" w14:paraId="2BE867DD" w14:textId="77777777" w:rsidTr="00644159">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2173" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E4EA003" w14:textId="2D761224" w:rsidR="00E56887" w:rsidRPr="00C73D1B" w:rsidRDefault="00AD7473" w:rsidP="00E56887">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB0B26">
               <w:t>Bret Bie</w:t>
             </w:r>
             <w:r w:rsidR="00B570E8" w:rsidRPr="00EB0B26">
               <w:t>la</w:t>
             </w:r>
             <w:r w:rsidR="00D565F2" w:rsidRPr="00EB0B26">
               <w:t>wski</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3185" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="395D82F5" w14:textId="62B1C0F7" w:rsidR="00EB0B26" w:rsidRPr="00EB0B26" w:rsidRDefault="00EB0B26" w:rsidP="00EB0B26">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="5B5FC7"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="00275672">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>bielaws2@msu.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5375D21C" w14:textId="3CBB13DD" w:rsidR="00E56887" w:rsidRPr="00C73D1B" w:rsidRDefault="00873A96" w:rsidP="289678BC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="1FBF515F">
               <w:t>517-</w:t>
             </w:r>
             <w:r w:rsidR="29BDDB5B" w:rsidRPr="1FBF515F">
               <w:t>353-3211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A0A6598" w14:textId="5B98C759" w:rsidR="00E56887" w:rsidRPr="00C73D1B" w:rsidRDefault="00F5088C" w:rsidP="00E56887">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="1FBF515F">
               <w:t>MUC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00785F8D" w14:paraId="2570CB1C" w14:textId="77777777" w:rsidTr="00644159">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2173" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F6B1D4A" w14:textId="4788D06F" w:rsidR="00785F8D" w:rsidRPr="00EB0B26" w:rsidRDefault="00C1656F" w:rsidP="00E56887">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Laryssa Kaufman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3185" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B4F7C45" w14:textId="40187AC5" w:rsidR="002A7D0E" w:rsidRDefault="002A7D0E" w:rsidP="00EB0B26">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="005229AA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>lkaufman@msu.edu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="135F3B7C" w14:textId="60912F35" w:rsidR="00785F8D" w:rsidRPr="1FBF515F" w:rsidRDefault="001451FA" w:rsidP="289678BC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56887">
+              <w:t>517-884-3856</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4779C469" w14:textId="2A27B158" w:rsidR="00785F8D" w:rsidRPr="1FBF515F" w:rsidRDefault="00C1656F" w:rsidP="00E56887">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>EL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C0ED2" w14:paraId="3CC09380" w14:textId="77777777" w:rsidTr="00644159">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2173" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52708AC4" w14:textId="6660D0EA" w:rsidR="009C0ED2" w:rsidRDefault="009C0ED2" w:rsidP="009C0ED2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Marjan Moghaddam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3185" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4288526D" w14:textId="53A15F04" w:rsidR="00765D84" w:rsidRDefault="00765D84" w:rsidP="009C0ED2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="005229AA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>marjanm999@gmail.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02CEF58B" w14:textId="44D89C24" w:rsidR="009C0ED2" w:rsidRPr="00E56887" w:rsidRDefault="009C0ED2" w:rsidP="009C0ED2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>517-884-9600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58AE9615" w14:textId="0A498114" w:rsidR="009C0ED2" w:rsidRDefault="009C0ED2" w:rsidP="009C0ED2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>DMC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6FAC97AA" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="009E632A"/>
     <w:p w14:paraId="4B435303" w14:textId="7E5D483E" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc217467457"/>
       <w:bookmarkStart w:id="10" w:name="_Toc217467693"/>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="001377E8">
         <w:t xml:space="preserve">ourse Coordinator </w:t>
       </w:r>
       <w:r>
         <w:t>(C</w:t>
       </w:r>
       <w:r w:rsidR="001377E8">
         <w:t>C</w:t>
       </w:r>
       <w:r>
@@ -2308,189 +2627,192 @@
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aff1"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2150"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="2680"/>
         <w:gridCol w:w="1290"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E632A" w14:paraId="5E88508C" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="009E632A" w:rsidRPr="008458A9" w14:paraId="5E88508C" w14:textId="77777777" w:rsidTr="008458A9">
         <w:trPr>
           <w:trHeight w:val="420"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="70D47679" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="70D47679" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="008458A9" w:rsidRDefault="00FD49AF" w:rsidP="008458A9">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008458A9">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21D1FEBD" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="21D1FEBD" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="008458A9" w:rsidRDefault="00FD49AF" w:rsidP="008458A9">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008458A9">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10265907" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="10265907" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="008458A9" w:rsidRDefault="00FD49AF" w:rsidP="008458A9">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008458A9">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A321625" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="2A321625" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="008458A9" w:rsidRDefault="00FD49AF" w:rsidP="008458A9">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008458A9">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E632A" w14:paraId="199B680E" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="009E632A" w14:paraId="199B680E" w14:textId="77777777" w:rsidTr="008458A9">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E86F329" w14:textId="5E282CFC" w:rsidR="009E632A" w:rsidRPr="00E321CB" w:rsidRDefault="00C73D1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Smita Deb</w:t>
             </w:r>
             <w:r w:rsidR="00E56887">
@@ -2500,51 +2822,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FD49AF" w:rsidRPr="00E321CB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>(Lead)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A2B3FBE" w14:textId="5998EFA2" w:rsidR="009E632A" w:rsidRPr="00E321CB" w:rsidRDefault="00C73D1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="001F14F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>debsmita@msu.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38391951" w14:textId="24C8A205" w:rsidR="009E632A" w:rsidRPr="00E321CB" w:rsidRDefault="00165B03">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
@@ -2570,580 +2892,585 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="018D023C" w14:textId="1319CFAC" w:rsidR="009E632A" w:rsidRPr="00E321CB" w:rsidRDefault="00E56887">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>DM</w:t>
             </w:r>
             <w:r w:rsidR="00FD49AF" w:rsidRPr="00E321CB">
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79F393A9" w14:textId="2A109A74" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
+    <w:p w14:paraId="3E8EDB37" w14:textId="77777777" w:rsidR="00B24120" w:rsidRPr="00A87A3A" w:rsidRDefault="00B24120" w:rsidP="00A87A3A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc217467458"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc217467694"/>
+    </w:p>
+    <w:p w14:paraId="79F393A9" w14:textId="49E703F0" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc217467458"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc217467694"/>
       <w:r>
         <w:t>Who to Contact with Questions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00D81976">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aff2"/>
         <w:tblW w:w="9375" w:type="dxa"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2240"/>
         <w:gridCol w:w="7135"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E632A" w14:paraId="2E55CE22" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="009E632A" w:rsidRPr="008458A9" w14:paraId="2E55CE22" w14:textId="77777777" w:rsidTr="008458A9">
         <w:trPr>
           <w:trHeight w:val="420"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1074B70A" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="1074B70A" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="008458A9" w:rsidRDefault="00FD49AF" w:rsidP="008458A9">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008458A9">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Question, Need, or Topic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="689EC76F" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="689EC76F" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="008458A9" w:rsidRDefault="00FD49AF" w:rsidP="008458A9">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008458A9">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Contact Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E632A" w14:paraId="13CA1248" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="009E632A" w14:paraId="13CA1248" w14:textId="77777777" w:rsidTr="008458A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10FEAA89" w14:textId="5C0616C0" w:rsidR="289678BC" w:rsidRPr="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
             <w:r w:rsidRPr="289678BC">
               <w:t>Course - Logistics &amp; Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2143B8BF" w14:textId="7EA580EB" w:rsidR="289678BC" w:rsidRPr="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="289678BC">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Contact CC for rooms, groups, materials, links, schedule, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E632A" w14:paraId="0B6169B7" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="009E632A" w14:paraId="0B6169B7" w14:textId="77777777" w:rsidTr="008458A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1733A185" w14:textId="3E7E84D1" w:rsidR="289678BC" w:rsidRPr="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
             <w:r w:rsidRPr="289678BC">
               <w:t>Course - Overall</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11271AE2" w14:textId="111933A9" w:rsidR="289678BC" w:rsidRPr="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="289678BC">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Contact Course Directors (in bold above).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E632A" w14:paraId="0B68CC66" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="009E632A" w14:paraId="0B68CC66" w14:textId="77777777" w:rsidTr="008458A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4475FA0D" w14:textId="147E6CE0" w:rsidR="289678BC" w:rsidRPr="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
             <w:r w:rsidRPr="289678BC">
               <w:t>Course - Specific Content</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5130F597" w14:textId="603272A2" w:rsidR="289678BC" w:rsidRPr="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
             <w:r w:rsidRPr="289678BC">
               <w:t>Contact Contributing Faculty for the content (see schedule).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E632A" w14:paraId="29463D67" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="009E632A" w14:paraId="29463D67" w14:textId="77777777" w:rsidTr="008458A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B7A1966" w14:textId="6AD1D3F9" w:rsidR="289678BC" w:rsidRPr="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
             <w:r w:rsidRPr="289678BC">
               <w:t>Absences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41FAB6D0" w14:textId="26D68726" w:rsidR="289678BC" w:rsidRPr="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="289678BC">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Contact Course Directors (in bold above).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E632A" w14:paraId="5CFBA44F" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="009E632A" w14:paraId="5CFBA44F" w14:textId="77777777" w:rsidTr="008458A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7FF9AF07" w14:textId="533D61C2" w:rsidR="289678BC" w:rsidRPr="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
             <w:r w:rsidRPr="289678BC">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Behavior </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6ABD44F4" w14:textId="6EC92815" w:rsidR="289678BC" w:rsidRPr="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
             <w:r w:rsidRPr="289678BC">
               <w:t xml:space="preserve">Submit exemplary or concerning behavior to the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22">
+            <w:hyperlink r:id="rId23">
               <w:r w:rsidRPr="289678BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1155CC"/>
                 </w:rPr>
                 <w:t>CGPI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="289678BC">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E632A" w14:paraId="6B9E2A34" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="009E632A" w14:paraId="6B9E2A34" w14:textId="77777777" w:rsidTr="008458A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0367516D" w14:textId="097C0965" w:rsidR="289678BC" w:rsidRPr="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
             <w:r w:rsidRPr="289678BC">
               <w:t>Enrollment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B6ECE2C" w14:textId="0879A2F5" w:rsidR="289678BC" w:rsidRPr="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
             <w:r w:rsidRPr="289678BC">
               <w:t xml:space="preserve">Inquire with </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23">
+            <w:hyperlink r:id="rId24">
               <w:r w:rsidRPr="289678BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1155CC"/>
                 </w:rPr>
                 <w:t>MSUCOM Registrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="289678BC">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E632A" w14:paraId="43246E40" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="009E632A" w14:paraId="43246E40" w14:textId="77777777" w:rsidTr="008458A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="586CB235" w14:textId="642D4B99" w:rsidR="289678BC" w:rsidRPr="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
             <w:r w:rsidRPr="289678BC">
               <w:t>Personal/Wellness Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A56EED3" w14:textId="1E570484" w:rsidR="289678BC" w:rsidRPr="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
             <w:r w:rsidRPr="289678BC">
               <w:t xml:space="preserve">Inquire with </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24">
+            <w:hyperlink r:id="rId25">
               <w:r w:rsidRPr="289678BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1155CC"/>
                 </w:rPr>
                 <w:t>Wellness &amp; Counseling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="289678BC">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E632A" w14:paraId="0A9814E6" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="009E632A" w14:paraId="0A9814E6" w14:textId="77777777" w:rsidTr="008458A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21761B84" w14:textId="12B8FAB2" w:rsidR="289678BC" w:rsidRPr="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
             <w:r w:rsidRPr="289678BC">
-              <w:t xml:space="preserve">Report kudos or suggestions related </w:t>
-[...3 lines deleted...]
-              <w:t>to inclusion in the curriculum</w:t>
+              <w:t>Report kudos or suggestions related to inclusion in the curriculum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67AF2841" w14:textId="4FF3FDD5" w:rsidR="289678BC" w:rsidRPr="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
             <w:r w:rsidRPr="289678BC">
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Submit a DO Better form.  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25">
+            <w:hyperlink r:id="rId26">
               <w:r w:rsidRPr="289678BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1155CC"/>
                 </w:rPr>
                 <w:t>https://tinyurl.com/DO-Better-Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E632A" w14:paraId="12B48ADA" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="009E632A" w14:paraId="12B48ADA" w14:textId="77777777" w:rsidTr="008458A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69BDC88E" w14:textId="1F764EC0" w:rsidR="289678BC" w:rsidRPr="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
             <w:r w:rsidRPr="289678BC">
               <w:t>Study Skills or Progression</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1AE512C9" w14:textId="268D3DB3" w:rsidR="289678BC" w:rsidRPr="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
             <w:r w:rsidRPr="289678BC">
               <w:t xml:space="preserve">Inquire with </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26">
+            <w:hyperlink r:id="rId27">
               <w:r w:rsidRPr="289678BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1155CC"/>
                 </w:rPr>
                 <w:t>Academic &amp; Career Advising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="289678BC">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E632A" w14:paraId="09D07277" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="009E632A" w14:paraId="09D07277" w14:textId="77777777" w:rsidTr="008458A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3337B3D4" w14:textId="714EBB37" w:rsidR="289678BC" w:rsidRPr="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
             <w:r w:rsidRPr="289678BC">
               <w:t>Technical Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0458DE6D" w14:textId="36806DD2" w:rsidR="289678BC" w:rsidRPr="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
             <w:r w:rsidRPr="289678BC">
               <w:t xml:space="preserve">Inquire with </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27">
+            <w:hyperlink r:id="rId28">
               <w:r w:rsidRPr="289678BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1155CC"/>
                 </w:rPr>
                 <w:t>MSU IT Service Desk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="289678BC">
               <w:t>. Indicate COM affiliation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1CC3F3DF" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="009E632A"/>
     <w:p w14:paraId="246F696C" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc217467459"/>
@@ -3313,51 +3640,61 @@
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Objectives</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="4F498A52" w14:textId="77777777" w:rsidR="000E0647" w:rsidRPr="000E0647" w:rsidRDefault="000E0647" w:rsidP="000E0647">
       <w:pPr>
         <w:spacing w:before="320" w:after="80" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3D7CC312">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">This elective course is grounded in the American Osteopathic Association’s core competencies for future osteopathic physicians, with particular emphasis on interpersonal and communication skills, professionalism and leadership, and societal and cultural awareness. These values are intentionally embedded throughout the </w:t>
+        <w:t xml:space="preserve">This elective course is grounded in the American Osteopathic Association’s core competencies for future osteopathic physicians, with particular emphasis on interpersonal and communication </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D7CC312">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="36"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">skills, professionalism and leadership, and societal and cultural awareness. These values are intentionally embedded throughout the </w:t>
       </w:r>
       <w:r w:rsidRPr="3D7CC312">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>course design and objectives.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="534C5942" w14:textId="77777777" w:rsidR="000E0647" w:rsidRPr="000E0647" w:rsidRDefault="000E0647" w:rsidP="000E0647">
       <w:pPr>
         <w:spacing w:before="320" w:after="80" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D59B2A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -3416,138 +3753,137 @@
       </w:r>
       <w:r w:rsidRPr="0D59B2A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>acquire the following values and skills:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2490"/>
         <w:gridCol w:w="6850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E0647" w:rsidRPr="000E0647" w14:paraId="36D958D2" w14:textId="77777777">
+      <w:tr w:rsidR="000E0647" w:rsidRPr="000E0647" w14:paraId="36D958D2" w14:textId="77777777" w:rsidTr="0FF684EE">
         <w:trPr>
           <w:trHeight w:val="420"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="004E74A4" w14:textId="77777777" w:rsidR="000E0647" w:rsidRPr="000E0647" w:rsidRDefault="000E0647">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0647">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Competency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CDD74DE" w14:textId="77777777" w:rsidR="000E0647" w:rsidRPr="000E0647" w:rsidRDefault="000E0647">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0647">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Related Course Objective(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E0647" w:rsidRPr="000E0647" w14:paraId="5EF3B7B1" w14:textId="77777777">
+      <w:tr w:rsidR="000E0647" w:rsidRPr="000E0647" w14:paraId="5EF3B7B1" w14:textId="77777777" w:rsidTr="0FF684EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B312EEE" w14:textId="77777777" w:rsidR="000E0647" w:rsidRPr="000E0647" w:rsidRDefault="000E0647">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
@@ -3594,76 +3930,96 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Demonstrate effective communication strategies for engaging with patients and peers from diverse cultural, socioeconomic, and identity backgrounds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5908F779" w14:textId="77777777" w:rsidR="000E0647" w:rsidRPr="000E0647" w:rsidRDefault="000E0647" w:rsidP="000E0647">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D59B2A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Reflect on the role of empathy, listening, and language in addressing bias and building trust across difference.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="480ABCA4" w14:textId="77777777" w:rsidR="000E0647" w:rsidRPr="000E0647" w:rsidRDefault="000E0647" w:rsidP="000E0647">
+              <w:t xml:space="preserve">Reflect on the role of empathy, listening, and language in addressing bias and building trust across </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0D59B2A1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>difference</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0D59B2A1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="480ABCA4" w14:textId="77777777" w:rsidR="000E0647" w:rsidRPr="000E0647" w:rsidRDefault="000E0647" w:rsidP="0FF684EE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000E0647">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0FF684EE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Strengthen collaborative relationships with peers and faculty through dialogue-based learning and shared reflection.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E0647" w:rsidRPr="000E0647" w14:paraId="71B32E36" w14:textId="77777777">
+      <w:tr w:rsidR="000E0647" w:rsidRPr="000E0647" w14:paraId="71B32E36" w14:textId="77777777" w:rsidTr="0FF684EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46DAF284" w14:textId="77777777" w:rsidR="000E0647" w:rsidRPr="000E0647" w:rsidRDefault="000E0647">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
@@ -3736,51 +4092,51 @@
               <w:t>Develop confidence and skill in initiating and participating in difficult conversations around race, identity, access, and power in healthcare contexts.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07556292" w14:textId="77777777" w:rsidR="000E0647" w:rsidRPr="000E0647" w:rsidRDefault="000E0647" w:rsidP="000E0647">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0647">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Practice respectful engagement and leadership in peer discussions on sensitive or identity-informed topics.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E0647" w:rsidRPr="000E0647" w14:paraId="0457E796" w14:textId="77777777">
+      <w:tr w:rsidR="000E0647" w:rsidRPr="000E0647" w14:paraId="0457E796" w14:textId="77777777" w:rsidTr="0FF684EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0200D025" w14:textId="77777777" w:rsidR="000E0647" w:rsidRPr="000E0647" w:rsidRDefault="000E0647">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
@@ -3888,219 +4244,219 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Promote a culture of lifelong learning, curiosity, and cultural humility in approaching equity-focused, patient-centered care.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3B5C0ACF" w14:textId="77777777" w:rsidR="000E0647" w:rsidRPr="000E0647" w:rsidRDefault="000E0647" w:rsidP="000E0647">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70CA362F" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc217467462"/>
       <w:bookmarkStart w:id="21" w:name="_Toc217467698"/>
       <w:r w:rsidRPr="00FE632C">
+        <w:lastRenderedPageBreak/>
         <w:t>Textbooks and Resources</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="7348E129" w14:textId="14BA7B18" w:rsidR="000E0647" w:rsidRDefault="000E0647" w:rsidP="000E0647">
       <w:r w:rsidRPr="000E0647">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">There are </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
       <w:r w:rsidRPr="000E0647">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> required textbooks for this course, instead it is organized around relevant materials presented in class, published in the literature, and uploaded to the course website on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="000E0647">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>D2L</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000E0647">
         <w:t xml:space="preserve">. These will be described further in the opening class session. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">MSUCOM courses make use of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId30">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>D2L</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> as a course website to share materials, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30">
+      <w:hyperlink r:id="rId31">
         <w:r w:rsidRPr="001B0BD5">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Google Calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003273E9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to share course schedules, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId32">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Zoom</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> to host online meetings</w:t>
       </w:r>
       <w:r w:rsidR="00BC2796">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink r:id="rId33">
         <w:r w:rsidR="00BC2796">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>iClicker</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BC2796">
         <w:t xml:space="preserve"> to facilitate audience polling</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000E0647">
         <w:t xml:space="preserve">Visit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="000E0647">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://bit.ly/msucomtech</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000E0647">
         <w:t xml:space="preserve"> for reminders on how to access and use these resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FE6DA73" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="00FF3C89" w:rsidRDefault="00FD49AF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc217467463"/>
       <w:bookmarkStart w:id="23" w:name="_Toc217467699"/>
       <w:r w:rsidRPr="00FF3C89">
-        <w:lastRenderedPageBreak/>
         <w:t>Grading Schema</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="26572740" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="00FF3C89" w:rsidRDefault="00FD49AF">
       <w:r w:rsidRPr="2271E1CE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Course scores will be determined using the following formula:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="788981F0" w14:textId="02707F67" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="2271E1CE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(Combined Individual Activity or Assessment Point</w:t>
       </w:r>
       <w:r w:rsidR="00B2236F" w:rsidRPr="2271E1CE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s)</w:t>
       </w:r>
       <w:r w:rsidRPr="2271E1CE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> / (Total Points Possible) * 100%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E4ABD29" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>= Final Percent Score</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2447BA2B" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="009E632A"/>
     <w:p w14:paraId="6EBDC927" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
       <w:r>
         <w:t>Course grades will then be assigned based on those course scores as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DACC97" w14:textId="748A9EEC" w:rsidR="009E632A" w:rsidRPr="007A45CF" w:rsidRDefault="00FD49AF">
+    <w:p w14:paraId="01DACC97" w14:textId="59C2FFDC" w:rsidR="009E632A" w:rsidRPr="007A45CF" w:rsidRDefault="00FD49AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="2271E1CE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>P or Pass</w:t>
       </w:r>
       <w:r w:rsidRPr="2271E1CE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00E321CB" w:rsidRPr="2271E1CE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>means</w:t>
@@ -4460,80 +4816,80 @@
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E321CB" w:rsidRPr="2271E1CE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>70%</w:t>
       </w:r>
       <w:r w:rsidR="00E321CB" w:rsidRPr="2271E1CE">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E321CB" w:rsidRPr="2271E1CE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>or higher of the total available points (</w:t>
       </w:r>
-      <w:r w:rsidR="00FE530D" w:rsidRPr="2271E1CE">
+      <w:r w:rsidR="000C10BA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>84</w:t>
+        <w:t>91</w:t>
       </w:r>
       <w:r w:rsidR="00E321CB" w:rsidRPr="2271E1CE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r w:rsidR="00E321CB" w:rsidRPr="2271E1CE">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E321CB" w:rsidRPr="2271E1CE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00FE530D" w:rsidRPr="2271E1CE">
+      <w:r w:rsidR="000C10BA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00E321CB" w:rsidRPr="2271E1CE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>0).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41E7743A" w14:textId="79605C25" w:rsidR="009E632A" w:rsidRPr="007A45CF" w:rsidRDefault="00FD49AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007A45CF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>N or No Grade</w:t>
       </w:r>
       <w:r w:rsidRPr="007A45CF">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00E321CB" w:rsidRPr="007A45CF">
@@ -4583,55 +4939,55 @@
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="6F2D2514" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
       <w:r w:rsidRPr="3D7CC312">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The MSUCOM D.O. degree program incorporates both horizontal and vertical curriculum integration, meaning course activities and assessments require ongoing development and integration of knowledge and skills acquired in previous courses. Required components include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6065695F" w14:textId="77777777" w:rsidR="00FE530D" w:rsidRDefault="00FE530D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2417"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5484"/>
+        <w:gridCol w:w="2374"/>
+        <w:gridCol w:w="1428"/>
+        <w:gridCol w:w="5538"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE530D" w:rsidRPr="007251E4" w14:paraId="15A3FDDF" w14:textId="77777777">
+      <w:tr w:rsidR="003516B9" w:rsidRPr="007251E4" w14:paraId="15A3FDDF" w14:textId="77777777" w:rsidTr="194400BA">
         <w:trPr>
           <w:trHeight w:val="420"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C97A022" w14:textId="77777777" w:rsidR="00FE530D" w:rsidRPr="007251E4" w:rsidRDefault="00FE530D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
@@ -4710,51 +5066,51 @@
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D86C0EC" w14:textId="77777777" w:rsidR="00FE530D" w:rsidRPr="007251E4" w:rsidRDefault="00FE530D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007251E4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Material to be Covered</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE530D" w:rsidRPr="007251E4" w14:paraId="74743DB4" w14:textId="77777777">
+      <w:tr w:rsidR="003516B9" w:rsidRPr="007251E4" w14:paraId="74743DB4" w14:textId="77777777" w:rsidTr="194400BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4F4F0936" w14:textId="77777777" w:rsidR="00FE530D" w:rsidRPr="00FE530D" w:rsidRDefault="00FE530D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE530D">
@@ -4791,71 +5147,71 @@
             </w:pPr>
             <w:r w:rsidRPr="00FE530D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62FF3A80" w14:textId="477668D7" w:rsidR="00FE530D" w:rsidRPr="00FE530D" w:rsidRDefault="006B0492">
+          <w:p w14:paraId="62FF3A80" w14:textId="6753CF38" w:rsidR="00FE530D" w:rsidRPr="00FE530D" w:rsidRDefault="1C49EB13" w:rsidP="194400BA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Flexible </w:t>
-[...5 lines deleted...]
-              <w:t>REM</w:t>
+              <w:t>Online</w:t>
+            </w:r>
+            <w:r w:rsidR="2A9BAFC4">
+              <w:t xml:space="preserve"> Live </w:t>
+            </w:r>
+            <w:r w:rsidR="0E9B902A">
+              <w:t>(Zoom Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE530D" w:rsidRPr="007251E4" w14:paraId="1D30BAAD" w14:textId="77777777">
+      <w:tr w:rsidR="003516B9" w:rsidRPr="007251E4" w14:paraId="1D30BAAD" w14:textId="77777777" w:rsidTr="194400BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A70103D" w14:textId="77777777" w:rsidR="00FE530D" w:rsidRPr="00FE530D" w:rsidRDefault="00FE530D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE530D">
@@ -4894,126 +5250,86 @@
             <w:r w:rsidRPr="00FE530D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F7456BF" w14:textId="4F15D3A4" w:rsidR="00FE530D" w:rsidRPr="00FE530D" w:rsidRDefault="00FE530D">
+          <w:p w14:paraId="2F7456BF" w14:textId="1CF9107D" w:rsidR="00FE530D" w:rsidRPr="00FE530D" w:rsidRDefault="00FE530D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D59B2A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Students must attend the</w:t>
             </w:r>
             <w:r w:rsidR="0070549A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> flexible</w:t>
+              <w:t xml:space="preserve"> live </w:t>
             </w:r>
             <w:r w:rsidRPr="0D59B2A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> live</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>discussion sessions. Students must submit a written reflection for any missed sessions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE530D" w:rsidRPr="007251E4" w14:paraId="33FBCDE5" w14:textId="77777777">
+      <w:tr w:rsidR="003516B9" w:rsidRPr="007251E4" w14:paraId="33FBCDE5" w14:textId="77777777" w:rsidTr="194400BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="717637CA" w14:textId="71486C15" w:rsidR="00FE530D" w:rsidRPr="00FE530D" w:rsidRDefault="00FE530D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE530D">
@@ -5052,225 +5368,343 @@
             <w:r w:rsidRPr="00FE530D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BCA8922" w14:textId="48F8948B" w:rsidR="00FE530D" w:rsidRPr="00FE530D" w:rsidRDefault="006B0492">
+          <w:p w14:paraId="4BCA8922" w14:textId="33B382A7" w:rsidR="00FE530D" w:rsidRPr="00FE530D" w:rsidRDefault="517CB245" w:rsidP="194400BA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Flexible </w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="00476C09">
+              <w:t>Online</w:t>
+            </w:r>
+            <w:r w:rsidR="2A9BAFC4">
+              <w:t xml:space="preserve"> Live </w:t>
+            </w:r>
+            <w:r w:rsidR="3FBFA9E1">
+              <w:t>(Zoom Only)</w:t>
+            </w:r>
+            <w:r w:rsidR="76FAB678">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00FE530D" w:rsidRPr="0D59B2A1">
+            <w:r w:rsidR="6F81B322" w:rsidRPr="194400BA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Students must attend the live online Post-Discussion Reflection. Students must submit a written reflection for missed sessions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="003516B9" w:rsidRPr="007251E4" w14:paraId="32DC5990" w14:textId="77777777" w:rsidTr="194400BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="012FFE6C" w14:textId="41122A88" w:rsidR="000C10BA" w:rsidRPr="00FE530D" w:rsidRDefault="000C10BA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Written Reflection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="294013F5" w14:textId="3C325FEB" w:rsidR="000C10BA" w:rsidRPr="00FE530D" w:rsidRDefault="000C10BA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A4A639E" w14:textId="0E5CD692" w:rsidR="000C10BA" w:rsidRDefault="00035307" w:rsidP="23ED1E52">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="23ED1E52">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Students must submit a final</w:t>
+            </w:r>
+            <w:r w:rsidR="004869D6" w:rsidRPr="23ED1E52">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B1728" w:rsidRPr="23ED1E52">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">statement </w:t>
+            </w:r>
+            <w:r w:rsidR="00B26FD2" w:rsidRPr="23ED1E52">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">describing the impact of the course and </w:t>
+            </w:r>
+            <w:r w:rsidR="003516B9" w:rsidRPr="23ED1E52">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidR="00B26FD2" w:rsidRPr="23ED1E52">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">reflection </w:t>
+            </w:r>
+            <w:r w:rsidR="003516B9" w:rsidRPr="23ED1E52">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">on their overall learning experience. </w:t>
+            </w:r>
+            <w:r w:rsidR="004869D6" w:rsidRPr="23ED1E52">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C914882" w14:textId="6DF7B378" w:rsidR="00FE530D" w:rsidRDefault="00785F11">
-[...35 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="6C914882" w14:textId="3F002FD3" w:rsidR="00FE530D" w:rsidRDefault="00FE530D"/>
     <w:p w14:paraId="40D92AF8" w14:textId="3E5985B0" w:rsidR="009E632A" w:rsidRDefault="00FD49AF" w:rsidP="289678BC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc217467465"/>
       <w:bookmarkStart w:id="27" w:name="_Toc217467701"/>
       <w:r w:rsidRPr="651E4DD1">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Policies &amp; Resources</w:t>
       </w:r>
       <w:r w:rsidR="00D81976">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> (SD)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidR="1CC720B2" w:rsidRPr="651E4DD1">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1844EEAD" w14:textId="24C33F11" w:rsidR="009E632A" w:rsidRDefault="353786EC" w:rsidP="289678BC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc217467466"/>
       <w:bookmarkStart w:id="29" w:name="_Toc217467702"/>
       <w:r w:rsidRPr="289678BC">
         <w:t>Academic Support Resources at MSUCOM</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="5FF02126" w14:textId="326D5061" w:rsidR="009E632A" w:rsidRDefault="1CC720B2" w:rsidP="289678BC">
       <w:r w:rsidRPr="289678BC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are encouraged to connect with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34">
+      <w:hyperlink r:id="rId35">
         <w:r w:rsidRPr="289678BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="1155CC"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Academic and Career Advising</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="289678BC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ACA) to access academic, board, and career advising across the 4-year D.O. curriculum. As a way to acclimate the MSUCOM curriculum, you may access ACA’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId36">
         <w:r w:rsidRPr="289678BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="1155CC"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>On Target</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="289678BC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> website for semester roadmaps, tools needed to be successful in the curriculum, and targeted resources for different learning situations. Each semester’s roadmap contains course expectations, tips, potential challenges, notes on longitudinal content and skills integration, and study guides. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FD86214" w14:textId="134F95AC" w:rsidR="009E632A" w:rsidRDefault="1CC720B2" w:rsidP="289678BC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc217467467"/>
       <w:bookmarkStart w:id="31" w:name="_Toc217467703"/>
       <w:r w:rsidRPr="289678BC">
-        <w:lastRenderedPageBreak/>
         <w:t>College or University Policies with Which Enrolled Students Must Be Familiar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4533"/>
         <w:gridCol w:w="4380"/>
       </w:tblGrid>
-      <w:tr w:rsidR="289678BC" w14:paraId="4ACAFCCA" w14:textId="77777777" w:rsidTr="289678BC">
+      <w:tr w:rsidR="289678BC" w14:paraId="4ACAFCCA" w14:textId="77777777" w:rsidTr="00BC3895">
         <w:trPr>
           <w:trHeight w:val="420"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4FA67CB8" w14:textId="16FA7E11" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
             <w:r w:rsidRPr="289678BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -5285,765 +5719,905 @@
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="04594764" w14:textId="391C829C" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
             <w:r w:rsidRPr="289678BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="289678BC" w14:paraId="4258E038" w14:textId="77777777" w:rsidTr="289678BC">
+      <w:tr w:rsidR="289678BC" w14:paraId="4258E038" w14:textId="77777777" w:rsidTr="16D327E4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="391BED49" w14:textId="5F5AB305" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-            <w:r w:rsidRPr="289678BC">
+          <w:p w14:paraId="4126CDC2" w14:textId="2EEE88BC" w:rsidR="16D327E4" w:rsidRPr="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="16D327E4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Artificial Intelligence (AI) Use</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F53B7F9" w14:textId="31738FAD" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-[...1 lines deleted...]
-              <w:r w:rsidRPr="289678BC">
+          <w:p w14:paraId="30ED1521" w14:textId="26E24E61" w:rsidR="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:hyperlink r:id="rId37">
+              <w:r w:rsidRPr="16D327E4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1155CC"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Student Handbook - AI Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="289678BC" w14:paraId="6406AAD9" w14:textId="77777777" w:rsidTr="289678BC">
+      <w:tr w:rsidR="289678BC" w14:paraId="6406AAD9" w14:textId="77777777" w:rsidTr="16D327E4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="619B4619" w14:textId="05E55035" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-            <w:r w:rsidRPr="289678BC">
+          <w:p w14:paraId="27C5446F" w14:textId="7D7212AA" w:rsidR="16D327E4" w:rsidRPr="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="16D327E4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Common Ground Professionalism Initiative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E741916" w14:textId="61CB399F" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-[...1 lines deleted...]
-              <w:r w:rsidRPr="289678BC">
+          <w:p w14:paraId="4470B252" w14:textId="6797BF0E" w:rsidR="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:hyperlink r:id="rId38">
+              <w:r w:rsidRPr="16D327E4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1155CC"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>MSUCOM CGPI Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="289678BC" w14:paraId="0E23CD51" w14:textId="77777777" w:rsidTr="289678BC">
+      <w:tr w:rsidR="289678BC" w14:paraId="0E23CD51" w14:textId="77777777" w:rsidTr="16D327E4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60D1B20D" w14:textId="549CED13" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-[...1 lines deleted...]
-              <w:t>Computer-Based Testing</w:t>
+          <w:p w14:paraId="7B2E927D" w14:textId="698B3FB0" w:rsidR="16D327E4" w:rsidRPr="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="16D327E4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Disability &amp; Reasonable Accommodation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4469415F" w14:textId="60F5C64B" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-[...1 lines deleted...]
-              <w:r w:rsidRPr="289678BC">
+          <w:p w14:paraId="0E993B7D" w14:textId="24D90B7D" w:rsidR="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:hyperlink r:id="rId39">
+              <w:r w:rsidRPr="16D327E4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1155CC"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Student Handbook - CBT Policy</w:t>
+                <w:t>Student Handbook - Diversity and Inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="289678BC" w14:paraId="17C84BFC" w14:textId="77777777" w:rsidTr="289678BC">
+      <w:tr w:rsidR="289678BC" w14:paraId="17C84BFC" w14:textId="77777777" w:rsidTr="16D327E4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="070A008C" w14:textId="4B25DF33" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4ED9A713" w14:textId="61E546EB" w:rsidR="16D327E4" w:rsidRPr="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="16D327E4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>iClicker</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F8C3ED5" w14:textId="696AA2FF" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-[...1 lines deleted...]
-              <w:r w:rsidRPr="289678BC">
+          <w:p w14:paraId="232043D2" w14:textId="03C5698A" w:rsidR="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:hyperlink r:id="rId40">
+              <w:r w:rsidRPr="16D327E4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1155CC"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Student Handbook - Diversity and Inclusion</w:t>
+                <w:t>Student Handbook - Information Technology Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="289678BC" w14:paraId="1CAF780B" w14:textId="77777777" w:rsidTr="289678BC">
+      <w:tr w:rsidR="289678BC" w14:paraId="1CAF780B" w14:textId="77777777" w:rsidTr="16D327E4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DB3C88B" w14:textId="2859A5AE" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="5A273AA9" w14:textId="047F562A" w:rsidR="16D327E4" w:rsidRPr="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="16D327E4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="16D327E4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Students</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="16D327E4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rights and Responsibilities</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3156E888" w14:textId="62A95222" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-[...1 lines deleted...]
-              <w:r w:rsidRPr="289678BC">
+          <w:p w14:paraId="1D701BB3" w14:textId="44682107" w:rsidR="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:hyperlink r:id="rId41">
+              <w:r w:rsidRPr="16D327E4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1155CC"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Student Handbook - Information Technology Resources</w:t>
+                <w:t>Office of Spartan Experiences Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="289678BC" w14:paraId="0C00630F" w14:textId="77777777" w:rsidTr="289678BC">
+      <w:tr w:rsidR="289678BC" w14:paraId="0C00630F" w14:textId="77777777" w:rsidTr="16D327E4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1DCB6C16" w14:textId="0D1DB2A8" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-[...1 lines deleted...]
-              <w:t>Medical Students Rights and Responsibilities</w:t>
+          <w:p w14:paraId="323FEDCE" w14:textId="19B143CB" w:rsidR="16D327E4" w:rsidRPr="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="16D327E4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>MSUCOM Academic Code of Professional Ethics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2EA11405" w14:textId="1F01F9E5" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-[...1 lines deleted...]
-              <w:r w:rsidRPr="289678BC">
+          <w:p w14:paraId="33313FFC" w14:textId="34CB4351" w:rsidR="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:hyperlink r:id="rId42">
+              <w:r w:rsidRPr="16D327E4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1155CC"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Office of Spartan Experiences Site</w:t>
+                <w:t>Student Handbook - Academic Code of Professional Ethics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="289678BC" w14:paraId="4F34F131" w14:textId="77777777" w:rsidTr="289678BC">
+      <w:tr w:rsidR="289678BC" w14:paraId="4F34F131" w14:textId="77777777" w:rsidTr="16D327E4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E62D185" w14:textId="0709E9E3" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-[...1 lines deleted...]
-              <w:t>MSUCOM Academic Code of Professional Ethics</w:t>
+          <w:p w14:paraId="5BC337F1" w14:textId="6DBE46F1" w:rsidR="16D327E4" w:rsidRPr="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="16D327E4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Osteopathic Clinical Training &amp; Student Safety</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B614328" w14:textId="7C7B12B5" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-[...1 lines deleted...]
-              <w:r w:rsidRPr="289678BC">
+          <w:p w14:paraId="559119A8" w14:textId="14D565BC" w:rsidR="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:hyperlink r:id="rId43">
+              <w:r w:rsidRPr="16D327E4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1155CC"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Student Handbook - Academic Code of Professional Ethics</w:t>
+                <w:t>Student Handbook - Osteopathic Clinical Training &amp; Student Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="289678BC" w14:paraId="47FCCF38" w14:textId="77777777" w:rsidTr="289678BC">
+      <w:tr w:rsidR="289678BC" w14:paraId="47FCCF38" w14:textId="77777777" w:rsidTr="16D327E4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14DB8840" w14:textId="3AB1450D" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-[...1 lines deleted...]
-              <w:t>Osteopathic Clinical Training &amp; Student Safety</w:t>
+          <w:p w14:paraId="2E99BBDF" w14:textId="0C5D9F8D" w:rsidR="16D327E4" w:rsidRPr="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="16D327E4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Preclerkship Attendance &amp; Absences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06317707" w14:textId="6805B4A4" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-[...1 lines deleted...]
-              <w:r w:rsidRPr="289678BC">
+          <w:p w14:paraId="50604FCA" w14:textId="60425FB4" w:rsidR="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:hyperlink r:id="rId44">
+              <w:r w:rsidRPr="16D327E4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1155CC"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Student Handbook - Osteopathic Clinical Training &amp; Student Safety</w:t>
+                <w:t>Student Handbook - Attendance &amp; Absences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="289678BC" w14:paraId="7359F4F7" w14:textId="77777777" w:rsidTr="289678BC">
+      <w:tr w:rsidR="289678BC" w14:paraId="7359F4F7" w14:textId="77777777" w:rsidTr="16D327E4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C952BF9" w14:textId="4062F23A" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5A740B4F" w14:textId="0284EEB6" w:rsidR="16D327E4" w:rsidRPr="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Preclerkship Attendance &amp; Absences</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="16D327E4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Preclerkship Examinations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03CD26D2" w14:textId="3589823D" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-[...1 lines deleted...]
-              <w:r w:rsidRPr="289678BC">
+          <w:p w14:paraId="2F87CFFF" w14:textId="7DD5F5D1" w:rsidR="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:hyperlink r:id="rId45">
+              <w:r w:rsidRPr="16D327E4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1155CC"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Student Handbook - Attendance &amp; Absences</w:t>
+                <w:t>Student Handbook - Preclerkship Examinations Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="289678BC" w14:paraId="24495922" w14:textId="77777777" w:rsidTr="289678BC">
+      <w:tr w:rsidR="289678BC" w14:paraId="24495922" w14:textId="77777777" w:rsidTr="16D327E4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="551AA96C" w14:textId="0A920C3F" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-            <w:r w:rsidRPr="289678BC">
+          <w:p w14:paraId="3A12E7ED" w14:textId="37456BF8" w:rsidR="16D327E4" w:rsidRPr="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="16D327E4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Pregnancy and Pregnancy-Related Conditions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="326014C9" w14:textId="3672A404" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-[...1 lines deleted...]
-              <w:r w:rsidRPr="289678BC">
+          <w:p w14:paraId="2E9D794F" w14:textId="738AB5FD" w:rsidR="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:hyperlink r:id="rId46">
+              <w:r w:rsidRPr="16D327E4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1155CC"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Pregnancy and Parenting Information | Office for Civil Rights and Title IX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="289678BC" w14:paraId="0ED2CEB4" w14:textId="77777777" w:rsidTr="289678BC">
+      <w:tr w:rsidR="289678BC" w14:paraId="0ED2CEB4" w14:textId="77777777" w:rsidTr="16D327E4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62A7793D" w14:textId="0AF9935F" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-            <w:r w:rsidRPr="289678BC">
+          <w:p w14:paraId="1682D9FD" w14:textId="1CB88DFA" w:rsidR="16D327E4" w:rsidRPr="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="16D327E4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Relationship Violence &amp; Sexual Misconduct &amp; Title IX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55BCEC62" w14:textId="145A1015" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-[...1 lines deleted...]
-              <w:r w:rsidRPr="289678BC">
+          <w:p w14:paraId="3A213BD1" w14:textId="4E9B4674" w:rsidR="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:hyperlink r:id="rId47">
+              <w:r w:rsidRPr="16D327E4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1155CC"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Office for Civil Rights &amp; Title IX Education &amp; Compliance Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="289678BC" w14:paraId="0F2A5C4C" w14:textId="77777777" w:rsidTr="289678BC">
+      <w:tr w:rsidR="289678BC" w14:paraId="0F2A5C4C" w14:textId="77777777" w:rsidTr="16D327E4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AF8A670" w14:textId="557F85A3" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-            <w:r w:rsidRPr="289678BC">
+          <w:p w14:paraId="669D2878" w14:textId="48C9BC9F" w:rsidR="16D327E4" w:rsidRPr="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="16D327E4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Religious Observance Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16EDDBD8" w14:textId="0A7C1C6E" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-[...1 lines deleted...]
-              <w:r w:rsidRPr="289678BC">
+          <w:p w14:paraId="07E49341" w14:textId="0D98F667" w:rsidR="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:hyperlink r:id="rId48">
+              <w:r w:rsidRPr="16D327E4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1155CC"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Office of the Registrar Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="289678BC" w14:paraId="13D9AE25" w14:textId="77777777" w:rsidTr="289678BC">
+      <w:tr w:rsidR="289678BC" w14:paraId="13D9AE25" w14:textId="77777777" w:rsidTr="16D327E4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24536565" w14:textId="37E74D36" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-            <w:r w:rsidRPr="289678BC">
+          <w:p w14:paraId="1D5C574B" w14:textId="24C23D80" w:rsidR="16D327E4" w:rsidRPr="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="16D327E4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Remediation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="191502FB" w14:textId="585E4A11" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-[...1 lines deleted...]
-              <w:r w:rsidRPr="289678BC">
+          <w:p w14:paraId="4938A229" w14:textId="519FDC75" w:rsidR="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:hyperlink r:id="rId49">
+              <w:r w:rsidRPr="16D327E4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1155CC"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Student Handbook - Remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="289678BC" w14:paraId="68A18FE8" w14:textId="77777777" w:rsidTr="289678BC">
+      <w:tr w:rsidR="289678BC" w14:paraId="68A18FE8" w14:textId="77777777" w:rsidTr="16D327E4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F352C7E" w14:textId="05BD5F5B" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-            <w:r w:rsidRPr="289678BC">
+          <w:p w14:paraId="29C73516" w14:textId="17731013" w:rsidR="16D327E4" w:rsidRPr="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="16D327E4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Student Handbook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1908EEE3" w14:textId="031D3EC9" w:rsidR="289678BC" w:rsidRDefault="289678BC" w:rsidP="289678BC">
-[...1 lines deleted...]
-              <w:r w:rsidRPr="289678BC">
+          <w:p w14:paraId="6E0623A7" w14:textId="2CFB72A2" w:rsidR="16D327E4" w:rsidRDefault="16D327E4" w:rsidP="16D327E4">
+            <w:hyperlink r:id="rId50">
+              <w:r w:rsidRPr="16D327E4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1155CC"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Student Handbook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A7FBF6E" w14:textId="1D044534" w:rsidR="009E632A" w:rsidRDefault="009E632A" w:rsidP="289678BC"/>
     <w:p w14:paraId="5887C6D5" w14:textId="65B702B7" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc217467468"/>
       <w:bookmarkStart w:id="33" w:name="_Toc217467704"/>
       <w:r>
         <w:t>Student Feedback</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidR="00D81976">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE3C13A" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
@@ -6052,123 +6626,123 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>MSUCOM values student feedback, using this to model practice-based learning and improvement and to promote continuous quality improvement of learning experiences.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B78C4D6" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="009E632A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aff7"/>
         <w:tblW w:w="9390" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1725"/>
         <w:gridCol w:w="7665"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E632A" w14:paraId="5B18E34F" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="009E632A" w:rsidRPr="008458A9" w14:paraId="5B18E34F" w14:textId="77777777" w:rsidTr="008458A9">
         <w:trPr>
           <w:trHeight w:val="420"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0323F57A" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="0323F57A" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="008458A9" w:rsidRDefault="00FD49AF" w:rsidP="008458A9">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008458A9">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Route</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="158CF17C" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="158CF17C" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="008458A9" w:rsidRDefault="00FD49AF" w:rsidP="008458A9">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008458A9">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E632A" w14:paraId="6736B8F5" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="009E632A" w14:paraId="6736B8F5" w14:textId="77777777" w:rsidTr="008458A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64D5468E" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Informal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
@@ -6177,51 +6751,51 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6500B543" w14:textId="5448480A" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
             <w:r w:rsidRPr="289678BC">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">We invite you to respectfully provide constructive suggestions to Course Directors, Contributing Faculty, or </w:t>
             </w:r>
             <w:r w:rsidR="44225270" w:rsidRPr="289678BC">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Course Coordinator</w:t>
             </w:r>
             <w:r w:rsidRPr="289678BC">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> at any time.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E632A" w14:paraId="4304C4AB" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="009E632A" w14:paraId="4304C4AB" w14:textId="77777777" w:rsidTr="008458A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3962853E" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
             <w:r>
               <w:t>Formal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="18453B"/>
             </w:tcBorders>
@@ -6241,232 +6815,260 @@
               <w:t>Medtrics</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0D59B2A1">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> to gain feedback on the Course, Course Directors and Contributing Faculty.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EE71B08" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
             <w:r>
               <w:t xml:space="preserve">Additionally, MSU sends an optional Student Perceptions of Learning Survey (SPLS) to enrolled students at the conclusion of each course to gain feedback on the course and Course Directors. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="28F9A7E5" w14:textId="4FAF3952" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc217467469"/>
       <w:bookmarkStart w:id="35" w:name="_Toc217467705"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Course Schedule and Changes to Schedule or Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidR="00751053">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BCF111F" w14:textId="0B1955E0" w:rsidR="009E632A" w:rsidRDefault="1DCE9D86">
+    <w:p w14:paraId="6BCF111F" w14:textId="4DE9A236" w:rsidR="009E632A" w:rsidRDefault="1DCE9D86">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="009E632A">
-          <w:headerReference w:type="default" r:id="rId50"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId52"/>
+          <w:headerReference w:type="default" r:id="rId51"/>
+          <w:footerReference w:type="default" r:id="rId52"/>
+          <w:headerReference w:type="first" r:id="rId53"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="289678BC">
         <w:t xml:space="preserve">Due to external circumstances (e.g., weather/maintenance closures, clinical obligations, student cohort needs, etc.), course requirements published in the course syllabus and/or course schedule may be subject to change. Timely communication regarding changes will be provided to enrolled students via the course </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53">
+      <w:hyperlink r:id="rId54">
         <w:r w:rsidRPr="289678BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="1155CC"/>
           </w:rPr>
           <w:t>D2L</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="289678BC">
         <w:t xml:space="preserve"> site, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54">
+      <w:hyperlink r:id="rId55">
         <w:r w:rsidR="00FD49AF" w:rsidRPr="289678BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="1155CC"/>
           </w:rPr>
           <w:t>Google Calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="289678BC">
         <w:t xml:space="preserve">, and/or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55">
+      <w:hyperlink r:id="rId56">
         <w:r w:rsidRPr="289678BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="1155CC"/>
           </w:rPr>
           <w:t>MSU email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="289678BC">
-        <w:t xml:space="preserve">. Contact Course Director and/or Coordinator with questions. Any changes made will be considerate of the </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId56">
+        <w:t>. Contact Course Director</w:t>
+      </w:r>
+      <w:r w:rsidR="009C1FC4">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="289678BC">
+        <w:t xml:space="preserve"> and/or Coordinator with questions. Any changes made will be considerate of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57">
         <w:r w:rsidR="00FD49AF" w:rsidRPr="289678BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="1155CC"/>
           </w:rPr>
           <w:t>MSU Code of Teaching Responsibility</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FD49AF" w:rsidRPr="289678BC">
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57">
+      <w:hyperlink r:id="rId58">
         <w:r w:rsidR="00FD49AF" w:rsidRPr="289678BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="1155CC"/>
           </w:rPr>
           <w:t>Medical Students Rights and Responsibilities</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FD49AF" w:rsidRPr="289678BC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B8F3FE2" w14:textId="6D5B2ABB" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc217467470"/>
       <w:bookmarkStart w:id="38" w:name="_Toc217467706"/>
       <w:r w:rsidRPr="00143457">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Addendum: </w:t>
       </w:r>
       <w:r w:rsidR="00143457" w:rsidRPr="00143457">
         <w:t xml:space="preserve">Draft </w:t>
       </w:r>
       <w:r w:rsidRPr="00143457">
         <w:t>Course Schedule</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidR="00262BC1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2E9BD25F" w14:textId="4B5D5F12" w:rsidR="22BCB309" w:rsidRDefault="5497B97B" w:rsidP="529AC13D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_heading=h.ukc9uwnkzd8" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidRPr="424755B4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ZOOM LINK:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59">
+        <w:r w:rsidRPr="0D9C1ABA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>https://msu.zoom.us/j/96988813554</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="aff8"/>
-        <w:tblW w:w="15290" w:type="dxa"/>
+        <w:tblW w:w="15395" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1430"/>
-        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="1610"/>
+        <w:gridCol w:w="1800"/>
         <w:gridCol w:w="3150"/>
-        <w:gridCol w:w="2250"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="2070"/>
+        <w:gridCol w:w="1995"/>
+        <w:gridCol w:w="1575"/>
+        <w:gridCol w:w="1755"/>
+        <w:gridCol w:w="1440"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E632A" w:rsidRPr="00695574" w14:paraId="3D563F1B" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="009E632A" w:rsidRPr="00695574" w14:paraId="3D563F1B" w14:textId="77777777" w:rsidTr="23ED1E52">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1430" w:type="dxa"/>
+            <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3A0529A5" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="00FD49AF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="39" w:name="_heading=h.ukc9uwnkzd8" w:colFirst="0" w:colLast="0"/>
-            <w:bookmarkEnd w:id="39"/>
             <w:r w:rsidRPr="00695574">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="731B7E53" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="00FD49AF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:rPr>
                 <w:b/>
@@ -6494,283 +7096,283 @@
           </w:tcPr>
           <w:p w14:paraId="00CA18C3" w14:textId="4BDC3EA5" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="00FD49AF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Topic</w:t>
             </w:r>
             <w:r w:rsidR="00695574">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6424A5D0" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="00FD49AF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Theme </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6CFA0683" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="00FD49AF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Faculty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4ED8AEC0" w14:textId="5B6DFFA4" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="00FD49AF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Event Type</w:t>
             </w:r>
             <w:r w:rsidR="00A67AB5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (Tentative)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="69B4C999" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="00143457" w:rsidRDefault="00FD49AF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00143457">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Venue</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57A6E838" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="00FD49AF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00143457">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>(Origin*)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E4D1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="39278CED" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="00FD49AF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E632A" w:rsidRPr="00695574" w14:paraId="50372DEE" w14:textId="77777777" w:rsidTr="00A0757A">
+      <w:tr w:rsidR="009E632A" w:rsidRPr="00695574" w14:paraId="50372DEE" w14:textId="77777777" w:rsidTr="23ED1E52">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1430" w:type="dxa"/>
+            <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="30BFD4F0" w14:textId="09AB208D" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="00587A4D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00262BC1" w:rsidRPr="00695574">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00FD49AF" w:rsidRPr="00695574">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00695574">
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="00FD49AF" w:rsidRPr="00695574">
               <w:t>/202</w:t>
             </w:r>
             <w:r w:rsidR="00262BC1" w:rsidRPr="00695574">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A58C4C4" w14:textId="042DD17D" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="00262BC1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00FD49AF" w:rsidRPr="00695574">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FF5647" w:rsidRPr="00695574">
@@ -6810,1843 +7412,1967 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A817B47" w14:textId="700A4997" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="00587A4D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t>Course Introduction</w:t>
             </w:r>
             <w:r w:rsidR="00262BC1" w:rsidRPr="00695574">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Overview</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="64633818" w14:textId="4B56F9B3" w:rsidR="009E632A" w:rsidRPr="0049031A" w:rsidRDefault="00695574">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="0049031A">
               <w:t>Self-Reflection and Discussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D6BE0BC" w14:textId="68EA8D56" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="00B2236F">
+          <w:p w14:paraId="4D6BE0BC" w14:textId="39F5B347" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="00F33636">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00695574">
+            <w:r>
+              <w:t xml:space="preserve">Dr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B2236F" w:rsidRPr="00695574">
               <w:t>Debalina Bandyopadhyay</w:t>
             </w:r>
             <w:r w:rsidR="00262BC1" w:rsidRPr="00695574">
-              <w:t xml:space="preserve"> and Anissa Mattison</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1980" w:type="dxa"/>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Dr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00262BC1" w:rsidRPr="00695574">
+              <w:t>Anissa Mattison</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E997B57" w14:textId="7330824C" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="00F07D0F">
+          <w:p w14:paraId="3E997B57" w14:textId="2B4E77C7" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="251F1A61" w:rsidP="23ED1E52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-            </w:pPr>
-[...16 lines deleted...]
-            <w:tcW w:w="1080" w:type="dxa"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="23ED1E52">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Online Live</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F2D3BAA" w14:textId="59B959BA" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="00695574">
+          <w:p w14:paraId="0EFD6B85" w14:textId="1EA246C5" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="00695574" w:rsidP="6B02FC19">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00695574">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6B02FC19">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>Zoom</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+          <w:p w14:paraId="5F2D3BAA" w14:textId="32E565A7" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="009E632A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="18453B"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6556DBB2" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="00FD49AF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>Mandatory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E632A" w:rsidRPr="00695574" w14:paraId="4174D2C9" w14:textId="77777777" w:rsidTr="00A0757A">
-[...2 lines deleted...]
-            <w:tcW w:w="1430" w:type="dxa"/>
+      <w:tr w:rsidR="00323067" w:rsidRPr="00695574" w14:paraId="4174D2C9" w14:textId="77777777" w:rsidTr="23ED1E52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59392490" w14:textId="77777777" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="00587A4D">
+          <w:p w14:paraId="59392490" w14:textId="4DA3FE06" w:rsidR="00323067" w:rsidRPr="00EC610A" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-            </w:pPr>
-[...22 lines deleted...]
-          <w:p w14:paraId="6FE9DD5F" w14:textId="0ADBAAFD" w:rsidR="00262BC1" w:rsidRPr="00695574" w:rsidRDefault="00262BC1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC610A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>03/18/2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FE9DD5F" w14:textId="314DDA96" w:rsidR="00323067" w:rsidRPr="00695574" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00695574">
-[...12 lines deleted...]
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:r w:rsidRPr="00EC610A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(Wednesday)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79DE8483" w14:textId="2C394DDC" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="00262BC1">
+          <w:p w14:paraId="79DE8483" w14:textId="2C394DDC" w:rsidR="00323067" w:rsidRPr="00695574" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>5 PM – 6:30 PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15C99CEC" w14:textId="2E9B39DE" w:rsidR="00695574" w:rsidRPr="009F206D" w:rsidRDefault="00695574" w:rsidP="00695574">
+          <w:p w14:paraId="15C99CEC" w14:textId="2E9B39DE" w:rsidR="00323067" w:rsidRPr="009F206D" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F206D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Social determinants of health </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>- ACCESS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="688E914B" w14:textId="640B04F2" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="009E632A" w:rsidP="00695574">
+          <w:p w14:paraId="688E914B" w14:textId="640B04F2" w:rsidR="00323067" w:rsidRPr="00695574" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4068E641" w14:textId="4032371F" w:rsidR="009E632A" w:rsidRPr="0049031A" w:rsidRDefault="0049031A">
+          <w:p w14:paraId="4068E641" w14:textId="4032371F" w:rsidR="00323067" w:rsidRPr="0049031A" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Discussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="135616B2" w14:textId="021DAA59" w:rsidR="009E632A" w:rsidRPr="00725C74" w:rsidRDefault="00725C74">
+          <w:p w14:paraId="135616B2" w14:textId="11A06DE4" w:rsidR="00323067" w:rsidRPr="00725C74" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:bCs/>
-[...12 lines deleted...]
-            <w:tcW w:w="1980" w:type="dxa"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="23ED1E52">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. Amara </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="23ED1E52">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Ezeamama</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68B15E4A" w14:textId="4CF0927A" w:rsidR="009E632A" w:rsidRPr="002F0C78" w:rsidRDefault="002C71DA">
+          <w:p w14:paraId="68B15E4A" w14:textId="23D09711" w:rsidR="00323067" w:rsidRPr="002F0C78" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:r w:rsidRPr="00BC0731">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Online Live</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="777B1C7D" w14:textId="2D8D7554" w:rsidR="009E632A" w:rsidRPr="00031617" w:rsidRDefault="00031617">
+          <w:p w14:paraId="777B1C7D" w14:textId="7165FADD" w:rsidR="00323067" w:rsidRPr="00031617" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...13 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00483741">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Zoom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4900DEEC" w14:textId="1617B52D" w:rsidR="009E632A" w:rsidRPr="00695574" w:rsidRDefault="00DD22B8" w:rsidP="00587A4D">
+          <w:p w14:paraId="4900DEEC" w14:textId="1617B52D" w:rsidR="00323067" w:rsidRPr="00695574" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>Mandatory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F0C78" w:rsidRPr="00695574" w14:paraId="38F232E3" w14:textId="77777777" w:rsidTr="00A0757A">
-[...2 lines deleted...]
-            <w:tcW w:w="1430" w:type="dxa"/>
+      <w:tr w:rsidR="00323067" w:rsidRPr="00695574" w14:paraId="38F232E3" w14:textId="77777777" w:rsidTr="23ED1E52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39C734B3" w14:textId="0F61D255" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
+          <w:p w14:paraId="39C734B3" w14:textId="0F61D255" w:rsidR="00323067" w:rsidRPr="00695574" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>03/26/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A3D7C0A" w14:textId="0204A86E" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
+          <w:p w14:paraId="2A3D7C0A" w14:textId="0204A86E" w:rsidR="00323067" w:rsidRPr="00695574" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>5 PM – 6:30 PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13CC4A47" w14:textId="4FC730FC" w:rsidR="002F0C78" w:rsidRPr="002C71DA" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
+          <w:p w14:paraId="13CC4A47" w14:textId="4FC730FC" w:rsidR="00323067" w:rsidRPr="002C71DA" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F206D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Under-Represented, Underserved, and Under-Addressed </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F4A3394" w14:textId="60A21772" w:rsidR="002F0C78" w:rsidRPr="0049031A" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
+          <w:p w14:paraId="1F4A3394" w14:textId="60A21772" w:rsidR="00323067" w:rsidRPr="0049031A" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r>
               <w:t>Discussion, Media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CA96790" w14:textId="1A322F9F" w:rsidR="002F0C78" w:rsidRPr="00725C74" w:rsidRDefault="00725C74" w:rsidP="002F0C78">
+          <w:p w14:paraId="7CA96790" w14:textId="56CCC03E" w:rsidR="00323067" w:rsidRPr="00725C74" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00725C74">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>TBD</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1980" w:type="dxa"/>
+              <w:t>Dr. Will Childs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09F7055D" w14:textId="30F261B1" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="00A83F25" w:rsidP="002F0C78">
+          <w:p w14:paraId="09F7055D" w14:textId="1440243F" w:rsidR="00323067" w:rsidRPr="00695574" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...31 lines deleted...]
-            <w:tcW w:w="1080" w:type="dxa"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0731">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Online Live</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6495729C" w14:textId="7B2B4C9A" w:rsidR="002F0C78" w:rsidRPr="00031617" w:rsidRDefault="00031617" w:rsidP="002F0C78">
+          <w:p w14:paraId="6495729C" w14:textId="7055E792" w:rsidR="00323067" w:rsidRPr="00031617" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...13 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00483741">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Zoom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="545AC2DB" w14:textId="268E318D" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="00DD22B8" w:rsidP="002F0C78">
+          <w:p w14:paraId="545AC2DB" w14:textId="268E318D" w:rsidR="00323067" w:rsidRPr="00695574" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>Mandatory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F0C78" w:rsidRPr="00695574" w14:paraId="56FCED0E" w14:textId="77777777" w:rsidTr="00A0757A">
-[...2 lines deleted...]
-            <w:tcW w:w="1430" w:type="dxa"/>
+      <w:tr w:rsidR="00323067" w:rsidRPr="00695574" w14:paraId="56FCED0E" w14:textId="77777777" w:rsidTr="23ED1E52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E96F473" w14:textId="2C1DDAE0" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
+          <w:p w14:paraId="3E96F473" w14:textId="2C1DDAE0" w:rsidR="00323067" w:rsidRPr="00695574" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>04/02/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="402CAC48" w14:textId="07BE2AA1" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
+          <w:p w14:paraId="402CAC48" w14:textId="07BE2AA1" w:rsidR="00323067" w:rsidRPr="00695574" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>5 PM – 6:30 PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A0C8BE1" w14:textId="325F456A" w:rsidR="002F0C78" w:rsidRPr="009F206D" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
+          <w:p w14:paraId="4A0C8BE1" w14:textId="49C3B8CC" w:rsidR="00323067" w:rsidRPr="009F206D" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F206D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shame</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E542C9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009F206D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Taboo</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="00E542C9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and Stigma</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Stigma</w:t>
+            </w:r>
+            <w:r w:rsidR="00E542C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with SUD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CDA0B18" w14:textId="49C70F35" w:rsidR="00323067" w:rsidRPr="00397ABF" w:rsidRDefault="00180784" w:rsidP="00397ABF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:b/>
-[...6 lines deleted...]
-            <w:tcW w:w="2250" w:type="dxa"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00397ABF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Harm Reduction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23E84F64" w14:textId="1B26859F" w:rsidR="002F0C78" w:rsidRPr="0049031A" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
+          <w:p w14:paraId="23E84F64" w14:textId="1B26859F" w:rsidR="00323067" w:rsidRPr="0049031A" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="0049031A">
               <w:t xml:space="preserve">Speaker and Discussion </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="223A8799" w14:textId="38899611" w:rsidR="002F0C78" w:rsidRPr="00725C74" w:rsidRDefault="00725C74" w:rsidP="002F0C78">
+          <w:p w14:paraId="223A8799" w14:textId="036A9B6E" w:rsidR="00323067" w:rsidRPr="00725C74" w:rsidRDefault="009A746A" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00725C74">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>TBD</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1980" w:type="dxa"/>
+              <w:t>Dr. Bret Bielawski</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A70AB02" w14:textId="066B9A76" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002C71DA" w:rsidP="002F0C78">
+          <w:p w14:paraId="3A70AB02" w14:textId="7BBB39C8" w:rsidR="00323067" w:rsidRPr="00695574" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...13 lines deleted...]
-            <w:tcW w:w="1080" w:type="dxa"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0731">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Online Live</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F5D4EEF" w14:textId="63C0DCCF" w:rsidR="002F0C78" w:rsidRPr="00031617" w:rsidRDefault="00031617" w:rsidP="002F0C78">
+          <w:p w14:paraId="0F5D4EEF" w14:textId="2AA1B803" w:rsidR="00323067" w:rsidRPr="00031617" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...13 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00483741">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Zoom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09A9ED2F" w14:textId="380FBC86" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="00DD22B8" w:rsidP="002F0C78">
+          <w:p w14:paraId="09A9ED2F" w14:textId="380FBC86" w:rsidR="00323067" w:rsidRPr="00695574" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="187"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>Mandatory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F0C78" w:rsidRPr="00695574" w14:paraId="07E2B415" w14:textId="77777777" w:rsidTr="00A0757A">
-[...2 lines deleted...]
-            <w:tcW w:w="1430" w:type="dxa"/>
+      <w:tr w:rsidR="00323067" w:rsidRPr="00695574" w14:paraId="07E2B415" w14:textId="77777777" w:rsidTr="23ED1E52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="401F08C7" w14:textId="1C108674" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
+          <w:p w14:paraId="401F08C7" w14:textId="1C108674" w:rsidR="00323067" w:rsidRPr="00695574" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>04/09/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01A09A35" w14:textId="3CA31F81" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
+          <w:p w14:paraId="01A09A35" w14:textId="3CA31F81" w:rsidR="00323067" w:rsidRPr="00695574" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>5 PM – 6:30 PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="150E9E6D" w14:textId="77777777" w:rsidR="002F0C78" w:rsidRPr="009F206D" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
+          <w:p w14:paraId="0948838D" w14:textId="0C409367" w:rsidR="00323067" w:rsidRPr="00695574" w:rsidRDefault="00323067" w:rsidP="00397ABF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="22BCB309">
+              <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009F206D">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Substance use/addiction </w:t>
+            </w:r>
+            <w:r w:rsidR="00397ABF" w:rsidRPr="22BCB309">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...16 lines deleted...]
-            <w:tcW w:w="2250" w:type="dxa"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in </w:t>
+            </w:r>
+            <w:r w:rsidR="0048429F" w:rsidRPr="22BCB309">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>healthcare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3DEB76B7" w14:textId="6195B586" w:rsidR="002F0C78" w:rsidRPr="0049031A" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
+          <w:p w14:paraId="3DEB76B7" w14:textId="6195B586" w:rsidR="00323067" w:rsidRPr="0049031A" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Speaker and Discussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D361C31" w14:textId="3103CA5F" w:rsidR="002F0C78" w:rsidRPr="00725C74" w:rsidRDefault="00725C74" w:rsidP="002F0C78">
+          <w:p w14:paraId="0D361C31" w14:textId="2462548D" w:rsidR="00323067" w:rsidRPr="00725C74" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00725C74">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>TBD</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1980" w:type="dxa"/>
+              <w:t>Dr. Will Childs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6FE44D87" w14:textId="563A0408" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002C71DA" w:rsidP="002F0C78">
+          <w:p w14:paraId="6FE44D87" w14:textId="58A4B700" w:rsidR="00323067" w:rsidRPr="00695574" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...13 lines deleted...]
-            <w:tcW w:w="1080" w:type="dxa"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0731">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Online Live</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="247F2A0F" w14:textId="509C8A85" w:rsidR="002F0C78" w:rsidRPr="00031617" w:rsidRDefault="00031617" w:rsidP="002F0C78">
+          <w:p w14:paraId="247F2A0F" w14:textId="191D1B31" w:rsidR="00323067" w:rsidRPr="00031617" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...13 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00483741">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Zoom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D7D3839" w14:textId="4EC03366" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="00DD22B8" w:rsidP="002F0C78">
+          <w:p w14:paraId="3D7D3839" w14:textId="4EC03366" w:rsidR="00323067" w:rsidRPr="00695574" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>Mandatory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F0C78" w:rsidRPr="00695574" w14:paraId="78980F53" w14:textId="77777777" w:rsidTr="00A0757A">
-[...2 lines deleted...]
-            <w:tcW w:w="1430" w:type="dxa"/>
+      <w:tr w:rsidR="00323067" w:rsidRPr="00695574" w14:paraId="78980F53" w14:textId="77777777" w:rsidTr="23ED1E52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="745812CB" w14:textId="49924AE8" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
+          <w:p w14:paraId="745812CB" w14:textId="49924AE8" w:rsidR="00323067" w:rsidRPr="00695574" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>04/16/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71D5FECA" w14:textId="58FC5A70" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
+          <w:p w14:paraId="71D5FECA" w14:textId="58FC5A70" w:rsidR="00323067" w:rsidRPr="00695574" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>5 PM – 6:30 PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D304396" w14:textId="77777777" w:rsidR="002F0C78" w:rsidRPr="009F206D" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
+          <w:p w14:paraId="6D304396" w14:textId="6DC04F9F" w:rsidR="00323067" w:rsidRPr="009F206D" w:rsidRDefault="00147CFA" w:rsidP="00323067">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F206D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Examining historical context</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="399C6DC4" w14:textId="77777777" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
+              <w:t>LGBTQIA+ Health</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="399C6DC4" w14:textId="77777777" w:rsidR="00323067" w:rsidRPr="00695574" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="412BBEB6" w14:textId="19B27EDB" w:rsidR="002F0C78" w:rsidRPr="0049031A" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
+          <w:p w14:paraId="412BBEB6" w14:textId="19B27EDB" w:rsidR="00323067" w:rsidRPr="0049031A" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Discussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46402309" w14:textId="7E6A7D12" w:rsidR="002F0C78" w:rsidRPr="00725C74" w:rsidRDefault="00725C74" w:rsidP="002F0C78">
+          <w:p w14:paraId="46402309" w14:textId="7E6A7D12" w:rsidR="00323067" w:rsidRPr="00725C74" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00725C74">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>TBD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="258CDEB9" w14:textId="0AE301AC" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002C71DA" w:rsidP="002F0C78">
+          <w:p w14:paraId="258CDEB9" w14:textId="420D52E4" w:rsidR="00323067" w:rsidRPr="00695574" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:r w:rsidRPr="00BC0731">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Online Live</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="28491981" w14:textId="2CC66D23" w:rsidR="002F0C78" w:rsidRPr="00031617" w:rsidRDefault="00031617" w:rsidP="002F0C78">
+          <w:p w14:paraId="28491981" w14:textId="0CA8E0F3" w:rsidR="00323067" w:rsidRPr="00031617" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...13 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00483741">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Zoom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1764297B" w14:textId="198C9E81" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="00031617" w:rsidP="002F0C78">
+          <w:p w14:paraId="1764297B" w14:textId="198C9E81" w:rsidR="00323067" w:rsidRPr="00695574" w:rsidRDefault="00323067" w:rsidP="00323067">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>Mandatory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F0C78" w:rsidRPr="00695574" w14:paraId="0B031B09" w14:textId="77777777" w:rsidTr="00A0757A">
-[...2 lines deleted...]
-            <w:tcW w:w="1430" w:type="dxa"/>
+      <w:tr w:rsidR="002F0C78" w:rsidRPr="00695574" w14:paraId="0B031B09" w14:textId="77777777" w:rsidTr="23ED1E52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2DD7A898" w14:textId="56F5D6EC" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>04/23/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="456B9E0B" w14:textId="64265041" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>5 PM – 6:30 PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4C9AE922" w14:textId="6BD4ACCD" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t>Cultural humility and Communication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6DEE8EB9" w14:textId="6BB56A80" w:rsidR="002F0C78" w:rsidRPr="0049031A" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="0049031A">
               <w:t xml:space="preserve">Speaker and Discussion </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73E63315" w14:textId="60948FD6" w:rsidR="002F0C78" w:rsidRPr="00725C74" w:rsidRDefault="00725C74" w:rsidP="002F0C78">
+          <w:p w14:paraId="73E63315" w14:textId="468ACB87" w:rsidR="002F0C78" w:rsidRPr="00725C74" w:rsidRDefault="00CD3445" w:rsidP="002F0C78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00725C74">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>TBD</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1980" w:type="dxa"/>
+              <w:t>Dr. Will Childs</w:t>
+            </w:r>
+            <w:r w:rsidR="001F6711">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Dr. Debalina Bandyopadhyay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6142B1C6" w14:textId="12483F77" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002C71DA" w:rsidP="002F0C78">
+          <w:p w14:paraId="78FAAA07" w14:textId="2B4E77C7" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="379EFCFF" w:rsidP="23ED1E52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-            </w:pPr>
-[...10 lines deleted...]
-            <w:tcW w:w="1080" w:type="dxa"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="23ED1E52">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Online Live</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6142B1C6" w14:textId="1109D1C3" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56AAF097" w14:textId="19F0F09E" w:rsidR="002F0C78" w:rsidRPr="00031617" w:rsidRDefault="00031617" w:rsidP="002F0C78">
+          <w:p w14:paraId="56AAF097" w14:textId="00060E48" w:rsidR="002F0C78" w:rsidRPr="00031617" w:rsidRDefault="004963A1" w:rsidP="47072A56">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...13 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Zoom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="76DCADC3" w14:textId="42A977EE" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="00031617" w:rsidP="002F0C78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>Mandatory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F0C78" w:rsidRPr="00695574" w14:paraId="598F5B75" w14:textId="77777777" w:rsidTr="00A0757A">
-[...2 lines deleted...]
-            <w:tcW w:w="1430" w:type="dxa"/>
+      <w:tr w:rsidR="002F0C78" w:rsidRPr="00695574" w14:paraId="598F5B75" w14:textId="77777777" w:rsidTr="23ED1E52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A726AE6" w14:textId="38495B82" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
+          <w:p w14:paraId="0A726AE6" w14:textId="44E4A3AE" w:rsidR="002F0C78" w:rsidRPr="00EC610A" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-            </w:pPr>
-[...7 lines deleted...]
-            <w:tcW w:w="1980" w:type="dxa"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC610A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>04/</w:t>
+            </w:r>
+            <w:r w:rsidR="00C2559A" w:rsidRPr="00EC610A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC610A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00C2559A" w:rsidRPr="00EC610A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Wednesday)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="627BA78F" w14:textId="2CE1B816" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>5 PM – 6:30 PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3CD80705" w14:textId="41AFDD80" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Post-Discussion Reflection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="46921E23" w14:textId="6B918267" w:rsidR="002F0C78" w:rsidRPr="0049031A" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="0049031A">
               <w:t>Reflection and Discussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E9AFDF4" w14:textId="25B48E64" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
+          <w:p w14:paraId="6E9AFDF4" w14:textId="52EB8E10" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="008F6DB6" w:rsidP="002F0C78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00695574">
-[...6 lines deleted...]
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:r>
+              <w:t xml:space="preserve">Dr. </w:t>
+            </w:r>
+            <w:r w:rsidR="002F0C78" w:rsidRPr="00695574">
+              <w:t xml:space="preserve">Debalina Bandyopadhyay and </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Dr. </w:t>
+            </w:r>
+            <w:r w:rsidR="002F0C78" w:rsidRPr="00695574">
+              <w:t>Anissa Mattison</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B0D604B" w14:textId="6C5FE3E7" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="006B0492" w:rsidP="002F0C78">
+          <w:p w14:paraId="5AE4C9A7" w14:textId="2B4E77C7" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="49CA5BCC" w:rsidP="23ED1E52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-            </w:pPr>
-[...13 lines deleted...]
-            <w:tcW w:w="1080" w:type="dxa"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="23ED1E52">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Online Live</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B0D604B" w14:textId="12F7447C" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5B33F164" w14:textId="126B7D94" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>Zoom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="72C0627D" w14:textId="40BD5601" w:rsidR="002F0C78" w:rsidRPr="00695574" w:rsidRDefault="002F0C78" w:rsidP="002F0C78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695574">
               <w:t>Mandatory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E44F05C" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="009E632A"/>
+    <w:p w14:paraId="0E44F05C" w14:textId="31210AF6" w:rsidR="009E632A" w:rsidRDefault="00DC5CF3" w:rsidP="00DC5CF3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C19A9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Camera </w:t>
+      </w:r>
+      <w:r w:rsidR="006A39F9" w:rsidRPr="009C19A9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Audio </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C19A9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should be </w:t>
+      </w:r>
+      <w:r w:rsidR="006A39F9" w:rsidRPr="009C19A9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>working</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C19A9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for all participants during the zoom sessions. Please feel free to use </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C19A9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a background</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C19A9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of your choosing. </w:t>
+      </w:r>
+    </w:p>
     <w:sectPr w:rsidR="009E632A">
-      <w:headerReference w:type="first" r:id="rId58"/>
+      <w:headerReference w:type="first" r:id="rId60"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="360" w:right="360" w:bottom="360" w:left="360" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08D05ED4" w14:textId="77777777" w:rsidR="001A6ABF" w:rsidRDefault="001A6ABF">
+    <w:p w14:paraId="667E1656" w14:textId="77777777" w:rsidR="0031052A" w:rsidRDefault="0031052A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79FCB813" w14:textId="77777777" w:rsidR="001A6ABF" w:rsidRDefault="001A6ABF">
+    <w:p w14:paraId="43F909A6" w14:textId="77777777" w:rsidR="0031052A" w:rsidRDefault="0031052A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6EDF9872" w14:textId="77777777" w:rsidR="001A6ABF" w:rsidRDefault="001A6ABF">
+    <w:p w14:paraId="004E3A1D" w14:textId="77777777" w:rsidR="0031052A" w:rsidRDefault="0031052A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Times New Roman">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="36A5E532" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="00FD49AF">
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F3A6B5E" w14:textId="77777777" w:rsidR="001A6ABF" w:rsidRDefault="001A6ABF">
+    <w:p w14:paraId="50B1E182" w14:textId="77777777" w:rsidR="0031052A" w:rsidRDefault="0031052A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="539994DF" w14:textId="77777777" w:rsidR="001A6ABF" w:rsidRDefault="001A6ABF">
+    <w:p w14:paraId="505E05E8" w14:textId="77777777" w:rsidR="0031052A" w:rsidRDefault="0031052A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4EDB779A" w14:textId="77777777" w:rsidR="001A6ABF" w:rsidRDefault="001A6ABF">
+    <w:p w14:paraId="4D7F90F9" w14:textId="77777777" w:rsidR="0031052A" w:rsidRDefault="0031052A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71BB14B3" w14:textId="312744EE" w:rsidR="009E632A" w:rsidRPr="0030177E" w:rsidRDefault="00FD49AF">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:color w:val="666666"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0030177E">
       <w:rPr>
         <w:i/>
         <w:color w:val="666666"/>
       </w:rPr>
       <w:t xml:space="preserve">OST </w:t>
     </w:r>
@@ -8849,50 +9575,163 @@
                       <w:spacing w:line="240" w:lineRule="auto"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D8709A9" w14:textId="77777777" w:rsidR="009E632A" w:rsidRDefault="009E632A"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07D05563"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6E981728"/>
+    <w:lvl w:ilvl="0" w:tplc="7332A21A">
+      <w:start w:val="517"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Arial" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1170318F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0B68E9DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8961,51 +9800,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D335155"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FCF27E54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -9074,51 +9913,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="285F6FC2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5F70BB52"/>
+    <w:lvl w:ilvl="0" w:tplc="2A30D920">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40A45E77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="895E7024">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9E268BD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9187,51 +10139,164 @@
     <w:lvl w:ilvl="7" w:tplc="A7168C9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5930DCBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63102F0E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4D2ADDC0"/>
+    <w:lvl w:ilvl="0" w:tplc="17461FD4">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65FF2E9C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C6A2EAB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -9300,51 +10365,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C4E0FB7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BCBE7856"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9414,436 +10479,687 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="540897652">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1765302888">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1093277759">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1190415613">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1093277759">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="5" w16cid:durableId="1458987240">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1190415613">
+  <w:num w:numId="6" w16cid:durableId="580680039">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1458987240">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="7" w16cid:durableId="1043209344">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1070159317">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E632A"/>
     <w:rsid w:val="00012954"/>
+    <w:rsid w:val="00026754"/>
     <w:rsid w:val="00027B6F"/>
     <w:rsid w:val="00031617"/>
+    <w:rsid w:val="00035307"/>
     <w:rsid w:val="00036BD1"/>
     <w:rsid w:val="000427F5"/>
+    <w:rsid w:val="00056BC1"/>
     <w:rsid w:val="00072221"/>
     <w:rsid w:val="0007270C"/>
     <w:rsid w:val="00092E91"/>
     <w:rsid w:val="000932BD"/>
     <w:rsid w:val="000A679E"/>
     <w:rsid w:val="000A7220"/>
+    <w:rsid w:val="000A74ED"/>
+    <w:rsid w:val="000B1728"/>
+    <w:rsid w:val="000C10BA"/>
+    <w:rsid w:val="000C5653"/>
     <w:rsid w:val="000D27DE"/>
     <w:rsid w:val="000D4E1C"/>
     <w:rsid w:val="000E0647"/>
     <w:rsid w:val="00112876"/>
     <w:rsid w:val="00114367"/>
+    <w:rsid w:val="00121E59"/>
     <w:rsid w:val="00122F16"/>
+    <w:rsid w:val="0012403E"/>
     <w:rsid w:val="00124CC8"/>
     <w:rsid w:val="001326D8"/>
     <w:rsid w:val="001377E8"/>
     <w:rsid w:val="00143457"/>
+    <w:rsid w:val="001451FA"/>
     <w:rsid w:val="00147A55"/>
+    <w:rsid w:val="00147CFA"/>
     <w:rsid w:val="00153578"/>
+    <w:rsid w:val="00161568"/>
     <w:rsid w:val="00165B03"/>
+    <w:rsid w:val="0016799F"/>
+    <w:rsid w:val="00180784"/>
     <w:rsid w:val="0018562C"/>
     <w:rsid w:val="00190539"/>
     <w:rsid w:val="001A4584"/>
     <w:rsid w:val="001A6ABF"/>
+    <w:rsid w:val="001B03AE"/>
     <w:rsid w:val="001B0BD5"/>
     <w:rsid w:val="001B3FEF"/>
     <w:rsid w:val="001D4D21"/>
+    <w:rsid w:val="001E404D"/>
+    <w:rsid w:val="001E79D1"/>
     <w:rsid w:val="001F1030"/>
     <w:rsid w:val="001F5B25"/>
+    <w:rsid w:val="001F6711"/>
+    <w:rsid w:val="00203237"/>
+    <w:rsid w:val="002117C7"/>
     <w:rsid w:val="002309F9"/>
     <w:rsid w:val="00253FB0"/>
     <w:rsid w:val="002565F8"/>
     <w:rsid w:val="00262BC1"/>
+    <w:rsid w:val="002800A9"/>
     <w:rsid w:val="0028012B"/>
     <w:rsid w:val="0028047B"/>
     <w:rsid w:val="00296D11"/>
     <w:rsid w:val="00297033"/>
     <w:rsid w:val="002A15A9"/>
+    <w:rsid w:val="002A7D0E"/>
     <w:rsid w:val="002B1482"/>
     <w:rsid w:val="002B64CD"/>
     <w:rsid w:val="002B64EB"/>
     <w:rsid w:val="002C71DA"/>
+    <w:rsid w:val="002D07D1"/>
     <w:rsid w:val="002D082C"/>
     <w:rsid w:val="002D0B8C"/>
     <w:rsid w:val="002D3A15"/>
+    <w:rsid w:val="002E4572"/>
     <w:rsid w:val="002F0C78"/>
     <w:rsid w:val="0030177E"/>
+    <w:rsid w:val="00307CD9"/>
+    <w:rsid w:val="0031052A"/>
     <w:rsid w:val="00311475"/>
     <w:rsid w:val="00314760"/>
     <w:rsid w:val="00322A22"/>
+    <w:rsid w:val="00323067"/>
     <w:rsid w:val="003273E9"/>
+    <w:rsid w:val="003345EF"/>
+    <w:rsid w:val="003516B9"/>
+    <w:rsid w:val="00351E57"/>
     <w:rsid w:val="003540CC"/>
+    <w:rsid w:val="00354A79"/>
     <w:rsid w:val="00354DC1"/>
     <w:rsid w:val="003725E5"/>
     <w:rsid w:val="00376FEF"/>
     <w:rsid w:val="00377DA6"/>
     <w:rsid w:val="00383F30"/>
+    <w:rsid w:val="0038557C"/>
+    <w:rsid w:val="00397ABF"/>
     <w:rsid w:val="003A2317"/>
     <w:rsid w:val="003B0C2D"/>
     <w:rsid w:val="003B309B"/>
-    <w:rsid w:val="003D7E7F"/>
+    <w:rsid w:val="003C2EFB"/>
+    <w:rsid w:val="003D1986"/>
+    <w:rsid w:val="003D41A6"/>
     <w:rsid w:val="003E08FA"/>
     <w:rsid w:val="003E3D94"/>
     <w:rsid w:val="003E5DB0"/>
     <w:rsid w:val="003F2A72"/>
     <w:rsid w:val="003F3934"/>
+    <w:rsid w:val="00415012"/>
     <w:rsid w:val="0041685E"/>
+    <w:rsid w:val="00421019"/>
     <w:rsid w:val="00422214"/>
-    <w:rsid w:val="00426F6D"/>
     <w:rsid w:val="00427063"/>
+    <w:rsid w:val="00432ECD"/>
     <w:rsid w:val="00435B13"/>
     <w:rsid w:val="00442570"/>
     <w:rsid w:val="00454652"/>
     <w:rsid w:val="00456231"/>
+    <w:rsid w:val="00456349"/>
     <w:rsid w:val="00473DE1"/>
     <w:rsid w:val="00476C09"/>
+    <w:rsid w:val="0048429F"/>
+    <w:rsid w:val="004869D6"/>
     <w:rsid w:val="0049031A"/>
     <w:rsid w:val="00490D39"/>
+    <w:rsid w:val="004963A1"/>
+    <w:rsid w:val="004A361F"/>
+    <w:rsid w:val="004A52B6"/>
     <w:rsid w:val="004A6D96"/>
     <w:rsid w:val="004B1E8B"/>
+    <w:rsid w:val="004B47C2"/>
     <w:rsid w:val="004D0764"/>
+    <w:rsid w:val="004E79F4"/>
+    <w:rsid w:val="004F2272"/>
+    <w:rsid w:val="004F71FA"/>
     <w:rsid w:val="0050743A"/>
     <w:rsid w:val="00511E4E"/>
+    <w:rsid w:val="00515E1F"/>
     <w:rsid w:val="00516121"/>
     <w:rsid w:val="00516A92"/>
     <w:rsid w:val="00517743"/>
     <w:rsid w:val="0052031F"/>
     <w:rsid w:val="00522AF4"/>
     <w:rsid w:val="005252EE"/>
     <w:rsid w:val="00526A4D"/>
-    <w:rsid w:val="00533B3F"/>
+    <w:rsid w:val="005307CE"/>
+    <w:rsid w:val="0053113E"/>
     <w:rsid w:val="0053411C"/>
     <w:rsid w:val="00535436"/>
     <w:rsid w:val="005368F9"/>
     <w:rsid w:val="0054570E"/>
     <w:rsid w:val="0055063E"/>
+    <w:rsid w:val="00550AF1"/>
     <w:rsid w:val="00562B22"/>
+    <w:rsid w:val="00562DBF"/>
+    <w:rsid w:val="005639BD"/>
     <w:rsid w:val="00566A90"/>
     <w:rsid w:val="00570458"/>
     <w:rsid w:val="005742C9"/>
+    <w:rsid w:val="0057722F"/>
     <w:rsid w:val="005827B2"/>
     <w:rsid w:val="005833F2"/>
     <w:rsid w:val="00587A4D"/>
     <w:rsid w:val="00592750"/>
+    <w:rsid w:val="00595D4E"/>
+    <w:rsid w:val="0059769A"/>
     <w:rsid w:val="005A1967"/>
+    <w:rsid w:val="005A44E7"/>
+    <w:rsid w:val="005B285B"/>
     <w:rsid w:val="005C1EEA"/>
+    <w:rsid w:val="005D090D"/>
     <w:rsid w:val="005D6433"/>
+    <w:rsid w:val="005D7E9C"/>
     <w:rsid w:val="005E04A5"/>
+    <w:rsid w:val="005E621D"/>
     <w:rsid w:val="005E6321"/>
     <w:rsid w:val="005F784F"/>
     <w:rsid w:val="006014FF"/>
+    <w:rsid w:val="00603EF5"/>
+    <w:rsid w:val="00605CEE"/>
+    <w:rsid w:val="00613A19"/>
+    <w:rsid w:val="0061556B"/>
     <w:rsid w:val="00626DFE"/>
     <w:rsid w:val="006270E5"/>
     <w:rsid w:val="00632AC7"/>
     <w:rsid w:val="00637BB5"/>
+    <w:rsid w:val="00644159"/>
     <w:rsid w:val="006465EE"/>
     <w:rsid w:val="00654983"/>
     <w:rsid w:val="00656411"/>
     <w:rsid w:val="00656FD7"/>
+    <w:rsid w:val="00663B82"/>
     <w:rsid w:val="006648E1"/>
     <w:rsid w:val="00664B6D"/>
     <w:rsid w:val="006745FD"/>
     <w:rsid w:val="006761B9"/>
+    <w:rsid w:val="00677333"/>
     <w:rsid w:val="00677D66"/>
     <w:rsid w:val="00695574"/>
+    <w:rsid w:val="006A39F9"/>
     <w:rsid w:val="006B0492"/>
+    <w:rsid w:val="006B28C9"/>
+    <w:rsid w:val="006B5800"/>
     <w:rsid w:val="006B6670"/>
     <w:rsid w:val="006C0DB7"/>
+    <w:rsid w:val="006C49AA"/>
+    <w:rsid w:val="006D113F"/>
+    <w:rsid w:val="006E2F55"/>
     <w:rsid w:val="006E5A30"/>
+    <w:rsid w:val="006E6FB9"/>
     <w:rsid w:val="00700D5C"/>
+    <w:rsid w:val="007028E7"/>
     <w:rsid w:val="0070549A"/>
     <w:rsid w:val="00706261"/>
+    <w:rsid w:val="0071319F"/>
     <w:rsid w:val="00715F96"/>
+    <w:rsid w:val="00722AEB"/>
     <w:rsid w:val="00724F09"/>
     <w:rsid w:val="00725C74"/>
     <w:rsid w:val="00726303"/>
     <w:rsid w:val="0074330F"/>
+    <w:rsid w:val="00745593"/>
     <w:rsid w:val="00751053"/>
+    <w:rsid w:val="00756BE9"/>
+    <w:rsid w:val="00765D84"/>
+    <w:rsid w:val="00766B54"/>
     <w:rsid w:val="00774801"/>
     <w:rsid w:val="007818A2"/>
+    <w:rsid w:val="007844F4"/>
     <w:rsid w:val="00785F11"/>
+    <w:rsid w:val="00785F8D"/>
     <w:rsid w:val="00787420"/>
+    <w:rsid w:val="00790278"/>
+    <w:rsid w:val="0079227D"/>
+    <w:rsid w:val="0079240F"/>
+    <w:rsid w:val="007958B2"/>
     <w:rsid w:val="007A2FE8"/>
     <w:rsid w:val="007A45CF"/>
+    <w:rsid w:val="007B6AE4"/>
     <w:rsid w:val="007C0E99"/>
     <w:rsid w:val="007C1BB3"/>
     <w:rsid w:val="007D15E6"/>
+    <w:rsid w:val="007D2EA8"/>
     <w:rsid w:val="007D5C05"/>
+    <w:rsid w:val="007F3E3C"/>
     <w:rsid w:val="00803C3C"/>
+    <w:rsid w:val="008050EE"/>
     <w:rsid w:val="00805C88"/>
+    <w:rsid w:val="0082036D"/>
     <w:rsid w:val="00822DEA"/>
     <w:rsid w:val="00825C74"/>
     <w:rsid w:val="00831580"/>
+    <w:rsid w:val="00837952"/>
+    <w:rsid w:val="008458A9"/>
     <w:rsid w:val="0086736D"/>
     <w:rsid w:val="00873A96"/>
+    <w:rsid w:val="008742F8"/>
     <w:rsid w:val="00884629"/>
     <w:rsid w:val="00884B7D"/>
+    <w:rsid w:val="00886298"/>
+    <w:rsid w:val="00891E36"/>
     <w:rsid w:val="00895978"/>
     <w:rsid w:val="00896F40"/>
     <w:rsid w:val="008B3044"/>
     <w:rsid w:val="008D2315"/>
     <w:rsid w:val="008D3FB7"/>
     <w:rsid w:val="008D4A4C"/>
     <w:rsid w:val="008E088C"/>
+    <w:rsid w:val="008E781B"/>
+    <w:rsid w:val="008E7E93"/>
     <w:rsid w:val="008F35FC"/>
     <w:rsid w:val="008F440F"/>
+    <w:rsid w:val="008F45BC"/>
+    <w:rsid w:val="008F6DB6"/>
+    <w:rsid w:val="00900668"/>
+    <w:rsid w:val="009006D9"/>
     <w:rsid w:val="00901F60"/>
+    <w:rsid w:val="00904BD6"/>
     <w:rsid w:val="0090662C"/>
     <w:rsid w:val="0091178B"/>
     <w:rsid w:val="00912CEB"/>
     <w:rsid w:val="00915C14"/>
+    <w:rsid w:val="009219D8"/>
     <w:rsid w:val="00924C55"/>
     <w:rsid w:val="0092583F"/>
     <w:rsid w:val="009265B4"/>
     <w:rsid w:val="00932AD2"/>
+    <w:rsid w:val="009461B6"/>
+    <w:rsid w:val="0095177B"/>
     <w:rsid w:val="009520DF"/>
     <w:rsid w:val="00952CD1"/>
     <w:rsid w:val="00954F5E"/>
+    <w:rsid w:val="00957268"/>
     <w:rsid w:val="00961E37"/>
     <w:rsid w:val="009640DD"/>
     <w:rsid w:val="009651F9"/>
+    <w:rsid w:val="009734CE"/>
+    <w:rsid w:val="00983BC0"/>
+    <w:rsid w:val="00990E19"/>
+    <w:rsid w:val="0099168A"/>
+    <w:rsid w:val="00991718"/>
+    <w:rsid w:val="009A6E42"/>
+    <w:rsid w:val="009A746A"/>
     <w:rsid w:val="009B4B0B"/>
     <w:rsid w:val="009B5EEC"/>
+    <w:rsid w:val="009C0ED2"/>
+    <w:rsid w:val="009C19A9"/>
+    <w:rsid w:val="009C1FC4"/>
+    <w:rsid w:val="009E364E"/>
     <w:rsid w:val="009E3E9F"/>
     <w:rsid w:val="009E632A"/>
+    <w:rsid w:val="009E7C4B"/>
     <w:rsid w:val="009F25C0"/>
+    <w:rsid w:val="009F6A7D"/>
     <w:rsid w:val="00A01E08"/>
     <w:rsid w:val="00A026A9"/>
-    <w:rsid w:val="00A0757A"/>
     <w:rsid w:val="00A11584"/>
+    <w:rsid w:val="00A14422"/>
+    <w:rsid w:val="00A25956"/>
     <w:rsid w:val="00A25C47"/>
+    <w:rsid w:val="00A25C9D"/>
     <w:rsid w:val="00A31CE7"/>
+    <w:rsid w:val="00A47982"/>
+    <w:rsid w:val="00A51EF5"/>
+    <w:rsid w:val="00A5572C"/>
     <w:rsid w:val="00A568C8"/>
     <w:rsid w:val="00A64969"/>
     <w:rsid w:val="00A66ACE"/>
     <w:rsid w:val="00A67AB5"/>
     <w:rsid w:val="00A71C72"/>
     <w:rsid w:val="00A77B3E"/>
     <w:rsid w:val="00A83F25"/>
+    <w:rsid w:val="00A87A3A"/>
+    <w:rsid w:val="00A90314"/>
     <w:rsid w:val="00A908AC"/>
+    <w:rsid w:val="00A95DFE"/>
+    <w:rsid w:val="00AA1F41"/>
     <w:rsid w:val="00AA54EE"/>
+    <w:rsid w:val="00AA5950"/>
     <w:rsid w:val="00AB4045"/>
     <w:rsid w:val="00AB7047"/>
     <w:rsid w:val="00AC22A7"/>
     <w:rsid w:val="00AC446F"/>
     <w:rsid w:val="00AC5311"/>
     <w:rsid w:val="00AC63A7"/>
     <w:rsid w:val="00AC7DB5"/>
     <w:rsid w:val="00AD7473"/>
+    <w:rsid w:val="00AE73B1"/>
     <w:rsid w:val="00AF0823"/>
     <w:rsid w:val="00B02671"/>
     <w:rsid w:val="00B07927"/>
+    <w:rsid w:val="00B11498"/>
     <w:rsid w:val="00B2236F"/>
+    <w:rsid w:val="00B24120"/>
+    <w:rsid w:val="00B26DD5"/>
+    <w:rsid w:val="00B26FD2"/>
+    <w:rsid w:val="00B43DA7"/>
+    <w:rsid w:val="00B45E30"/>
+    <w:rsid w:val="00B52FEC"/>
     <w:rsid w:val="00B570E8"/>
+    <w:rsid w:val="00B82AC4"/>
     <w:rsid w:val="00B84965"/>
+    <w:rsid w:val="00B9016C"/>
+    <w:rsid w:val="00BB2C46"/>
+    <w:rsid w:val="00BB3D0A"/>
     <w:rsid w:val="00BC2796"/>
+    <w:rsid w:val="00BC3895"/>
     <w:rsid w:val="00BC5CDC"/>
     <w:rsid w:val="00BD4BE0"/>
     <w:rsid w:val="00BE4910"/>
     <w:rsid w:val="00BF3354"/>
+    <w:rsid w:val="00C01624"/>
     <w:rsid w:val="00C07D2F"/>
     <w:rsid w:val="00C15534"/>
+    <w:rsid w:val="00C1656F"/>
+    <w:rsid w:val="00C16892"/>
+    <w:rsid w:val="00C2559A"/>
     <w:rsid w:val="00C2643A"/>
+    <w:rsid w:val="00C27AF7"/>
+    <w:rsid w:val="00C32D54"/>
+    <w:rsid w:val="00C40376"/>
     <w:rsid w:val="00C403AA"/>
     <w:rsid w:val="00C42D20"/>
-    <w:rsid w:val="00C55A8B"/>
+    <w:rsid w:val="00C45940"/>
+    <w:rsid w:val="00C46B2D"/>
     <w:rsid w:val="00C572FF"/>
     <w:rsid w:val="00C61608"/>
     <w:rsid w:val="00C73D1B"/>
     <w:rsid w:val="00C86BF0"/>
     <w:rsid w:val="00C91CCB"/>
+    <w:rsid w:val="00C94360"/>
     <w:rsid w:val="00CA2448"/>
+    <w:rsid w:val="00CA74EC"/>
+    <w:rsid w:val="00CA7DEA"/>
+    <w:rsid w:val="00CB081C"/>
+    <w:rsid w:val="00CC2A58"/>
+    <w:rsid w:val="00CC4A63"/>
+    <w:rsid w:val="00CC67BE"/>
+    <w:rsid w:val="00CD3445"/>
+    <w:rsid w:val="00CF4A5A"/>
+    <w:rsid w:val="00CF7958"/>
+    <w:rsid w:val="00D12712"/>
     <w:rsid w:val="00D13308"/>
+    <w:rsid w:val="00D43568"/>
+    <w:rsid w:val="00D55081"/>
     <w:rsid w:val="00D565F2"/>
     <w:rsid w:val="00D60E71"/>
     <w:rsid w:val="00D81976"/>
     <w:rsid w:val="00D82961"/>
     <w:rsid w:val="00D97837"/>
+    <w:rsid w:val="00DC2747"/>
+    <w:rsid w:val="00DC44B6"/>
+    <w:rsid w:val="00DC5973"/>
+    <w:rsid w:val="00DC5CF3"/>
+    <w:rsid w:val="00DC7920"/>
     <w:rsid w:val="00DD22B8"/>
+    <w:rsid w:val="00DF20EC"/>
     <w:rsid w:val="00DF4287"/>
     <w:rsid w:val="00DF7900"/>
     <w:rsid w:val="00E051D7"/>
+    <w:rsid w:val="00E12577"/>
     <w:rsid w:val="00E12EFA"/>
     <w:rsid w:val="00E134C7"/>
+    <w:rsid w:val="00E21CEE"/>
+    <w:rsid w:val="00E267EF"/>
     <w:rsid w:val="00E27EFD"/>
     <w:rsid w:val="00E30E91"/>
     <w:rsid w:val="00E321CB"/>
+    <w:rsid w:val="00E344E3"/>
+    <w:rsid w:val="00E36A4B"/>
+    <w:rsid w:val="00E40D40"/>
+    <w:rsid w:val="00E4277B"/>
+    <w:rsid w:val="00E443C9"/>
+    <w:rsid w:val="00E542C9"/>
     <w:rsid w:val="00E56887"/>
+    <w:rsid w:val="00E626C1"/>
     <w:rsid w:val="00E62C63"/>
+    <w:rsid w:val="00E67FD5"/>
     <w:rsid w:val="00E7217B"/>
     <w:rsid w:val="00E72E9C"/>
     <w:rsid w:val="00E76E6F"/>
     <w:rsid w:val="00E804A0"/>
+    <w:rsid w:val="00E80822"/>
     <w:rsid w:val="00E80CFE"/>
     <w:rsid w:val="00E81176"/>
     <w:rsid w:val="00E93F7A"/>
+    <w:rsid w:val="00E97295"/>
     <w:rsid w:val="00EA11BE"/>
     <w:rsid w:val="00EB0B26"/>
-    <w:rsid w:val="00EC4A2A"/>
+    <w:rsid w:val="00EC4606"/>
+    <w:rsid w:val="00EC610A"/>
+    <w:rsid w:val="00EC6B9E"/>
     <w:rsid w:val="00ED73CA"/>
     <w:rsid w:val="00EE38F0"/>
     <w:rsid w:val="00EE6F1B"/>
     <w:rsid w:val="00EF216F"/>
     <w:rsid w:val="00F002B7"/>
     <w:rsid w:val="00F01742"/>
     <w:rsid w:val="00F02FC0"/>
     <w:rsid w:val="00F07D0F"/>
     <w:rsid w:val="00F310E0"/>
     <w:rsid w:val="00F32BEC"/>
+    <w:rsid w:val="00F33636"/>
     <w:rsid w:val="00F43912"/>
     <w:rsid w:val="00F5088C"/>
     <w:rsid w:val="00F5557B"/>
     <w:rsid w:val="00F6080F"/>
     <w:rsid w:val="00F715E5"/>
+    <w:rsid w:val="00F72767"/>
     <w:rsid w:val="00F830CE"/>
+    <w:rsid w:val="00F83CB7"/>
+    <w:rsid w:val="00F854B9"/>
     <w:rsid w:val="00F93694"/>
+    <w:rsid w:val="00F938DF"/>
+    <w:rsid w:val="00FA3057"/>
     <w:rsid w:val="00FA35D6"/>
+    <w:rsid w:val="00FA73C4"/>
+    <w:rsid w:val="00FB13C7"/>
     <w:rsid w:val="00FB470A"/>
+    <w:rsid w:val="00FC47EA"/>
     <w:rsid w:val="00FD3B52"/>
     <w:rsid w:val="00FD49AF"/>
     <w:rsid w:val="00FE530D"/>
     <w:rsid w:val="00FE632C"/>
     <w:rsid w:val="00FE6882"/>
     <w:rsid w:val="00FF3C89"/>
     <w:rsid w:val="00FF4942"/>
     <w:rsid w:val="00FF5647"/>
     <w:rsid w:val="00FF61B9"/>
+    <w:rsid w:val="01A1091D"/>
     <w:rsid w:val="0645A290"/>
     <w:rsid w:val="0A0AF873"/>
     <w:rsid w:val="0A3B635F"/>
+    <w:rsid w:val="0CE2F546"/>
     <w:rsid w:val="0D59B2A1"/>
+    <w:rsid w:val="0D9C1ABA"/>
+    <w:rsid w:val="0E9B902A"/>
+    <w:rsid w:val="0F760512"/>
+    <w:rsid w:val="0FF684EE"/>
     <w:rsid w:val="10610665"/>
     <w:rsid w:val="10D45827"/>
     <w:rsid w:val="1139E727"/>
+    <w:rsid w:val="15FB86C9"/>
+    <w:rsid w:val="16D327E4"/>
+    <w:rsid w:val="194400BA"/>
     <w:rsid w:val="1B86C272"/>
+    <w:rsid w:val="1C49EB13"/>
     <w:rsid w:val="1CC720B2"/>
     <w:rsid w:val="1DCE9D86"/>
+    <w:rsid w:val="1F5C80B9"/>
+    <w:rsid w:val="1FBF209B"/>
     <w:rsid w:val="1FBF515F"/>
+    <w:rsid w:val="225FE2D0"/>
     <w:rsid w:val="2271E1CE"/>
+    <w:rsid w:val="22BCB309"/>
+    <w:rsid w:val="23ED1E52"/>
+    <w:rsid w:val="25147F4E"/>
+    <w:rsid w:val="251F1A61"/>
+    <w:rsid w:val="25BAF9A6"/>
     <w:rsid w:val="289678BC"/>
+    <w:rsid w:val="28B38ACD"/>
     <w:rsid w:val="29BDDB5B"/>
+    <w:rsid w:val="29DDBAA0"/>
+    <w:rsid w:val="2A9BAFC4"/>
+    <w:rsid w:val="2E6EC199"/>
+    <w:rsid w:val="31927FA0"/>
+    <w:rsid w:val="33C57F5F"/>
     <w:rsid w:val="353786EC"/>
+    <w:rsid w:val="369142CB"/>
+    <w:rsid w:val="379EFCFF"/>
     <w:rsid w:val="3D7CC312"/>
+    <w:rsid w:val="3FBFA9E1"/>
+    <w:rsid w:val="3FD66362"/>
+    <w:rsid w:val="424755B4"/>
     <w:rsid w:val="44225270"/>
+    <w:rsid w:val="44F7A235"/>
+    <w:rsid w:val="47072A56"/>
+    <w:rsid w:val="49CA5BCC"/>
+    <w:rsid w:val="4D66A41F"/>
     <w:rsid w:val="4DE1CA65"/>
+    <w:rsid w:val="501B2C90"/>
     <w:rsid w:val="50AFAFE3"/>
+    <w:rsid w:val="517CB245"/>
+    <w:rsid w:val="51C16826"/>
+    <w:rsid w:val="529AC13D"/>
+    <w:rsid w:val="5497B97B"/>
+    <w:rsid w:val="56A6D46D"/>
+    <w:rsid w:val="56C8F634"/>
     <w:rsid w:val="651E4DD1"/>
     <w:rsid w:val="66DDB148"/>
+    <w:rsid w:val="6B02FC19"/>
     <w:rsid w:val="6C40C2D3"/>
+    <w:rsid w:val="6D1D6C03"/>
+    <w:rsid w:val="6F81B322"/>
+    <w:rsid w:val="71139AC1"/>
     <w:rsid w:val="7152881C"/>
     <w:rsid w:val="73564E19"/>
+    <w:rsid w:val="76058659"/>
+    <w:rsid w:val="76FAB678"/>
     <w:rsid w:val="7C38788B"/>
+    <w:rsid w:val="7D9DF406"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="204EBBE8"/>
-  <w15:docId w15:val="{2D37D6FD-F486-4DB5-9F67-83CDFBD6D7A0}"/>
+  <w15:docId w15:val="{DB3D8692-A64A-4791-AC42-B713648D230D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11603,51 +12919,51 @@
                                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                       </w:divBdr>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tobiasog@msu.edu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/academic-and-career-advising" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook/student-handbook-diversity-and-inclusion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:debsmita@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/academic-and-career-advising" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7217/1760/5058/MSUCOM-Academic-Code-of-Professional-Ethics.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reg.msu.edu/ROInfo/Notices/ReligiousPolicy.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanmail.msu.edu/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:webste25@msu.edu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-life/wellness-and-counseling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iclicker.com/students/apps-and-remotes/web" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook/student-handbook-information-technology-resources" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://civilrights.msu.edu/pregnancy-parenting/index.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schwa317@msu.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:webste25@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tech.msu.edu/support/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calendar.google.com/calendar/embed?src=msu.edu_ftq7g1b5da252fecqelqp5n7ks%40group.calendar.google.com&amp;ctz=America%2FNew_York" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/OnTargetforAcademicSuccess" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/6715/8440/1774/POLICY-ON-OSTEOPATHIC-CLINICAL-TRAINING-AND-STUDENT-SAFETY.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/1617/1741/9878/Remediation.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reg.msu.edu/academicprograms/Print.aspx?Section=514" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bandyop4@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ezeamama@msu.edu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/DO-Better-Form" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/msucomtech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3617/2044/1325/Computer-Based-Assessment-in-the-Preclerkship.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://civilrights.msu.edu/policies/relationship-violence-and-sexual-misconduct-and-title-ix-policy.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bielaws2@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/about/handbook/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calendar.google.com/calendar/embed?src=msu.edu_ftq7g1b5da252fecqelqp5n7ks%40group.calendar.google.com&amp;ctz=America%2FNew_York" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bandyop4@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.osteomedreg@msu.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/about/handbook/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoom.msu.edu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7117/1881/3977/Preclerkship-Attendance-and-Absences.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:webste25@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schwa317@msu.edu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/DO-Better-Form" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook/student-handbook-diversity-and-inclusion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marjanm999@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/msucomtech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7217/1760/5058/MSUCOM-Academic-Code-of-Professional-Ethics.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://civilrights.msu.edu/policies/relationship-violence-and-sexual-misconduct-and-title-ix-policy.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calendar.google.com/calendar/embed?src=msu.edu_ftq7g1b5da252fecqelqp5n7ks%40group.calendar.google.com&amp;ctz=America%2FNew_York" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ezeamama@msu.edu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:webste25@msu.edu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.osteomedreg@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoom.msu.edu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook/student-handbook-information-technology-resources" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/download_file/53192961-56e2-4f02-bb92-80fc05d628be/1534" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/about/handbook/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bielaws2@msu.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:childswi@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:debsmita@msu.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/academic-and-career-advising" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/academic-and-career-advising" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/6715/8440/1774/POLICY-ON-OSTEOPATHIC-CLINICAL-TRAINING-AND-STUDENT-SAFETY.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reg.msu.edu/ROInfo/Notices/ReligiousPolicy.aspx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanmail.msu.edu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bandyop4@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tobiasog@msu.edu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-life/wellness-and-counseling" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iclicker.com/students/apps-and-remotes/web" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://civilrights.msu.edu/pregnancy-parenting/index.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msu.zoom.us/j/96988813554?pwd=JRuXGgTYHcejJAOVLL887wCOaedpb6.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lkaufman@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/about/handbook/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wchilds2@hfhs.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tech.msu.edu/support/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/OnTargetforAcademicSuccess" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/1617/1741/9878/Remediation.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reg.msu.edu/academicprograms/Print.aspx?Section=514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calendar.google.com/calendar/embed?src=msu.edu_ftq7g1b5da252fecqelqp5n7ks%40group.calendar.google.com&amp;ctz=America%2FNew_York" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7117/1881/3977/Preclerkship-Attendance-and-Absences.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bandyop4@msu.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -11934,1108 +13250,832 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A5A7D1136AF98842B9222F1ED995F6F0" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2be821281b5fe7d48b05dd0d9d8b55a9">
-[...254 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjNXa3pOYNc/pmZiJGw9gvakFTQdw==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyDmguYWg2NzYwZzlyanN4MgloLjFmb2I5dGUyCWguM3pueXNoNzIOaC5uajZ2MHN1cGlocm0yCWguMmV0OTJwMDIIaC50eWpjd3QyCWguM2R5NnZrbTIJaC4xdDNoNXNmMgloLjRkMzRvZzgyCWguM3JkY3JqbjIJaC4yNmluMXJnMgloLjM1bmt1bjIyCWguMWtzdjR1djIJaC40NHNpbmlvMgloLjJqeHN4cWgyCWguM2oycXFtMzIJaC4xeTgxMHR3MgloLjJ4Y3l0cGkyDmgubWtoMGU0Z282ZTNnMg5oLmwzbHlvYzdxdmhrcjIJaC4yczhleW8xMg5oLjhkazloeDJ0amxoajINaC51a2M5dXdua3pkODIOaC5vN3V6NnNud3huMGg4AHIhMUhHYzdrNF9WNEZ0QjVuTFR2dllCZHVrWkRXX29sTGx0</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C6B3B0-DA64-4D8C-8A0D-C2DC42F4783C}">
-[...25 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2490</Words>
-  <Characters>15592</Characters>
+  <Words>1965</Words>
+  <Characters>12368</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>599</Lines>
-  <Paragraphs>401</Paragraphs>
+  <Lines>462</Lines>
+  <Paragraphs>286</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17681</CharactersWithSpaces>
+  <CharactersWithSpaces>14129</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="354" baseType="variant">
+    <vt:vector size="372" baseType="variant">
       <vt:variant>
         <vt:i4>4653075</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:i4>186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://spartanexperiences.msu.edu/about/handbook/medical-student-rights-responsibilities/index.html</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536741</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>183</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://reg.msu.edu/academicprograms/Print.aspx?Section=514</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5111885</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>180</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://spartanmail.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8257659</vt:i4>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>177</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:lpwstr>https://calendar.google.com/calendar/embed?src=msu.edu_ftq7g1b5da252fecqelqp5n7ks%40group.calendar.google.com&amp;ctz=America%2FNew_York</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769536</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>174</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://d2l.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196695</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>171</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966081</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>168</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/1617/1741/9878/Remediation.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293873</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://reg.msu.edu/ROInfo/Notices/ReligiousPolicy.aspx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114125</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://civilrights.msu.edu/policies/relationship-violence-and-sexual-misconduct-and-title-ix-policy.html</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8257597</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>159</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://civilrights.msu.edu/pregnancy-parenting/index.html</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2818059</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>156</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/download_file/53192961-56e2-4f02-bb92-80fc05d628be/1534</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262221</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>153</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/7117/1881/3977/Preclerkship-Attendance-and-Absences.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3997815</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>150</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/6715/8440/1774/POLICY-ON-OSTEOPATHIC-CLINICAL-TRAINING-AND-STUDENT-SAFETY.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5636108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>147</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/7217/1760/5058/MSUCOM-Academic-Code-of-Professional-Ethics.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4653075</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>144</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
         <vt:lpwstr>https://spartanexperiences.msu.edu/about/handbook/medical-student-rights-responsibilities/index.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7536741</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>174</vt:i4>
+        <vt:i4>2555956</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>141</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://reg.msu.edu/academicprograms/Print.aspx?Section=514</vt:lpwstr>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook/student-handbook-information-technology-resources</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5111885</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>171</vt:i4>
+        <vt:i4>7536758</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>138</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://spartanmail.msu.edu/</vt:lpwstr>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook/student-handbook-diversity-and-inclusion</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>5767185</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6488186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>132</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5111808</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>129</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/OnTargetforAcademicSuccess</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>126</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/academic-and-career-advising</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5177357</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>123</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://bit.ly/msucomtech</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6684794</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.iclicker.com/students/apps-and-remotes/web</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769538</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>117</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://zoom.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>8257659</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>168</vt:i4>
+        <vt:i4>114</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://calendar.google.com/calendar/embed?src=msu.edu_ftq7g1b5da252fecqelqp5n7ks%40group.calendar.google.com&amp;ctz=America%2FNew_York</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1769536</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>165</vt:i4>
+        <vt:i4>111</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://d2l.msu.edu/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>196695</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>162</vt:i4>
+        <vt:i4>1769536</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>108</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook</vt:lpwstr>
+        <vt:lpwstr>https://d2l.msu.edu/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1966081</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>159</vt:i4>
+        <vt:i4>786456</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>105</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/1617/1741/9878/Remediation.pdf</vt:lpwstr>
+        <vt:lpwstr>https://tech.msu.edu/support/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2293873</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>156</vt:i4>
+        <vt:i4>65631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>102</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://reg.msu.edu/ROInfo/Notices/ReligiousPolicy.aspx</vt:lpwstr>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/academic-and-career-advising</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1114125</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>153</vt:i4>
+        <vt:i4>3014771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>99</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://civilrights.msu.edu/policies/relationship-violence-and-sexual-misconduct-and-title-ix-policy.html</vt:lpwstr>
+        <vt:lpwstr>https://tinyurl.com/DO-Better-Form</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8257597</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>150</vt:i4>
+        <vt:i4>5242964</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://civilrights.msu.edu/pregnancy-parenting/index.html</vt:lpwstr>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-life/wellness-and-counseling</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>262221</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>147</vt:i4>
+        <vt:i4>6291464</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/7117/1881/3977/Preclerkship-Attendance-and-Absences.pdf</vt:lpwstr>
+        <vt:lpwstr>mailto:com.osteomedreg@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3997815</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>144</vt:i4>
+        <vt:i4>5767185</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>90</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/6715/8440/1774/POLICY-ON-OSTEOPATHIC-CLINICAL-TRAINING-AND-STUDENT-SAFETY.pdf</vt:lpwstr>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5636108</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>141</vt:i4>
+        <vt:i4>262185</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>87</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/7217/1760/5058/MSUCOM-Academic-Code-of-Professional-Ethics.pdf</vt:lpwstr>
+        <vt:lpwstr>mailto:debsmita@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4653075</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>138</vt:i4>
+        <vt:i4>1114154</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://spartanexperiences.msu.edu/about/handbook/medical-student-rights-responsibilities/index.html</vt:lpwstr>
+        <vt:lpwstr>mailto:lkaufman@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2555956</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>135</vt:i4>
+        <vt:i4>917623</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook/student-handbook-information-technology-resources</vt:lpwstr>
+        <vt:lpwstr>mailto:bielaws2@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7536758</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>132</vt:i4>
+        <vt:i4>5242919</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook/student-handbook-diversity-and-inclusion</vt:lpwstr>
+        <vt:lpwstr>mailto:schwa317@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7209011</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>129</vt:i4>
+        <vt:i4>196645</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/3617/2044/1325/Computer-Based-Assessment-in-the-Preclerkship.pdf</vt:lpwstr>
+        <vt:lpwstr>mailto:tobiasog@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5767185</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>126</vt:i4>
+        <vt:i4>1769516</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>72</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</vt:lpwstr>
+        <vt:lpwstr>mailto:ezeamama@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6488186</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>123</vt:i4>
+        <vt:i4>4128842</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>69</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</vt:lpwstr>
+        <vt:lpwstr>mailto:wchilds2@hfhs.org</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5111808</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>120</vt:i4>
+        <vt:i4>131113</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>66</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/OnTargetforAcademicSuccess</vt:lpwstr>
-[...323 lines deleted...]
-        <vt:lpwstr>mailto:ezeamama@msu.edu</vt:lpwstr>
+        <vt:lpwstr>mailto:childswi@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4718705</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>63</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:webste25@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1966185</vt:i4>
       </vt:variant>
@@ -13383,46 +14423,43 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc217467690</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>OST596 SS26 Syllabus &amp; Schedule</dc:title>
+  <dc:title>OST596 Syllabus &amp; Schedule | SS26</dc:title>
   <dc:subject/>
   <dc:creator>Roberts, Patty</dc:creator>
-  <cp:keywords>SS26;OST596</cp:keywords>
+  <cp:keywords>OST596</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>f9a31a655ba707dc02b273ef7f4905b60c2923961d0904c86e5350d3c5bd4e4c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>