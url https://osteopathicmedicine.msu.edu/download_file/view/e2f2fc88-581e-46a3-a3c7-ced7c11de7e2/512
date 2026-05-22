--- v0 (2026-02-04)
+++ v1 (2026-05-22)
@@ -225,51 +225,51 @@
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="22A44232">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>emester 4 and may be subject to change. Students are responsible for reviewing the course schedule for the finalized dates, times, and locations of all course events as well as reviewing the schedule/syllabus to understand the course requirements. * While efforts are made, it is not always feasible to avoid all religious observances when developing the schedule; students may request excused absences when an exam conflicts with a religious observance.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2865"/>
         <w:gridCol w:w="1650"/>
         <w:gridCol w:w="4845"/>
       </w:tblGrid>
-      <w:tr w:rsidR="22A44232" w14:paraId="3F04B19F" w14:textId="77777777" w:rsidTr="4C1D7A79">
+      <w:tr w:rsidR="22A44232" w14:paraId="3F04B19F" w14:textId="77777777" w:rsidTr="5076E08C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28FC0E02" w14:textId="77777777" w:rsidR="22A44232" w:rsidRDefault="22A44232" w:rsidP="22A44232">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22A44232">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -291,141 +291,141 @@
               <w:t xml:space="preserve">Time </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4845" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71593C4F" w14:textId="293EBD90" w:rsidR="22A44232" w:rsidRDefault="22A44232" w:rsidP="22A44232">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22A44232">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22A44232" w14:paraId="0C6CCE5D" w14:textId="77777777" w:rsidTr="4C1D7A79">
+      <w:tr w:rsidR="22A44232" w14:paraId="0C6CCE5D" w14:textId="77777777" w:rsidTr="5076E08C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04C42A98" w14:textId="35E5612C" w:rsidR="22A44232" w:rsidRDefault="4E0A03DF" w:rsidP="22A44232">
             <w:r w:rsidRPr="4C1D7A79">
               <w:t>Monday, May 1</w:t>
             </w:r>
             <w:r w:rsidR="2A42D5BA" w:rsidRPr="4C1D7A79">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="4C1D7A79">
               <w:t>, 202</w:t>
             </w:r>
             <w:r w:rsidR="09B8DA7D" w:rsidRPr="4C1D7A79">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70E47A00" w14:textId="02FE0ACD" w:rsidR="1E42BE9A" w:rsidRDefault="1E42BE9A" w:rsidP="22A44232">
             <w:r w:rsidRPr="22A44232">
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4845" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="009D7910" w14:textId="345BBA6C" w:rsidR="22A44232" w:rsidRDefault="22A44232" w:rsidP="22A44232">
             <w:r w:rsidRPr="22A44232">
               <w:t>Semester 4 Begins</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22A44232" w14:paraId="43D024E1" w14:textId="77777777" w:rsidTr="4C1D7A79">
+      <w:tr w:rsidR="22A44232" w14:paraId="43D024E1" w14:textId="77777777" w:rsidTr="5076E08C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BF15086" w14:textId="141761E0" w:rsidR="22A44232" w:rsidRDefault="4E0A03DF" w:rsidP="4C1D7A79">
             <w:r w:rsidRPr="4C1D7A79">
               <w:t xml:space="preserve">Monday, </w:t>
             </w:r>
             <w:r w:rsidR="3239672F" w:rsidRPr="4C1D7A79">
               <w:t>May 11, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DA1FBF5" w14:textId="3CAB03B1" w:rsidR="22A44232" w:rsidRDefault="22A44232" w:rsidP="22A44232">
             <w:r w:rsidRPr="69A1FE47">
               <w:t>1:00pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4845" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62162DC5" w14:textId="1AE5DC01" w:rsidR="22A44232" w:rsidRDefault="22A44232" w:rsidP="423CF914">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="423CF914">
               <w:t>Semester 4 Orientation</w:t>
             </w:r>
             <w:r w:rsidR="24047E43" w:rsidRPr="423CF914">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22A44232" w14:paraId="62013A5B" w14:textId="77777777" w:rsidTr="4C1D7A79">
+      <w:tr w:rsidR="22A44232" w14:paraId="62013A5B" w14:textId="77777777" w:rsidTr="5076E08C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39141E7B" w14:textId="24FC0F51" w:rsidR="22A44232" w:rsidRDefault="4E0A03DF" w:rsidP="423CF914">
             <w:r w:rsidRPr="4C1D7A79">
               <w:t>Friday, May 2</w:t>
             </w:r>
             <w:r w:rsidR="13D62D93" w:rsidRPr="4C1D7A79">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="4C1D7A79">
               <w:t>, 202</w:t>
             </w:r>
             <w:r w:rsidR="2969238A" w:rsidRPr="4C1D7A79">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
@@ -441,51 +441,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4845" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AF0288E" w14:textId="25A8C67E" w:rsidR="22A44232" w:rsidRDefault="22A44232" w:rsidP="423CF914">
             <w:r w:rsidRPr="423CF914">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>S4UE1</w:t>
             </w:r>
             <w:r w:rsidRPr="423CF914">
               <w:t xml:space="preserve"> – OST</w:t>
             </w:r>
             <w:r w:rsidR="6E1952CF" w:rsidRPr="423CF914">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="423CF914">
               <w:t xml:space="preserve">532 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22A44232" w14:paraId="3E0DAE40" w14:textId="77777777" w:rsidTr="4C1D7A79">
+      <w:tr w:rsidR="22A44232" w14:paraId="3E0DAE40" w14:textId="77777777" w:rsidTr="5076E08C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C7EF68C" w14:textId="1093EDD4" w:rsidR="22A44232" w:rsidRDefault="4E0A03DF" w:rsidP="22A44232">
             <w:r w:rsidRPr="4C1D7A79">
               <w:t>Monday, May 2</w:t>
             </w:r>
             <w:r w:rsidR="0F244A5B" w:rsidRPr="4C1D7A79">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="4C1D7A79">
               <w:t>, 202</w:t>
             </w:r>
             <w:r w:rsidR="257FEFB4" w:rsidRPr="4C1D7A79">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
@@ -494,51 +494,51 @@
             <w:r w:rsidRPr="423CF914">
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4845" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1807E56A" w14:textId="4A6675D5" w:rsidR="59760739" w:rsidRDefault="59760739" w:rsidP="22A44232">
             <w:r w:rsidRPr="423CF914">
               <w:t>MSU</w:t>
             </w:r>
             <w:r w:rsidR="22A44232" w:rsidRPr="423CF914">
               <w:t xml:space="preserve"> Closed </w:t>
             </w:r>
             <w:r w:rsidR="67FBA100" w:rsidRPr="423CF914">
               <w:t>for</w:t>
             </w:r>
             <w:r w:rsidR="22A44232" w:rsidRPr="423CF914">
               <w:t xml:space="preserve"> Memorial Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22A44232" w14:paraId="2B842879" w14:textId="77777777" w:rsidTr="4C1D7A79">
+      <w:tr w:rsidR="22A44232" w14:paraId="2B842879" w14:textId="77777777" w:rsidTr="5076E08C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0037DD12" w14:textId="4265265D" w:rsidR="22A44232" w:rsidRDefault="4E0A03DF" w:rsidP="423CF914">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monday, June </w:t>
             </w:r>
             <w:r w:rsidR="0D510422" w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
@@ -609,51 +609,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>53</w:t>
             </w:r>
             <w:r w:rsidR="76ABC4CB" w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22A44232" w14:paraId="5A904CC7" w14:textId="77777777" w:rsidTr="4C1D7A79">
+      <w:tr w:rsidR="22A44232" w14:paraId="5A904CC7" w14:textId="77777777" w:rsidTr="5076E08C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D73F520" w14:textId="6EF8D35E" w:rsidR="22A44232" w:rsidRDefault="4E0A03DF" w:rsidP="423CF914">
             <w:r w:rsidRPr="4C1D7A79">
               <w:t xml:space="preserve">Monday, June </w:t>
             </w:r>
             <w:r w:rsidR="066062D0" w:rsidRPr="4C1D7A79">
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="4C1D7A79">
               <w:t>, 202</w:t>
             </w:r>
             <w:r w:rsidR="461947A7" w:rsidRPr="4C1D7A79">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
@@ -672,51 +672,51 @@
             <w:tcW w:w="4845" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D006989" w14:textId="103FE9BD" w:rsidR="22A44232" w:rsidRDefault="4E0A03DF" w:rsidP="423CF914">
             <w:r w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>S4UE3</w:t>
             </w:r>
             <w:r w:rsidRPr="4C1D7A79">
               <w:t xml:space="preserve"> – OST</w:t>
             </w:r>
             <w:r w:rsidR="66BA6E4A" w:rsidRPr="4C1D7A79">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="4C1D7A79">
               <w:t>53</w:t>
             </w:r>
             <w:r w:rsidR="7A2BE9A6" w:rsidRPr="4C1D7A79">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4C1D7A79" w14:paraId="57E6A0BA" w14:textId="77777777" w:rsidTr="4C1D7A79">
+      <w:tr w:rsidR="4C1D7A79" w14:paraId="57E6A0BA" w14:textId="77777777" w:rsidTr="5076E08C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6908A2B2" w14:textId="24F17FE5" w:rsidR="7A2BE9A6" w:rsidRDefault="7A2BE9A6" w:rsidP="4C1D7A79">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Mon</w:t>
             </w:r>
             <w:r w:rsidR="4C1D7A79" w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>day, June 1</w:t>
             </w:r>
@@ -749,51 +749,51 @@
               <w:t>9:00am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4845" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C7B86EF" w14:textId="47239619" w:rsidR="4C1D7A79" w:rsidRDefault="4C1D7A79" w:rsidP="4C1D7A79">
             <w:r w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>S4UE4</w:t>
             </w:r>
             <w:r w:rsidRPr="4C1D7A79">
               <w:t xml:space="preserve"> – OST 53</w:t>
             </w:r>
             <w:r w:rsidR="423B81E6" w:rsidRPr="4C1D7A79">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4C1D7A79" w14:paraId="46A13F98" w14:textId="77777777" w:rsidTr="4C1D7A79">
+      <w:tr w:rsidR="4C1D7A79" w14:paraId="46A13F98" w14:textId="77777777" w:rsidTr="5076E08C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="611F03BA" w14:textId="10FF62E1" w:rsidR="4C1D7A79" w:rsidRDefault="4C1D7A79" w:rsidP="4C1D7A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Tuesday, June 1</w:t>
             </w:r>
             <w:r w:rsidR="388A43F6" w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -838,51 +838,51 @@
               <w:t>Assigned Times</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4845" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38128AEC" w14:textId="0BD2B1BA" w:rsidR="4C1D7A79" w:rsidRDefault="4C1D7A79" w:rsidP="4C1D7A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">OMM 513 - Practical Exam </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4C1D7A79" w14:paraId="1ED7FAB6" w14:textId="77777777" w:rsidTr="4C1D7A79">
+      <w:tr w:rsidR="4C1D7A79" w14:paraId="1ED7FAB6" w14:textId="77777777" w:rsidTr="5076E08C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6216EF78" w14:textId="69EDC587" w:rsidR="5DF27FFB" w:rsidRDefault="5DF27FFB" w:rsidP="4C1D7A79">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Fri</w:t>
             </w:r>
             <w:r w:rsidR="4C1D7A79" w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>day, June 19, 202</w:t>
             </w:r>
@@ -893,51 +893,51 @@
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B37C762" w14:textId="59C4CE9A" w:rsidR="4C1D7A79" w:rsidRDefault="4C1D7A79" w:rsidP="4C1D7A79">
             <w:r w:rsidRPr="4C1D7A79">
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4845" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13FB1164" w14:textId="174B74CA" w:rsidR="4C1D7A79" w:rsidRDefault="4C1D7A79" w:rsidP="4C1D7A79">
             <w:r w:rsidRPr="4C1D7A79">
               <w:t>MSU recognizes Juneteenth – no classes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4C1D7A79" w14:paraId="2378616F" w14:textId="77777777" w:rsidTr="4C1D7A79">
+      <w:tr w:rsidR="4C1D7A79" w14:paraId="2378616F" w14:textId="77777777" w:rsidTr="5076E08C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36EBAEE0" w14:textId="7F3D77D6" w:rsidR="38534490" w:rsidRDefault="38534490" w:rsidP="4C1D7A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Tue</w:t>
             </w:r>
             <w:r w:rsidR="4C1D7A79" w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -1001,51 +1001,51 @@
               </w:rPr>
               <w:t>S4UE</w:t>
             </w:r>
             <w:r w:rsidR="7572C1E3" w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> – OST 533</w:t>
             </w:r>
             <w:r w:rsidR="061FFE7C" w:rsidRPr="4C1D7A79">
               <w:t>/OMM 513</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="69A1FE47" w14:paraId="1C2235A2" w14:textId="77777777" w:rsidTr="4C1D7A79">
+      <w:tr w:rsidR="69A1FE47" w14:paraId="1C2235A2" w14:textId="77777777" w:rsidTr="5076E08C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63DC21A2" w14:textId="659553BB" w:rsidR="41D45E3D" w:rsidRDefault="4B739831" w:rsidP="69A1FE47">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4C1D7A79">
               <w:t>Fri</w:t>
             </w:r>
             <w:r w:rsidR="5E4F7CEA" w:rsidRPr="4C1D7A79">
               <w:t>day,</w:t>
             </w:r>
             <w:r w:rsidR="5E4F7CEA" w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> June </w:t>
             </w:r>
@@ -1111,51 +1111,51 @@
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4845" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E79CF3E" w14:textId="5278094A" w:rsidR="41D45E3D" w:rsidRDefault="41D45E3D" w:rsidP="1B695FA0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B695FA0">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>FCM Preceptorship Orientation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22A44232" w14:paraId="5F7E220A" w14:textId="77777777" w:rsidTr="4C1D7A79">
+      <w:tr w:rsidR="22A44232" w14:paraId="5F7E220A" w14:textId="77777777" w:rsidTr="5076E08C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A70C844" w14:textId="7B11F2F0" w:rsidR="22A44232" w:rsidRDefault="4E0A03DF" w:rsidP="22A44232">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Monday, Ju</w:t>
             </w:r>
             <w:r w:rsidR="146A3B83" w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ne</w:t>
             </w:r>
@@ -1286,51 +1286,51 @@
               </w:rPr>
               <w:t>Fri</w:t>
             </w:r>
             <w:r w:rsidR="22A44232" w:rsidRPr="22A44232">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>day, July 4</w:t>
             </w:r>
             <w:r w:rsidR="22A44232" w:rsidRPr="22A44232">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidR="22A44232" w:rsidRPr="22A44232">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4C1D7A79" w14:paraId="250A6042" w14:textId="77777777" w:rsidTr="4C1D7A79">
+      <w:tr w:rsidR="4C1D7A79" w14:paraId="250A6042" w14:textId="77777777" w:rsidTr="5076E08C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66B586FE" w14:textId="381D168E" w:rsidR="4381F968" w:rsidRDefault="4381F968" w:rsidP="4C1D7A79">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Mon</w:t>
             </w:r>
             <w:r w:rsidR="4C1D7A79" w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>day, Ju</w:t>
             </w:r>
@@ -1379,113 +1379,113 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4845" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="034026B0" w14:textId="4F7C0BCF" w:rsidR="4C1D7A79" w:rsidRDefault="4C1D7A79" w:rsidP="4C1D7A79">
             <w:r w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>S4UE</w:t>
             </w:r>
             <w:r w:rsidR="45499462" w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="4C1D7A79">
               <w:t xml:space="preserve"> – OST 533</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22A44232" w14:paraId="7A4B1C5B" w14:textId="77777777" w:rsidTr="4C1D7A79">
+      <w:tr w:rsidR="22A44232" w14:paraId="7A4B1C5B" w14:textId="77777777" w:rsidTr="5076E08C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76D48FEE" w14:textId="36449046" w:rsidR="22BD7C7A" w:rsidRDefault="15E5B259" w:rsidP="423CF914">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Thurs</w:t>
             </w:r>
             <w:r w:rsidR="4E0A03DF" w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>day, July 1</w:t>
             </w:r>
             <w:r w:rsidR="2C3450EE" w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="4E0A03DF" w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>, 202</w:t>
             </w:r>
             <w:r w:rsidR="6F7C6591" w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6692F3DE" w14:textId="6ACD55A8" w:rsidR="22A44232" w:rsidRDefault="50033F8C" w:rsidP="423CF914">
+          <w:p w14:paraId="6692F3DE" w14:textId="3B260CCA" w:rsidR="22A44232" w:rsidRDefault="4546E063" w:rsidP="423CF914">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="70389CFB">
-[...5 lines deleted...]
-            <w:r w:rsidR="22A44232" w:rsidRPr="70389CFB">
+            <w:r w:rsidRPr="5076E08C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="22A44232" w:rsidRPr="5076E08C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>:00am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4845" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B9B47BC" w14:textId="458195DD" w:rsidR="22A44232" w:rsidRDefault="4E0A03DF" w:rsidP="423CF914">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>S4UE</w:t>
             </w:r>
@@ -1502,51 +1502,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> – OST</w:t>
             </w:r>
             <w:r w:rsidR="1C9A621C" w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>53</w:t>
             </w:r>
             <w:r w:rsidR="12A81101" w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22A44232" w14:paraId="296CE5A4" w14:textId="77777777" w:rsidTr="4C1D7A79">
+      <w:tr w:rsidR="22A44232" w14:paraId="296CE5A4" w14:textId="77777777" w:rsidTr="5076E08C">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AF09DD0" w14:textId="358F89FC" w:rsidR="22A44232" w:rsidRDefault="4E0A03DF" w:rsidP="22A44232">
             <w:r w:rsidRPr="4C1D7A79">
               <w:t xml:space="preserve">Monday, July </w:t>
             </w:r>
             <w:r w:rsidR="562E132C" w:rsidRPr="4C1D7A79">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="1AF27F30" w:rsidRPr="4C1D7A79">
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="2466B10D" w:rsidRPr="4C1D7A79">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="4C1D7A79">
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="3A296715" w:rsidRPr="4C1D7A79">
               <w:t xml:space="preserve"> </w:t>
@@ -1596,51 +1596,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4845" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14C9492F" w14:textId="1A10783E" w:rsidR="22A44232" w:rsidRDefault="4E0A03DF" w:rsidP="4C1D7A79">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4C1D7A79">
               <w:t>OS</w:t>
             </w:r>
             <w:r w:rsidR="387798F1" w:rsidRPr="4C1D7A79">
               <w:t>T 553 – Transitional OSCE</w:t>
             </w:r>
             <w:r w:rsidR="630DB327" w:rsidRPr="4C1D7A79">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22A44232" w14:paraId="1FCF0442" w14:textId="77777777" w:rsidTr="4C1D7A79">
+      <w:tr w:rsidR="22A44232" w14:paraId="1FCF0442" w14:textId="77777777" w:rsidTr="5076E08C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BBA8D47" w14:textId="66332C3D" w:rsidR="22A44232" w:rsidRDefault="4E0A03DF" w:rsidP="423CF914">
             <w:r w:rsidRPr="4C1D7A79">
               <w:t>Friday, July 2</w:t>
             </w:r>
             <w:r w:rsidR="086A6857" w:rsidRPr="4C1D7A79">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="4C1D7A79">
               <w:t>, 202</w:t>
             </w:r>
             <w:r w:rsidR="298C5E84" w:rsidRPr="4C1D7A79">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
@@ -1684,51 +1684,51 @@
               <w:t>S4UE</w:t>
             </w:r>
             <w:r w:rsidR="02B98F8A" w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> – OST 53</w:t>
             </w:r>
             <w:r w:rsidR="48EF2691" w:rsidRPr="4C1D7A79">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22A44232" w14:paraId="323E9514" w14:textId="77777777" w:rsidTr="4C1D7A79">
+      <w:tr w:rsidR="22A44232" w14:paraId="323E9514" w14:textId="77777777" w:rsidTr="5076E08C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D37A723" w14:textId="0192FBEE" w:rsidR="22A44232" w:rsidRDefault="4E0A03DF" w:rsidP="22A44232">
             <w:r w:rsidRPr="4C1D7A79">
               <w:t>Monday, July 2</w:t>
             </w:r>
             <w:r w:rsidR="57E0E971" w:rsidRPr="4C1D7A79">
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="11987B3C" w:rsidRPr="4C1D7A79">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="4C1D7A79">
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="5F86567A" w:rsidRPr="4C1D7A79">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="4C1D7A79">
               <w:t>Friday, August 2</w:t>
@@ -1768,51 +1768,51 @@
             <w:r w:rsidRPr="22A44232">
               <w:t>640/650 Preceptor</w:t>
             </w:r>
             <w:r w:rsidR="0AEF6650" w:rsidRPr="22A44232">
               <w:t>ship</w:t>
             </w:r>
             <w:r w:rsidRPr="22A44232">
               <w:t xml:space="preserve"> Weeks</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2933EF9D" w14:textId="3B675D90" w:rsidR="22A44232" w:rsidRDefault="22A44232" w:rsidP="423CF914">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="423CF914">
               <w:t>(Preceptor weeks are assigned by the department of Family and Community Medicine)</w:t>
             </w:r>
             <w:r w:rsidR="587F275B" w:rsidRPr="423CF914">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="22A44232" w14:paraId="0D5ADE83" w14:textId="77777777" w:rsidTr="4C1D7A79">
+      <w:tr w:rsidR="22A44232" w14:paraId="0D5ADE83" w14:textId="77777777" w:rsidTr="5076E08C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BB7AB80" w14:textId="2E474373" w:rsidR="22A44232" w:rsidRDefault="4E0A03DF" w:rsidP="22A44232">
             <w:r w:rsidRPr="4C1D7A79">
               <w:t>Monday, August 2</w:t>
             </w:r>
             <w:r w:rsidR="4CA53C34" w:rsidRPr="4C1D7A79">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="4C1D7A79">
               <w:t>, 202</w:t>
             </w:r>
             <w:r w:rsidR="69590728" w:rsidRPr="4C1D7A79">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
@@ -2061,61 +2061,61 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="4ADBB695" w:rsidRPr="4C1D7A79">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003636B8" w:rsidSect="009D53D1">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1152" w:right="1440" w:bottom="1152" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E410C82" w14:textId="77777777" w:rsidR="00430F5C" w:rsidRDefault="00430F5C" w:rsidP="009D53D1">
+    <w:p w14:paraId="1CC75C9C" w14:textId="77777777" w:rsidR="000B40DC" w:rsidRDefault="000B40DC" w:rsidP="009D53D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D970822" w14:textId="77777777" w:rsidR="00430F5C" w:rsidRDefault="00430F5C" w:rsidP="009D53D1">
+    <w:p w14:paraId="427B6B38" w14:textId="77777777" w:rsidR="000B40DC" w:rsidRDefault="000B40DC" w:rsidP="009D53D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2154,61 +2154,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5758BD7C" w14:textId="16614ABB" w:rsidR="009D53D1" w:rsidRPr="00337DB4" w:rsidRDefault="009D53D1" w:rsidP="00337DB4">
     <w:pPr>
       <w:pStyle w:val="Subtitle"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A342949" w14:textId="77777777" w:rsidR="00430F5C" w:rsidRDefault="00430F5C" w:rsidP="009D53D1">
+    <w:p w14:paraId="6F3424C9" w14:textId="77777777" w:rsidR="000B40DC" w:rsidRDefault="000B40DC" w:rsidP="009D53D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09D6ECDC" w14:textId="77777777" w:rsidR="00430F5C" w:rsidRDefault="00430F5C" w:rsidP="009D53D1">
+    <w:p w14:paraId="0BB299E3" w14:textId="77777777" w:rsidR="000B40DC" w:rsidRDefault="000B40DC" w:rsidP="009D53D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="210274DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59463BCA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -2391,143 +2391,143 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6585" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2124183738">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1047952247">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A006B1"/>
     <w:rsid w:val="0002262B"/>
+    <w:rsid w:val="000B40DC"/>
     <w:rsid w:val="000E079C"/>
     <w:rsid w:val="000E2D99"/>
-    <w:rsid w:val="000E7F2A"/>
     <w:rsid w:val="001011FC"/>
     <w:rsid w:val="00121C84"/>
     <w:rsid w:val="00133B99"/>
     <w:rsid w:val="001466FE"/>
     <w:rsid w:val="00185163"/>
     <w:rsid w:val="001E4C6E"/>
     <w:rsid w:val="00222BD9"/>
     <w:rsid w:val="002A690E"/>
     <w:rsid w:val="002B475C"/>
     <w:rsid w:val="002B53DF"/>
     <w:rsid w:val="00337DB4"/>
     <w:rsid w:val="003636B8"/>
     <w:rsid w:val="003941D2"/>
     <w:rsid w:val="003B3C87"/>
     <w:rsid w:val="003C43E8"/>
     <w:rsid w:val="003D2B1C"/>
     <w:rsid w:val="004041BB"/>
     <w:rsid w:val="004213B1"/>
-    <w:rsid w:val="00430F5C"/>
     <w:rsid w:val="00432B24"/>
     <w:rsid w:val="0046053A"/>
     <w:rsid w:val="004D5FA4"/>
     <w:rsid w:val="00502729"/>
     <w:rsid w:val="00591A5A"/>
     <w:rsid w:val="005B3C23"/>
     <w:rsid w:val="005B45D4"/>
-    <w:rsid w:val="00642289"/>
     <w:rsid w:val="00647DD3"/>
     <w:rsid w:val="00647F50"/>
     <w:rsid w:val="00692E2B"/>
     <w:rsid w:val="006E4A10"/>
     <w:rsid w:val="0072644B"/>
     <w:rsid w:val="007318EF"/>
     <w:rsid w:val="007326D6"/>
     <w:rsid w:val="007A1C0D"/>
     <w:rsid w:val="007A5D04"/>
     <w:rsid w:val="00806A56"/>
     <w:rsid w:val="00825AE9"/>
     <w:rsid w:val="008924E2"/>
+    <w:rsid w:val="008B157E"/>
     <w:rsid w:val="0090410D"/>
     <w:rsid w:val="00913BFB"/>
     <w:rsid w:val="00941C7D"/>
     <w:rsid w:val="0098170A"/>
     <w:rsid w:val="009916C1"/>
     <w:rsid w:val="009D53D1"/>
     <w:rsid w:val="00A006B1"/>
     <w:rsid w:val="00A207DD"/>
     <w:rsid w:val="00AD3CB1"/>
     <w:rsid w:val="00AE513C"/>
     <w:rsid w:val="00B03798"/>
     <w:rsid w:val="00B2FFC3"/>
     <w:rsid w:val="00B63D05"/>
     <w:rsid w:val="00BC615F"/>
     <w:rsid w:val="00BE0C03"/>
     <w:rsid w:val="00C2163C"/>
     <w:rsid w:val="00C36DF7"/>
     <w:rsid w:val="00C6431E"/>
     <w:rsid w:val="00C67C36"/>
     <w:rsid w:val="00CA4142"/>
     <w:rsid w:val="00CE7F19"/>
     <w:rsid w:val="00D16647"/>
     <w:rsid w:val="00D27B80"/>
     <w:rsid w:val="00DA5A78"/>
     <w:rsid w:val="00DE2831"/>
     <w:rsid w:val="00DE6E00"/>
     <w:rsid w:val="00DF3063"/>
     <w:rsid w:val="00E40DC9"/>
+    <w:rsid w:val="00E4546D"/>
     <w:rsid w:val="00E52867"/>
     <w:rsid w:val="00EA2223"/>
     <w:rsid w:val="00ED38ED"/>
     <w:rsid w:val="00F16122"/>
     <w:rsid w:val="00F25F44"/>
     <w:rsid w:val="00F64043"/>
     <w:rsid w:val="00FA4C23"/>
     <w:rsid w:val="00FA67F8"/>
     <w:rsid w:val="010D24A6"/>
     <w:rsid w:val="01F086A5"/>
     <w:rsid w:val="02B98F8A"/>
     <w:rsid w:val="03352E07"/>
     <w:rsid w:val="034BCD29"/>
     <w:rsid w:val="03B16A9C"/>
     <w:rsid w:val="03E096AA"/>
     <w:rsid w:val="0426884E"/>
     <w:rsid w:val="045A709F"/>
     <w:rsid w:val="045EACF2"/>
     <w:rsid w:val="061FFE7C"/>
     <w:rsid w:val="066062D0"/>
     <w:rsid w:val="07D684FD"/>
     <w:rsid w:val="086A6857"/>
     <w:rsid w:val="090D7CA6"/>
     <w:rsid w:val="096914EF"/>
     <w:rsid w:val="09B8DA7D"/>
@@ -2654,80 +2654,82 @@
     <w:rsid w:val="3A331EE8"/>
     <w:rsid w:val="3AD80BCC"/>
     <w:rsid w:val="3B274A10"/>
     <w:rsid w:val="3BB753C8"/>
     <w:rsid w:val="3BF2CFD0"/>
     <w:rsid w:val="3C74E9B3"/>
     <w:rsid w:val="3CEDB3B7"/>
     <w:rsid w:val="3E09FEA7"/>
     <w:rsid w:val="3E527CC4"/>
     <w:rsid w:val="3E93CC9E"/>
     <w:rsid w:val="3F9969C8"/>
     <w:rsid w:val="3FC5043C"/>
     <w:rsid w:val="40908481"/>
     <w:rsid w:val="411B7EAE"/>
     <w:rsid w:val="412CD176"/>
     <w:rsid w:val="413EF516"/>
     <w:rsid w:val="4161AF98"/>
     <w:rsid w:val="41D45E3D"/>
     <w:rsid w:val="423B81E6"/>
     <w:rsid w:val="423CF914"/>
     <w:rsid w:val="435C8F7B"/>
     <w:rsid w:val="4381F968"/>
     <w:rsid w:val="444C072D"/>
     <w:rsid w:val="44B886BE"/>
     <w:rsid w:val="4535E58B"/>
+    <w:rsid w:val="4546E063"/>
     <w:rsid w:val="45499462"/>
     <w:rsid w:val="45C86DFA"/>
     <w:rsid w:val="461947A7"/>
     <w:rsid w:val="4657A8F2"/>
     <w:rsid w:val="4699537C"/>
     <w:rsid w:val="47280968"/>
     <w:rsid w:val="47E26115"/>
     <w:rsid w:val="48D3A4FD"/>
     <w:rsid w:val="48EF2691"/>
     <w:rsid w:val="4968C29B"/>
     <w:rsid w:val="499ED73B"/>
     <w:rsid w:val="49EBDFD8"/>
     <w:rsid w:val="4A4C1245"/>
     <w:rsid w:val="4ADBB695"/>
     <w:rsid w:val="4ADFA6C3"/>
     <w:rsid w:val="4B11775A"/>
     <w:rsid w:val="4B34AD48"/>
     <w:rsid w:val="4B739831"/>
     <w:rsid w:val="4BAE3207"/>
     <w:rsid w:val="4C1D7A79"/>
     <w:rsid w:val="4CA53C34"/>
     <w:rsid w:val="4CB9D865"/>
     <w:rsid w:val="4D565644"/>
     <w:rsid w:val="4E0A03DF"/>
     <w:rsid w:val="4E2A81AA"/>
     <w:rsid w:val="4EEAF71F"/>
     <w:rsid w:val="4F183755"/>
     <w:rsid w:val="4F251F3A"/>
     <w:rsid w:val="4F500BDB"/>
     <w:rsid w:val="50033F8C"/>
+    <w:rsid w:val="5076E08C"/>
     <w:rsid w:val="51186706"/>
     <w:rsid w:val="517B63CF"/>
     <w:rsid w:val="51F73C15"/>
     <w:rsid w:val="5261D1EE"/>
     <w:rsid w:val="527AB6E8"/>
     <w:rsid w:val="52BEBF75"/>
     <w:rsid w:val="52D6BA33"/>
     <w:rsid w:val="546A7B90"/>
     <w:rsid w:val="55B08DB0"/>
     <w:rsid w:val="55E5D66F"/>
     <w:rsid w:val="562E132C"/>
     <w:rsid w:val="565D6DB3"/>
     <w:rsid w:val="5703F60B"/>
     <w:rsid w:val="571CBDA5"/>
     <w:rsid w:val="5790BDC6"/>
     <w:rsid w:val="57D3AC8B"/>
     <w:rsid w:val="57E0E971"/>
     <w:rsid w:val="582E1CF6"/>
     <w:rsid w:val="587F275B"/>
     <w:rsid w:val="59760739"/>
     <w:rsid w:val="5A01B521"/>
     <w:rsid w:val="5CDF78A3"/>
     <w:rsid w:val="5DD95FEC"/>
     <w:rsid w:val="5DF27FFB"/>
     <w:rsid w:val="5E4F7CEA"/>
@@ -4062,79 +4064,64 @@
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFED5E2E-DA75-4272-BEE2-E122B95F17B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D271A93-EE23-41D3-8202-CC0646BEBC3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6d37aff0-ef94-42c3-9964-51534b513f9a"/>
     <ds:schemaRef ds:uri="5693f4dd-3c5b-4f1b-ac05-2c795f594361"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>259</Words>
-  <Characters>1711</Characters>
+  <Words>324</Words>
+  <Characters>1602</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>61</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>77</Lines>
+  <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Health Information Technology</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1909</CharactersWithSpaces>
+  <CharactersWithSpaces>1884</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Semester 4 Overview</dc:title>
+  <dc:title>US26 MSUCOM Semester 4 OVerview</dc:title>
   <dc:creator>Sherri Balmer-Hagerman</dc:creator>
-  <cp:keywords>Semester 4;US26</cp:keywords>
+  <cp:keywords>Semester Overview;Semester 4</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000C6428B3875FBC4EB65896C5B6B7CA16</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>